--- v1 (2026-02-17)
+++ v2 (2026-06-14)
@@ -10,8821 +10,8830 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6174" uniqueCount="2921">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6182" uniqueCount="2924">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>20123</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t xml:space="preserve">Contas Municipais </t>
   </si>
   <si>
     <t>TCESP - Tribunal de Contas São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20123/documentos_unificados_pa_124-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20123/documentos_unificados_pa_124-25.pdf</t>
   </si>
   <si>
     <t>Contas Municipais do Exercício de 2022</t>
   </si>
   <si>
     <t>20019</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Toninho Neto</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20019/ind-001-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20019/ind-001-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção emergencial de PV localizada na Rua B, esquina com a Rua 1, no bairro City Mar.</t>
   </si>
   <si>
     <t>20020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20020/ind-002-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20020/ind-002-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção do playground localizado na pracinha do bairro Mangue Seco.</t>
   </si>
   <si>
     <t>20021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20021/ind-003-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20021/ind-003-2025.pdf</t>
   </si>
   <si>
     <t>Revisão do desconto previdenciário aos servidores inativos vinculados ao BERTPREV.</t>
   </si>
   <si>
     <t>20022</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20022/ind-004-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20022/ind-004-2025.pdf</t>
   </si>
   <si>
     <t>Que esta Câmara Municipal seja a precursora nas discussões para a revisão das Leis n° 316/1998 e 317/1998 que tratam do Código de Obras e Edificações, bem como do Uso e Ocupação do Solo.</t>
   </si>
   <si>
     <t>20023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20023/ind-005-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20023/ind-005-2025.pdf</t>
   </si>
   <si>
     <t>Construção de um Mercado Municipal na cidade de Bertioga. (Reitera Indicação 68-2022)</t>
   </si>
   <si>
     <t>20024</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20024/ind-006-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20024/ind-006-2025.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto ao Governo do Estado de São Paulo para incluir o município de Bertioga no Programa Estadual de Escola Civíco-Militar.</t>
   </si>
   <si>
     <t>20025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20025/ind-007-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20025/ind-007-2025.pdf</t>
   </si>
   <si>
     <t>Obras de saneamento básico, drenagem e pavimentação nas ruas do bairro de Boraceia, com a regularização fundiária. (Reitera Indicação 219-2023)</t>
   </si>
   <si>
     <t>20026</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20026/ind-008-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20026/ind-008-2025.pdf</t>
   </si>
   <si>
     <t>Centro de Controle de Zoonoses no bairro de Boraceia, neste Município.</t>
   </si>
   <si>
     <t>20027</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20027/ind-009-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20027/ind-009-2025.pdf</t>
   </si>
   <si>
     <t>Realize estudos técnicos e financeiros para aumento do subsídio destinado ao transporte público de estudantes universitários e técnicos residentes neste Município - AETUB (Reitera Indicação 32-2024 e 215-2023)</t>
   </si>
   <si>
     <t>20028</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20028/ind-010-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20028/ind-010-2025.pdf</t>
   </si>
   <si>
     <t>Interceda junto ao Governo do Estado para firmar convênio objetivando a destinação de recursos para o funcionamento pleno do hospital municipal de Bertioga, cobrindo o custeio do Centro Cirúrgico (4 salas), da Ala de UTI (10 leitos) e a implantação de leitos neonatais</t>
   </si>
   <si>
     <t>20029</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20029/ind-011-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20029/ind-011-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção predial em todas as escolas e creches municipais, através de equipes com esta finalidade de forma permanente.</t>
   </si>
   <si>
     <t>20030</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20030/ind-012-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20030/ind-012-2025.pdf</t>
   </si>
   <si>
     <t>Criação de programa municipal de apoio a moradores de rua. (Reitera Indicações 307/2023, 318/2022 e 155/2022)</t>
   </si>
   <si>
     <t>20031</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20031/ind-013-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20031/ind-013-2025.pdf</t>
   </si>
   <si>
     <t>Seja promovido, semanalmente, o hasteamento do Pavilhão Nacional e municipal; diante das bandeiras o canto do hino nacional brasileiro e do hino oficiai do município, em cumprimento à Lei Municipal 261/98, regulamentada pelo Decreto 371/98.</t>
   </si>
   <si>
     <t>20032</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20032/ind-014-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20032/ind-014-2025.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto ao Estado de São Paulo para o aumento de vagas para o curso de Técnico em Administração na cidade de Bertioga para o semestre de 2025, bem como estudos para a ampliação de cursos profissionalizantes para o 2° semestre do mesmo ano.</t>
   </si>
   <si>
     <t>20033</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20033/ind-015-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20033/ind-015-2025.pdf</t>
   </si>
   <si>
     <t>Demolição do observatório do Posto de Bombeiros instalado no calçadão da orla da praia da enseada, por apresentar visível comprometimento estrutural.</t>
   </si>
   <si>
     <t>20034</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20034/ind-016-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20034/ind-016-2025.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto ao Departamento de Estradas e Rodagem do Estado de São Paulo para a implantação de redutores de velocidade na Rodovia Rio-Santos, no trevo do Jardim Raphael, próximo ao conjunto habitacional Caminho das Árvores e, na passagem sobre a Rodovia próximo a Escola Estadual João Carlos do Rosário Lopes, em Bertioga.</t>
   </si>
   <si>
     <t>20035</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20035/ind-017-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20035/ind-017-2025.pdf</t>
   </si>
   <si>
     <t>Intensificação das rondas noturnas da Guarda Civil Municipal (GCM) e da Polícia Militar nos bairros da cidade, em especial no bairro Chácaras, Indaiá, Vista Linda, Boraceia e Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20036</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Guarujá</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20036/ind-018-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20036/ind-018-2025.pdf</t>
   </si>
   <si>
     <t>Fornecimento de Lanche para Mães e Crianças na Unidade de Saúde Ser do Bem.</t>
   </si>
   <si>
     <t>20037</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20037/ind-019-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20037/ind-019-2025.pdf</t>
   </si>
   <si>
     <t>Reparos na Bomba e no Aquecedor da Piscina da Unidade de Saúde Ser do Bem</t>
   </si>
   <si>
     <t>20038</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20038/ind-020-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20038/ind-020-2025.pdf</t>
   </si>
   <si>
     <t>Reparos no Elevador da Piscina da Unidade de Saúde Ser do Bem</t>
   </si>
   <si>
     <t>20039</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20039/ind-021-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20039/ind-021-2025.pdf</t>
   </si>
   <si>
     <t>Adequação da Rede de Energia elétrica da Unidade de Saúde SER do BEM.</t>
   </si>
   <si>
     <t>20040</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20040/ind-022-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20040/ind-022-2025.pdf</t>
   </si>
   <si>
     <t>Adequação do Gradil e Cobertura do Playground da Unidade de Saúde Ser do Bem.</t>
   </si>
   <si>
     <t>20041</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20041/ind-023-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20041/ind-023-2025.pdf</t>
   </si>
   <si>
     <t>Retorno dos caseiros nas creches do Município</t>
   </si>
   <si>
     <t>20042</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20042/ind-024-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20042/ind-024-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus no bairro Sítio São João, próximo ao KM 227.</t>
   </si>
   <si>
     <t>20043</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Elisângela</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20043/ind-025-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20043/ind-025-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de pergolado e gradil de segurança no Ser do Bem</t>
   </si>
   <si>
     <t>20044</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20044/ind-026-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20044/ind-026-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombofaixa na rua José Carlos Pace, em frente ao Ser do Bem.</t>
   </si>
   <si>
     <t>20045</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Biró</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20045/ind-027-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20045/ind-027-2025.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na BR-101, trecho Guaratuba - ponte de divisa com São Sebastião.</t>
   </si>
   <si>
     <t>20046</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20046/ind-028-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20046/ind-028-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de pronto atendimento 24h em Boraceia, extremo Norte de Bertioga.</t>
   </si>
   <si>
     <t>20047</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20047/ind-029-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20047/ind-029-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a Diretoria de Trânsito e Transportes e Empresa City a alteração de horário de saída do ônibus linha 11, da balsa sentido Caiubura.</t>
   </si>
   <si>
     <t>20048</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20048/ind-030-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20048/ind-030-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a Diretoria de Trânsito e Transportes e Empresa City a parada do ônibus linha 11 no ponto da Rodovia Rio Santos, na altura do restaurante Dalmo</t>
   </si>
   <si>
     <t>20049</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20049/ind-031-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20049/ind-031-2025.pdf</t>
   </si>
   <si>
     <t>Planejamento adequado ao fornecimento de refeições aos pacientes do hospital municipal.</t>
   </si>
   <si>
     <t>20050</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20050/ind-032-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20050/ind-032-2025.pdf</t>
   </si>
   <si>
     <t>Concessão de adiantamento específico para que sejam pagas as refeições feitas por servidores da saúde que estejam a serviço em acompanhamento de pacientes do município em outras cidades.</t>
   </si>
   <si>
     <t>20051</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Nivaldo Porvinha</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20051/ind-033-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20051/ind-033-2025.pdf</t>
   </si>
   <si>
     <t>Instalação e referenciamento de novo Centro de Referência de Assistência Social - CRAS no bairro de Guaratuba e Boracéia.</t>
   </si>
   <si>
     <t>20052</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20052/ind-034-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20052/ind-034-2025.pdf</t>
   </si>
   <si>
     <t>Reparos na Iluminação da Rodovia Rio-Santos.</t>
   </si>
   <si>
     <t>20053</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Renata Barreiro, Salmir Gomes</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20053/ind-035-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20053/ind-035-2025.pdf</t>
   </si>
   <si>
     <t>Estudos que viabilizem uma nova metodologia de atendimento na Farmácia Municipal, passando a aceitar as prescrições de médicos, oriundo ou não da administração pública, para fins de entrega gratuita de medicamentos.</t>
   </si>
   <si>
     <t>20054</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20054/ind-036-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20054/ind-036-2025.pdf</t>
   </si>
   <si>
     <t>Circulação de carrinho elétricos (golfe) em condomínios com portaria</t>
   </si>
   <si>
     <t>20055</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Salmir Gomes</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20055/ind-037-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20055/ind-037-2025.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei 1.556, de 09 de Agosto de 2023 que: "Institui a carteira de identificação das pessoas acometidas pela Sindrome de Fibromialgia”</t>
   </si>
   <si>
     <t>20056</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20056/ind-038-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20056/ind-038-2025.pdf</t>
   </si>
   <si>
     <t>Sepultamento Social</t>
   </si>
   <si>
     <t>20057</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20057/ind-039-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20057/ind-039-2025.pdf</t>
   </si>
   <si>
     <t>Guarda Civil</t>
   </si>
   <si>
     <t>20058</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20058/ind-040-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20058/ind-040-2025.pdf</t>
   </si>
   <si>
     <t>Resolução do pagamento do dissídio do quadro de funcionários (INTS)</t>
   </si>
   <si>
     <t>20059</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20059/ind-041-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20059/ind-041-2025.pdf</t>
   </si>
   <si>
     <t>Criação de uma comissão de estudos com o objetivo de analisar e propor melhorias em diversos aspectos relacionados à valorização da nossa_x000D_
 Guarda Municipal.</t>
   </si>
   <si>
     <t>20063</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20063/ind-042-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20063/ind-042-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de ar-condicionado e ventiladores nas áreas comuns da unidade escolar caminhos do bem.</t>
   </si>
   <si>
     <t>20064</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20064/ind-043-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20064/ind-043-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza da quadra de Society e revisão de gradil da Vila do Bem no Jardim Raphael.</t>
   </si>
   <si>
     <t>20065</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20065/ind-044-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20065/ind-044-2025.pdf</t>
   </si>
   <si>
     <t>Viabilize a regularização de espaços e estruturas de manejo para o beneficiamento e o escoamento da produção originada das atividades de pesca artesanal.</t>
   </si>
   <si>
     <t>20066</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20066/ind-045-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20066/ind-045-2025.pdf</t>
   </si>
   <si>
     <t>Viabilize retorno da realização da tradicional Festa do Camarão na Moranga no mês de agosto, em parceria com a Colonia de Pescadores Z23.</t>
   </si>
   <si>
     <t>20067</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20067/ind-046-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20067/ind-046-2025.pdf</t>
   </si>
   <si>
     <t>Implementação de um sistema digital para agendamentos de exames e consultas, otimizando o acesso da população aos serviços de saúde e aprimorando a gestão do sistema.</t>
   </si>
   <si>
     <t>20068</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20068/ind-047-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20068/ind-047-2025.pdf</t>
   </si>
   <si>
     <t>Regularização Fundiária das Moradias na Rua Aprovada 620, antiga Rua Estrada 11 e 11B, no Bairro Chácaras; bem como a urbanização da faixa de terra_x000D_
 sob a linha de transmissão.</t>
   </si>
   <si>
     <t>20069</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20069/ind-048-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20069/ind-048-2025.pdf</t>
   </si>
   <si>
     <t>Interligação da Avenida Anchieta, no bairro do Indaiá, à Riviera e desta ao bairro Jardim São Lourenço.</t>
   </si>
   <si>
     <t>20070</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20070/ind-049-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20070/ind-049-2025.pdf</t>
   </si>
   <si>
     <t>Construção de novas moradias habitacionais no município de Bertioga, visando atender à crescente demanda por moradia e proporcionar melhores condições de vida para famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>20071</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20071/ind-050-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20071/ind-050-2025.pdf</t>
   </si>
   <si>
     <t>Definição legal de 30 horas semanais para a jornada de trabalho dos psicólogos da rede pública de Saúde de Bertioga.</t>
   </si>
   <si>
     <t>20072</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20072/ind-051-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20072/ind-051-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de um programa regular de atendimento e acompanhamento odontológico nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>20073</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20073/ind-052-2025_lgpd.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20073/ind-052-2025_lgpd.pdf</t>
   </si>
   <si>
     <t>Pedido de Reunião para Regularização Fundiária, infraestrutura e revisão dos valores de IPTU da Avenida Elaine - Boracéia.</t>
   </si>
   <si>
     <t>20074</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Michele Russo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20074/ind-053-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20074/ind-053-2025.pdf</t>
   </si>
   <si>
     <t>Bolsa Incentivo ao Esporte/ PROMIFAE.</t>
   </si>
   <si>
     <t>20075</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20075/ind-054-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20075/ind-054-2025.pdf</t>
   </si>
   <si>
     <t>Conselho Tutelar</t>
   </si>
   <si>
     <t>20076</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20076/ind-055-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20076/ind-055-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos na Rua Engenheiro Sanches Ferrari, no bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20077</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20077/ind-056-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20077/ind-056-2025.pdf</t>
   </si>
   <si>
     <t>Serviço de técnico de enfermagem e visitas periódicas de dentistas nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>20078</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20078/ind-057-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20078/ind-057-2025.pdf</t>
   </si>
   <si>
     <t>Mudança do local de entrada do BURGER kING</t>
   </si>
   <si>
     <t>20079</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20079/ind-058-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20079/ind-058-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade (lombofaixas) no bairro Rio da Praia</t>
   </si>
   <si>
     <t>20080</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20080/ind-059-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20080/ind-059-2025.pdf</t>
   </si>
   <si>
     <t>Criação de Mausoléus Municipal</t>
   </si>
   <si>
     <t>20081</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20081/ind-060-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20081/ind-060-2025.pdf</t>
   </si>
   <si>
     <t>Certificados de conclusão do curso sejam entregues ao Guardas Civis Municipais de Bertioga</t>
   </si>
   <si>
     <t>20082</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20082/ind-061-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20082/ind-061-2025.pdf</t>
   </si>
   <si>
     <t>Comemoração Dia das Mães Atípicas</t>
   </si>
   <si>
     <t>20083</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20083/ind-062-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20083/ind-062-2025.pdf</t>
   </si>
   <si>
     <t>Bicicletário</t>
   </si>
   <si>
     <t>20084</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20084/ind-063-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20084/ind-063-2025.pdf</t>
   </si>
   <si>
     <t>Implementação da internação compulsória e involuntária para Pessoas em Situação de Rua com Dependência Química no Município de Bertioga; solicitação de celebração de convênio com as casas de recuperação existentes em nosso Município</t>
   </si>
   <si>
     <t>20085</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20085/ind-064-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20085/ind-064-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a Diretoria de Trânsito e Transportes que realize fiscalização dos ônibus escolares do Município referente a climatização para os alunos</t>
   </si>
   <si>
     <t>20086</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20086/ind-065-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20086/ind-065-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Educação a Manutenção no sistema de climatização na NEIM (Núcleo Educacional Infantil Municipal) Chácara Vista Linda, localizada na R. Dr. Lincolin Bolívar Neves, 930 - Chácara Vista Linda, Bertioga - SP.</t>
   </si>
   <si>
     <t>20087</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20087/ind-066-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20087/ind-066-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a Diretoria de Trânsito e Transportes e empresa City um local de apoio aos motoristas de ônibus em Boraceia.</t>
   </si>
   <si>
     <t>20093</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20093/ind-067-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20093/ind-067-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um Banco Municipal de Alimentos em nosso município. A proposta visa estabelecer um sistema eficiente de arrecadação, aquisição_x000D_
 e distribuição de alimentos para famílias em situação de vulnerabilidade social, que enfrentam dificuldades para garantir a própria subsistência. REITERA INDICAÇÃO 240/2022, 308/2023 e 139/2024</t>
   </si>
   <si>
     <t>20094</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20094/ind-068-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20094/ind-068-2025.pdf</t>
   </si>
   <si>
     <t>Aumento do quadro de Agentes de Apoio Escola; Valorização profissional; Apoio psicológico e; Melhoria das condições de trabalho.</t>
   </si>
   <si>
     <t>20095</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20095/ind-069-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20095/ind-069-2025.pdf</t>
   </si>
   <si>
     <t>A eficientização do Parque de Iluminação Pública em Boracéia e Canto do Itaguá.</t>
   </si>
   <si>
     <t>20096</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20096/ind-070-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20096/ind-070-2025.pdf</t>
   </si>
   <si>
     <t>A descentralização dos serviços públicos de manutenção urbana, compreendendo: Varrição de ruas; Roçada de mato; Podas de árvores e recolhimento de podas; Nivelamento de ruas; Limpeza de valas; Manutenção da iluminação pública; Pintura de vias públicas.</t>
   </si>
   <si>
     <t>20097</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20097/ind-071-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20097/ind-071-2025.pdf</t>
   </si>
   <si>
     <t>A realização de estudos e projetos para a adequação do canteiro central da Avenida Anchieta, no trecho compreendido entre a Avenida Lucas da Cruz Carvalho e a Rua Fausto Guimarães Sampaio, com o objetivo de ampliar as vagas de estacionamento no local.</t>
   </si>
   <si>
     <t>20098</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20098/ind-072-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20098/ind-072-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias no bairro Citymar, com roçada de mato, desassoreamento de valas, limpeza de bueiros e investimentos em iluminação pública.</t>
   </si>
   <si>
     <t>20099</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20099/ind-073-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20099/ind-073-2025.pdf</t>
   </si>
   <si>
     <t>Inclusão do Bairro Chácaras no Projeto Ecopontos.</t>
   </si>
   <si>
     <t>20100</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20100/ind-074-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20100/ind-074-2025.pdf</t>
   </si>
   <si>
     <t>Podas de árvores nas Ruas do bairro do Indaiá, Rua Aprovada 153 e Rua Gentil Teixeiras dos Santos</t>
   </si>
   <si>
     <t>20101</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20101/ind-075-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20101/ind-075-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias nas Ruas Daniel Ferreira e Manuel Ruas Peres, no bairro Indaiá</t>
   </si>
   <si>
     <t>20102</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20102/ind-076-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20102/ind-076-2025.pdf</t>
   </si>
   <si>
     <t>Instalação, troca, ampliação e manutenção dos pontos de parada de ônibus do Itaguá à Boraceia, extremo norte de Bertioga.</t>
   </si>
   <si>
     <t>20103</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20103/ind-077-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20103/ind-077-2025.pdf</t>
   </si>
   <si>
     <t>Espaço para prática e desenvolvimento da Capoeira</t>
   </si>
   <si>
     <t>20104</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20104/ind-078-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20104/ind-078-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e Reparos nos Posto de bombeiros, no bairro Rio da Praia</t>
   </si>
   <si>
     <t>20105</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20105/ind-079-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20105/ind-079-2025.pdf</t>
   </si>
   <si>
     <t>Força Tarefa para limpeza e manutenção das drenagens no bairro Albatroz 2.</t>
   </si>
   <si>
     <t>20106</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20106/ind-080-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20106/ind-080-2025.pdf</t>
   </si>
   <si>
     <t>Adesão ao programa carreta da mamografia e empreendedorismo</t>
   </si>
   <si>
     <t>20107</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20107/ind-081-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20107/ind-081-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção urgente do bebedouro da Escola Municipal de Educação Infantil (NEIM) Teodoro Quirino, em virtude do fornecimento de água quente, prejudicial à saúde das crianças.</t>
   </si>
   <si>
     <t>20108</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20108/ind-082-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20108/ind-082-2025.pdf</t>
   </si>
   <si>
     <t>Fechamento de vala na Rua Sete, esquina com a Rua Oswaldo Cruz, no bairro Vicente de Carvalho.</t>
   </si>
   <si>
     <t>20109</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20109/ind-083-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20109/ind-083-2025.pdf</t>
   </si>
   <si>
     <t>Atualização da ajuda de custo do projeto mais médicos para o Brasil - PMMB</t>
   </si>
   <si>
     <t>20110</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20110/ind-084-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20110/ind-084-2025.pdf</t>
   </si>
   <si>
     <t>Medidas preventivas contra o Aedes aegypti em prédios públicos municipais.</t>
   </si>
   <si>
     <t>20111</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20111/ind-085-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20111/ind-085-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação do Estado de São Paulo abertura de turmas do Ensino Médio noturno na Escola Estadual Maria Celeste Pereira Leite.</t>
   </si>
   <si>
     <t>20112</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20112/ind-086-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20112/ind-086-2025.pdf</t>
   </si>
   <si>
     <t>Ronda noturna da Polícia Militar e Guarda Civil Municipal nas escolas municipais e estaduais em especial a Escola Municipal Hilda Strenger Ribeiro, no bairro Vista Linda</t>
   </si>
   <si>
     <t>20113</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20113/ind-087-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20113/ind-087-2025.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas da iluminação pública nos bairros de Boraceia e Guaratuba, por lâmpadas do tipo LED</t>
   </si>
   <si>
     <t>20114</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20114/ind-088-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20114/ind-088-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção viária da Avenida Anchieta</t>
   </si>
   <si>
     <t>20115</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20115/ind-089-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20115/ind-089-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública na entrada do bairro Sítio São João.</t>
   </si>
   <si>
     <t>20116</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20116/ind-090-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20116/ind-090-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção do sistema de água pluvial na Rua Pastor Djalma da Silva Coimbra, próximo à Rodovia Rio-Santos.</t>
   </si>
   <si>
     <t>20117</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20117/ind-091-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20117/ind-091-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e nivelamento da Ruas 1 e 2, no Sítio São João.</t>
   </si>
   <si>
     <t>20128</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20128/ind-092-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20128/ind-092-2025.pdf</t>
   </si>
   <si>
     <t>Realização da Semana de Ações para a Menopausa e o Climatério.</t>
   </si>
   <si>
     <t>20129</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20129/ind-093-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20129/ind-093-2025.pdf</t>
   </si>
   <si>
     <t>Programa de diagnóstico precoce e conscientização sobre a endometriose</t>
   </si>
   <si>
     <t>20130</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20130/ind-094-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20130/ind-094-2025.pdf</t>
   </si>
   <si>
     <t>Desobstrução, nivelamento e iluminação pública nas vielas do bairro Boracéia.</t>
   </si>
   <si>
     <t>20131</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20131/ind-095-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20131/ind-095-2025.pdf</t>
   </si>
   <si>
     <t>Desassoreamento e dragagem dos rios Itapanhaú e rio Vermelho, principalmente nas áreas que cortam o bairro Chácaras.</t>
   </si>
   <si>
     <t>20132</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20132/ind-096-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20132/ind-096-2025.pdf</t>
   </si>
   <si>
     <t>Extensão da linha 06 até a Chácara Mogiana, pela Avenida Deputado Emílio Justo.</t>
   </si>
   <si>
     <t>20133</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20133/ind-097-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20133/ind-097-2025.pdf</t>
   </si>
   <si>
     <t>Renovação de licenças dos ambulantes</t>
   </si>
   <si>
     <t>20134</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20134/ind-098-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20134/ind-098-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras para coleta seletiva em todos os órgãos públicos municipais, bem como lixeiras comuns ao longo da orla da praia e em pontos de ônibus do município de Bertioga.</t>
   </si>
   <si>
     <t>20135</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20135/ind-099-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20135/ind-099-2025.pdf</t>
   </si>
   <si>
     <t>Zeladoria da Travessa Manoel Gajo</t>
   </si>
   <si>
     <t>20136</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20136/ind-100-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20136/ind-100-2025.pdf</t>
   </si>
   <si>
     <t>Zeladoria do bairro Sítio São João</t>
   </si>
   <si>
     <t>20137</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20137/ind-101-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20137/ind-101-2025.pdf</t>
   </si>
   <si>
     <t>Mobilidade Urbana</t>
   </si>
   <si>
     <t>20139</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20139/ind-102-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20139/ind-102-2025.pdf</t>
   </si>
   <si>
     <t>Implantação da tecnologia de reconhecimento facial na central de monitoramento por Câmeras de Bertioga (COIBE).</t>
   </si>
   <si>
     <t>20140</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20140/ind-103-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20140/ind-103-2025.pdf</t>
   </si>
   <si>
     <t>Facilitação na emissão de laudos para matricula e acompanhamento de cuidadoras em sala de aula para crianças com deficiência e autismo.</t>
   </si>
   <si>
     <t>20141</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20141/ind-104-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20141/ind-104-2025.pdf</t>
   </si>
   <si>
     <t>Funcionamento integral da farmácia do Pronto Socorro para pacientes atendidos na unidade.</t>
   </si>
   <si>
     <t>20142</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20142/ind-105-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20142/ind-105-2025.pdf</t>
   </si>
   <si>
     <t>Implantação do CAPS AD (Centro de Atenção Psicossocial - Álcool e Drogas) no município de Bertioga, considerando também a possibilidade de ser feito através de Termo de Colaboração.</t>
   </si>
   <si>
     <t>20143</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20143/ind-106-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20143/ind-106-2025.pdf</t>
   </si>
   <si>
     <t>Fiscalização dos Trailers localizados na Praça Antonio Ermirio de Morais no cantão do Indaiá, na área externa em relação a quantidade de mesas e cadeiras permitida em desacordo com a legislação municipal.</t>
   </si>
   <si>
     <t>20144</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20144/ind-107-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20144/ind-107-2025.pdf</t>
   </si>
   <si>
     <t>Reforço na segurança aos redores da escola NEIM Amilton José do Amparo.</t>
   </si>
   <si>
     <t>20145</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20145/ind-108-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20145/ind-108-2025.pdf</t>
   </si>
   <si>
     <t>Extensão de Rede Elétrica em trecho da Rua Mario Schemberg e Rua Maestro Juan Serrano no bairro de Boraceia.</t>
   </si>
   <si>
     <t>20146</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20146/ind-109-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20146/ind-109-2025.pdf</t>
   </si>
   <si>
     <t>Realize com a máxima urgência, a realização de serviços de manutenção urbana no bairro de Guaratuba, especificamente no loteamento Costa do Sol, quadras M, P e R.</t>
   </si>
   <si>
     <t>20147</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20147/ind-110-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20147/ind-110-2025.pdf</t>
   </si>
   <si>
     <t>Repavimentação de trecho da Avenida Bruno Covas, no bairro Chácaras.</t>
   </si>
   <si>
     <t>20148</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20148/ind-111-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20148/ind-111-2025.pdf</t>
   </si>
   <si>
     <t>Implante redutores de velocidade e sinalização horizontal e vertical na Rua Abelina Batista Rocha, no bairro Rio da Praia (loteamento conhecido como Jd. das Canções).</t>
   </si>
   <si>
     <t>20149</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20149/ind-112-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20149/ind-112-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade urgente de remodelar o sistema de transporte público municipal.</t>
   </si>
   <si>
     <t>20150</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20150/ind-113-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20150/ind-113-2025.pdf</t>
   </si>
   <si>
     <t>Que declare de utilidade pública os serviços prestados pela Colônia dos Pescadores de Bertioga Z23.</t>
   </si>
   <si>
     <t>20155</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20155/ind-114-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20155/ind-114-2025.pdf</t>
   </si>
   <si>
     <t>Fiscalização no bairro Sítio São João para coibir a poluição sonora.</t>
   </si>
   <si>
     <t>20156</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20156/ind-115-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20156/ind-115-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilização de monitores nas Vila do Bem nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>20157</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20157/ind-116-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20157/ind-116-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias no sistema de agendamento do Cadastro Único.</t>
   </si>
   <si>
     <t>20158</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20158/ind-117-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20158/ind-117-2025.pdf</t>
   </si>
   <si>
     <t>Atendimento de Urgência e Emergência 24 horas na Unidade de Saúde de Boracéia</t>
   </si>
   <si>
     <t>20159</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20159/ind-118-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20159/ind-118-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilização de veículos utilitários para o transporte das equipes da Estratégia de Saúde da Família (ESF).</t>
   </si>
   <si>
     <t>20160</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20160/ind-119-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20160/ind-119-2025.pdf</t>
   </si>
   <si>
     <t>Isenção de passagem para entrevistas de emprego no Posto de Atendimento ao Trabalhador (PAT).</t>
   </si>
   <si>
     <t>20161</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20161/ind-120-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20161/ind-120-2025.pdf</t>
   </si>
   <si>
     <t>Estudos para ampliação do atendimento da Estratégia de Saúde da Família do Bairro Chácaras na Vila do Bem.</t>
   </si>
   <si>
     <t>20162</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20162/ind-121-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20162/ind-121-2025.pdf</t>
   </si>
   <si>
     <t>Podas de árvores na Avenida Elaine/Eliane - Boracéia</t>
   </si>
   <si>
     <t>20163</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20163/ind-122-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20163/ind-122-2025.pdf</t>
   </si>
   <si>
     <t>Extensão de rede de iluminação pública na Avenida C - Boracéia</t>
   </si>
   <si>
     <t>20164</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20164/ind-123-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20164/ind-123-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação de rede de água na Avenida Tenente Afio Pecoraro Júnior, cruzamento com Avenida C</t>
   </si>
   <si>
     <t>20165</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20165/ind-124-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20165/ind-124-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de rotatórias no cruzamento da Rua Luiz Pereira de Campos com a Rua Jorge Ferreira e Rua Prof. Idaício Rangel - Centro.</t>
   </si>
   <si>
     <t>20166</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20166/ind-125-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20166/ind-125-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública e corte do mato no acesso ao bairro Sítio São João, km 229 (Rodovia Rio Santos).</t>
   </si>
   <si>
     <t>20167</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20167/ind-126-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20167/ind-126-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de redutores de velocidade (lombadas) na Rua Eduardo de Magalhães Gama, Vista Linda.</t>
   </si>
   <si>
     <t>20168</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20168/ind-127-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20168/ind-127-2025.pdf</t>
   </si>
   <si>
     <t>Construção de quadra poliesportiva no bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20169</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20169/ind-128-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20169/ind-128-2025.pdf</t>
   </si>
   <si>
     <t>Criação do disque saúde mental.</t>
   </si>
   <si>
     <t>20170</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20170/ind-129-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20170/ind-129-2025.pdf</t>
   </si>
   <si>
     <t>Solícita à Escola do Legislativo palestra com a Secretária de Saúde de Bertioga, médico pediatra, clínico geral e ginecologista.</t>
   </si>
   <si>
     <t>20171</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Elisângela, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20171/ind-130-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20171/ind-130-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE REPRESENTAÇÃO para a XXIV Marcha dos Gestores e Legislativos Municipais no Centro de Convenções Ulysses Guimarães, Brasília/DF.</t>
   </si>
   <si>
     <t>20172</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20172/ind-131-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20172/ind-131-2025.pdf</t>
   </si>
   <si>
     <t>Rampas Publicas nas Marinas</t>
   </si>
   <si>
     <t>20173</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20173/ind-132-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20173/ind-132-2025.pdf</t>
   </si>
   <si>
     <t>Lixeiras</t>
   </si>
   <si>
     <t>20174</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20174/ind-133-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20174/ind-133-2025.pdf</t>
   </si>
   <si>
     <t>Calçadas</t>
   </si>
   <si>
     <t>20175</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20175/ind-134-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20175/ind-134-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização viária e redutores de velocidade nas vias recentemente pavimentadas do bairro Chácaras.</t>
   </si>
   <si>
     <t>20176</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20176/ind-135-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20176/ind-135-2025.pdf</t>
   </si>
   <si>
     <t>Ação conjunta para manutenção, poda e substituição de postes na Rua Manoel Gajo.</t>
   </si>
   <si>
     <t>20177</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20177/ind-136-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20177/ind-136-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Energia Solar em Próprios Públicos de Bertioga</t>
   </si>
   <si>
     <t>20178</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Eduardo Pereira, Biró, Elisângela, Guarujá, Nivaldo Porvinha, Renata Barreiro, Salmir Gomes, Taciano Goulart, Toninho Neto</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20178/ind-137-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20178/ind-137-2025.pdf</t>
   </si>
   <si>
     <t>Medidas de combate ao furto de cabos elétricos.</t>
   </si>
   <si>
     <t>20179</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20179/ind-138-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20179/ind-138-2025.pdf</t>
   </si>
   <si>
     <t>Implementação do Programa Municipal de Renda Social (Lei Municipal nº 1530/2023), colocando em prática a concessão de licença social para o comércio ambulante.</t>
   </si>
   <si>
     <t>20180</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20180/ind-139-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20180/ind-139-2025.pdf</t>
   </si>
   <si>
     <t>Ações para prevenção e diagnóstico do câncer de colo de útero.</t>
   </si>
   <si>
     <t>20181</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20181/ind-140-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20181/ind-140-2025.pdf</t>
   </si>
   <si>
     <t>Ações para prevenção e diagnóstico precoce para o câncer de intestino em razão do Março Azul Marinho</t>
   </si>
   <si>
     <t>20191</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20191/ind-141-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20191/ind-141-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de guia rebaixada na Rua Rafael Costábile, n° 426 - Centro</t>
   </si>
   <si>
     <t>20192</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20192/ind-142-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20192/ind-142-2025.pdf</t>
   </si>
   <si>
     <t>Urbanização do trecho não asfaltado da Avenida Lucas da Cruz Carvalho, no Indaiá, limpeza e manutenção do canteiro central</t>
   </si>
   <si>
     <t>20193</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20193/ind-143-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20193/ind-143-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias no Cemitério Municipal</t>
   </si>
   <si>
     <t>20194</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20194/ind-144-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20194/ind-144-2025.pdf</t>
   </si>
   <si>
     <t>Revitalização do Portal do Indaiá</t>
   </si>
   <si>
     <t>20195</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20195/ind-145-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20195/ind-145-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza na Rua Carvalho de Santana, Centro de Bertioga.</t>
   </si>
   <si>
     <t>20196</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20196/ind-146-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20196/ind-146-2025.pdf</t>
   </si>
   <si>
     <t>Mão única e sinalização nas ruas A, B e C - Jardim Ana Paula</t>
   </si>
   <si>
     <t>20197</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20197/ind-147-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20197/ind-147-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um Centro Especializado em Ortopedia e Traumatologia</t>
   </si>
   <si>
     <t>20198</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20198/ind-148-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20198/ind-148-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um Instituto Médico Legal (IML) no município de Bertioga</t>
   </si>
   <si>
     <t>20199</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20199/ind-149-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20199/ind-149-2025.pdf</t>
   </si>
   <si>
     <t>Estudo para implantação de estacionamento na lateral do cemitério municipal de Bertioga.</t>
   </si>
   <si>
     <t>20200</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20200/ind-150-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20200/ind-150-2025.pdf</t>
   </si>
   <si>
     <t>Rebaixamento das guias localizada em frente à Escola Municipal Professora Cristina dos Santos, situada no bairro Mangue Seco</t>
   </si>
   <si>
     <t>20201</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20201/ind-151-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20201/ind-151-2025.pdf</t>
   </si>
   <si>
     <t>Curso Arrais para os membros da Defesa Civil</t>
   </si>
   <si>
     <t>20202</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20202/ind-152-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20202/ind-152-2025.pdf</t>
   </si>
   <si>
     <t>Desassoreamento das valas do bairro Caibura</t>
   </si>
   <si>
     <t>20203</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20203/ind-153-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20203/ind-153-2025.pdf</t>
   </si>
   <si>
     <t>Urgente de Desassoreamento das Valas do Bairro Albatroz I.</t>
   </si>
   <si>
     <t>20204</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20204/ind-154-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20204/ind-154-2025.pdf</t>
   </si>
   <si>
     <t>Implementação de Aparelhos de Televisão na Ala de Pediatria.</t>
   </si>
   <si>
     <t>20206</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20206/ind-155-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20206/ind-155-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de grades de proteção nos canais centrais da Avenida Anchieta, no bairro Jardim Indaiá</t>
   </si>
   <si>
     <t>20207</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20207/ind-156-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20207/ind-156-2025.pdf</t>
   </si>
   <si>
     <t>Serviços de zeladoria, roçada de mato e recolhimento de lixo no bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20208</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20208/ind-157-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20208/ind-157-2025.pdf</t>
   </si>
   <si>
     <t>Cobertura para Área de Playground da Escola Municipal Professora Maria Lúcia Soares Monteiro.</t>
   </si>
   <si>
     <t>20209</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20209/ind-158-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20209/ind-158-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rede de Esgoto da Escola Municipal Professora Maria Lúcia Soares Monteiro, Bairro Chácaras.</t>
   </si>
   <si>
     <t>20210</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20210/ind-159-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20210/ind-159-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de uma unidade de saúde ESF na antiga base da GCM no Bairro Vista Linda, na Rua Eduardo Correia da Costa Júnior.</t>
   </si>
   <si>
     <t>20211</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20211/ind-160-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20211/ind-160-2025.pdf</t>
   </si>
   <si>
     <t>Substituição da cobertura do Refeitório da Escola Municipal Professora Maria Lúcia Soares Monteiro, Bairro Chácaras.</t>
   </si>
   <si>
     <t>20212</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20212/ind-161-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20212/ind-161-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de postes de iluminação pública na saída do Indaiá (acesso a Rodovia sentido à São Sebastião)</t>
   </si>
   <si>
     <t>20213</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20213/ind-162-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20213/ind-162-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de postes de iluminação pública em ruas do bairro Boracéia.</t>
   </si>
   <si>
     <t>20214</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20214/ind-163-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20214/ind-163-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de postes de iluminação pública no campo de futebol do Clube Independente de Boracéia</t>
   </si>
   <si>
     <t>20220</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20220/ind-164-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20220/ind-164-2025.pdf</t>
   </si>
   <si>
     <t>Urgente roçada e Limpeza dos Lagos - Vila do Bem / Bairro Vista Linda.</t>
   </si>
   <si>
     <t>20221</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20221/ind-165-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20221/ind-165-2025.pdf</t>
   </si>
   <si>
     <t>Instalações de banheiros e um vestiário na piscina que fica localizado no paço Municipal.</t>
   </si>
   <si>
     <t>20222</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20222/ind-166-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20222/ind-166-2025.pdf</t>
   </si>
   <si>
     <t>Isenção de pagamento da Zona Azul aos moradores que residem entre a Av. Tomé de Souza e Rua João Ramalho.</t>
   </si>
   <si>
     <t>20223</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20223/ind-167-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20223/ind-167-2025.pdf</t>
   </si>
   <si>
     <t>Festival Gospel "Bertioga Louva"</t>
   </si>
   <si>
     <t>20224</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20224/ind-168-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20224/ind-168-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Câmeras de Monitoramento nas Praias.</t>
   </si>
   <si>
     <t>20225</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20225/ind-169-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20225/ind-169-2025.pdf</t>
   </si>
   <si>
     <t>Criação de terminal de ônibus no centro</t>
   </si>
   <si>
     <t>20226</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20226/ind-170-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20226/ind-170-2025.pdf</t>
   </si>
   <si>
     <t>Implementação da modalidade Canoagem</t>
   </si>
   <si>
     <t>20227</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20227/ind-171-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20227/ind-171-2025.pdf</t>
   </si>
   <si>
     <t>Extensão da parada do ônibus linha 11 Caiubura.</t>
   </si>
   <si>
     <t>20228</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20228/ind-172-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20228/ind-172-2025.pdf</t>
   </si>
   <si>
     <t>Retomo das atividades voluntárias no Hospital - Pronto Socorro de Bertioga.</t>
   </si>
   <si>
     <t>20229</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20229/ind-173-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20229/ind-173-2025.pdf</t>
   </si>
   <si>
     <t>Adequar os uniformes dos funcionários das empresas: Terracom, Molise e Monte Azul.</t>
   </si>
   <si>
     <t>20230</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20230/ind-174-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20230/ind-174-2025.pdf</t>
   </si>
   <si>
     <t>Revisão do cronograma de coleta de lixo no bairro Jardim Vista Linda.</t>
   </si>
   <si>
     <t>20231</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20231/ind-175-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20231/ind-175-2025.pdf</t>
   </si>
   <si>
     <t>Reparos urgentes na iluminação pública no entorno da UPA - Unidade de Pronto Atendimento de Bertioga</t>
   </si>
   <si>
     <t>20232</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20232/ind-176-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20232/ind-176-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de abrigos noturnos em nosso município para proteger os moradores de rua e pessoas em estado de vulnerabilidade social na estação de inverno.</t>
   </si>
   <si>
     <t>20233</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20233/ind-177-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20233/ind-177-2025.pdf</t>
   </si>
   <si>
     <t>Criação da Semana Municipal de Valorização da Família.</t>
   </si>
   <si>
     <t>20234</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20234/ind-178-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20234/ind-178-2025.pdf</t>
   </si>
   <si>
     <t>Atendimento de Saúde Infantil em Bertioga através do Programa Saúde nas Escolas e Creches.</t>
   </si>
   <si>
     <t>20235</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20235/ind-179-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20235/ind-179-2025.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito na rua Avenida AIzemiro Balio, S/N, Vista Linda, em frente ao Ser do Bem, para garantir o embarque e desembarque seguro.</t>
   </si>
   <si>
     <t>20236</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20236/ind-180-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20236/ind-180-2025.pdf</t>
   </si>
   <si>
     <t>Realização de Plantão dos Agentes de Saúde no conjunto habitacional Caminho das Árvores, no Jardim Raphael.</t>
   </si>
   <si>
     <t>20237</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20237/ind-181-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20237/ind-181-2025.pdf</t>
   </si>
   <si>
     <t>Formação técnica e autorização legal para que os Agentes Comunitários de Saúde (ACSs) possam realizar a aferição de glicemia e pressão arterial diretamente nas residências dos pacientes.</t>
   </si>
   <si>
     <t>20238</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20238/ind-182-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20238/ind-182-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilizaçâo de área para estacionamento na Avenida 19 de Maio, Bairro Albatroz.</t>
   </si>
   <si>
     <t>20239</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20239/ind-183-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20239/ind-183-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de Vigilantes nas escolas e creches da rede municipal de ensino.</t>
   </si>
   <si>
     <t>20240</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20240/ind-184-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20240/ind-184-2025.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo e redutor de velocidade, no trecho em frente à escola “Caminhos do Bem", no bairro Chácaras.</t>
   </si>
   <si>
     <t>20241</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20241/ind-185-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20241/ind-185-2025.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo e redutores de velocidade no Conjunto Habitacional Neda I e Neda II, no bairro Indaiá.</t>
   </si>
   <si>
     <t>20242</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20242/ind-186-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20242/ind-186-2025.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça ao lado do campo Independente, em Boracéia</t>
   </si>
   <si>
     <t>20243</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20243/ind-187-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20243/ind-187-2025.pdf</t>
   </si>
   <si>
     <t>Providências em relação à Avenida Eng. Eduardo Correa da Costa Júnior, no bairro Vista Linda - Bertioga/SP.</t>
   </si>
   <si>
     <t>20244</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20244/ind-188-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20244/ind-188-2025.pdf</t>
   </si>
   <si>
     <t>Providências em relação na Rua Maria Eliza Costa Leite, bairro Rio da Praia.</t>
   </si>
   <si>
     <t>20245</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20245/ind-189-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20245/ind-189-2025.pdf</t>
   </si>
   <si>
     <t>Reforço da segurança na Rua Rodrigues Alves e ruas próximas do bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>20246</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20246/ind-190-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20246/ind-190-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção na calçada da Rua Cardeal Emile Biayenda, na E.M.José de Oliveira Santos - Rio da Praia.</t>
   </si>
   <si>
     <t>20247</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20247/ind-191-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20247/ind-191-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Ponte para pedestres na Av. Lucas da Cruz Carvalho</t>
   </si>
   <si>
     <t>20248</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20248/ind-192-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20248/ind-192-2025.pdf</t>
   </si>
   <si>
     <t>Zeladoria nos arredores da Prodesan e Escola Municipal Sementes do Bem - Indaiá.</t>
   </si>
   <si>
     <t>20249</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20249/ind-193-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20249/ind-193-2025.pdf</t>
   </si>
   <si>
     <t>Estacionamento na Avenida Tomé de Souza entre a Rua Fausto Guimarães Sampaio e Avenida Lucas da Cruz Carvalho - Indaiá.</t>
   </si>
   <si>
     <t>20250</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20250/ind-194-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20250/ind-194-2025.pdf</t>
   </si>
   <si>
     <t>Zeladoria na praça situada entre a rua Antônio Rodrigues e rua Manoel Ruas Peres - Indaiá</t>
   </si>
   <si>
     <t>20251</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20251/ind-195-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20251/ind-195-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção Geral da Área de Lazer da E.M. Prof° José Inácio Hora - Jardim Paulista</t>
   </si>
   <si>
     <t>20252</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Urgente Manutenção da Ciclovia na Rua Oswaldo Cruz</t>
   </si>
   <si>
     <t>20253</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20253/ind-197-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20253/ind-197-2025.pdf</t>
   </si>
   <si>
     <t>Estação de treino (academia)</t>
   </si>
   <si>
     <t>20254</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20254/ind-198-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20254/ind-198-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de cobertura em ponto de embarque e desembarque escolar na Rua Lorena Vitória no bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20255</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20255/ind-199-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20255/ind-199-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de lombofaixa ou lombada e faixas de pedestre na Rua Antônio Rodrigues de Almeida, em especial próximo ao número 605.</t>
   </si>
   <si>
     <t>20256</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20256/ind-200-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20256/ind-200-2025.pdf</t>
   </si>
   <si>
     <t>Criação de vagas de estágio na área de Tecnologia da Informarão para o setor de Saúde.</t>
   </si>
   <si>
     <t>20257</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20257/ind-201-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20257/ind-201-2025.pdf</t>
   </si>
   <si>
     <t>Reforço da segurança no bairro Jardim Vista Linda, com aumento de rondas e presença de viatura no terminal rodoviário durante o período noturno.</t>
   </si>
   <si>
     <t>20258</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20258/ind-202-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20258/ind-202-2025.pdf</t>
   </si>
   <si>
     <t>Criação de uma base permanente da Guarda Civil Municipal (GCM) no bairro Boraceia, para atendimento à região norte de Bertioga.</t>
   </si>
   <si>
     <t>20259</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20259/ind-203-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20259/ind-203-2025.pdf</t>
   </si>
   <si>
     <t>Execução de calçadas com acessibilidade na Av. Bruno Covas, no trecho entre a Vila do Bem e a Avenida 1, no bairro City Mar</t>
   </si>
   <si>
     <t>20260</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20260/ind-204-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20260/ind-204-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção de passeio público em calçadões das orlas das Praias de Bertioga.</t>
   </si>
   <si>
     <t>20261</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20261/ind-205-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20261/ind-205-2025.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas no parque de iluminação pública do bairro Chácaras, em especial na rua Aprovada 599, no loteamento conhecido como Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20262</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20262/ind-206-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20262/ind-206-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria e reforço da iluminação pública no bairro Chácaras, loteamento City Mar, com atenção especial aos pontos de ônibus</t>
   </si>
   <si>
     <t>20263</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20263/ind-207-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20263/ind-207-2025.pdf</t>
   </si>
   <si>
     <t>Isenção ou redução da tarifa de transporte coletivo no trecho Boracéia - São Sebastião (retorno).</t>
   </si>
   <si>
     <t>20264</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20264/ind-208-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20264/ind-208-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilização de Professores/Treinadores de Futebol para atendimento infantil nos clubes de Bertioga.</t>
   </si>
   <si>
     <t>20265</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20265/ind-209-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20265/ind-209-2025.pdf</t>
   </si>
   <si>
     <t>Iluminação do campo de futebol society, localizado ao lado da EMEIF Boracéia.</t>
   </si>
   <si>
     <t>20266</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20266/ind-210-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20266/ind-210-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de um sistema público de aluguel de bicicletas no município.</t>
   </si>
   <si>
     <t>20267</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20267/ind-211-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20267/ind-211-2025.pdf</t>
   </si>
   <si>
     <t>Proposta de criação de programa de auxílio-transporte emergencial para pacientes de baixa renda no hospital do município de Bertioga.</t>
   </si>
   <si>
     <t>20270</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20270/ind-212-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20270/ind-212-2025.pdf</t>
   </si>
   <si>
     <t>Estudo da possibilidade de integrar a Praça Samjarp à Escola Municipal José de Oliveira - Reiteração</t>
   </si>
   <si>
     <t>20271</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20271/ind-213-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20271/ind-213-2025.pdf</t>
   </si>
   <si>
     <t>Ronda Escolar pela Guarda Municipal no horário da saída dos alunos das escolas NEIM Boraceia I, II e E.M. Boraceia.</t>
   </si>
   <si>
     <t>20272</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20272/ind-214-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20272/ind-214-2025.pdf</t>
   </si>
   <si>
     <t>Implantação do Projeto “Caçamba Comunitária” no município.</t>
   </si>
   <si>
     <t>20274</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20274/ind-215-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20274/ind-215-2025.pdf</t>
   </si>
   <si>
     <t>Fiscalização da empresa terceirizada de manutenção e Limpeza das Escolas Estaduais de Bertioga</t>
   </si>
   <si>
     <t>20275</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20275/ind-216-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20275/ind-216-2025.pdf</t>
   </si>
   <si>
     <t>Fechamento Parcial das Vias Públicas na Região Central em Dias de Eventos.</t>
   </si>
   <si>
     <t>20282</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20282/ind-217-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20282/ind-217-2025.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para criação de um Curso Técnico em Estética de forma gratuita.</t>
   </si>
   <si>
     <t>20283</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Implantação do sistema de validação de créditos em todos os ônibus da empresa City.</t>
   </si>
   <si>
     <t>20284</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20284/ind-219-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20284/ind-219-2025.pdf</t>
   </si>
   <si>
     <t>Notificação e orientação para as empresas que realizam propagandas irregulares em postes de Bertioga.</t>
   </si>
   <si>
     <t>20285</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20285/ind-220-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20285/ind-220-2025.pdf</t>
   </si>
   <si>
     <t>Pavimentação total da Avenida Bougainville, no bairro Maitinga, e a ampliação da via de semelhante modo à Av. 19 de Maio</t>
   </si>
   <si>
     <t>20286</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20286/ind-221-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20286/ind-221-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Boca de Lobo na Rua Waldemar Costa Filho entre a Avenida Anchieta e a Rua Carlos Menezes Tavares no bairro Indaiá.</t>
   </si>
   <si>
     <t>20287</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20287/ind-222-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20287/ind-222-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de contentores exclusivos e Identificados para descarte de resíduos de pesca, em frente a Peixaria Municipal de Bertioga.</t>
   </si>
   <si>
     <t>20288</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20288/ind-223-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20288/ind-223-2025.pdf</t>
   </si>
   <si>
     <t>Providências urgentes quanto ao vazamento de esgoto na Rua Luiz Otávio no bairro Jardim Vista Linda</t>
   </si>
   <si>
     <t>20289</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20289/ind-224-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20289/ind-224-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização viária e redutores de velocidade nas ruas recentemente pavimentadas do bairro Jardim Indaiá</t>
   </si>
   <si>
     <t>20290</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20290/ind-225-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20290/ind-225-2025.pdf</t>
   </si>
   <si>
     <t>Envide esforços para aumento de Patrulhamento Policial no Bairro do Indaiá</t>
   </si>
   <si>
     <t>20291</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20291/ind-226-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20291/ind-226-2025.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto a concessionária Novo Litoral para manutenção constante da iluminação, nos trevos de acesso aos bairros ao longo da Rodovia Rio-Santos (SP-055), com a substituição imediata de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>20292</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20292/ind-227-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20292/ind-227-2025.pdf</t>
   </si>
   <si>
     <t>Apresente estudo de impacto financeiro à Minuta de Projeto que dispõe sobre a isenção de tributos municipais para as organizações religiosas em consonância ao Art. 150, VI da Constituição Federal.</t>
   </si>
   <si>
     <t>20293</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20293/ind-228-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20293/ind-228-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza, reforço na segurança e melhoria na iluminação pública, nas ruas Sebastião e Professora Diva Fialho Duarte, no bairro Indaiá.</t>
   </si>
   <si>
     <t>20294</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20294/ind-229-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20294/ind-229-2025.pdf</t>
   </si>
   <si>
     <t>Implementação de atendimento itinerante do PAT (Posto de Atendimento ao Trabalhador) em Bertioga.</t>
   </si>
   <si>
     <t>20295</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20295/ind-230-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20295/ind-230-2025.pdf</t>
   </si>
   <si>
     <t>Descongelamento da contagem de tempo para concessão de adicionais salariais e licenças-prêmio aos servidores públicos municipais, referente ao_x000D_
 período de suspensão durante o enfrentamento à pandemia de COVID-19.</t>
   </si>
   <si>
     <t>20296</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20296/ind-231-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20296/ind-231-2025.pdf</t>
   </si>
   <si>
     <t>Realização de multirões mensais de especialidades médicas.</t>
   </si>
   <si>
     <t>20297</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20297/ind-232-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20297/ind-232-2025.pdf</t>
   </si>
   <si>
     <t>Análise junto ao Ministério Público para viabilização de serviços essenciais no bairro Chácaras - Ação Civil Pública n° 1001027-43.2018.8.26.007</t>
   </si>
   <si>
     <t>20298</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20298/ind-233-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20298/ind-233-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de Serviço de Telemedicina com Atendimento em Neurologia</t>
   </si>
   <si>
     <t>20299</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20299/ind-234-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20299/ind-234-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias no sistema elétrico e na estrutura da estratégia saúde da família, Guaratuba</t>
   </si>
   <si>
     <t>20300</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20300/ind-235-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20300/ind-235-2025.pdf</t>
   </si>
   <si>
     <t>Volta da antiga linha 4 (Viação Bertioga) via Anchieta até o cantão do Indaiá.</t>
   </si>
   <si>
     <t>20301</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20301/ind-236-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20301/ind-236-2025.pdf</t>
   </si>
   <si>
     <t>Instituição da Campanha “Maio Laranja” no Município de Bertioga.</t>
   </si>
   <si>
     <t>20302</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20302/ind-237-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20302/ind-237-2025.pdf</t>
   </si>
   <si>
     <t>Situação crítica do abastecimento de água e abandono do reservatório em Boracéia</t>
   </si>
   <si>
     <t>20303</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20303/ind-238-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20303/ind-238-2025.pdf</t>
   </si>
   <si>
     <t>Revitalização da quadra "Arena do Jundu", localizada na Avenida Thomé de Souza, esquina com a Rua Dr. Fausto Guimarães Sampaio, no bairro do Indaiá, bem como a regularização do uso do estacionamento.</t>
   </si>
   <si>
     <t>20304</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20304/ind-239-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20304/ind-239-2025.pdf</t>
   </si>
   <si>
     <t>Providências para fechamento de vala parcialmente aberta na Rua Chácaras, Bertioga.</t>
   </si>
   <si>
     <t>20305</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20305/ind-240-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20305/ind-240-2025.pdf</t>
   </si>
   <si>
     <t>Fazer uma mudança no Sindicato dos Servidores Públicos Municipais - Sede Chácaras Vista Linda, para um Centro Comunitário para cursos e atividades.</t>
   </si>
   <si>
     <t>20306</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20306/ind-241-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20306/ind-241-2025.pdf</t>
   </si>
   <si>
     <t>Revisão dos horários de cargas e descarga na Avenida 19 de Maio.</t>
   </si>
   <si>
     <t>20307</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20307/ind-242-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20307/ind-242-2025.pdf</t>
   </si>
   <si>
     <t>Contratação dos remanescentes da Guarda Civil</t>
   </si>
   <si>
     <t>20314</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Biró, Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Michele Russo, Nivaldo Porvinha, Renata Barreiro, Salmir Gomes, Taciano Goulart, Toninho Neto</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20314/ind-243-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20314/ind-243-2025.pdf</t>
   </si>
   <si>
     <t>Permissão para que templos religiosos possam se instalar nos corredores comerciais.</t>
   </si>
   <si>
     <t>20326</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20326/ind-244-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20326/ind-244-2025.pdf</t>
   </si>
   <si>
     <t>Realização de mutirão oftalmológico nas escolas municipais com a doação de óculos para as crianças mais necessitadas.</t>
   </si>
   <si>
     <t>20327</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20327/ind-245-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20327/ind-245-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção viária nas ruas ainda não asfaltadas do bairro Jardim Albatroz Il.</t>
   </si>
   <si>
     <t>20328</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20328/ind-246-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20328/ind-246-2025.pdf</t>
   </si>
   <si>
     <t>Intensificação da fiscalização sobre as obras de manutenção das redes de esgoto e água realizadas pela Companhia de Saneamento Básico do Estado de_x000D_
 São Paulo (SABESP) em nossa cidade.</t>
   </si>
   <si>
     <t>20329</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20329/ind-247-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20329/ind-247-2025.pdf</t>
   </si>
   <si>
     <t>Urbanização de uma área de terreno localizada entre as Ruas Aprovadas 598, 600 e 601, para a criação de uma praça pública no bairro Chácaras Vista Linda.</t>
   </si>
   <si>
     <t>20330</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20330/ind-248-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20330/ind-248-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação adequadas em todas as ruas da Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20331</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20331/ind-249-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20331/ind-249-2025.pdf</t>
   </si>
   <si>
     <t>Implementação de cursos de primeiros socorros nas escolas da rede municipal, tanto para professores quanto aos alunos.</t>
   </si>
   <si>
     <t>20332</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20332/ind-250-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20332/ind-250-2025.pdf</t>
   </si>
   <si>
     <t>Inclusão de fisioterapeuta respiratório na equipe do Hospital Municipal Santa Teresinha</t>
   </si>
   <si>
     <t>20333</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20333/ind-251-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20333/ind-251-2025.pdf</t>
   </si>
   <si>
     <t>Imediata interdição de estrutura de mirante localizada ao lado da pista de skate, na orla da Praia da Enseada, no Centro.</t>
   </si>
   <si>
     <t>20334</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20334/ind-252-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20334/ind-252-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada (redutor de velocidade) na Rodovia Rio-Santos (Rodovia Governador Mário Covas), na altura da Rua Manoel Gajo, antes da marginal que dá acesso ao Tenda Atacado.</t>
   </si>
   <si>
     <t>20335</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20335/ind-253-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20335/ind-253-2025.pdf</t>
   </si>
   <si>
     <t>Informações da Prefeitura sobre o andamento e a resposta ao Ofício n° 72/2025, que trata de solicitações de alterações na rotatória da rodovia Rio-Santos, no bairro Jardim Raphael.</t>
   </si>
   <si>
     <t>20336</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20336/ind-254-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20336/ind-254-2025.pdf</t>
   </si>
   <si>
     <t>Medidas para melhorias das condições de trabalho dos ambulantes das praias de Bertioga.</t>
   </si>
   <si>
     <t>20337</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20337/ind-255-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20337/ind-255-2025.pdf</t>
   </si>
   <si>
     <t>Mutirões de vacinação animal e controle de zoonoses em áreas de maior vulnerabilidade.</t>
   </si>
   <si>
     <t>20338</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20338/ind-256-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20338/ind-256-2025.pdf</t>
   </si>
   <si>
     <t>Descentralização dos serviços do Poupatempo,instalação de Totem de agendamentos na Vila do Bem Boracéia.</t>
   </si>
   <si>
     <t>20339</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20339/ind-257-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20339/ind-257-2025.pdf</t>
   </si>
   <si>
     <t>Isenção ou Suspensão da Cobrança de IPTU para Imóveis Localizados em Vias sem Infraestrutura Básica.</t>
   </si>
   <si>
     <t>20340</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20340/ind-258-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20340/ind-258-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria da iluminação público no entorno da EMEIF Boracéia, NEIM 2, UBS e Quadras esportivas</t>
   </si>
   <si>
     <t>20341</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20341/ind-259-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20341/ind-259-2025.pdf</t>
   </si>
   <si>
     <t>Cobertura para espaço e recreação infantil em creche de Boracéia.</t>
   </si>
   <si>
     <t>20342</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20342/ind-260-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20342/ind-260-2025.pdf</t>
   </si>
   <si>
     <t>Unidade Odontológica Itinerante no município de Bertioga.</t>
   </si>
   <si>
     <t>20343</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20343/ind-261-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20343/ind-261-2025.pdf</t>
   </si>
   <si>
     <t>Diminuição da Mortalidade Infantil do Município de Bertioga e contratação de mais profissionais.</t>
   </si>
   <si>
     <t>20344</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20344/ind-262-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20344/ind-262-2025.pdf</t>
   </si>
   <si>
     <t>Grande mutirão de castração no município de Bertioga</t>
   </si>
   <si>
     <t>20345</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20345/ind-263-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20345/ind-263-2025.pdf</t>
   </si>
   <si>
     <t>Estudos para plano de saúde para servidores inativos, e também a administração do Plano de Saúde dos funcionários da ativa</t>
   </si>
   <si>
     <t>20346</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20346/ind-264-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20346/ind-264-2025.pdf</t>
   </si>
   <si>
     <t>Substituição de Extintores por Modelo ABC nas Repartições Públicas, Escolas e Outros</t>
   </si>
   <si>
     <t>20347</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20347/ind-265-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20347/ind-265-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de curso de brigada de incêndio</t>
   </si>
   <si>
     <t>20348</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20348/ind-266-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20348/ind-266-2025.pdf</t>
   </si>
   <si>
     <t>Plano de ação estratégico para o enfrentamento da Doença respiratória Bronquiolite</t>
   </si>
   <si>
     <t>20349</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20349/ind-267-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20349/ind-267-2025.pdf</t>
   </si>
   <si>
     <t>Implantação do serviço municipal de atendimento médico-veterinário 24 horas</t>
   </si>
   <si>
     <t>20350</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20350/ind-268-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20350/ind-268-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam fornecidas bolas de futebol aos clubes de várzea de Bertioga.</t>
   </si>
   <si>
     <t>20351</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20351/ind-269-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20351/ind-269-2025.pdf</t>
   </si>
   <si>
     <t>Continuidade da manutenção da quadra esportiva da Escola Municipal Hilda Strenger Ribeiro e a manutenção do portão lateral do colégio.</t>
   </si>
   <si>
     <t>20352</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20352/ind-270-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20352/ind-270-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de pistolas elétricas laser 10 para uso da GCM.</t>
   </si>
   <si>
     <t>20353</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20353/ind-271-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20353/ind-271-2025.pdf</t>
   </si>
   <si>
     <t>Serviços de zeladoria e fiscalização urbanística na Rua Prudêncio Nunes e travessas no bairro Indaiá.</t>
   </si>
   <si>
     <t>20354</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20354/ind-272-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20354/ind-272-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade no bairro Vila Tupy.</t>
   </si>
   <si>
     <t>20366</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20366/ind-273-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20366/ind-273-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da boca de lobo, limpeza do mato, poda de árvores, instalação de placa e fechamento do terreno utilizado para descarte irregular na Rua Aprovada, n° 141, no bairro Vista Linda</t>
   </si>
   <si>
     <t>20367</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20367/ind-274-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20367/ind-274-2025.pdf</t>
   </si>
   <si>
     <t>Coibir o uso indevido de passagem de pedestre por veículos na Av. Engenheiro Eduardo Corrêa da Costa Júnior, no bairro Vista Linda.</t>
   </si>
   <si>
     <t>20368</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20368/ind-275-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20368/ind-275-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública e Instalação de lombadas na Rua Aprovada 597, Bairro Chácaras</t>
   </si>
   <si>
     <t>20369</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20369/ind-276-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20369/ind-276-2025.pdf</t>
   </si>
   <si>
     <t>implantação de um sistema de drenagem no bairro Sítio São João.</t>
   </si>
   <si>
     <t>20370</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20370/ind-277-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20370/ind-277-2025.pdf</t>
   </si>
   <si>
     <t>Alterações viárias, placas de proibição de estacionamento e transformação em Mão Única, no bairro Jardim Paulista</t>
   </si>
   <si>
     <t>20371</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20371/ind-278-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20371/ind-278-2025.pdf</t>
   </si>
   <si>
     <t>Extensão das obras de abastecimento de água e esgoto sanitário no bairro Chácaras</t>
   </si>
   <si>
     <t>20372</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20372/ind-279-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20372/ind-279-2025.pdf</t>
   </si>
   <si>
     <t>Mudança no sindicato dos Servidores Públicos Municipais - Sede Chácaras Vista Linda para um centro comunitário para Cursos e Atividades.</t>
   </si>
   <si>
     <t>20373</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20373/ind-280-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20373/ind-280-2025.pdf</t>
   </si>
   <si>
     <t>Instalação do portão no anexo da quadra poliesportiva da Escola Municipal Boraceia, onde encontra um mini campo de grama sintética, na Avenida Tenente Afio Pecoraro Júnior, no bairro Boraceia.</t>
   </si>
   <si>
     <t>20374</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20374/ind-281-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20374/ind-281-2025.pdf</t>
   </si>
   <si>
     <t>Criação do CONSEG Mirim - conforme Decreto n. 2.629 de 11 de novembro de 2016</t>
   </si>
   <si>
     <t>20375</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20375/ind-282-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20375/ind-282-2025.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade (lombada) no City Mar</t>
   </si>
   <si>
     <t>20376</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20376/ind-283-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20376/ind-283-2025.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na Rua Afonso Pena e ao entorno - Centro</t>
   </si>
   <si>
     <t>20377</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20377/ind-284-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20377/ind-284-2025.pdf</t>
   </si>
   <si>
     <t>Solicita à Escola do Legislativo palestra com a Secretária de Saúde de Bertioga e equipe multidisciplinar. Tema: Fibromialgia.</t>
   </si>
   <si>
     <t>20378</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20378/ind-285-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20378/ind-285-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparo em rampa de canal.</t>
   </si>
   <si>
     <t>20379</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20379/ind-286-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20379/ind-286-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre na Vila do Bem do Bairro Jardim São Raphael</t>
   </si>
   <si>
     <t>20380</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20380/ind-287-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20380/ind-287-2025.pdf</t>
   </si>
   <si>
     <t>Sugestão de Instalação Urgente de Câmera de Monitoramento na Rotatória da Rodovia Rio-Santos (km 219)</t>
   </si>
   <si>
     <t>20381</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20381/ind-288-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20381/ind-288-2025.pdf</t>
   </si>
   <si>
     <t>Instalação do redutor de velocidade e estudo para mão única.</t>
   </si>
   <si>
     <t>20382</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20382/ind-289-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20382/ind-289-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de mureta de proteção e manutenção</t>
   </si>
   <si>
     <t>20383</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20383/ind-290-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20383/ind-290-2025.pdf</t>
   </si>
   <si>
     <t>Vistoria e reparo urgente em caixa de energia exposta na Praça da Praia, na Avenida Tomé de Souza, no bairro Indaiá.</t>
   </si>
   <si>
     <t>20384</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20384/ind-291-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20384/ind-291-2025.pdf</t>
   </si>
   <si>
     <t>Substituição dos aparelhos e revitalização da academia ao ar livre na Avenida Tomé de Souza - Cantão do Indaiá.</t>
   </si>
   <si>
     <t>20385</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20385/ind-292-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20385/ind-292-2025.pdf</t>
   </si>
   <si>
     <t>Serviço de nivelamento, colocação de material na Rua Aprovada 153 - Jardim Indaiá.</t>
   </si>
   <si>
     <t>20386</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20386/ind-293-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20386/ind-293-2025.pdf</t>
   </si>
   <si>
     <t>Providências quanto à recomposição do asfalto na Rua José Carlos Pace, no bairro Jardim Vista Linda, após intervenção realizada por empresas de serviços.</t>
   </si>
   <si>
     <t>20387</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20387/ind-294-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20387/ind-294-2025.pdf</t>
   </si>
   <si>
     <t>Criação de ponto de base constante da GCM na Unidade de Pronto Atendimento - UPA Bertioga.</t>
   </si>
   <si>
     <t>20388</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20388/ind-295-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20388/ind-295-2025.pdf</t>
   </si>
   <si>
     <t>Viabilização de acesso da rua que leva ao Mercadão Atacadista a avenida 19 de Maio</t>
   </si>
   <si>
     <t>20389</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20389/ind-296-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20389/ind-296-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de alteração no horário de início da vacinação nos postos de saúde</t>
   </si>
   <si>
     <t>20390</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20390/ind-297-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20390/ind-297-2025.pdf</t>
   </si>
   <si>
     <t>Estudo da viabilidade de alteração do horário de entrada das escolas municipais que atualmente iniciam às 14h30, retornando ao horário anterior.</t>
   </si>
   <si>
     <t>20391</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20391/ind-298-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20391/ind-298-2025.pdf</t>
   </si>
   <si>
     <t>Providências para o abastecimento de água na Vila Agaó</t>
   </si>
   <si>
     <t>20392</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20392/ind-299-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20392/ind-299-2025.pdf</t>
   </si>
   <si>
     <t>Interceda junto à Sabesp pela instalação de um reservatório de água na Vila Itaguá</t>
   </si>
   <si>
     <t>20393</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20393/ind-300-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20393/ind-300-2025.pdf</t>
   </si>
   <si>
     <t>Construção de praças de esportes e lazer nos bairros Jardim Ana Paula e Jardim Raphael, perto das 1500 unidades do condomínio Caminho das_x000D_
 Árvores.</t>
   </si>
   <si>
     <t>20394</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20394/ind-301-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20394/ind-301-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização vertical de estacionamento em apenas um lado da via; instalação de redutores de velocidade e melhoria da iluminação pública na Rua Aprovada 599, Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20395</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20395/ind-302-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20395/ind-302-2025.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua Aprovada 598, Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20396</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20396/ind-303-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20396/ind-303-2025.pdf</t>
   </si>
   <si>
     <t>Extensão de rede elétrica e implantação de iluminação pública em toda a prolongamento da Rua Aprovada 598 (antiga Estrada 02), no bairro Chácara Vista Linda, desde a via marginal até a Rua Aprovada 608 (antiga Estrada 12).</t>
   </si>
   <si>
     <t>20397</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20397/ind-304-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20397/ind-304-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Redutores de velocidade na Rua Dr. Lincoln Bolivar Neves, Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20398</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20398/ind-305-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20398/ind-305-2025.pdf</t>
   </si>
   <si>
     <t>Regulamentação do estacionamento para uma única margem da Rua Aprovada 598, Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20399</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20399/ind-306-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20399/ind-306-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias viárias e de Iluminação na Rua Aprovada 613, Chácara Vista Linda</t>
   </si>
   <si>
     <t>20400</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20400/ind-307-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20400/ind-307-2025.pdf</t>
   </si>
   <si>
     <t>Construção de nova creche ou ampliação das creches existentes para atendimento a demanda em Boracéia.</t>
   </si>
   <si>
     <t>20401</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20401/ind-308-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20401/ind-308-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua Emancipadora Prfª Irene Vaz Pinto Lyra, Indaiá.</t>
   </si>
   <si>
     <t>20414</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20414/ind-309-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20414/ind-309-2025.pdf</t>
   </si>
   <si>
     <t>Podas emergenciais de árvores no bairro de Boracéia.</t>
   </si>
   <si>
     <t>20415</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20415/ind-310-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20415/ind-310-2025.pdf</t>
   </si>
   <si>
     <t>Troca de postes de madeira de iluminação pública em ruas do bairro Boracéia.</t>
   </si>
   <si>
     <t>20416</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20416/ind-311-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20416/ind-311-2025.pdf</t>
   </si>
   <si>
     <t>Equipamentos de identificação aos agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>20417</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20417/ind-312-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20417/ind-312-2025.pdf</t>
   </si>
   <si>
     <t>Vistoria e obra de drenagem na travessa das Maçãs, próximo à Zoonose.</t>
   </si>
   <si>
     <t>20418</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20418/ind-313-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20418/ind-313-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza, fiscalização e providências contra descarte irregular e queima de entulho na Rua Leny Zenker AIbrecht, esquina com a Rua Sebastião Arantes, Centro.</t>
   </si>
   <si>
     <t>20419</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20419/ind-314-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20419/ind-314-2025.pdf</t>
   </si>
   <si>
     <t>Mutirão de vacinação contra o Papiloma Vírus Humano (HPV) nas Escolas do Município de Bertioga.</t>
   </si>
   <si>
     <t>20420</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20420/ind-315-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20420/ind-315-2025.pdf</t>
   </si>
   <si>
     <t>Reparo de calçada em torno à Escola José de Oliveira - Rua Cardeal Emile Biayenda - Jardim Rio da Praia</t>
   </si>
   <si>
     <t>20421</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20421/ind-316-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20421/ind-316-2025.pdf</t>
   </si>
   <si>
     <t>Reparo de esgoto e rebaixamento de guia para acessibilidade - Avenida Anchieta, n° 2005.</t>
   </si>
   <si>
     <t>20422</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20422/ind-317-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20422/ind-317-2025.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública entre Citymar e vila do bem</t>
   </si>
   <si>
     <t>20423</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20423/ind-318-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20423/ind-318-2025.pdf</t>
   </si>
   <si>
     <t>Implementação de sistema de recarga de cartões de transporte por aplicativo.</t>
   </si>
   <si>
     <t>20424</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20424/ind-319-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20424/ind-319-2025.pdf</t>
   </si>
   <si>
     <t>Reparo na unidade escolar José de Oliveira</t>
   </si>
   <si>
     <t>20425</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20425/ind-320-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20425/ind-320-2025.pdf</t>
   </si>
   <si>
     <t>Realização de curso de Libras aos servidores públicos, em parceria com a Secretaria de Estado dos Direitos da Pessoa com Deficiência do Estado de São Paulo.</t>
   </si>
   <si>
     <t>20426</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20426/ind-321-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20426/ind-321-2025.pdf</t>
   </si>
   <si>
     <t>Realização de curso de atendimento ao público inclusivo para os servidores públicos, em parceria com a Escola Virtual do Governo (EVEG).</t>
   </si>
   <si>
     <t>20427</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20427/ind-322-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20427/ind-322-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrutura do Complexo Pé na Areia na Região Central.</t>
   </si>
   <si>
     <t>20428</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20428/ind-323-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20428/ind-323-2025.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação 300/17 - implantação de Áreas de escape na Rodovia Mogi-Bertioga</t>
   </si>
   <si>
     <t>20429</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20429/ind-324-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20429/ind-324-2025.pdf</t>
   </si>
   <si>
     <t>Refis</t>
   </si>
   <si>
     <t>20430</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20430/ind-325-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20430/ind-325-2025.pdf</t>
   </si>
   <si>
     <t>Informações urgentes sobre a continuidade e conclusão das obras do novo Centro de Controle de Zoonoses (CCZ)</t>
   </si>
   <si>
     <t>20431</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20431/ind-326-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20431/ind-326-2025.pdf</t>
   </si>
   <si>
     <t>Cobrança da reforma urgente da estrutura do mirante localizado ao lado da pista de skate, na orla da Praia da Enseada, no Centro</t>
   </si>
   <si>
     <t>20432</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20432/ind-327-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20432/ind-327-2025.pdf</t>
   </si>
   <si>
     <t>Criação da “Casa da Mulher Bertioguense"</t>
   </si>
   <si>
     <t>20433</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20433/ind-328-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20433/ind-328-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um programa municipal de cirurgias reparadoras e todo suporte médico necessário para mulheres vítimas de agressão.</t>
   </si>
   <si>
     <t>20434</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20434/ind-329-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20434/ind-329-2025.pdf</t>
   </si>
   <si>
     <t>Infraestrutura e pavimentação asfáltica em toda a extensão da Rua Doutor Rodrigues Alves, localizada no Centro.</t>
   </si>
   <si>
     <t>20435</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20435/ind-330-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20435/ind-330-2025.pdf</t>
   </si>
   <si>
     <t>Ações de Apoio aos Empresários de Bertioga diante de Possíveis Impactos Econômicos Internacionais</t>
   </si>
   <si>
     <t>20442</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20442/ind-331-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20442/ind-331-2025.pdf</t>
   </si>
   <si>
     <t>Estudos para reclassificação do cargo de recepcionista, com acréscimo de atribuições e melhoria salarial</t>
   </si>
   <si>
     <t>20443</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20443/ind-332-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20443/ind-332-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de Programa Municipal de Prevenção à Violência contra Crianças e Adolescentes no Ambiente Escolar</t>
   </si>
   <si>
     <t>20444</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20444/ind-333-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20444/ind-333-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de Base Especializada 24h de Atendimento à Mulher no Município de Bertioga.</t>
   </si>
   <si>
     <t>20445</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20445/ind-334-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20445/ind-334-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento dos encaminhamentos médicos do Pronto-Socorro para agendamento direto com especialistas no SUS.</t>
   </si>
   <si>
     <t>20446</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20446/ind-335-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20446/ind-335-2025.pdf</t>
   </si>
   <si>
     <t>Realização de Mutirão de Testes Rápidos de DSTs.</t>
   </si>
   <si>
     <t>20447</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20447/ind-336-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20447/ind-336-2025.pdf</t>
   </si>
   <si>
     <t>Fiscalização da obra no bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20448</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20448/ind-337-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20448/ind-337-2025.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção e a colocação de bica corrida nas vias do bairro Albatroz I.</t>
   </si>
   <si>
     <t>20449</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20449/ind-338-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20449/ind-338-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de coletores para bitucas de cigarro.</t>
   </si>
   <si>
     <t>20450</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20450/ind-339-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20450/ind-339-2025.pdf</t>
   </si>
   <si>
     <t>Extensão da Linha 11 do Transporte Municipal.</t>
   </si>
   <si>
     <t>20451</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20451/ind-340-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20451/ind-340-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de Ciclofaixa na Avenida Marginal Bruno Covas, no bairro Chácaras.</t>
   </si>
   <si>
     <t>20452</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20452/ind-341-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20452/ind-341-2025.pdf</t>
   </si>
   <si>
     <t>Providências Urgentes para a manutenção do Bairro Caiubura.</t>
   </si>
   <si>
     <t>20453</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20453/ind-342-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20453/ind-342-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de rotatória no cruzamento da Rua Aprovada 613 com a Marginal Bruno Covas.</t>
   </si>
   <si>
     <t>20454</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20454/ind-343-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20454/ind-343-2025.pdf</t>
   </si>
   <si>
     <t>Notificação as operadoras de internet a realizarem a manutenção e a identificação de seus cabeamentos.</t>
   </si>
   <si>
     <t>20455</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20455/ind-344-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20455/ind-344-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação do sistema de biodigestores e instalação de coletores estratégicos de resíduos orgânico.</t>
   </si>
   <si>
     <t>20456</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20456/ind-345-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20456/ind-345-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de calçada e ciclofaixa, sinalização e roçada na Rua Valdemar Costa Filho.</t>
   </si>
   <si>
     <t>20457</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20457/ind-346-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20457/ind-346-2025.pdf</t>
   </si>
   <si>
     <t>Inversão do local de “Proibido Estacionar" da Rua Afonso Reis Domingues, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>20458</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20458/ind-347-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20458/ind-347-2025.pdf</t>
   </si>
   <si>
     <t>Restauração da iluminação no trevo de entrada do bairro Caiubura, na altura do Km 232.</t>
   </si>
   <si>
     <t>20459</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20459/ind-348-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20459/ind-348-2025.pdf</t>
   </si>
   <si>
     <t>Implantação da coleta de lixo no período noturno</t>
   </si>
   <si>
     <t>20460</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20460/ind-349-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20460/ind-349-2025.pdf</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei para criação do disque denúncia e um sistema de recompensas para denúncias como forma de prevenir e coibir o descarte_x000D_
 irregular de resíduos sólidos em áreas públicas, áreas verdes, vias públicas e terrenos visíveis do espaço público.</t>
   </si>
   <si>
     <t>20461</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20461/ind-350-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20461/ind-350-2025.pdf</t>
   </si>
   <si>
     <t>Reajuste das tarifas do serviço de táxi no município de Bertioga.</t>
   </si>
   <si>
     <t>20462</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20462/ind-351-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20462/ind-351-2025.pdf</t>
   </si>
   <si>
     <t>20463</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20463/ind-352-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20463/ind-352-2025.pdf</t>
   </si>
   <si>
     <t>Campanha Preventiva sobre Tuberculose.</t>
   </si>
   <si>
     <t>20464</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20464/ind-353-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20464/ind-353-2025.pdf</t>
   </si>
   <si>
     <t>Intervenções com lombofaixa, sinalização de ponto de ônibus, rondas da GCM e troca da iluminação da Avenida Lucas da Cruz Carvalho.</t>
   </si>
   <si>
     <t>20465</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20465/ind-354-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20465/ind-354-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de linha de ônibus interligando o bairro Jardim Raphael ao bairro Chácaras, com parada nas proximidades da ESF Mirosam.</t>
   </si>
   <si>
     <t>20466</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20466/ind-355-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20466/ind-355-2025.pdf</t>
   </si>
   <si>
     <t>Criação de programa de conscientização e combate à violência contra profissionais de saúde.</t>
   </si>
   <si>
     <t>20467</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20467/ind-356-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20467/ind-356-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação e reforço da vigilância presencial nas unidades de saúde, com prioridade para o Hospital Municipal</t>
   </si>
   <si>
     <t>20468</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20468/ind-357-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20468/ind-357-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização, informando a presença de jacarés no lago na Vila do Bem Chácaras.</t>
   </si>
   <si>
     <t>20469</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20469/ind-358-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20469/ind-358-2025.pdf</t>
   </si>
   <si>
     <t>Providências para a devida manutenção do esgoto a céu aberto na altura n° 1178 da rua 10, no Bairro Chácaras.</t>
   </si>
   <si>
     <t>20470</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20470/ind-359-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20470/ind-359-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção do esgoto a céu aberto na Avenida Lucas da Cruz Carvalho, altura n°1034, no Bairro Indaiá.</t>
   </si>
   <si>
     <t>20471</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20471/ind-360-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20471/ind-360-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública no entorno do SESC Bertioga.</t>
   </si>
   <si>
     <t>20472</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20472/ind-361-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20472/ind-361-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de estádio municipal de futebol, visando desenvolvimento esportivo, social e econômico em Bertioga.</t>
   </si>
   <si>
     <t>20473</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20473/ind-362-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20473/ind-362-2025.pdf</t>
   </si>
   <si>
     <t>Construção de quadra de skate no bairro de Boracéia</t>
   </si>
   <si>
     <t>20502</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20502/ind-363-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20502/ind-363-2025.pdf</t>
   </si>
   <si>
     <t>Combate à infestação de pombos em áreas urbanas de Bertioga.</t>
   </si>
   <si>
     <t>20503</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20503/ind-364-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20503/ind-364-2025.pdf</t>
   </si>
   <si>
     <t>Itinerário linha 06 Boraceia</t>
   </si>
   <si>
     <t>20504</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20504/ind-365-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20504/ind-365-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação pública do parquinho do Jardim São Lourenço.</t>
   </si>
   <si>
     <t>20505</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Biró, Elisângela, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20505/ind-366-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20505/ind-366-2025.pdf</t>
   </si>
   <si>
     <t>Estudo para implantação de Sistema de Gestão Integrada de Serviços Municipais e fortalecimento da área de tecnologia da Prefeitura em parceria com a PRODESP.</t>
   </si>
   <si>
     <t>20506</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20506/ind-367-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20506/ind-367-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de pilhas, baterias e eletrônicos em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>20507</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20507/ind-368-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20507/ind-368-2025.pdf</t>
   </si>
   <si>
     <t>Regulamentação, por meio de Lei, para que as Emendas Impositivas Individuais possam ser executadas dentro do prazo previsto no respectivo projeto, ainda que ultrapassem o encerramento do exercício financeiro.</t>
   </si>
   <si>
     <t>20508</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20508/ind-369-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20508/ind-369-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da ciclovia localizada na Rua Osvaldo Cruz</t>
   </si>
   <si>
     <t>20509</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20509/ind-370-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20509/ind-370-2025.pdf</t>
   </si>
   <si>
     <t>Reconstrução da mureta de proteção no córrego localizado na Rua Osvaldo Cruz.</t>
   </si>
   <si>
     <t>20510</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20510/ind-371-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20510/ind-371-2025.pdf</t>
   </si>
   <si>
     <t>Revisão do itinerário da linha 06 - Balsa/Boraceia, com inserção do bairro Vicente de Carvalho II no percurso.</t>
   </si>
   <si>
     <t>20511</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20511/ind-372-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20511/ind-372-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparo do gradil situado na ciclovia da Avenida Anchieta, nas proximidades da APAE de Bertioga.</t>
   </si>
   <si>
     <t>20512</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20512/ind-373-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20512/ind-373-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e reforma do ponto de ônibus situado próximo à igrejinha, na Rua Perseverança - Sítio São João, na Rodovia Rio-Santos.</t>
   </si>
   <si>
     <t>20513</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20513/ind-374-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20513/ind-374-2025.pdf</t>
   </si>
   <si>
     <t>Urbanização e instalação de iluminação pública na passagem de servidão entre a Rua Manoel Gajo e a Rua Maria Benzedeira, no município de Bertioga.</t>
   </si>
   <si>
     <t>20514</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20514/ind-375-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20514/ind-375-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilização de viatura da Guarda Civil Municipal de Bertioga para reforço da segurança dos estudantes que retornam da Faculdade de Mogi das Cruzes e desembarcam na Rodoviária do bairro Vista Linda, entre 23h20 e 23h30.</t>
   </si>
   <si>
     <t>20515</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20515/ind-376-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20515/ind-376-2025.pdf</t>
   </si>
   <si>
     <t>Remanejamento temporário dos funcionários da UBS do bairro Vicente de Carvalho para a UBS Central, em razão do fechamento da primeira para reformas.</t>
   </si>
   <si>
     <t>20516</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20516/ind-377-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20516/ind-377-2025.pdf</t>
   </si>
   <si>
     <t>Contratação de exames laboratoriais para reduzir a fila de espera na rede pública de saúde.</t>
   </si>
   <si>
     <t>20517</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20517/ind-378-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20517/ind-378-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Unidade Básica de Saúde (UBS) no bairro Jardim Vista Linda para desafogar o fluxo de pacientes na Unidade Mirosam localizada no complexo Vila do Bem, na Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20518</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20518/ind-379-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20518/ind-379-2025.pdf</t>
   </si>
   <si>
     <t>Padronização dos carrinhos de praia em até 2,5 metros.</t>
   </si>
   <si>
     <t>20519</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20519/ind-380-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20519/ind-380-2025.pdf</t>
   </si>
   <si>
     <t>Criação e instalação de uma nova unidade do Programa “Ser do Bem”, destinada ao atendimento de jovens e adultos.</t>
   </si>
   <si>
     <t>20520</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20520/ind-381-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20520/ind-381-2025.pdf</t>
   </si>
   <si>
     <t>Inscrição de Bertioga no Programa Estadual de Identificação e Controle da População de Cães e Gatos.</t>
   </si>
   <si>
     <t>20521</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20521/ind-382-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20521/ind-382-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Lombadas na Rua Aprovada 611, Bairro Chácaras.</t>
   </si>
   <si>
     <t>20522</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20522/ind-383-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20522/ind-383-2025.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação n°117/2025. Solicitação de Atendimento de Urgência e Emergência 24 HORAS na Unidade de Saúde de Boracéia.</t>
   </si>
   <si>
     <t>20523</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20523/ind-384-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20523/ind-384-2025.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação n° 159/2025, solicitação para instalação de uma unidade de saúde ESF na antiga base da GCM no Bairro Vista Linda, na_x000D_
 Rua Eduardo Correia da Costa Júnior.</t>
   </si>
   <si>
     <t>20524</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20524/ind-385-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20524/ind-385-2025.pdf</t>
   </si>
   <si>
     <t>Implantação do Centro de Referência da Mulher no Município de Bertioga</t>
   </si>
   <si>
     <t>20525</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20525/ind-386-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20525/ind-386-2025.pdf</t>
   </si>
   <si>
     <t>Conclusão das obras de asfaltamento nas ruas travessas do bairro Chácaras, com prazo definido para finalização.</t>
   </si>
   <si>
     <t>20526</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20526/ind-387-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20526/ind-387-2025.pdf</t>
   </si>
   <si>
     <t>Alteração no itinerário do transporte escolar- inclusão da Rua Atlântica, Bairro Sítio São João.</t>
   </si>
   <si>
     <t>20527</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20527/ind-388-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20527/ind-388-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de raia de malha no bairro Albatroz II.</t>
   </si>
   <si>
     <t>20528</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20528/ind-389-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20528/ind-389-2025.pdf</t>
   </si>
   <si>
     <t>Reparo no asfalto da Rua Antônio Rodrigues de Almeida - Proximidades do Hospital Municipal</t>
   </si>
   <si>
     <t>20549</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20549/ind-390-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20549/ind-390-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de viabilidade de criação do projeto guardiões de saúde mirim nas escolas públicas.</t>
   </si>
   <si>
     <t>20550</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20550/ind-391-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20550/ind-391-2025.pdf</t>
   </si>
   <si>
     <t>Canal de Apoio Comunitário Escuta Ativa Bertioga</t>
   </si>
   <si>
     <t>20551</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20551/ind-392-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20551/ind-392-2025.pdf</t>
   </si>
   <si>
     <t>Solicita providências para sanar vazamento de esgoto na Rua Manoel Gajo, altura do nº 2407.</t>
   </si>
   <si>
     <t>20552</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20552/ind-393-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20552/ind-393-2025.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para implantação de vagas rotativas e instalação de redutores de velocidade na Rua Luiz Pereira de Campos, no centro da cidade</t>
   </si>
   <si>
     <t>20553</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20553/ind-394-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20553/ind-394-2025.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização e notificação de proprietários e comerciantes para reforma e padronização das calçadas em vias públicas, conforme o Art. 38 da Lei_x000D_
 Municipal n° 316/1998 e o Decreto n° 087/94.</t>
   </si>
   <si>
     <t>20554</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20554/ind-395-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20554/ind-395-2025.pdf</t>
   </si>
   <si>
     <t>Providências quanto à entrega de cadeiras de rodas para pacientes assistidos pelo Ser do Bem</t>
   </si>
   <si>
     <t>20556</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20556/ind-396-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20556/ind-396-2025.pdf</t>
   </si>
   <si>
     <t>Gratificação para motoristas do transporte escolar</t>
   </si>
   <si>
     <t>20559</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20559/ind-397-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20559/ind-397-2025.pdf</t>
   </si>
   <si>
     <t>Reapresentação do pedido de criação em Bertioga da Feira Noturna</t>
   </si>
   <si>
     <t>20560</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20560/ind-398-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20560/ind-398-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lombadas ou redutores de velocidade no bairro Chácaras.</t>
   </si>
   <si>
     <t>20561</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20561/ind-399-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20561/ind-399-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação urgente de implantação de passarela ou passagem de nível segura na Rodovia Rio-Santos (SP-055), nas proximidades da Escola Estadual José Carlos do Rosário</t>
   </si>
   <si>
     <t>20562</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20562/ind-400-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20562/ind-400-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação para instalação de um novo reservatório de água.</t>
   </si>
   <si>
     <t>20563</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20563/ind-401-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20563/ind-401-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de criação de linha de ônibus circular no bairro Chácaras.</t>
   </si>
   <si>
     <t>20564</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20564/ind-402-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20564/ind-402-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos técnicos para melhorias na sinalização de solo no Bairro Chácaras.</t>
   </si>
   <si>
     <t>20565</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20565/ind-403-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20565/ind-403-2025.pdf</t>
   </si>
   <si>
     <t>Alterar o itinerário da linha de ônibus n° 6 (Boracéia), para que no trajeto de volta ao bairro passe em frente ao Hospital Municipal.</t>
   </si>
   <si>
     <t>20566</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20566/ind-404-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20566/ind-404-2025.pdf</t>
   </si>
   <si>
     <t>Doação das fresas (raspas de asfalto) retiradas das obras de recapeamento atualmente em andamento na referida rodovia</t>
   </si>
   <si>
     <t>20567</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20567/ind-405-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20567/ind-405-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE LOMBOFAIXAS, FAIXAS DE PEDESTRE E MANUTENÇÃO CALÇADAS NA RUA SIDNEI LOURENÇO DA SILVA EM VISTA LINDA</t>
   </si>
   <si>
     <t>20568</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20568/ind-406-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20568/ind-406-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a transformação do terreno municipal na esquina da Rua Luís Pereira de Campos com a Travessa Afonso Pena em espaço público de lazer.</t>
   </si>
   <si>
     <t>20569</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20569/ind-407-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20569/ind-407-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lombadas em todas as vias pavimentadas da Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20570</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20570/ind-408-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20570/ind-408-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do Píer de Pesca Licurgo Mazoni</t>
   </si>
   <si>
     <t>20571</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20571/ind-409-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20571/ind-409-2025.pdf</t>
   </si>
   <si>
     <t>Criação do "programa melhor em casa" em nosso município</t>
   </si>
   <si>
     <t>20572</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20572/ind-410-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20572/ind-410-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para providências quanto à limpeza de terreno baldio no Bairro Mangue Seco.</t>
   </si>
   <si>
     <t>20573</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20573/ind-411-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20573/ind-411-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade (lombada) na Av. Anchieta, altura do número 2.962 - Maitinga</t>
   </si>
   <si>
     <t>20574</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20574/ind-412-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20574/ind-412-2025.pdf</t>
   </si>
   <si>
     <t>Criação da Praça da Arte e Economia Criativa</t>
   </si>
   <si>
     <t>20575</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20575/ind-413-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20575/ind-413-2025.pdf</t>
   </si>
   <si>
     <t>Inclusão de espaço para expositores de artesanato, salgados, pães e tortas e demais produtos alimentícios de fabricação artesanal nas feiras livres do município.</t>
   </si>
   <si>
     <t>20576</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>Renata Barreiro, Nivaldo Porvinha, Salmir Gomes</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20576/ind-414-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20576/ind-414-2025.pdf</t>
   </si>
   <si>
     <t>Tarifa social nos pedágios free-fiow da Concessionária Novo Litoral.</t>
   </si>
   <si>
     <t>20577</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20577/ind-415-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20577/ind-415-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de Redutor de Velocidade na Rua José Toledo Civitanova, Bairro Maitinga - Medida de Segurança e Proteção à Vida.</t>
   </si>
   <si>
     <t>20578</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20578/ind-416-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20578/ind-416-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de esclarecimentos formais sobre repasses financeiros federais destinados aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE)</t>
   </si>
   <si>
     <t>20583</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20583/ind-417-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20583/ind-417-2025.pdf</t>
   </si>
   <si>
     <t>Estudos para instalação de lombofaixas ou rotatória no entroncamento entre a Av. João Ramalho e a Av. Francisco Soto Barreiro Filho, no bairro Maitinga.</t>
   </si>
   <si>
     <t>20584</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20584/ind-418-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20584/ind-418-2025.pdf</t>
   </si>
   <si>
     <t>Poda preventiva de árvore localizada na Rua Aprovada, n° 965, bairro Maitinga.</t>
   </si>
   <si>
     <t>20585</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20585/ind-419-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20585/ind-419-2025.pdf</t>
   </si>
   <si>
     <t>Estudos para a transferência das vagas de estacionamento para o lado esquerdo da Av. Anchieta, entre os números 2307 e 713, no Centro de Bertioga.</t>
   </si>
   <si>
     <t>20586</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20586/ind-420-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20586/ind-420-2025.pdf</t>
   </si>
   <si>
     <t>Obras de infraestrutura urbana nas Ruas Emoções e Aprovada 101, no bairro Rio da Praia, loteamento conhecido como Jd. Ana Paula.</t>
   </si>
   <si>
     <t>20587</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20587/ind-421-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20587/ind-421-2025.pdf</t>
   </si>
   <si>
     <t>Abordagem, cadastramento e combate à vadiagem de moradores em situação de rua na Chácara Vista Linda.</t>
   </si>
   <si>
     <t>20588</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20588/ind-422-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20588/ind-422-2025.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na Rua Estevam da Costa, Centro de Bertioga</t>
   </si>
   <si>
     <t>20589</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20589/ind-423-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20589/ind-423-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria da Iluminação e Sinalização às margens da Rodovia Rio Santos na entrada do Sítio São João.</t>
   </si>
   <si>
     <t>20590</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20590/ind-424-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20590/ind-424-2025.pdf</t>
   </si>
   <si>
     <t>Eficientização da iluminação pública na entrada da cidade de Bertioga, no portal de entrada e ao longo da Avenida 19 de Maio.</t>
   </si>
   <si>
     <t>20591</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20591/ind-425-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20591/ind-425-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de atividades esportivas, culturais e de lazer para crianças e jovens na Vila do Bem do bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20592</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20592/ind-426-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20592/ind-426-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de atendimento médico especializado por telemedicina para pacientes internados no Hospital Municipal de Bertioga.</t>
   </si>
   <si>
     <t>20593</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20593/ind-427-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20593/ind-427-2025.pdf</t>
   </si>
   <si>
     <t>Pavimentação ou bloquetes intertravados nas Ruas Ana do Rosário e Ariana Pereira Braz, bairro Itaguá.</t>
   </si>
   <si>
     <t>20594</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20594/ind-428-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20594/ind-428-2025.pdf</t>
   </si>
   <si>
     <t>Nomeação de logradouro CDHU Henrique do Carmo - Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20595</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20595/ind-429-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20595/ind-429-2025.pdf</t>
   </si>
   <si>
     <t>Providências pela ausência de rede de água potável e tratada no bairro Itaguá.</t>
   </si>
   <si>
     <t>20596</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20596/ind-430-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20596/ind-430-2025.pdf</t>
   </si>
   <si>
     <t>Asfaltamento das ruas listadas no bairro Jardim Vista Linda.</t>
   </si>
   <si>
     <t>20597</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20597/ind-431-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20597/ind-431-2025.pdf</t>
   </si>
   <si>
     <t>Realização de campanha de conscientização voltada à população sobre doações a pessoas em situação de rua, com alternativas de acolhimento e assistência social.</t>
   </si>
   <si>
     <t>20598</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20598/ind-432-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20598/ind-432-2025.pdf</t>
   </si>
   <si>
     <t>Estudo para criação do Programa “Criança Segura é Criança Feliz"</t>
   </si>
   <si>
     <t>20599</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20599/ind-433-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20599/ind-433-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade e sinalização viária na Rua Maria Benzedeira, Jardim Albatroz.</t>
   </si>
   <si>
     <t>20600</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20600/ind-434-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20600/ind-434-2025.pdf</t>
   </si>
   <si>
     <t>Fechamento da trilha de acesso que liga a Rua Maria Benzedeira à Rua Manoel Gajo, no bairro Jardim Albatroz</t>
   </si>
   <si>
     <t>20601</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20601/ind-435-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20601/ind-435-2025.pdf</t>
   </si>
   <si>
     <t>Providências quanto à falta de iluminação pública na Rua Acesso 3, no bairro Vicente de CarvaIho, nas proximidades das moradias da CDHU.</t>
   </si>
   <si>
     <t>20602</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20602/ind-436-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20602/ind-436-2025.pdf</t>
   </si>
   <si>
     <t>Falta de iluminação pública na Rodovia Rio Santos - Km229 + 200m, próximo ao Bairro Sítio São João.</t>
   </si>
   <si>
     <t>20603</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20603/ind-437-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20603/ind-437-2025.pdf</t>
   </si>
   <si>
     <t>Reparo no asfalto da Rua José Galdino da Silva - Bairro Rio da Praia.</t>
   </si>
   <si>
     <t>20604</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20604/ind-438-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20604/ind-438-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção na ciclovia localizada em frente à Vila do Bem de Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20605</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20605/ind-439-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20605/ind-439-2025.pdf</t>
   </si>
   <si>
     <t>Serviços de Zeladoria no Bairro Maitinga</t>
   </si>
   <si>
     <t>20606</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20606/ind-440-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20606/ind-440-2025.pdf</t>
   </si>
   <si>
     <t>Insalubridade aos agentes da Defesa Civil e aos profissionais que atuam na área da saúde.</t>
   </si>
   <si>
     <t>20607</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20607/ind-441-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20607/ind-441-2025.pdf</t>
   </si>
   <si>
     <t>Revisão do contrato de prestação de serviços de saúde para os servidores públicos da ativa.</t>
   </si>
   <si>
     <t>20608</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20608/ind-442-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20608/ind-442-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de gradis nos trechos de canal aberto ao longo da ciclovia da Av. Anchieta, no bairro Indaiá</t>
   </si>
   <si>
     <t>20609</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20609/ind-443-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20609/ind-443-2025.pdf</t>
   </si>
   <si>
     <t>Instauração de auditoria completa e implementação de instrumntos modernos de gestão e fiscalização nos contratos e parcerias da Secretaria Municipal de Saúde, em face de graves irregularidades e prejuízos.</t>
   </si>
   <si>
     <t>20610</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20610/ind-444-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20610/ind-444-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um auxílio manutenção de uniformes e equipamentos para a Guarda Civil Municipal (GCM) de Bertioga.</t>
   </si>
   <si>
     <t>20611</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20611/ind-445-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20611/ind-445-2025.pdf</t>
   </si>
   <si>
     <t>Criação da Gratificação de Atividade de Motorista Operacional no quadro da Guarda Civil Municipal de Bertioga.</t>
   </si>
   <si>
     <t>20612</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20612/ind-446-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20612/ind-446-2025.pdf</t>
   </si>
   <si>
     <t>Indica projeto de Lei para reajuste salarial dos Guardas Civis Municipais de Bertioga.</t>
   </si>
   <si>
     <t>20613</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20613/ind-447-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20613/ind-447-2025.pdf</t>
   </si>
   <si>
     <t>Apoio institucional ao Executivo Municipal e ao Governo do Estado de São Paulo para o avanço do projeto da ponte seca de ligação entre os municípios de Bertioga e Guarujá.</t>
   </si>
   <si>
     <t>20629</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20629/ind-448-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20629/ind-448-2025.pdf</t>
   </si>
   <si>
     <t>Implantação do Hipismo Paraolímpico em Bertioga por meio de Parcerias com a Iniciativa Privada.</t>
   </si>
   <si>
     <t>20630</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20630/ind-449-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20630/ind-449-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de PL de Anistia de Obras.</t>
   </si>
   <si>
     <t>20631</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20631/ind-450-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20631/ind-450-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova sala de aula na EMEI Caiubura, visando a ampliação do atendimento até o 5° ano do Ensino Fundamental.</t>
   </si>
   <si>
     <t>20632</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20632/ind-451-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20632/ind-451-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Sala Lilás no Hospital Municipal de Bertioga.</t>
   </si>
   <si>
     <t>20633</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20633/ind-452-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20633/ind-452-2025.pdf</t>
   </si>
   <si>
     <t>Criação do programa “Dia da Saúde do Servidor" voltado aos colaboradores da área da saúde.</t>
   </si>
   <si>
     <t>20634</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20634/ind-453-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20634/ind-453-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública na travessa da Rua Cambuci, bairro Sítio São João.</t>
   </si>
   <si>
     <t>20635</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20635/ind-454-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20635/ind-454-2025.pdf</t>
   </si>
   <si>
     <t>Revisão e atualização do Decreto n° 184/95 (art. 14), que trata da comercialização de produtos em recipientes de vidro na faixa de areia.</t>
   </si>
   <si>
     <t>20636</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20636/ind-455-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20636/ind-455-2025.pdf</t>
   </si>
   <si>
     <t>Vistoria urgente e providências quanto às condições estruturais da Unidade Básica de Saúde da Família Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20637</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20637/ind-456-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20637/ind-456-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção na cobertura externa da Unidade de Saúde da Mulher, localizada na Rua Eduardo Correia da Costa Júnior, n. 460, bairro Vista Linda.</t>
   </si>
   <si>
     <t>20638</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20638/ind-457-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20638/ind-457-2025.pdf</t>
   </si>
   <si>
     <t>Inclusão de trajeto com passagem nas proximidades do SESC, Unibem e Câmara Municipal.</t>
   </si>
   <si>
     <t>20639</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20639/ind-458-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20639/ind-458-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação da calçada na Avenida Dezenove de Maio, n. 904, Bairro Albatroz</t>
   </si>
   <si>
     <t>20640</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20640/ind-459-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20640/ind-459-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização viária na Avenida Ney Moura Nehme, Bairro Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>20641</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20641/ind-460-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20641/ind-460-2025.pdf</t>
   </si>
   <si>
     <t>Reforma da piscina adaptada do Ser do Bem - Serviço de Estimulação e Reintegração.</t>
   </si>
   <si>
     <t>20642</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20642/ind-461-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20642/ind-461-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de lombadas na Avenida Dezenove de Maio e na saída da Marginal Sul, na altura da via de convergência, para aumentar a segurança viária.</t>
   </si>
   <si>
     <t>20643</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20643/ind-462-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20643/ind-462-2025.pdf</t>
   </si>
   <si>
     <t>Vistoria Urgente, Intervenção Imediata e Fiscalização para Risco Estrutural (Desabamento de Muro) e Saúde Pública (Acumulo de lixo e Entulho) na Rua Pascoal Fernandes - Centro, Bertioga/SP.</t>
   </si>
   <si>
     <t>20644</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20644/ind-463-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20644/ind-463-2025.pdf</t>
   </si>
   <si>
     <t>Institucionalização e a retomada urgente da Força-Tarefa Integrada ”Lei e Ordem" para intensificar a segurança, fiscalização e garantir a ordem pública no Município.</t>
   </si>
   <si>
     <t>20645</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20645/ind-464-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20645/ind-464-2025.pdf</t>
   </si>
   <si>
     <t>Criação de Acesso para veículos de emergencial e urgência da Avenida Marginal Sul para a Rodovia Manoel Hipólito Rego.</t>
   </si>
   <si>
     <t>20646</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20646/ind-465-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20646/ind-465-2025.pdf</t>
   </si>
   <si>
     <t>Medidas Urgentes para o Fechamento da Parte Superior de Quadra Esportiva.</t>
   </si>
   <si>
     <t>20647</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20647/ind-466-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20647/ind-466-2025.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação e manutenção de Banco de Sangue, visando ampliar o acesso e a segurança em saúde.</t>
   </si>
   <si>
     <t>20648</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20648/ind-467-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20648/ind-467-2025.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação e manutenção de Banco de Leite, visando ampliar o acesso e a segurança em saúde.</t>
   </si>
   <si>
     <t>20650</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20650/ind-468-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20650/ind-468-2025.pdf</t>
   </si>
   <si>
     <t>Estude a viabilidade de implantar um sistema mais eficiente e acessível de fornecimento de boletins médicos aos familiares de pacientes internados no Hospital.</t>
   </si>
   <si>
     <t>20651</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20651/ind-469-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20651/ind-469-2025.pdf</t>
   </si>
   <si>
     <t>Reiterar a Indicação n. 13/2023, onde solicita a City Transportes que disponibilize linhas no horário da madrugada.</t>
   </si>
   <si>
     <t>20652</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20652/ind-470-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20652/ind-470-2025.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de zeladoria no bairro Vicente de Carvalho II, incluindo roçada, limpeza, recolhimento de lixo e reposição das tampas de proteção das valas.</t>
   </si>
   <si>
     <t>20653</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20653/ind-471-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20653/ind-471-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção emergencial do asfalto na Rua B, esquina com a Rua 1, no bairro Chácaras (City Mar), devido a erosão do solo sob a via.</t>
   </si>
   <si>
     <t>20661</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20661/ind-472-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20661/ind-472-2025.pdf</t>
   </si>
   <si>
     <t>Realização de multirões aos finais de semana de atendimentos médicos especializados.</t>
   </si>
   <si>
     <t>20662</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20662/ind-473-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20662/ind-473-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção na quadra de futebol da Vila do Bem Chácaras.</t>
   </si>
   <si>
     <t>20663</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20663/ind-474-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20663/ind-474-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e reforma dos playgrounds infantis Vila do Bem Chácaras</t>
   </si>
   <si>
     <t>20664</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20664/ind-475-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20664/ind-475-2025.pdf</t>
   </si>
   <si>
     <t>Infraestrutura e pavimentação asfáltica na Travessa das Ameixas, Bairro Jardim Albatroz II.</t>
   </si>
   <si>
     <t>20665</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20665/ind-476-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20665/ind-476-2025.pdf</t>
   </si>
   <si>
     <t>Infraestrutura e pavimentação asfáltica na Travessa das Uvas, Bairro Jardim Albatroz II.</t>
   </si>
   <si>
     <t>20666</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20666/ind-477-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20666/ind-477-2025.pdf</t>
   </si>
   <si>
     <t>Infraestrutura e pavimentação asfáltica na Travessa das Maçãs, Bairro Jardim Albatroz II.</t>
   </si>
   <si>
     <t>20667</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20667/ind-478-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20667/ind-478-2025.pdf</t>
   </si>
   <si>
     <t>Reforma no Espaço da Equoterapia, Vila do Bem Chácara.</t>
   </si>
   <si>
     <t>20668</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20668/ind-479-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20668/ind-479-2025.pdf</t>
   </si>
   <si>
     <t>Lombofaixas e/ou faixas de pedestre na Rua Reverendo Augusto Paes D'Avila.</t>
   </si>
   <si>
     <t>20669</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20669/ind-480-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20669/ind-480-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção com nivelamento e drenagem da Rua Seis, Sítio São João, altura do n° 59.</t>
   </si>
   <si>
     <t>20670</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20670/ind-481-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20670/ind-481-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de tubulação no canal da Av. Aquelino Estabanez Nani - Boraceia</t>
   </si>
   <si>
     <t>20671</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20671/ind-482-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20671/ind-482-2025.pdf</t>
   </si>
   <si>
     <t>Reparo de buraco com acúmulo de água na Avenida Engenheiro Eduardo Correia Costa Junior, n.º 3445 - sentido serra.</t>
   </si>
   <si>
     <t>20672</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20672/ind-483-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20672/ind-483-2025.pdf</t>
   </si>
   <si>
     <t>Reiteração de indicação que solicita reparos na pavimentação com bloquetes entre a padaria Manolo e o antigo mercado Albatroz, na Rua José Saches Ferrari, no bairro Vicente de carvalho II.</t>
   </si>
   <si>
     <t>20673</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20673/ind-484-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20673/ind-484-2025.pdf</t>
   </si>
   <si>
     <t>Estudo da possibilidade de criação e demarcação de vagas de estacionamento ao redor do Hospital de Bertioga, especialmente nas vias próximas às entradas de pronto atendimento e ambulatórios.</t>
   </si>
   <si>
     <t>20674</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20674/ind-485-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20674/ind-485-2025.pdf</t>
   </si>
   <si>
     <t>Guarda-vidas na Praia de São Lourenço e Itaguaré.</t>
   </si>
   <si>
     <t>20675</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20675/ind-486-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20675/ind-486-2025.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal na Praça Vicente Molinari - Centro</t>
   </si>
   <si>
     <t>20676</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20676/ind-487-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20676/ind-487-2025.pdf</t>
   </si>
   <si>
     <t>Apoio de Guarda Vidas na Praia do Indaiá no trecho que compreende as Ruas Antônio Rodrigues e Deputada Ivete Vargas.</t>
   </si>
   <si>
     <t>20677</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20677/ind-488-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20677/ind-488-2025.pdf</t>
   </si>
   <si>
     <t>Restabelecimento urgente do serviço de internet (Wi-Fi) para uso dos professores e funcionários nas escolas da Rede Pública Municipal de Bertioga.</t>
   </si>
   <si>
     <t>20678</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20678/ind-489-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20678/ind-489-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria da Infraestrutura na EMEF Prof. Cristina dos Santos</t>
   </si>
   <si>
     <t>20679</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20679/ind-490-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20679/ind-490-2025.pdf</t>
   </si>
   <si>
     <t>Estudo Técnico para Implantação e Regulamentação de Vagas de Estacionamento Permanente (Bolsões) em Trechos Estratégicos da Avenida Anchieta.</t>
   </si>
   <si>
     <t>20680</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20680/ind-491-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20680/ind-491-2025.pdf</t>
   </si>
   <si>
     <t>Implementação de aplicativo de transporte público municipal para informação de localização, horários e itinerários de ônibus.</t>
   </si>
   <si>
     <t>20681</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20681/ind-492-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20681/ind-492-2025.pdf</t>
   </si>
   <si>
     <t>Aumento das linhas 18 São Lourenço - Bertioga e 05 Indaiá - Bertioga.</t>
   </si>
   <si>
     <t>20682</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20682/ind-493-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20682/ind-493-2025.pdf</t>
   </si>
   <si>
     <t>Realize os estudos necessários para alterar o inciso XXV, do art. 99, do Estatuto e Normas de Conduta da GCM de Bertioga, permitindo expressamente o uso do penteado “rabo de cavalo” pelas guardas femininas, desde que de forma discreta, alinhada e compatível com o uniforme da corporação.</t>
   </si>
   <si>
     <t>20683</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20683/ind-494-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20683/ind-494-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de água encanada no Bairro Caiubura</t>
   </si>
   <si>
     <t>20684</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20684/ind-495-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20684/ind-495-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a realização de parceria entre município e Sebrae, para trazer à Bertioga o treinamento Empretec</t>
   </si>
   <si>
     <t>20685</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20685/ind-496-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20685/ind-496-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a implantação do programa “Bertioga Digital”, com oficinas de tecnologia, robótica, inteligência artificial e programação para crianças e jovens.</t>
   </si>
   <si>
     <t>20686</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20686/ind-497-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20686/ind-497-2025.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para instalação de guarda-corpo nos pontos de ônibus situados às margens da Rodovia Rio-Santos (BR-101/SP-055).</t>
   </si>
   <si>
     <t>20687</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20687/ind-498-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20687/ind-498-2025.pdf</t>
   </si>
   <si>
     <t>Sugere a adoção de medidas para reforço da fiscalização, e controle de velocidade das embarcações que navegam no Canal de Bertioga.</t>
   </si>
   <si>
     <t>20688</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20688/ind-499-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20688/ind-499-2025.pdf</t>
   </si>
   <si>
     <t>Serviços urgentes de manutenção urbana no bairro Chácaras, especificamente no trecho conhecido como Chácaras Recanto Alegre</t>
   </si>
   <si>
     <t>20689</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20689/ind-500-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20689/ind-500-2025.pdf</t>
   </si>
   <si>
     <t>Serviços de roçada de mato, limpeza e manutenção dos equipamentos de playgrounds na Praça Samjarp Martim José dos Santos.</t>
   </si>
   <si>
     <t>20690</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20690/ind-501-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20690/ind-501-2025.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação n.° 352/2023, que solicita providências urgentes para controle de velocidade e segurança viária na Rua Ênio Barbato, no Centro de Bertioga.</t>
   </si>
   <si>
     <t>20691</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20691/ind-502-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20691/ind-502-2025.pdf</t>
   </si>
   <si>
     <t>Criação de uma Farmácia Municipal de Manipulação, personalizando tratamento aos idosos e crianças do nosso município.</t>
   </si>
   <si>
     <t>20693</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20693/ind-503-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20693/ind-503-2025.pdf</t>
   </si>
   <si>
     <t>Estudo de impacto financeiro para Projeto de Lei destinado a dar desconto no IPTU às pessoas que adotarem um animal.</t>
   </si>
   <si>
     <t>20694</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20694/ind-504-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20694/ind-504-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação dos atendimentos do CRAS às mães atípicas</t>
   </si>
   <si>
     <t>20695</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20695/ind-505-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20695/ind-505-2025.pdf</t>
   </si>
   <si>
     <t>Reforma e manutenção nas ciclovias da cidade, especialmente na Avenida Anchieta, região central.</t>
   </si>
   <si>
     <t>20696</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20696/ind-506-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20696/ind-506-2025.pdf</t>
   </si>
   <si>
     <t>Inclusão e acompanhamento dos alunos surdos e com deficiência auditiva nas escolas municipais de Bertioga</t>
   </si>
   <si>
     <t>20711</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20711/ind-507-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20711/ind-507-2025.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação n° 150/2025 - Solicitação de rebaixamento de guias em frente à EMEF Professora Cristina dos Santos</t>
   </si>
   <si>
     <t>20712</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20712/ind-508-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20712/ind-508-2025.pdf</t>
   </si>
   <si>
     <t>Serviços de nivelamento de ruas e melhorias na drenagem das vias no bairro Vista linda.</t>
   </si>
   <si>
     <t>20713</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20713/ind-509-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20713/ind-509-2025.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas convencionais por lâmpadas de LED no bairro Sítio São João.</t>
   </si>
   <si>
     <t>20714</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20714/ind-510-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20714/ind-510-2025.pdf</t>
   </si>
   <si>
     <t>Gratuitidade no transporte público municipal para idosos</t>
   </si>
   <si>
     <t>20715</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20715/ind-511-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20715/ind-511-2025.pdf</t>
   </si>
   <si>
     <t>Criação de via de retorno no entroncamento da Avenida 19 de Maio com a Rodovia Rio-Santos na altura do Mercadão Atacadista.</t>
   </si>
   <si>
     <t>20716</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20716/ind-512-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20716/ind-512-2025.pdf</t>
   </si>
   <si>
     <t>Realização de um Mutirão de Limpeza no município, com retirada de lixo em terrenos baldios e abandonados, roçada, capinação e podas, devido ao aumento das demandas e ocorrências relatadas pela população</t>
   </si>
   <si>
     <t>20717</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20717/ind-513-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20717/ind-513-2025.pdf</t>
   </si>
   <si>
     <t>Criação e instituição do Conselho Municipal da Comunidade Negra no município de Bertioga.</t>
   </si>
   <si>
     <t>20718</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20718/ind-514-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20718/ind-514-2025.pdf</t>
   </si>
   <si>
     <t>Reparo emergencial da via, contenção de vazamento, limpeza e remoção de entulho na Rua Engenheiro José Sanches Ferrari - Jardim Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>20719</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20719/ind-515-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20719/ind-515-2025.pdf</t>
   </si>
   <si>
     <t>Indico o Projeto de Lei que institui o Programa Municipal de Combate ao Desperdício de Água e dá outras providências.</t>
   </si>
   <si>
     <t>20720</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20720/ind-516-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20720/ind-516-2025.pdf</t>
   </si>
   <si>
     <t>Realize as gestões necessárias junto à Secretaria de Meio Ambiente, Infraestrutura e Logística (SEMIL) do Governo do Estado de São Paulo para a inclusão do município no Programa Meu Pet Container.</t>
   </si>
   <si>
     <t>20721</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20721/ind-517-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20721/ind-517-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação imediata do número de vagas e da capacidade de atendimento às crianças assistidas pelo serviço especializado "Ser do Bem" (antigo NACE)</t>
   </si>
   <si>
     <t>20722</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20722/ind-518-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20722/ind-518-2025.pdf</t>
   </si>
   <si>
     <t>Realize operação tapa-buraco e manutenção na malha asfáltica da cidade, com atenção especial às seguintes vias: Rua Nicolau Miguel Obeidi, próximo ao n. 615, Bairro Vista Linda; Rua Oscar Magrini, próximo ao n. 255, Bairro Centro; Rua José Toledo Civitanova, próximo ao n 184, Bairro Maitinga (nesta via; solicitamos a manutenção/troca da tampa de bueiro).</t>
   </si>
   <si>
     <t>20723</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20723/ind-519-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20723/ind-519-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de um SER do Bem no bairro Boracéia.</t>
   </si>
   <si>
     <t>20724</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20724/ind-520-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20724/ind-520-2025.pdf</t>
   </si>
   <si>
     <t>Implantação dos exames de endoscopia e colonoscopia no Hospital Municipal de Bertioga.</t>
   </si>
   <si>
     <t>20725</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20725/ind-521-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20725/ind-521-2025.pdf</t>
   </si>
   <si>
     <t>Médico Pediatra para a ESF Guaratuba</t>
   </si>
   <si>
     <t>20726</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20726/ind-522-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20726/ind-522-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Centro.</t>
   </si>
   <si>
     <t>20727</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20727/ind-523-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20727/ind-523-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Vicente de Carvalho (SAOC)</t>
   </si>
   <si>
     <t>20728</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20728/ind-524-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20728/ind-524-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Albatroz</t>
   </si>
   <si>
     <t>20729</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20729/ind-525-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20729/ind-525-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Maitinga.</t>
   </si>
   <si>
     <t>20730</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20730/ind-526-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20730/ind-526-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Rio da Praia</t>
   </si>
   <si>
     <t>20731</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20731/ind-527-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20731/ind-527-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Jardim Raphael</t>
   </si>
   <si>
     <t>20732</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20732/ind-528-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20732/ind-528-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Chácaras</t>
   </si>
   <si>
     <t>20733</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20733/ind-529-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20733/ind-529-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Vista Linda</t>
   </si>
   <si>
     <t>20734</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20734/ind-530-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20734/ind-530-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Indaiá</t>
   </si>
   <si>
     <t>20735</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20735/ind-531-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20735/ind-531-2025.pdf</t>
   </si>
   <si>
     <t>20736</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20736/ind-532-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20736/ind-532-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro São Lourenço</t>
   </si>
   <si>
     <t>20737</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20737/ind-533-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20737/ind-533-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Jardim das Canções</t>
   </si>
   <si>
     <t>20738</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20738/ind-534-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20738/ind-534-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Jardim Ana Paula</t>
   </si>
   <si>
     <t>20739</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20739/ind-535-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20739/ind-535-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Caiubura</t>
   </si>
   <si>
     <t>20740</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20740/ind-536-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20740/ind-536-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Sitio São João</t>
   </si>
   <si>
     <t>20741</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20741/ind-537-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20741/ind-537-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Guaratuba</t>
   </si>
   <si>
     <t>20742</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20742/ind-538-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20742/ind-538-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Costa do Sol</t>
   </si>
   <si>
     <t>20743</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20743/ind-539-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20743/ind-539-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Centro</t>
   </si>
   <si>
     <t>20744</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20744/ind-540-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20744/ind-540-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Morada da Praia</t>
   </si>
   <si>
     <t>20745</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20745/ind-541-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20745/ind-541-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do Bairro Boracéia</t>
   </si>
   <si>
     <t>20746</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20746/ind-542-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20746/ind-542-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento dos principais canais do município.</t>
   </si>
   <si>
     <t>20754</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20754/ind-543-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20754/ind-543-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção dos brinquedos localizados na orla da praia.</t>
   </si>
   <si>
     <t>20755</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20755/ind-544-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20755/ind-544-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza em frente à UNIBEM.</t>
   </si>
   <si>
     <t>20756</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20756/ind-545-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20756/ind-545-2025.pdf</t>
   </si>
   <si>
     <t>Ação imediata e conjunta para solução de contaminação crônica no ponto Rua Rafael Costábile (Praia da Enseada - Bertioga).</t>
   </si>
   <si>
     <t>20757</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20757/ind-546-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20757/ind-546-2025.pdf</t>
   </si>
   <si>
     <t>Vazamento de Esgoto na Via Pública, com Contaminação Direta do Rio Itapanhaú.</t>
   </si>
   <si>
     <t>20758</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20758/ind-547-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20758/ind-547-2025.pdf</t>
   </si>
   <si>
     <t>Reparo urgente de buraco na Rua Júlio Prestes, Centro, Bertioga/SP</t>
   </si>
   <si>
     <t>20759</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20759/ind-548-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20759/ind-548-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um cinema ao ar livre no Parque Tupiniquins.</t>
   </si>
   <si>
     <t>20760</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20760/ind-549-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20760/ind-549-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um projeto de consciencialização sobre o respeito aos animais nas escolas municipais.</t>
   </si>
   <si>
     <t>20761</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20761/ind-550-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20761/ind-550-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma Maca Elétrica Ortostática para uso nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>20762</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20762/ind-551-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20762/ind-551-2025.pdf</t>
   </si>
   <si>
     <t>Lombadas na Rua Dr. Fausto Guimarães Sampaio, popular rua dos macacos no bairro Indaiá.</t>
   </si>
   <si>
     <t>20763</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20763/ind-552-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20763/ind-552-2025.pdf</t>
   </si>
   <si>
     <t>Intensifique a fiscalização e adote medidas, para garantir melhores condições de higiene nos ônibus do transporte coletivo municipal</t>
   </si>
   <si>
     <t>20764</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20764/ind-553-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20764/ind-553-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização de "Proibido Estacionar” na Rua Pires Cubas, no Centro, mais precisamente na altura do n° 400, entre a Avenida Anchieta e o Morro</t>
   </si>
   <si>
     <t>20765</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Providências urgentes quanto a sinalização da travessia de pedestres no bairro Jardim Raphael</t>
   </si>
   <si>
     <t>20766</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20766/ind-555-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20766/ind-555-2025.pdf</t>
   </si>
   <si>
     <t>Revitalização ou adoção de medidas para impedir o uso inadequado de equipamento público na orla da Praia do Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>20767</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20767/ind-556-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20767/ind-556-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de nova lixeira coletiva na Rua São Francisco do Sul, no bairro Jardim Indaiá.</t>
   </si>
   <si>
     <t>20768</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20768/ind-557-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20768/ind-557-2025.pdf</t>
   </si>
   <si>
     <t>Estudo financeiro para elaboração de Projeto de Lei regulamentando o rateio de possíveis sobras do FUNDEB</t>
   </si>
   <si>
     <t>20769</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20769/ind-558-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20769/ind-558-2025.pdf</t>
   </si>
   <si>
     <t>Restabelecimento do horário de funcionamento dos Caixas Eletrônicos da Caixa Econômica Federal, no período noturno e finais de semana.</t>
   </si>
   <si>
     <t>20770</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20770/ind-559-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20770/ind-559-2025.pdf</t>
   </si>
   <si>
     <t>Revisão do contrato do plano de saúde dos servidores públicos para incluir um pronto-atendimento em Bertioga.</t>
   </si>
   <si>
     <t>20771</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20771/ind-560-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20771/ind-560-2025.pdf</t>
   </si>
   <si>
     <t>Campanha de conscientização quanto ao uso de equipamentos de mobilidade individuai autopropelidos, bicicletas motorizadas e congêneres</t>
   </si>
   <si>
     <t>20772</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20772/ind-561-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20772/ind-561-2025.pdf</t>
   </si>
   <si>
     <t>Reforçar a segurança e revisar a localização do bicicletário do Ginásio Municipal Alberto Alves, no Centro.</t>
   </si>
   <si>
     <t>20773</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20773/ind-562-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20773/ind-562-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um canal oficial de denúncias de maus-tratos contra animais domésticos no município, e a estruturação de uma equipe responsável pela apuração e fiscalização efetiva dessas denúncias.</t>
   </si>
   <si>
     <t>20774</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20774/ind-563-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20774/ind-563-2023.pdf</t>
   </si>
   <si>
     <t>Estudo de reforma emergencial da EMEIF Boracéia</t>
   </si>
   <si>
     <t>20775</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20775/ind-564-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20775/ind-564-2025.pdf</t>
   </si>
   <si>
     <t>Reforma na estrutura da ponte da Rua Dr. Lincoln Bolevar Neves próxima ao NEIM Chácaras Vista Linda</t>
   </si>
   <si>
     <t>20776</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20776/ind-565-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20776/ind-565-2025.pdf</t>
   </si>
   <si>
     <t>Envio de equipe de zeladoria para poda da grama na Vila do Bem do bairro Chácaras.</t>
   </si>
   <si>
     <t>20777</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20777/ind-566-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20777/ind-566-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção geral, poda do mato e reparo e reparo das guias na praça localizada na Avenida Anchieta com a Rua Mariovaldo Fernandes, bairro Rio da Praia</t>
   </si>
   <si>
     <t>20778</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20778/ind-567-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20778/ind-567-2025.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra de futebol da Vila do Bem Chácaras.</t>
   </si>
   <si>
     <t>20779</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20779/ind-568-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20779/ind-568-2025.pdf</t>
   </si>
   <si>
     <t>Serviços de nivelamento na Avenida Central, bairro Chácaras.</t>
   </si>
   <si>
     <t>20780</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20780/ind-569-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20780/ind-569-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e obras de tubulação na Avenida Central, bairro Chácaras.</t>
   </si>
   <si>
     <t>20088</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20088/moc-001-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20088/moc-001-2025.pdf</t>
   </si>
   <si>
     <t>Congratulações e Pesar pelo falecimento do cão Selva, membro honorário do Grupamento de Salvamento Marítimo de Bertioga.</t>
   </si>
   <si>
     <t>20138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20138/moc-002-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20138/moc-002-2025.pdf</t>
   </si>
   <si>
     <t>Apoio à aprovação de anistia aos envolvidos nos Atos de 8 de janeiro de 2023.</t>
   </si>
   <si>
     <t>20151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20151/moc-003-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20151/moc-003-2025.pdf</t>
   </si>
   <si>
     <t>Repúdio ao Projeto de Lei Estadual 176/2025, que propõe a criação de estações supervisionadas para o uso de drogas.</t>
   </si>
   <si>
     <t>20183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20183/moc-004-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20183/moc-004-2025.pdf</t>
   </si>
   <si>
     <t>Aplausos às fundadoras do grupo Movimento Down de Bertioga.</t>
   </si>
   <si>
     <t>20184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20184/moc-005-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20184/moc-005-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Grêmio Recreativo Cultural e Escola de Samba Acadêmicos do Indaiá.</t>
   </si>
   <si>
     <t>20185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20185/moc-006-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20185/moc-006-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Agrupamento de Bombeiros Marítimos de Bertioga e Base de Bombeiros Bertioga.</t>
   </si>
   <si>
     <t>20186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20186/moc-007-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20186/moc-007-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização do Dr. André Sementilli Cortina</t>
   </si>
   <si>
     <t>20187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20187/moc-008-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20187/moc-008-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização a empresária do ramo estético, Maria Carolina Nor, proprietária da Clinique Nour.</t>
   </si>
   <si>
     <t>20188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20188/moc-009-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20188/moc-009-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à escola de Idiomas CCAA e sua proprietária Smahane Khalil.</t>
   </si>
   <si>
     <t>20189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20189/moc-010-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20189/moc-010-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Pastor Márcio Augusto dos Santos pelo lançamento do livro Transferindo Ambientes e na qualidade de Pastor Presidente Setorial da Assembleia de Deus, Ministério São José dos Campos que completa 26 anos de existência na cidade de Bertioga.</t>
   </si>
   <si>
     <t>20205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20205/moc-011-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20205/moc-011-2025.pdf</t>
   </si>
   <si>
     <t>Repúdio diante do ato indecente e desrespeitoso que causou prejuízo ao nosso patrimônio público aqui em Bertioga (atearam fogo na lixeira localizada_x000D_
 no Acesso Bem-Te-Vi, em Boracéia).</t>
   </si>
   <si>
     <t>20268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20268/moc-012-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20268/moc-012-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sebrae Aqui Bertioga pelos serviços prestados no município.</t>
   </si>
   <si>
     <t>20269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20269/moc-013-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20269/moc-013-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização aos Jovens aprendizes do Instituto CAMPB.</t>
   </si>
   <si>
     <t>20273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20273/moc-014-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20273/moc-014-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento e Parabenização a Sra. Adriana Cristina de Queiroz Vilares, Primeira-dama do Município e Presidente do Fundo Social de_x000D_
 Solidariedade de Bertioga pelo trabalho que vem desenvolvendo em nossa cidade.</t>
   </si>
   <si>
     <t>20276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20276/moc-015-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20276/moc-015-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao jovem Murylo Santos Vasconcelos.</t>
   </si>
   <si>
     <t>20277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20277/moc-016-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20277/moc-016-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao jovem atleta Nicolas Moura Santos</t>
   </si>
   <si>
     <t>20278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20278/moc-017-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20278/moc-017-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização a Cb PM Tamara Cristina Rossatti</t>
   </si>
   <si>
     <t>20318</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao empresário, Dr. Yan Takata Normanha, proprietário da Clínica Pro Dente.</t>
   </si>
   <si>
     <t>20319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20319/moc-019-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20319/moc-019-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização à Sra. Ana Cristina Gavinho.</t>
   </si>
   <si>
     <t>20320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20320/moc-020-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20320/moc-020-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização aos Grupos Heroínas de Cristo e Herdeiros da Fé, integrantes da Assembleia de Deus, Ministério Sul Fluminense, sede do setor 9 - Bertioga.</t>
   </si>
   <si>
     <t>20321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20321/moc-021-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20321/moc-021-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao treinador Marcelo da Cruz Soares</t>
   </si>
   <si>
     <t>20322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20322/moc-022-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20322/moc-022-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sr. Mario de Oliveira Deodato.</t>
   </si>
   <si>
     <t>20323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20323/moc-023-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20323/moc-023-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à Senhora Silvia de Oliveira Rebelo Rocha.</t>
   </si>
   <si>
     <t>20324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20324/moc-024-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20324/moc-024-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à professora Mônica Ribeiro da Silva Martinez pelos serviços prestados no município.</t>
   </si>
   <si>
     <t>20325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20325/moc-025-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20325/moc-025-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização a Cb PM Ronaldo Santos e Cb PM Valdir De Melo Silva Júnior</t>
   </si>
   <si>
     <t>20359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20359/moc-026-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20359/moc-026-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização a lustre Deputada Estadual Marta Maria Freire da Costa para expressar a mais sinceras e efusiva congratulações pela sensível e valiosa solicitação de liberação de recursos para custeio da saúde para o Município de Bertioga.</t>
   </si>
   <si>
     <t>20360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20360/moc-027-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20360/moc-027-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Pastor José Wellington Bezerra da Costa, em celebração ao Dia do Pastor, comemorado em 08 de Junho</t>
   </si>
   <si>
     <t>20412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20412/moc-028-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20412/moc-028-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Congratulações ao Excelentíssimo Senhor Governador do Estado de São Paulo, Tarcísio de Freitas, ao Excelentíssimo Senhor Prefeito de Bertioga, Caio Matheus, e aos Excelentíssimos Senhores Deputados Estaduais Rui Alves, André do Prado, Solange Freitas, Tenente Coimbra e Deputados Federais Rosana Valle, Paulo Alexandre Barbosa e Alex Manente.</t>
   </si>
   <si>
     <t>20413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20413/moc-029-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20413/moc-029-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à Diocese de Santos pela programação e execução da Semana Nacional da Família.</t>
   </si>
   <si>
     <t>20479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20479/moc-030-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20479/moc-030-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sr. Renato Cortez dos Anjos.</t>
   </si>
   <si>
     <t>20480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20480/moc-031-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20480/moc-031-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à Senhora Maria do Tricô do projeto "Solidariedade com Amor".</t>
   </si>
   <si>
     <t>20481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20481/moc-032-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20481/moc-032-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à equipe de Força Tática de Bertioga.</t>
   </si>
   <si>
     <t>20482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20482/moc-033-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20482/moc-033-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização a Dra. Nathalia dos Santos Martelli</t>
   </si>
   <si>
     <t>20483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20483/moc-034-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20483/moc-034-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização aos Frades Carmelitas Descalços: Frei Henrique, Frei Fritz KintzeI, Frei Wilson Gomes e Frei Hudson, pelo brilhante trabalho realizado na Paróquia São João Batista em Bertioga.</t>
   </si>
   <si>
     <t>20484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20484/moc-035-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20484/moc-035-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Conselho Regional de Enfermagem de São Paulo - COREN/SP pelos seus 50 anos de dedicação à enfermagem e à saúde da população paulista.</t>
   </si>
   <si>
     <t>20485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20485/moc-036-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20485/moc-036-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao empresário Jeferson dos Santos da Silva, proprietário da Barbearia Bertioga</t>
   </si>
   <si>
     <t>20486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20486/moc-037-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20486/moc-037-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à Cantora, compositora e Educadora Grazi Araújo.</t>
   </si>
   <si>
     <t>20487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20487/moc-038-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20487/moc-038-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Pastor Marinaldo dos Santos Barboza, carinhosamente conhecido como Pastor Mazinho</t>
   </si>
   <si>
     <t>20488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20488/moc-039-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20488/moc-039-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à Igreja Universal do Reino de Deus pela celebração de seus 48 anos de existência, comemorados em 9 de julho.</t>
   </si>
   <si>
     <t>20489</t>
   </si>
   <si>
     <t>Parabenização à Senhora Lusia Arlindo, por sua trajetória de vida inspiradora e por sua incansável dedicação à comunidade de Guaratuba.</t>
   </si>
   <si>
     <t>20537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20537/moc-041-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20537/moc-041-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização às academias de Jiu-Jítsu pelo dia 14 de setembro - dia do reconhecimento do patrimônio do Jiu-Jítsu em Bertioga.</t>
   </si>
   <si>
     <t>20538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20538/moc-042-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20538/moc-042-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Rotary Club Satélite de Bertioga Fort Pet Friendly</t>
   </si>
   <si>
     <t>20539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20539/moc-043-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20539/moc-043-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Roberto Zaidan</t>
   </si>
   <si>
     <t>20540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20540/moc-044-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20540/moc-044-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização à equipe da Unidade de Saúde SER DO BEM e ao CEAM - Centro de Ecoterapia Amor em Movimento, em alusão ao Dia Nacional da Luta da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>20541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20541/moc-045-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20541/moc-045-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à senhora Edna Fernandes Lima, proprietária da loja VOCÊ BONITA, em reconhecimento á sua notável trajetória como empreendedora de sucesso e pelo seu significativo contributo para o desenvolvimento social e econômico do nosso município de Bertioga.</t>
   </si>
   <si>
     <t>20542</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20542/moc-046-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20542/moc-046-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização e Reconhecimento à Super Copa Bertioga e aos seus idealizadores</t>
   </si>
   <si>
     <t>20543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20543/moc-047-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20543/moc-047-2025.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Junior Ribeiro - Projeto Boracéia BJJ</t>
   </si>
   <si>
     <t>20544</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20544/moc-048-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20544/moc-048-2025.pdf</t>
   </si>
   <si>
     <t>Aplausos para Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE).</t>
   </si>
   <si>
     <t>20545</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20545/moc-049-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20545/moc-049-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao José Lima do Espírito Santo</t>
   </si>
   <si>
     <t>20546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20546/moc-050-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20546/moc-050-2025.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Cantor Valdir Santos Batista pelos 30 anos de dedicação à música em Bertioga.</t>
   </si>
   <si>
     <t>20619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20619/moc-051-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20619/moc-051-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização Sr. Claudio Tsunematsu</t>
   </si>
   <si>
     <t>20620</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20620/moc-052-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20620/moc-052-2025.pdf</t>
   </si>
   <si>
     <t>Congratulações à E.M. José de Oliveira Santos e equipe, pelos Excelentes resultados no IDEB (2019 e 2023)</t>
   </si>
   <si>
     <t>20621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20621/moc-053-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20621/moc-053-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Dr. Jorge Márcio Santos Salomão, pela sua trajetória profissional e pela relevante contribuição à saúde da mulher em Bertioga.</t>
   </si>
   <si>
     <t>20622</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20622/moc-054-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20622/moc-054-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização à admirável empreendedora Verônica Paixão Borges por sua notável história de vida, sua resiliência inabalável e sua brilhante atuação profissional no município de Bertioga.</t>
   </si>
   <si>
     <t>20623</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20623/moc-055-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20623/moc-055-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização e Reconhecimento ao Guaratuba Futebol Clube e ao seu diretor Célio Francisco Ribeiro da Silva</t>
   </si>
   <si>
     <t>20624</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20624/moc-056-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20624/moc-056-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização para programa melhor em casa.</t>
   </si>
   <si>
     <t>20625</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20625/moc-057-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20625/moc-057-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao PROBEM - Projeto do Bem.</t>
   </si>
   <si>
     <t>20626</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20626/moc-058-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20626/moc-058-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao renomado restaurante JapaLight, pelo trabalho exemplar e pela contribuição à gastronomia e à cultura Japonesa em Bertioga.</t>
   </si>
   <si>
     <t>20649</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20649/moc-059-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20649/moc-059-2025.pdf</t>
   </si>
   <si>
     <t>Apoio a votação em plenário do Impeachment do Ministro do Supremo Tribunal Federal Dr. Alexandre de Moraes.</t>
   </si>
   <si>
     <t>20692</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20692/moc-060-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20692/moc-060-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização aos veteranos de segurança pública do município de Bertioga</t>
   </si>
   <si>
     <t>20701</t>
   </si>
   <si>
     <t>Biró, Eduardo Pereira, Nivaldo Porvinha</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20701/moc-061-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20701/moc-061-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização e Reconhecimento às autoras, coordenadora e colaboradora técnica do livro "As aventuras de Pedro e Levi": Fabiana Bruno dos Santos; Ivone Sampaio Santos Dias; Lucinda de Almeida e Jamile da Silva Lima.</t>
   </si>
   <si>
     <t>20702</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20702/moc-062-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20702/moc-062-2025.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Conselho Tutelar de Bertioga</t>
   </si>
   <si>
     <t>20703</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20703/moc-063-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20703/moc-063-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização para EMEF Giusfredo Santini</t>
   </si>
   <si>
     <t>20704</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20704/moc-064-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20704/moc-064-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização a Elenir Bettega</t>
   </si>
   <si>
     <t>20705</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20705/moc-065-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20705/moc-065-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização ao atleta e professor Edson Radica Filho pela conquista da Medalha de Bronze no Campeonato Mundial Wado-Kai (Japão 2025) e por sua dedicação ao Karatê em Bertioga.</t>
   </si>
   <si>
     <t>20706</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20706/moc-066-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20706/moc-066-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização a renomada Hamburgueria Chapa 97, pelo trabalho exemplar e pela contribuição à gastronomia no município de Bertioga.</t>
   </si>
   <si>
     <t>20708</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20708/moc-067-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20708/moc-067-2025.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização pelos 25 anos do Programa Vida Saudável</t>
   </si>
   <si>
     <t>20709</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20709/moc-068-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20709/moc-068-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à Associação dos Engenheiros, Arquitetos e Agrônomos de Bertioga - AEAAB, alusiva aos seus 40 anos de fundação, e de reconhecimento à atuação do Engenheiro Paulo Roberto Maria Velzi, presidente e sócio-fundador desta instituição profissional no município de Bertioga.</t>
   </si>
   <si>
     <t>20710</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20710/moc-069-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20710/moc-069-2025.pdf</t>
   </si>
   <si>
     <t>Parabenização à Associação Cultural Quintal Aroeira, pelos relevantes serviços prestados à educação, à cultura e à sustentabilidade em nosso município.</t>
   </si>
   <si>
     <t>20781</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20781/pdl_001-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20781/pdl_001-25.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Bertioguense ao Presidente da ALESP e Deputado Estadual Sr. André Luis do Prado e dá outras providências</t>
   </si>
   <si>
     <t>20310</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Marcelo Heleno Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20310/001-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20310/001-25.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE BERTIOGA, NA PARTE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>20579</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20579/002-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20579/002-25.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 96 DA LEI ORGÂNICA DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20749</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20749/003-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20749/003-25.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO ARTIGO 10, DO ATO DAS DISPOSIÇÕES TRANSITÓRIAS DA LEI ORGÂNICA DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20124</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20124/001-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20124/001-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação (ETR) no Município de Bertioga, autorizada pela Agência Nacional de Telecomunicações – ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>20126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20126/002-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20126/002-25.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N. 163, DE 18 DE JUNHO DE 2021, QUE DISCIPLINA A PARTICIPAÇÃO DA SOCIEDADE CIVIL NOS CONSELHOS MUNICIPAIS, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>20154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20154/003-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20154/003-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR MUNICIPAL N. 04, DE 21 DE DEZEMBRO DE 2001, QUE INSTITUI AS ZONAS ESPECIAIS DE INTERESSE SOCIAL – ZEIS, BEM COMO AS NORMAS PARA REGULARIZAÇÃO FUNDIÁRIA DAS ÁREAS OCUPADAS OU NÃO E ESTABELECE NORMAS PARA IMPLANTAÇÃO DE EMPREENDIMENTOS HABITACIONAIS DE INTERESSE SOCIAL – EHIS, NOS TERMOS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>20215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20215/004-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20215/004-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO DE BERTIOGA, A COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE TURISMO (CONTUR) E DO FUNDO ESPECIAL DO TURISMO (FETUR) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20280/005-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20280/005-25.pdf</t>
   </si>
   <si>
     <t>Regulamenta a outorga onerosa para fins de denominação de equipamentos públicos - Naming Rights, e dá outras providências</t>
   </si>
   <si>
     <t>20308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20308/006-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20308/006-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA O 1º PARÁGRAFO DE ARTIGO 38º DA LEI COMPLEMENTAR 185, DE 11 DE OUTUBRO DE 2023, QUE INSTITUI O CÓDIGO DE TRIBUTÁRIO DO MUNICÍPIO DE BERTIOGA-SP”</t>
   </si>
   <si>
     <t>20315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20315/007-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20315/007-25.pdf</t>
   </si>
   <si>
     <t>Implementa a segregação da massa dos servidores públicos municipais de Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>20363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20363/008-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20363/008-25.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar nº 175, de 21 de dezembro de 2022, que dispõe sobre a reorganização do quadro de cargos de provimento efetivo da Prefeitura Municipal de Bertioga, e dá outras providências</t>
   </si>
   <si>
     <t>20406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20406/009-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20406/009-25.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N. 04, DE 21 DE DEZEMBRO DE 2001, QUE INSTITUI AS ZONAS ESPECIAIS DE INTERESSE SOCIAL – ZEIS, BEM COMO AS NORMAS PARA REGULARIZAÇÃO FUNDIÁRIA DAS ÁREAS OCUPADAS OU NÃO E ESTABELECE NORMAS PARA IMPLANTAÇÃO DE EMPREENDIMENTOS HABITACIONAIS DE INTERESSE SOCIAL – EHIS, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>20410</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20410/010-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20410/010-25.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA INTEGRADO DE SEGURANÇA (SISM) E CRIA A POLÍTICA DE SEGURANÇA PÚBLICA E DEFESA SOCIAL (PMSPDS), NO ÂMBITO MUNICIPAL, NOS TERMOS DO ARTIGO 144, DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL DE 1988, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20478/011-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20478/011-25.pdf</t>
   </si>
   <si>
     <t>“DESAFETA ÁREAS DA CLASSE DOS BENS DE USO COMUM DO POVO E AS TRANSFERE PARA A DOS BENS PATRIMONIAIS DO MUNICÍPIO, DE FORMA A MANTER AS MESMAS CARACTERÍSTICAS DO EMPREENDIMENTO RIVIERA DE SÃO LOURENÇO, BEM COMO AUTORIZA A CONCESSÃO DO DIREITO REAL DE USO À AARSL, PARA INSTALAÇÃO DE ESTAÇÃO ELEVATÓRIA DE ESGOTOS DOS MÓDULOS 18, 19, 20, 30 E 32 E TORRES DE CARGA DOS MÓDULOS 11, 12, 17, 18, 21, E 30, DESVIO NO MÓDULO 12 POSTO DE COLETA DE RECICLÁVEIS DO MÓDULO 24, CAIXA DE MANOBRAS DO MÓDULO 17, DA RIVIERA DE SÃO LOURENÇO, NOS TERMOS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>20495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20495/012-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20495/012-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A TRANSAÇÃO DE CRÉDITOS MUNICIPAIS, TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, REGULAMENTA A ANISTIA DE MULTAS EM CARÁTER LIMITADO, BEM COMO APRIMORA AS ATIVIDADES DE COBRANÇA, NOS TERMOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20496/013-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20496/013-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A ALÍQUOTA DO IMPOSTO SOBRE TRANSMISSÃO INTER VIVOS DE BENS IMÓVEIS E DIREITOS REAIS SOBRE IMÓVEIS – ITBI, PREVISTO NA LEI COMPLEMENTAR Nº 185, DE 11 DE OUTUBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20497/014-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20497/014-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS/2025”</t>
   </si>
   <si>
     <t>20500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20500/015-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20500/015-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS, MEDIANTE O USO DE PLATAFORMAS TECNOLÓGICAS DE COMUNICAÇÃO EM REDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20627</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20627/016-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20627/016-25.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OS PRINCÍPIOS E DIRETRIZES DA POLÍTICA MUNICIPAL DE TURISMO DE BERTIOGA, DA COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE TURISMO (COMTUR), DO FUNDO ESPECIAL DO TURISMO (FETUR), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>20658</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20658/017-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20658/017-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ISENÇÃO DE TRIBUTOS MUNICIPAIS PARA AS ORGANIZAÇÕES RELIGIOSAS DA FORMA COMO ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20748</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20748/018-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20748/018-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRITÉRIOS TÉCNICOS PARA A ATUALIZAÇÃO DA BASE DE CÁLCULO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA – IPTU, PELO PODER EXECUTIVO MUNICIPAL, NOS TERMOS DO ART. 156, §1º, INCISO III, DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL DE 1988, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL N. 132/2023.</t>
   </si>
   <si>
     <t>20783</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20783/019-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20783/019-25.pdf</t>
   </si>
   <si>
     <t>Cria e inclui o Cargo de Analista Jurídico na Lei Complementar nº 175, de 21 de dezembro de 2022, que dispõe sobre a reorganização do quadro de cargos de provimento efetivo da Prefeitura do Município de Bertioga, nos termos que especifica</t>
   </si>
   <si>
+    <t>20797</t>
+  </si>
+  <si>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20797/plc_20-2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE OS HONORÁRIOS ADVOCATÍCIOS JUDICIAIS E EXTRAJUDICIAIS, NO ÂMBITO DO PODER EXECUTIVO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>20012</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20012/001-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20012/001-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEITURA DA BÍBLIA SAGRADA COMO RECURSO PARADIDÁTICO NAS ESCOLAS DA REDE PÚBLICA E PARTICULAR DE ENSINO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>20013</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20013/002-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20013/002-25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR PARCERIAS PARA A DISTRIBUIÇÃO DA BÍBLIA SAGRADA NAS ESCOLAS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20014</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20014/003-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20014/003-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DISPENSA AS EXIGENCIAS DO ALVARÁ PARA FUNCIONAMENTO DE TEMPLOS RELIGIOSOS DE QUALQUER NATUREZA, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, NOS TERMOS DA ALÍNEA B DO INCISO VI DO ART. 150 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>20016</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20016/004-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20016/004-25.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DOMICÍLIO TRIBUTÁRIO ELETRÔNICO – DTE, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>20017</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20017/005-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20017/005-25.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 6º, DO ART. 8º DA LEI 135 DE 1995, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20060</t>
   </si>
   <si>
     <t>Mesa Diretora 2025-2026</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20060/006-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20060/006-25.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REAJUSTE E APLICA A REVISÃO GERAL CONSTITUCIONAL AOS VALORES ATUAIS DE VENCIMENTO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20062</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20062/007-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20062/007-25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO ATRAVÉS DO PODER EXECUTIVO MUNICIPAL A FILIAR-SE E CONTRIBUIR MENSALMENTE COM A CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS</t>
   </si>
   <si>
     <t>20089</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20089/008-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20089/008-25.pdf</t>
   </si>
   <si>
     <t>"DECLARA A PESCA ARTESANAL COMO ATIVIDADES DE INTERESSE SOCIAL E ECONÔMICO NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>20090</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20090/009-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20090/009-25.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO A CONCEDER ADICIONAL DE RISCO PARA AGENTES DA DEFESA CIVIL."</t>
   </si>
   <si>
     <t>20091</t>
   </si>
   <si>
     <t>Cria o Programa Vereador Mirim no âmbito  do Município de Bertioga nos termos que especifica</t>
   </si>
   <si>
     <t>20092</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20092/011-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20092/011-25.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALOCAÇÃO E REALOCAÇÃO ORÇAMENTÁRIA POR CRÉDITO ADICIONAL SUPLEMENTAR E TRANSPOSIÇÃO DE VERBA NO VALOR DE R$ 190.000,00 (CENTO E NOVENTA MIL REAIS), PARA OS FINS QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>20118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20118/012-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20118/012-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA DE PREVENÇÃO E COMBATE ÀS AMPUTAÇÕES EM PACIENTES DIABÉTICOS E DÁ OUTRAS.”</t>
   </si>
   <si>
     <t>20119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20119/013-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20119/013-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REALIZAÇÃO DE EXAMES DE MAMOGRAFIA PARA MULHERES A PARTIR DOS 40 (QUARENTA) ANOS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20120/014-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20120/014-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA CRECHE PARA IDOSOS, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20121/015-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20121/015-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A OBRIGATORIEDADE PARA AS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DE BERTIOGA DEDICAR UM DIA DO CALENDÁRIO ESCOLAR DO COMBATE AO BULLYING E CYBERBULLYING.”</t>
   </si>
   <si>
     <t>20122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20122/016-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20122/016-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CIRCULAÇÃO DE BICICLETAS PELAS VIAS PÚBLICAS DO MUNICÍPIO DE BERTIOGA NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20125/017-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20125/017-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do vencimento padrão dos servidores públicos do Poder Executivo do Município de Bertioga, nos termos que especifica</t>
   </si>
   <si>
     <t>20127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20127/018-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20127/018-25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.658, de 28 de novembro de 2.024, e dá outras providências</t>
   </si>
   <si>
     <t>20152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20152/019-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20152/019-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E INCLUI NO CALENDÁRIO E DATAS DO MUNICÍPIO DE BERTIOGA O “DIA DO MOTOBOY” E A “SEMANA DO MOTOBOY””.</t>
   </si>
   <si>
     <t>20153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20153/020-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20153/020-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA IMPLANTAÇÃO DE LIXEIRAS DE COLETA SELETIVA DE RESÍDUOS SÓLIDOS NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE BERTIOGA/SP, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20182/021-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20182/021-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFETAÇÃO E ALTERAÇÃO DE DESTINAÇÃO DE BEM PÚBLICO IMÓVEL DE USO ESPECIAL NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>20190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20190/022-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20190/022-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE TARIFAS DE CONSUMO DE ÁGUA E ENERGIA ELÉTRICA PARA CAMPOS DE FUTEBOL PÚBLICOS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20216/023-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20216/023-25.pdf</t>
   </si>
   <si>
     <t>RECONHECE O PESCADOR ARTESANAL COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20217/024-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20217/024-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IMPLEMENTAÇÃO E MANUTENÇÃO DE UM BANCO DE SANGUE PELA ORGANIZAÇÃO SOCIAL VENCEDORA DE PROCESSO LICITATÓRIO NA ÁREA DA SAÚDE NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20218/025-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20218/025-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE ADOÇÃO DE LIXEIRAS INDUSTRIAIS POR EMPRESAS PRIVADAS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20219/026-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20219/026-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OS CONSELHOS GESTORES DAS UNIDADES DE SAÚDE, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA.”</t>
   </si>
   <si>
     <t>20279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20279/027-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20279/027-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realocação orçamentária por transposição e transferência de verba no valor de R$ 389.750,00 (trezentos e oitenta e nove mil, setecentos e cinquenta reais), para os fins que especifica</t>
   </si>
   <si>
     <t>20281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20281/028-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20281/028-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPLANTAÇÃO DO TESTE AUTOMÁTICO DO ÍNDICE TORNOZELO-BRAQUIAL (ITB) EM PACIENTES COM FATORES DE RISCO PARA DOENÇA ARTERIAL PERIFÉRICA (DAP) NO HOSPITAL E NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>20309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20309/029-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20309/029-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>20312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20312/030-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20312/030-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da gratuidade do transporte coletivo urbano para a população no dia 19 de maio, e dá outras providências no Município de Bertioga</t>
   </si>
   <si>
     <t>20313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20313/031-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20313/031-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênios com o Governo do Estado de São Paulo, por intermédio de suas Secretarias</t>
   </si>
   <si>
     <t>20317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20317/032-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20317/032-25.pdf</t>
   </si>
   <si>
     <t>Denomina como José Carlos da Silva a antiga Rua Particular A, no bairro Mangue Seco</t>
   </si>
   <si>
     <t>20316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20316/033-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20316/033-25.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO DE EDUCAÇÃO AMBIENTAL DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>20355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20355/034-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20355/034-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O RECONHECIMENTO DA FIBROMIALGIA COMO DEFICIÊNCIA NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20356/035-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20356/035-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO À CULTURA – PROMICULT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20358/036-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20358/036-25.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO DE BERTIOGA A CELEBRAR ACORDO DE COOPERAÇÃO COM O TRIBUNAL REGIONAL ELEITORAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>20361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20361/037-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20361/037-25.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 1.517 de 25 de janeiro de 2023, que regulamenta os valores de padrão de vencimentos dos cargos e carreiras, bem como as funções gratificadas dos servidores da Câmara Municipal de Bertioga, nos termos que especifica</t>
   </si>
   <si>
     <t>20362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20362/038-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20362/038-25.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARAGRAFO 1º DO ART. 2º DA LEI MUNICIPAL Nº 1.465, DE 11 DE MARCO DE 2022, QUE AUTORIZOU O MUNICIPIO DE BERTIOGA A DOAR AREA INSTITUCIONAL AO ESTADO DE SÃO PAULO PARA A INSTALAÇÃO DE ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL II E ENSINO MÉDIO</t>
   </si>
   <si>
     <t>20402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20402/039-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20402/039-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A VEDAÇÃO DE NOMEAÇÃO OU CONTRATAÇÃO DE PESSOA CONDENADA POR CRIME SEXUAL”</t>
   </si>
   <si>
     <t>20403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20403/040-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20403/040-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA FARMÁCIA SOLIDÁRIA NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>20404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20404/041-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20404/041-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DO PLANTIO, EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO, DE ESPÉCIES ARBÓREAS EXÓTICAS INADEQUADAS AO PAISAGISMO URBANO E DE ESPÉCIES POTENCIALMENTE OU RECONHECIDAS COMO INVASORAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20405/042-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20405/042-25.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 1.176, DE 23 DE SETEMBRO DE 2015, QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA REALIZAÇÃO DE DESPESAS PÚBLICAS, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>20407</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 1.684, DE 17 DE JUNHO DE 2025, QUE DISPÕE SOBRE A CRIAÇÃO DA CRECHE PARA IDOSOS, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20408/044-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20408/044-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N. 1.654, DE 22 DE NOVEMBRO DE 2024, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA LISTA DE ESPERA POR VAGAS NAS CRECHES, ESCOLAS DE ENSINO INFANTIL E FUNDAMENTAL DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>20409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20409/045-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20409/045-25.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A INSTITUIÇÃO DO PROJETO “SEMENTES MUSICAIS” NO ÂMBITO DO MUNICÍPIO DE BERTIOGA”</t>
   </si>
   <si>
     <t>20411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20411/046-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20411/046-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O SERVIÇO DE PREVENÇÃO E CONTROLE DE ZOONOSES NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>20436</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20436/047-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20436/047-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO, INSTALAÇÃO E USO DE POSTES COM REDES ESPORTIVAS NA FAIXA DE AREIA DAS PRAIAS DO MUNICÍPIO DE BERTIOGA, CONFORME GESTÃO MUNICIPAL PACTUADA COM A SECRETARIA DE PATRIMÔNIO DA UNIÃO – SPU, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20437/048-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20437/048-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE DESFIBRILADORES EXTERNOS AUTOMÁTICOS (DEAS) EM LOCAIS DE EVENTOS E ESPAÇOS DE GRANDE AGLOMERAÇÃO DE PÚBLICO NO MUNICÍPIO DE BERTIOGA.”</t>
   </si>
   <si>
     <t>20438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20438/049-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20438/049-25.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SAÚDE, A DISPONIBILIZAÇÃO ANUAL DE EXAME PERIÓDICOS E TESTE ERGOMÉTICO AOS POLICIAIS MILITARES E AGENTES DA SEGURANÇA PÚBLICA, ATIVOS E INATIVOS, LOTADOS OU RESIDENTES NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20439/050-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20439/050-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INCLUSÃO DO PROJETO “MÊS CARAMELO”, DEDICADO AOS CUIDADOS E À PREVENÇÃO DE DOENÇAS EM ANIMAIS DE ESTIMAÇÃO, PROMOVENDO CAMPANHAS DE CONSCIENTIZAÇÃO SOBRE O BEM-ESTAR ANIMAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20440</t>
   </si>
   <si>
     <t>Eduardo Pereira, Biró, Carlos Ticianelli, Elisângela, Guarujá, Michele Russo, Nivaldo Porvinha, Renata Barreiro, Salmir Gomes, Taciano Goulart, Toninho Neto</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20440/051-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20440/051-25.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A INSTITUIÇÕES FINANCEIRAS, COM A GARANTIA DA UNIÃO OU SEM ELA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>20441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20441/052-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20441/052-25.pdf</t>
   </si>
   <si>
     <t>“REVOGA O ART. 2º DA LEI MUNICIPAL N. 1.465, DE 11 DE MARÇO DE 2022, QUE AUTORIZOU O MUNICÍPIO DE BERTIOGA A DOAR ÁREA INSTITUCIONAL AO ESTADO DE SÃO PAULO PARA A INSTALAÇÃO DE ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL II E ENSINO MÉDIO.”</t>
   </si>
   <si>
     <t>20474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20474/053-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20474/053-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A CONCESSÃO DE ATESTADO MÉDICO PARA MÃES QUE PRECISEM ACOMPANHAR SEUS FILHOS A CONSULTAS MÉDICAS, COM EFEITOS NA JUSTIFICATIVA DE FALTAS NO TRABALHO, NO MUNCÍPIO DE BERTIOGA.”</t>
   </si>
   <si>
     <t>20475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20475/054-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20475/054-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL “ADOTE UM PONTO DE ÔNIBUS” NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.".</t>
   </si>
   <si>
     <t>20476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20476/055-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20476/055-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PREVENÇÃO E CONTROLE DO DIABETES EM CRIANÇAS, ADOLESCENTES E ADULTOS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20477/056-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20477/056-25.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE REALOCAÇÃO ORÇAMENTÁRIA POR TRANSFERÊNCIA, TRANSPOSIÇÃO E REMANEJAMENTO DE VERBA NO VALOR DE R$ 410.000,00 (QUATROCENTOS E DEZ MIL REAIS), PARA OS FINS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>20490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20490/057-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20490/057-25.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA MUNICIPAL DE PREVENÇÃO E COMBATE À DIABETES NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.".</t>
   </si>
   <si>
     <t>20491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20491/058-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20491/058-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, A SESSÃO SOLENE EM HOMENAGEM À DIOCESE DE SANTOS PELA PROGRAMAÇÃO E EXECUÇÃO DA SEMANA NACIONAL DA FAMÍLIA, A SER REALIZADA ANUALMENTE NO DIA 20 DE AGOSTO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20492/059-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20492/059-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE NO ÂMBITO DO MUNICÍPIO DE BERTIOGA SOBRE A OBRIGATORIEDADE DA CONCESSIONÁRIA DE ENERGIA REALIZAR E FISCALIZAR O ALINHAMENTO E/OU RETIRADA DOS FIOS/CABOS INOPERANTES DOS POSTES DE TODO O MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20494/060-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20494/060-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.”</t>
   </si>
   <si>
     <t>20498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20498/061-25_ppa.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20498/061-25_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20499/062-25_ldo_2026.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20499/062-25_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20501/063-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20501/063-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O “DIA DO CAIÇARA” E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20529</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20529/064-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20529/064-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE ACOMPANHAMENTO E APOIO ÀS MÃES DE PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20530/065-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20530/065-25.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA A SEMANA DE CONSCIENTIZAÇÃO E DIVULGAÇÃO DA FIBROSE CÍSTICA</t>
   </si>
   <si>
     <t>20531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20531/066-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20531/066-25.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE À PEDOFILIA E À SEXUALIZAÇÃO INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20532/067-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20532/067-25.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE AGENDAMENTO ELETRÔNICO DE CONSULTAS, EXAMES E PROCEDIMENTOS - SAÚDE NA HORA - NO ÂMBITO DAS UNIDADES BÁSICAS DE SAÚDE (UBS), NO CENTRO DE ESPECIALIDADES MÉDICAS (CEME), NO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) E NÚCLEO DE APOIO À CRIANCA ESPECIAL (NACE), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20533</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20533/068-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20533/068-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO À CONTRATAÇÃO DE PESSOAS COM DEFICIÊNCIA (PCD), NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20534/069-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20534/069-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE O MUNICÍPIO DE BERTIOGA OFERECER MODALIDADES DE ESPORTE ADAPTADO, ESPECIALMENTE NO GINÁSIO DE ESPORTES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20535/070-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20535/070-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N. 1.694, DE 03 DE JULHO DE 2025, QUE DENOMINA COMO RUA JOSÉ CARLOS DA SILVA, A ANTIGA RUA PARTICULAR A, NO BAIRRO MANGUE SECO.”</t>
   </si>
   <si>
     <t>20536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20536/071-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20536/071-25.pdf</t>
   </si>
   <si>
     <t>20547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20547/072-25_loa.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20547/072-25_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>20548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20548/073-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20548/073-25.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 1.670, DE 24 DE MARÇO DE 2025, QUE INSTITUI O DOMICÍLIO TRIBUTÁRIO ELETRÔNICO - DTE, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, PARA DISPOR SOBRE A OBRIGATORIEDADE DE CREDENCIAMENTO DE TODOS OS CONTRIBUINTES, AMPLIAR AS HIPÓTESES DE COMUNICAÇÕES REALIZADAS POR MEIO ELETRÔNICO E ADEQUAR A PENALIDADE PECUNIÁRIA</t>
   </si>
   <si>
     <t>20555</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20555/074-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20555/074-25.pdf</t>
   </si>
   <si>
     <t>“INTITUI O DIA DO FISIOTERAPEUTA E DO TERAPEUTA OCUPACIONAL, A SER CELEBRADO ANUALMENTE EM 13 DE OUTUBRO, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>20557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20557/075-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20557/075-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROJETO “MÚSICA NO PARQUE”, DESTINADO À VALORIZAÇÃO DOS MÚSICOS LOCAIS POR MEIO DE APRESENTAÇÕES MUSICAIS NO PARQUE DOS TUPINIQUINS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20558/076-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20558/076-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE PRESTAÇÃO DE ASSISTÊNCIA A ANIMAIS ATROPELADOS NO MUNICÍPIO DE BERTIOGA, ESTABELECE PENALIDADES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20580/077-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20580/077-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N. 591, DE 16 DE MAIO DE 2004, QUE CRIOU O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DE BERTIOGA - CONSEA”</t>
   </si>
   <si>
     <t>20581</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20581/078-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20581/078-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL DECKS URBANOS E PARKLETS DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20582</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20582/079-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20582/079-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REALOCAÇÃO ORÇAMENTÁRIA POR CRÉDITO ADICIONAL SUPLEMENTAR E REMANEJAMENTO DE VERBA NO VALOR DE R$ 261.499,13 (DUZENTOS E SESSENTA E UM MIL, QUATROCENTOS E NOVENTA E NOVE REAIS E TREZE CENTAVOS), PARA OS FINS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>20614</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20614/080-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20614/080-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MEDIDAS DE APOIO, TRANSIÇÃO E ORIENTAÇÃO TÉCNICA ÀS ENTIDADES E ASSOCIAÇÕES SEM FINS LUCRATIVOS DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE BERTIOGA PARA ADEQUAÇÃO ÀS NORMAS DA RESOLUÇÃO CNAS Nº 182/2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20615</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20615/081-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20615/081-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE POLÍTICAS PARA FAMÍLIAS ATÍPICAS – CMFA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20616</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20616/082-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20616/082-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO DA PESCA, AQUICULTURA, PISCICULTURA E AGRÍCOLA DE BERTIOGA (CMDPESCA), MODIFICANDO OS INCISOS I, II, III, IV, V E VI DO ART. 3º DA LEI MUNICIPAL Nº 988, DE 08 DE SETEMBRO DE 2011.”</t>
   </si>
   <si>
     <t>20617</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20617/083-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20617/083-25.pdf</t>
   </si>
   <si>
     <t>“OBRIGA CLÍNICAS E ESTABELECIMENTOS VETERINÁRIOS, ONGS DE PROTEÇÃO ANIMAL, PET SHOPS E CONGÊNERES NO MUNICÍPIO DE BERTIOGA A AFIXAREM CARTAZ INFORMATIVO COM ORIENTAÇÕES DE PRIMEIROS SOCORROS PARA CASOS DE ENGASGO EM ANIMAIS DOMÉSTICOS (CÃES E GATOS), E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20618</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20618/084-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20618/084-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20628</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20628/085-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20628/085-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Campanha denominada Emplaca Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>20654</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20654/086-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20654/086-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA MUNICIPAL DE PREVENÇÃO E COMBATE AO DIABETES, A SER CELEBRADO EM 26 DE JUNHO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20655</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20655/087-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20655/087-25.pdf</t>
   </si>
   <si>
     <t>“DENOMINA COMO RUA BENTA LUZIA CORREA, A ANTIGA RUA PROJETADA 1B, NO BAIRRO VICENTE DE CARVALHO II”.</t>
   </si>
   <si>
     <t>20656</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20656/088-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20656/088-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ISENÇÃO OU DESCONTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) PARA PESSOAS ACOMETIDAS POR DOENÇAS GRAVES, INCAPACITANTES OU EM ESTÁGIO TERMINAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20657</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20657/089-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20657/089-25.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE COMBATE AO RACISMO NO ESPORTE NOS GINÁSIOS, CAMPOS DE VÁRZEA, QUADRAS E DEMAIS ARENAS ESPORTIVAS DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20659</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20659/090-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20659/090-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N. 1.678, DE 26 DE MAIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20660</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20660/091-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20660/091-25.pdf</t>
   </si>
   <si>
     <t>20697</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20697/092-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20697/092-25.pdf</t>
   </si>
   <si>
     <t>“Estabelece diretrizes para padronização, acessibilidade e manutenção das calçadas no Município de Bertioga e dá outras providências.”</t>
   </si>
   <si>
     <t>20698</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20698/093-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20698/093-25.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa IPTU Verde no Município de Bertioga, estabelecendo redução de alíquota do Imposto Predial e Territorial Urbano – ITPU aos proprietários de imóveis que adotem medidas sustentáveis e dá outras providências”.</t>
   </si>
   <si>
     <t>20699</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20699/094-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20699/094-25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de acompanhamento veterinário para animais em situação de abandono, acolhidos pelo Centro de Controle de Zoonoses (CCZ) de Bertioga ou por entidades do Terceiro Setor conveniadas, que venham a ser adotados, e dá outras providências”.</t>
   </si>
   <si>
     <t>20700</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20700/095-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20700/095-25.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Art. 7º da Lei Municipal nº 258/98 e inclui dispositivo sobre veículo substituto, e dá outras providências.”.</t>
   </si>
   <si>
     <t>20747</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20747/096-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20747/096-25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A TRANSFERIR IMÓVEL DE SUA TITULARIDADE, POR MEIO DE DOAÇÃO OU CONCESSÃO DE DIREITO REAL DE USO, PARA FINS DE IMPLEMENTAÇÃO DE EMPREENDIMENTO HABITACIONAL DE INTERESSE SOCIAL PELO PROGRAMA MINHA CASA MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20750</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20750/097-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20750/097-25.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA SEBASTIÃO PATRÍCIO PINHEIRO A ANTIGA ESTRADA DA TORRE, NO BAIRRO CHACARAS.</t>
   </si>
   <si>
     <t>20751</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20751/098-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20751/098-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA LINHA DE CUIDADO MUNICIPAL PARA PESSOAS COM BEXIGA NEUROGÊNICA, COM PREVISÃO DE FORNECIMENTO DE CATETER HIDROFÓLICO DE USO INTERMITENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20752</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20752/099-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20752/099-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA QUE PROFESSORES E DEMAIS SERVIDORES DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO CONSUMAM AS REFEIÇÕES ORNECIDAS AOS ALUNOS DURANTE O PE´RÍODO LETIVO, SEM PREJUÍZO DOS BENEFÍCIOS JÁ CONCEDIDOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20753</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20753/100-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20753/100-25.pdf</t>
   </si>
   <si>
     <t>ALTERA OS PARÁGRAFOS ÚNICOS DOS ARTIGOS 1º E 7º, DA LEI MUNICIPAL N. 1.049, DE 20 DE NOVEMBRO DE 2012, QUE DISPÕE SOBRE A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>20782</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20782/101-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20782/101-25.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, E CRIA O ANEXO III-A NA LEI MUNICIPAL 1517, DE 25 DE JANEIRO DE 2023, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>20015</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20015/pr_001-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20015/pr_001-25.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 135, DE 26 DE JANEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20061</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20061/pr_002-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20061/pr_002-25.pdf</t>
   </si>
   <si>
     <t>“ALTERA A RESOLUÇÃO Nº 139, DE 22 DE MARÇO DE 2.023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>20311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20311/pr_003-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20311/pr_003-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de estagiários pela Câmara Municipal de Bertioga, e dá outras providências</t>
   </si>
   <si>
     <t>20357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20357/pr_004-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20357/pr_004-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INFORMATIZAÇÃO DO PROCESSO LEGISLATIVO E REGULAMENTA A IMPLANTAÇÃO DO GERENCIAMENTO ELETRÔNICO DE DOCUMENTOS – GED, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>20364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20364/pr_005-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20364/pr_005-25.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 79 DA LEI N 14.133, DE 1 DE ABRIL DE 2021, PARA DISPOR SOBRE O PROCEDIMENTO AUXILIAR DE CREDENCIAMENTO PARA A CONTRATACAO DE BENS E SERVICOS, NO AMBITO DA CAMARA MUNICIPAL DE BERTIOGA, ESTADO DE SAO PAULO</t>
   </si>
   <si>
     <t>20365</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REGULAMENTACAO DO ARTIGO 95 DA LEI FEDERAL N 14.133/2021, PARA O PROCEDIMENTO DE PQEUNAS COMPRAS, DE ENTREGA IMEDIATA E INTEGRAL DOS BENS ADQUIRIDOS, OU DE PRESTACAO DE SERVICOS DE PRONTO PAGAMENTO</t>
   </si>
   <si>
     <t>20493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20493/pr_007-25.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20493/pr_007-25.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO DE ASSUNTOS ESPECIAIS PARA APURAR E BUSCAR SOLUÇÕES RELATIVAS AOS PROBLEMAS DA SABESP NO MUNICÍPIO DO BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20018</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20018/req-001-2025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20018/req-001-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Convocação do Secretário Municipal de Governo e Gestão Institucional.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9131,68 +9140,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20123/documentos_unificados_pa_124-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20019/ind-001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20020/ind-002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20021/ind-003-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20022/ind-004-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20023/ind-005-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20024/ind-006-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20025/ind-007-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20026/ind-008-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20027/ind-009-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20028/ind-010-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20029/ind-011-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20030/ind-012-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20031/ind-013-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20032/ind-014-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20033/ind-015-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20034/ind-016-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20035/ind-017-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20036/ind-018-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20037/ind-019-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20038/ind-020-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20039/ind-021-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20040/ind-022-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20041/ind-023-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20042/ind-024-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20043/ind-025-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20044/ind-026-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20045/ind-027-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20046/ind-028-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20047/ind-029-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20048/ind-030-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20049/ind-031-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20050/ind-032-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20051/ind-033-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20052/ind-034-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20053/ind-035-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20054/ind-036-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20055/ind-037-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20056/ind-038-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20057/ind-039-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20058/ind-040-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20059/ind-041-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20063/ind-042-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20064/ind-043-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20065/ind-044-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20066/ind-045-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20067/ind-046-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20068/ind-047-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20069/ind-048-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20070/ind-049-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20071/ind-050-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20072/ind-051-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20073/ind-052-2025_lgpd.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20074/ind-053-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20075/ind-054-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20076/ind-055-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20077/ind-056-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20078/ind-057-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20079/ind-058-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20080/ind-059-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20081/ind-060-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20082/ind-061-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20083/ind-062-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20084/ind-063-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20085/ind-064-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20086/ind-065-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20087/ind-066-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20093/ind-067-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20094/ind-068-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20095/ind-069-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20096/ind-070-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20097/ind-071-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20098/ind-072-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20099/ind-073-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20100/ind-074-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20101/ind-075-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20102/ind-076-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20103/ind-077-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20104/ind-078-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20105/ind-079-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20106/ind-080-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20107/ind-081-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20108/ind-082-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20109/ind-083-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20110/ind-084-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20111/ind-085-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20112/ind-086-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20113/ind-087-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20114/ind-088-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20115/ind-089-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20116/ind-090-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20117/ind-091-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20128/ind-092-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20129/ind-093-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20130/ind-094-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20131/ind-095-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20132/ind-096-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20133/ind-097-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20134/ind-098-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20135/ind-099-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20136/ind-100-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20137/ind-101-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20139/ind-102-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20140/ind-103-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20141/ind-104-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20142/ind-105-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20143/ind-106-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20144/ind-107-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20145/ind-108-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20146/ind-109-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20147/ind-110-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20148/ind-111-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20149/ind-112-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20150/ind-113-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20155/ind-114-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20156/ind-115-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20157/ind-116-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20158/ind-117-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20159/ind-118-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20160/ind-119-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20161/ind-120-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20162/ind-121-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20163/ind-122-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20164/ind-123-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20165/ind-124-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20166/ind-125-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20167/ind-126-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20168/ind-127-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20169/ind-128-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20170/ind-129-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20171/ind-130-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20172/ind-131-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20173/ind-132-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20174/ind-133-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20175/ind-134-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20176/ind-135-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20177/ind-136-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20178/ind-137-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20179/ind-138-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20180/ind-139-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20181/ind-140-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20191/ind-141-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20192/ind-142-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20193/ind-143-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20194/ind-144-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20195/ind-145-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20196/ind-146-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20197/ind-147-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20198/ind-148-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20199/ind-149-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20200/ind-150-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20201/ind-151-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20202/ind-152-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20203/ind-153-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20204/ind-154-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20206/ind-155-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20207/ind-156-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20208/ind-157-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20209/ind-158-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20210/ind-159-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20211/ind-160-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20212/ind-161-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20213/ind-162-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20214/ind-163-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20220/ind-164-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20221/ind-165-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20222/ind-166-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20223/ind-167-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20224/ind-168-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20225/ind-169-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20226/ind-170-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20227/ind-171-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20228/ind-172-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20229/ind-173-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20230/ind-174-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20231/ind-175-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20232/ind-176-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20233/ind-177-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20234/ind-178-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20235/ind-179-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20236/ind-180-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20237/ind-181-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20238/ind-182-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20239/ind-183-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20240/ind-184-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20241/ind-185-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20242/ind-186-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20243/ind-187-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20244/ind-188-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20245/ind-189-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20246/ind-190-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20247/ind-191-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20248/ind-192-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20249/ind-193-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20250/ind-194-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20251/ind-195-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20253/ind-197-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20254/ind-198-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20255/ind-199-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20256/ind-200-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20257/ind-201-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20258/ind-202-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20259/ind-203-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20260/ind-204-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20261/ind-205-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20262/ind-206-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20263/ind-207-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20264/ind-208-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20265/ind-209-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20266/ind-210-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20267/ind-211-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20270/ind-212-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20271/ind-213-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20272/ind-214-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20274/ind-215-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20275/ind-216-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20282/ind-217-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20284/ind-219-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20285/ind-220-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20286/ind-221-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20287/ind-222-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20288/ind-223-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20289/ind-224-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20290/ind-225-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20291/ind-226-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20292/ind-227-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20293/ind-228-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20294/ind-229-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20295/ind-230-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20296/ind-231-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20297/ind-232-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20298/ind-233-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20299/ind-234-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20300/ind-235-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20301/ind-236-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20302/ind-237-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20303/ind-238-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20304/ind-239-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20305/ind-240-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20306/ind-241-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20307/ind-242-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20314/ind-243-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20326/ind-244-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20327/ind-245-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20328/ind-246-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20329/ind-247-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20330/ind-248-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20331/ind-249-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20332/ind-250-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20333/ind-251-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20334/ind-252-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20335/ind-253-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20336/ind-254-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20337/ind-255-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20338/ind-256-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20339/ind-257-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20340/ind-258-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20341/ind-259-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20342/ind-260-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20343/ind-261-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20344/ind-262-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20345/ind-263-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20346/ind-264-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20347/ind-265-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20348/ind-266-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20349/ind-267-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20350/ind-268-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20351/ind-269-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20352/ind-270-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20353/ind-271-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20354/ind-272-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20366/ind-273-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20367/ind-274-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20368/ind-275-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20369/ind-276-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20370/ind-277-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20371/ind-278-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20372/ind-279-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20373/ind-280-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20374/ind-281-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20375/ind-282-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20376/ind-283-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20377/ind-284-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20378/ind-285-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20379/ind-286-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20380/ind-287-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20381/ind-288-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20382/ind-289-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20383/ind-290-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20384/ind-291-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20385/ind-292-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20386/ind-293-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20387/ind-294-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20388/ind-295-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20389/ind-296-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20390/ind-297-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20391/ind-298-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20392/ind-299-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20393/ind-300-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20394/ind-301-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20395/ind-302-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20396/ind-303-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20397/ind-304-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20398/ind-305-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20399/ind-306-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20400/ind-307-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20401/ind-308-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20414/ind-309-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20415/ind-310-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20416/ind-311-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20417/ind-312-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20418/ind-313-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20419/ind-314-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20420/ind-315-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20421/ind-316-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20422/ind-317-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20423/ind-318-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20424/ind-319-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20425/ind-320-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20426/ind-321-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20427/ind-322-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20428/ind-323-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20429/ind-324-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20430/ind-325-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20431/ind-326-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20432/ind-327-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20433/ind-328-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20434/ind-329-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20435/ind-330-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20442/ind-331-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20443/ind-332-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20444/ind-333-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20445/ind-334-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20446/ind-335-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20447/ind-336-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20448/ind-337-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20449/ind-338-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20450/ind-339-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20451/ind-340-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20452/ind-341-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20453/ind-342-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20454/ind-343-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20455/ind-344-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20456/ind-345-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20457/ind-346-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20458/ind-347-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20459/ind-348-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20460/ind-349-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20461/ind-350-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20462/ind-351-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20463/ind-352-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20464/ind-353-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20465/ind-354-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20466/ind-355-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20467/ind-356-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20468/ind-357-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20469/ind-358-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20470/ind-359-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20471/ind-360-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20472/ind-361-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20473/ind-362-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20502/ind-363-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20503/ind-364-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20504/ind-365-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20505/ind-366-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20506/ind-367-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20507/ind-368-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20508/ind-369-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20509/ind-370-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20510/ind-371-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20511/ind-372-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20512/ind-373-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20513/ind-374-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20514/ind-375-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20515/ind-376-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20516/ind-377-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20517/ind-378-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20518/ind-379-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20519/ind-380-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20520/ind-381-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20521/ind-382-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20522/ind-383-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20523/ind-384-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20524/ind-385-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20525/ind-386-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20526/ind-387-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20527/ind-388-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20528/ind-389-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20549/ind-390-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20550/ind-391-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20551/ind-392-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20552/ind-393-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20553/ind-394-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20554/ind-395-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20556/ind-396-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20559/ind-397-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20560/ind-398-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20561/ind-399-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20562/ind-400-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20563/ind-401-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20564/ind-402-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20565/ind-403-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20566/ind-404-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20567/ind-405-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20568/ind-406-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20569/ind-407-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20570/ind-408-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20571/ind-409-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20572/ind-410-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20573/ind-411-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20574/ind-412-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20575/ind-413-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20576/ind-414-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20577/ind-415-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20578/ind-416-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20583/ind-417-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20584/ind-418-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20585/ind-419-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20586/ind-420-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20587/ind-421-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20588/ind-422-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20589/ind-423-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20590/ind-424-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20591/ind-425-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20592/ind-426-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20593/ind-427-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20594/ind-428-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20595/ind-429-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20596/ind-430-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20597/ind-431-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20598/ind-432-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20599/ind-433-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20600/ind-434-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20601/ind-435-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20602/ind-436-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20603/ind-437-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20604/ind-438-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20605/ind-439-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20606/ind-440-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20607/ind-441-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20608/ind-442-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20609/ind-443-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20610/ind-444-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20611/ind-445-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20612/ind-446-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20613/ind-447-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20629/ind-448-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20630/ind-449-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20631/ind-450-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20632/ind-451-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20633/ind-452-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20634/ind-453-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20635/ind-454-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20636/ind-455-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20637/ind-456-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20638/ind-457-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20639/ind-458-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20640/ind-459-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20641/ind-460-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20642/ind-461-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20643/ind-462-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20644/ind-463-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20645/ind-464-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20646/ind-465-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20647/ind-466-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20648/ind-467-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20650/ind-468-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20651/ind-469-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20652/ind-470-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20653/ind-471-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20661/ind-472-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20662/ind-473-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20663/ind-474-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20664/ind-475-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20665/ind-476-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20666/ind-477-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20667/ind-478-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20668/ind-479-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20669/ind-480-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20670/ind-481-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20671/ind-482-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20672/ind-483-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20673/ind-484-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20674/ind-485-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20675/ind-486-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20676/ind-487-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20677/ind-488-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20678/ind-489-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20679/ind-490-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20680/ind-491-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20681/ind-492-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20682/ind-493-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20683/ind-494-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20684/ind-495-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20685/ind-496-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20686/ind-497-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20687/ind-498-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20688/ind-499-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20689/ind-500-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20690/ind-501-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20691/ind-502-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20693/ind-503-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20694/ind-504-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20695/ind-505-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20696/ind-506-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20711/ind-507-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20712/ind-508-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20713/ind-509-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20714/ind-510-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20715/ind-511-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20716/ind-512-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20717/ind-513-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20718/ind-514-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20719/ind-515-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20720/ind-516-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20721/ind-517-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20722/ind-518-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20723/ind-519-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20724/ind-520-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20725/ind-521-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20726/ind-522-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20727/ind-523-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20728/ind-524-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20729/ind-525-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20730/ind-526-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20731/ind-527-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20732/ind-528-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20733/ind-529-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20734/ind-530-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20735/ind-531-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20736/ind-532-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20737/ind-533-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20738/ind-534-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20739/ind-535-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20740/ind-536-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20741/ind-537-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20742/ind-538-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20743/ind-539-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20744/ind-540-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20745/ind-541-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20746/ind-542-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20754/ind-543-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20755/ind-544-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20756/ind-545-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20757/ind-546-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20758/ind-547-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20759/ind-548-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20760/ind-549-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20761/ind-550-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20762/ind-551-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20763/ind-552-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20764/ind-553-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20766/ind-555-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20767/ind-556-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20768/ind-557-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20769/ind-558-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20770/ind-559-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20771/ind-560-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20772/ind-561-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20773/ind-562-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20774/ind-563-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20775/ind-564-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20776/ind-565-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20777/ind-566-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20778/ind-567-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20779/ind-568-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20780/ind-569-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20088/moc-001-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20138/moc-002-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20151/moc-003-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20183/moc-004-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20184/moc-005-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20185/moc-006-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20186/moc-007-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20187/moc-008-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20188/moc-009-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20189/moc-010-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20205/moc-011-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20268/moc-012-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20269/moc-013-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20273/moc-014-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20276/moc-015-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20277/moc-016-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20278/moc-017-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20319/moc-019-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20320/moc-020-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20321/moc-021-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20322/moc-022-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20323/moc-023-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20324/moc-024-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20325/moc-025-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20359/moc-026-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20360/moc-027-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20412/moc-028-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20413/moc-029-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20479/moc-030-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20480/moc-031-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20481/moc-032-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20482/moc-033-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20483/moc-034-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20484/moc-035-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20485/moc-036-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20486/moc-037-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20487/moc-038-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20488/moc-039-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20537/moc-041-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20538/moc-042-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20539/moc-043-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20540/moc-044-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20541/moc-045-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20542/moc-046-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20543/moc-047-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20544/moc-048-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20545/moc-049-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20546/moc-050-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20619/moc-051-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20620/moc-052-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20621/moc-053-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20622/moc-054-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20623/moc-055-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20624/moc-056-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20625/moc-057-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20626/moc-058-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20649/moc-059-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20692/moc-060-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20701/moc-061-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20702/moc-062-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20703/moc-063-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20704/moc-064-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20705/moc-065-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20706/moc-066-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20708/moc-067-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20709/moc-068-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20710/moc-069-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20781/pdl_001-25.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20310/001-25.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20579/002-25.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20749/003-25.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20124/001-25.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20126/002-25.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20154/003-25.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20215/004-25.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20280/005-25.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20308/006-25.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20315/007-25.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20363/008-25.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20406/009-25.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20410/010-25.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20478/011-25.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20495/012-25.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20496/013-25.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20497/014-25.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20500/015-25.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20627/016-25.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20658/017-25.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20748/018-25.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20783/019-25.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20012/001-25.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20013/002-25.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20014/003-25.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20016/004-25.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20017/005-25.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20060/006-25.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20062/007-25.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20089/008-25.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20090/009-25.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20092/011-25.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20118/012-25.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20119/013-25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20120/014-25.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20121/015-25.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20122/016-25.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20125/017-25.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20127/018-25.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20152/019-25.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20153/020-25.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20182/021-25.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20190/022-25.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20216/023-25.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20217/024-25.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20218/025-25.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20219/026-25.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20279/027-25.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20281/028-25.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20309/029-25.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20312/030-25.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20313/031-25.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20317/032-25.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20316/033-25.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20355/034-25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20356/035-25.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20358/036-25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20361/037-25.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20362/038-25.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20402/039-25.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20403/040-25.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20404/041-25.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20405/042-25.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20408/044-25.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20409/045-25.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20411/046-25.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20436/047-25.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20437/048-25.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20438/049-25.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20439/050-25.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20440/051-25.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20441/052-25.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20474/053-25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20475/054-25.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20476/055-25.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20477/056-25.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20490/057-25.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20491/058-25.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20492/059-25.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20494/060-25.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20498/061-25_ppa.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20499/062-25_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20501/063-25.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20529/064-25.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20530/065-25.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20531/066-25.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20532/067-25.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20533/068-25.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20534/069-25.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20535/070-25.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20536/071-25.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20547/072-25_loa.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20548/073-25.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20555/074-25.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20557/075-25.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20558/076-25.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20580/077-25.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20581/078-25.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20582/079-25.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20614/080-25.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20615/081-25.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20616/082-25.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20617/083-25.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20618/084-25.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20628/085-25.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20654/086-25.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20655/087-25.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20656/088-25.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20657/089-25.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20659/090-25.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20660/091-25.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20697/092-25.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20698/093-25.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20699/094-25.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20700/095-25.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20747/096-25.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20750/097-25.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20751/098-25.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20752/099-25.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20753/100-25.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20782/101-25.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20015/pr_001-25.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20061/pr_002-25.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20311/pr_003-25.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20357/pr_004-25.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20364/pr_005-25.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20493/pr_007-25.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20018/req-001-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20123/documentos_unificados_pa_124-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20019/ind-001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20020/ind-002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20021/ind-003-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20022/ind-004-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20023/ind-005-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20024/ind-006-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20025/ind-007-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20026/ind-008-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20027/ind-009-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20028/ind-010-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20029/ind-011-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20030/ind-012-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20031/ind-013-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20032/ind-014-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20033/ind-015-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20034/ind-016-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20035/ind-017-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20036/ind-018-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20037/ind-019-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20038/ind-020-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20039/ind-021-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20040/ind-022-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20041/ind-023-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20042/ind-024-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20043/ind-025-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20044/ind-026-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20045/ind-027-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20046/ind-028-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20047/ind-029-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20048/ind-030-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20049/ind-031-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20050/ind-032-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20051/ind-033-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20052/ind-034-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20053/ind-035-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20054/ind-036-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20055/ind-037-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20056/ind-038-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20057/ind-039-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20058/ind-040-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20059/ind-041-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20063/ind-042-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20064/ind-043-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20065/ind-044-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20066/ind-045-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20067/ind-046-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20068/ind-047-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20069/ind-048-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20070/ind-049-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20071/ind-050-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20072/ind-051-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20073/ind-052-2025_lgpd.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20074/ind-053-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20075/ind-054-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20076/ind-055-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20077/ind-056-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20078/ind-057-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20079/ind-058-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20080/ind-059-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20081/ind-060-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20082/ind-061-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20083/ind-062-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20084/ind-063-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20085/ind-064-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20086/ind-065-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20087/ind-066-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20093/ind-067-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20094/ind-068-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20095/ind-069-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20096/ind-070-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20097/ind-071-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20098/ind-072-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20099/ind-073-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20100/ind-074-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20101/ind-075-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20102/ind-076-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20103/ind-077-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20104/ind-078-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20105/ind-079-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20106/ind-080-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20107/ind-081-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20108/ind-082-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20109/ind-083-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20110/ind-084-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20111/ind-085-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20112/ind-086-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20113/ind-087-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20114/ind-088-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20115/ind-089-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20116/ind-090-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20117/ind-091-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20128/ind-092-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20129/ind-093-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20130/ind-094-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20131/ind-095-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20132/ind-096-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20133/ind-097-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20134/ind-098-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20135/ind-099-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20136/ind-100-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20137/ind-101-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20139/ind-102-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20140/ind-103-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20141/ind-104-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20142/ind-105-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20143/ind-106-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20144/ind-107-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20145/ind-108-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20146/ind-109-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20147/ind-110-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20148/ind-111-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20149/ind-112-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20150/ind-113-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20155/ind-114-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20156/ind-115-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20157/ind-116-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20158/ind-117-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20159/ind-118-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20160/ind-119-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20161/ind-120-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20162/ind-121-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20163/ind-122-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20164/ind-123-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20165/ind-124-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20166/ind-125-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20167/ind-126-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20168/ind-127-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20169/ind-128-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20170/ind-129-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20171/ind-130-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20172/ind-131-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20173/ind-132-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20174/ind-133-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20175/ind-134-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20176/ind-135-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20177/ind-136-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20178/ind-137-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20179/ind-138-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20180/ind-139-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20181/ind-140-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20191/ind-141-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20192/ind-142-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20193/ind-143-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20194/ind-144-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20195/ind-145-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20196/ind-146-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20197/ind-147-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20198/ind-148-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20199/ind-149-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20200/ind-150-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20201/ind-151-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20202/ind-152-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20203/ind-153-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20204/ind-154-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20206/ind-155-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20207/ind-156-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20208/ind-157-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20209/ind-158-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20210/ind-159-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20211/ind-160-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20212/ind-161-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20213/ind-162-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20214/ind-163-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20220/ind-164-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20221/ind-165-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20222/ind-166-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20223/ind-167-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20224/ind-168-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20225/ind-169-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20226/ind-170-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20227/ind-171-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20228/ind-172-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20229/ind-173-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20230/ind-174-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20231/ind-175-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20232/ind-176-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20233/ind-177-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20234/ind-178-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20235/ind-179-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20236/ind-180-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20237/ind-181-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20238/ind-182-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20239/ind-183-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20240/ind-184-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20241/ind-185-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20242/ind-186-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20243/ind-187-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20244/ind-188-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20245/ind-189-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20246/ind-190-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20247/ind-191-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20248/ind-192-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20249/ind-193-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20250/ind-194-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20251/ind-195-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20253/ind-197-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20254/ind-198-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20255/ind-199-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20256/ind-200-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20257/ind-201-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20258/ind-202-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20259/ind-203-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20260/ind-204-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20261/ind-205-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20262/ind-206-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20263/ind-207-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20264/ind-208-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20265/ind-209-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20266/ind-210-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20267/ind-211-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20270/ind-212-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20271/ind-213-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20272/ind-214-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20274/ind-215-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20275/ind-216-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20282/ind-217-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20284/ind-219-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20285/ind-220-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20286/ind-221-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20287/ind-222-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20288/ind-223-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20289/ind-224-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20290/ind-225-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20291/ind-226-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20292/ind-227-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20293/ind-228-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20294/ind-229-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20295/ind-230-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20296/ind-231-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20297/ind-232-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20298/ind-233-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20299/ind-234-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20300/ind-235-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20301/ind-236-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20302/ind-237-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20303/ind-238-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20304/ind-239-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20305/ind-240-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20306/ind-241-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20307/ind-242-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20314/ind-243-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20326/ind-244-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20327/ind-245-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20328/ind-246-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20329/ind-247-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20330/ind-248-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20331/ind-249-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20332/ind-250-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20333/ind-251-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20334/ind-252-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20335/ind-253-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20336/ind-254-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20337/ind-255-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20338/ind-256-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20339/ind-257-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20340/ind-258-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20341/ind-259-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20342/ind-260-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20343/ind-261-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20344/ind-262-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20345/ind-263-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20346/ind-264-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20347/ind-265-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20348/ind-266-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20349/ind-267-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20350/ind-268-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20351/ind-269-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20352/ind-270-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20353/ind-271-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20354/ind-272-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20366/ind-273-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20367/ind-274-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20368/ind-275-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20369/ind-276-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20370/ind-277-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20371/ind-278-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20372/ind-279-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20373/ind-280-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20374/ind-281-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20375/ind-282-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20376/ind-283-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20377/ind-284-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20378/ind-285-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20379/ind-286-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20380/ind-287-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20381/ind-288-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20382/ind-289-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20383/ind-290-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20384/ind-291-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20385/ind-292-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20386/ind-293-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20387/ind-294-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20388/ind-295-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20389/ind-296-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20390/ind-297-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20391/ind-298-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20392/ind-299-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20393/ind-300-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20394/ind-301-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20395/ind-302-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20396/ind-303-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20397/ind-304-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20398/ind-305-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20399/ind-306-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20400/ind-307-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20401/ind-308-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20414/ind-309-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20415/ind-310-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20416/ind-311-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20417/ind-312-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20418/ind-313-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20419/ind-314-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20420/ind-315-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20421/ind-316-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20422/ind-317-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20423/ind-318-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20424/ind-319-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20425/ind-320-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20426/ind-321-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20427/ind-322-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20428/ind-323-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20429/ind-324-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20430/ind-325-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20431/ind-326-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20432/ind-327-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20433/ind-328-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20434/ind-329-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20435/ind-330-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20442/ind-331-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20443/ind-332-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20444/ind-333-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20445/ind-334-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20446/ind-335-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20447/ind-336-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20448/ind-337-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20449/ind-338-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20450/ind-339-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20451/ind-340-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20452/ind-341-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20453/ind-342-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20454/ind-343-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20455/ind-344-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20456/ind-345-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20457/ind-346-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20458/ind-347-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20459/ind-348-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20460/ind-349-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20461/ind-350-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20462/ind-351-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20463/ind-352-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20464/ind-353-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20465/ind-354-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20466/ind-355-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20467/ind-356-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20468/ind-357-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20469/ind-358-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20470/ind-359-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20471/ind-360-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20472/ind-361-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20473/ind-362-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20502/ind-363-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20503/ind-364-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20504/ind-365-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20505/ind-366-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20506/ind-367-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20507/ind-368-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20508/ind-369-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20509/ind-370-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20510/ind-371-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20511/ind-372-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20512/ind-373-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20513/ind-374-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20514/ind-375-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20515/ind-376-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20516/ind-377-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20517/ind-378-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20518/ind-379-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20519/ind-380-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20520/ind-381-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20521/ind-382-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20522/ind-383-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20523/ind-384-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20524/ind-385-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20525/ind-386-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20526/ind-387-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20527/ind-388-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20528/ind-389-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20549/ind-390-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20550/ind-391-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20551/ind-392-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20552/ind-393-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20553/ind-394-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20554/ind-395-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20556/ind-396-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20559/ind-397-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20560/ind-398-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20561/ind-399-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20562/ind-400-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20563/ind-401-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20564/ind-402-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20565/ind-403-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20566/ind-404-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20567/ind-405-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20568/ind-406-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20569/ind-407-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20570/ind-408-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20571/ind-409-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20572/ind-410-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20573/ind-411-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20574/ind-412-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20575/ind-413-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20576/ind-414-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20577/ind-415-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20578/ind-416-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20583/ind-417-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20584/ind-418-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20585/ind-419-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20586/ind-420-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20587/ind-421-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20588/ind-422-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20589/ind-423-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20590/ind-424-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20591/ind-425-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20592/ind-426-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20593/ind-427-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20594/ind-428-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20595/ind-429-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20596/ind-430-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20597/ind-431-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20598/ind-432-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20599/ind-433-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20600/ind-434-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20601/ind-435-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20602/ind-436-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20603/ind-437-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20604/ind-438-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20605/ind-439-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20606/ind-440-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20607/ind-441-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20608/ind-442-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20609/ind-443-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20610/ind-444-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20611/ind-445-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20612/ind-446-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20613/ind-447-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20629/ind-448-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20630/ind-449-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20631/ind-450-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20632/ind-451-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20633/ind-452-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20634/ind-453-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20635/ind-454-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20636/ind-455-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20637/ind-456-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20638/ind-457-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20639/ind-458-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20640/ind-459-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20641/ind-460-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20642/ind-461-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20643/ind-462-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20644/ind-463-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20645/ind-464-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20646/ind-465-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20647/ind-466-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20648/ind-467-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20650/ind-468-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20651/ind-469-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20652/ind-470-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20653/ind-471-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20661/ind-472-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20662/ind-473-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20663/ind-474-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20664/ind-475-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20665/ind-476-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20666/ind-477-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20667/ind-478-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20668/ind-479-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20669/ind-480-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20670/ind-481-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20671/ind-482-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20672/ind-483-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20673/ind-484-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20674/ind-485-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20675/ind-486-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20676/ind-487-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20677/ind-488-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20678/ind-489-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20679/ind-490-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20680/ind-491-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20681/ind-492-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20682/ind-493-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20683/ind-494-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20684/ind-495-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20685/ind-496-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20686/ind-497-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20687/ind-498-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20688/ind-499-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20689/ind-500-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20690/ind-501-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20691/ind-502-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20693/ind-503-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20694/ind-504-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20695/ind-505-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20696/ind-506-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20711/ind-507-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20712/ind-508-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20713/ind-509-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20714/ind-510-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20715/ind-511-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20716/ind-512-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20717/ind-513-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20718/ind-514-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20719/ind-515-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20720/ind-516-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20721/ind-517-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20722/ind-518-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20723/ind-519-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20724/ind-520-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20725/ind-521-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20726/ind-522-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20727/ind-523-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20728/ind-524-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20729/ind-525-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20730/ind-526-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20731/ind-527-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20732/ind-528-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20733/ind-529-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20734/ind-530-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20735/ind-531-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20736/ind-532-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20737/ind-533-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20738/ind-534-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20739/ind-535-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20740/ind-536-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20741/ind-537-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20742/ind-538-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20743/ind-539-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20744/ind-540-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20745/ind-541-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20746/ind-542-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20754/ind-543-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20755/ind-544-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20756/ind-545-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20757/ind-546-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20758/ind-547-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20759/ind-548-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20760/ind-549-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20761/ind-550-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20762/ind-551-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20763/ind-552-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20764/ind-553-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20766/ind-555-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20767/ind-556-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20768/ind-557-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20769/ind-558-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20770/ind-559-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20771/ind-560-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20772/ind-561-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20773/ind-562-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20774/ind-563-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20775/ind-564-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20776/ind-565-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20777/ind-566-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20778/ind-567-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20779/ind-568-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20780/ind-569-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20088/moc-001-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20138/moc-002-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20151/moc-003-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20183/moc-004-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20184/moc-005-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20185/moc-006-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20186/moc-007-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20187/moc-008-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20188/moc-009-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20189/moc-010-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20205/moc-011-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20268/moc-012-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20269/moc-013-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20273/moc-014-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20276/moc-015-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20277/moc-016-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20278/moc-017-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20319/moc-019-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20320/moc-020-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20321/moc-021-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20322/moc-022-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20323/moc-023-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20324/moc-024-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20325/moc-025-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20359/moc-026-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20360/moc-027-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20412/moc-028-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20413/moc-029-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20479/moc-030-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20480/moc-031-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20481/moc-032-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20482/moc-033-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20483/moc-034-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20484/moc-035-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20485/moc-036-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20486/moc-037-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20487/moc-038-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20488/moc-039-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20537/moc-041-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20538/moc-042-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20539/moc-043-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20540/moc-044-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20541/moc-045-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20542/moc-046-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20543/moc-047-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20544/moc-048-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20545/moc-049-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20546/moc-050-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20619/moc-051-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20620/moc-052-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20621/moc-053-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20622/moc-054-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20623/moc-055-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20624/moc-056-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20625/moc-057-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20626/moc-058-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20649/moc-059-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20692/moc-060-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20701/moc-061-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20702/moc-062-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20703/moc-063-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20704/moc-064-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20705/moc-065-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20706/moc-066-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20708/moc-067-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20709/moc-068-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20710/moc-069-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20781/pdl_001-25.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20310/001-25.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20579/002-25.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20749/003-25.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20124/001-25.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20126/002-25.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20154/003-25.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20215/004-25.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20280/005-25.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20308/006-25.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20315/007-25.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20363/008-25.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20406/009-25.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20410/010-25.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20478/011-25.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20495/012-25.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20496/013-25.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20497/014-25.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20500/015-25.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20627/016-25.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20658/017-25.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20748/018-25.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20783/019-25.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20797/plc_20-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20012/001-25.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20013/002-25.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20014/003-25.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20016/004-25.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20017/005-25.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20060/006-25.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20062/007-25.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20089/008-25.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20090/009-25.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20092/011-25.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20118/012-25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20119/013-25.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20120/014-25.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20121/015-25.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20122/016-25.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20125/017-25.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20127/018-25.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20152/019-25.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20153/020-25.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20182/021-25.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20190/022-25.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20216/023-25.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20217/024-25.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20218/025-25.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20219/026-25.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20279/027-25.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20281/028-25.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20309/029-25.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20312/030-25.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20313/031-25.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20317/032-25.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20316/033-25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20355/034-25.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20356/035-25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20358/036-25.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20361/037-25.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20362/038-25.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20402/039-25.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20403/040-25.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20404/041-25.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20405/042-25.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20408/044-25.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20409/045-25.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20411/046-25.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20436/047-25.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20437/048-25.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20438/049-25.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20439/050-25.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20440/051-25.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20441/052-25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20474/053-25.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20475/054-25.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20476/055-25.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20477/056-25.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20490/057-25.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20491/058-25.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20492/059-25.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20494/060-25.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20498/061-25_ppa.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20499/062-25_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20501/063-25.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20529/064-25.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20530/065-25.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20531/066-25.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20532/067-25.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20533/068-25.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20534/069-25.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20535/070-25.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20536/071-25.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20547/072-25_loa.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20548/073-25.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20555/074-25.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20557/075-25.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20558/076-25.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20580/077-25.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20581/078-25.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20582/079-25.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20614/080-25.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20615/081-25.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20616/082-25.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20617/083-25.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20618/084-25.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20628/085-25.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20654/086-25.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20655/087-25.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20656/088-25.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20657/089-25.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20659/090-25.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20660/091-25.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20697/092-25.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20698/093-25.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20699/094-25.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20700/095-25.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20747/096-25.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20750/097-25.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20751/098-25.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20752/099-25.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20753/100-25.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20782/101-25.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20015/pr_001-25.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20061/pr_002-25.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20311/pr_003-25.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20357/pr_004-25.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20364/pr_005-25.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20493/pr_007-25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2025/20018/req-001-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H772"/>
+  <dimension ref="A1:H773"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -26392,2874 +26401,2900 @@
       </c>
       <c r="D663" t="s">
         <v>2533</v>
       </c>
       <c r="E663" t="s">
         <v>2534</v>
       </c>
       <c r="F663" t="s">
         <v>2523</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>2589</v>
       </c>
       <c r="H663" t="s">
         <v>2590</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
         <v>2591</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D664" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2534</v>
+      </c>
+      <c r="F664" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G664" s="1" t="s">
         <v>2592</v>
       </c>
-      <c r="E664" t="s">
+      <c r="H664" t="s">
         <v>2593</v>
-      </c>
-[...7 lines deleted...]
-        <v>2595</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>10</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E665" t="s">
         <v>2596</v>
-      </c>
-[...10 lines deleted...]
-        <v>2593</v>
       </c>
       <c r="F665" t="s">
         <v>28</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>2597</v>
       </c>
       <c r="H665" t="s">
         <v>2598</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>2599</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D666" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E666" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F666" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="H666" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>2602</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D667" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E667" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F667" t="s">
-        <v>2523</v>
+        <v>89</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="H667" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>2605</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D668" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E668" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F668" t="s">
-        <v>173</v>
+        <v>2523</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>2606</v>
       </c>
       <c r="H668" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2608</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D669" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E669" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F669" t="s">
+        <v>173</v>
+      </c>
+      <c r="G669" s="1" t="s">
         <v>2609</v>
       </c>
-      <c r="G669" s="1" t="s">
+      <c r="H669" t="s">
         <v>2610</v>
-      </c>
-[...1 lines deleted...]
-        <v>2611</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>40</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F670" t="s">
         <v>2612</v>
-      </c>
-[...13 lines deleted...]
-        <v>2523</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>2613</v>
       </c>
       <c r="H670" t="s">
         <v>2614</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>2615</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D671" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E671" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F671" t="s">
-        <v>28</v>
+        <v>2523</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>2616</v>
       </c>
       <c r="H671" t="s">
         <v>2617</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>2618</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D672" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E672" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F672" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>2619</v>
       </c>
       <c r="H672" t="s">
         <v>2620</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>2621</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D673" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E673" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F673" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>814</v>
+        <v>2622</v>
       </c>
       <c r="H673" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D674" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E674" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F674" t="s">
         <v>2523</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2624</v>
+        <v>814</v>
       </c>
       <c r="H674" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
         <v>2626</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D675" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E675" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F675" t="s">
-        <v>173</v>
+        <v>2523</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>2627</v>
       </c>
       <c r="H675" t="s">
         <v>2628</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
         <v>2629</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D676" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E676" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F676" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>2630</v>
       </c>
       <c r="H676" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
         <v>2632</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D677" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E677" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F677" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>2633</v>
       </c>
       <c r="H677" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
         <v>2635</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D678" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E678" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F678" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>2636</v>
       </c>
       <c r="H678" t="s">
         <v>2637</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
         <v>2638</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D679" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E679" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F679" t="s">
         <v>136</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>2639</v>
       </c>
       <c r="H679" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
         <v>2641</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D680" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E680" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F680" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>2642</v>
       </c>
       <c r="H680" t="s">
         <v>2643</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
         <v>2644</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D681" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E681" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F681" t="s">
-        <v>136</v>
+        <v>2523</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>2645</v>
       </c>
       <c r="H681" t="s">
         <v>2646</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
         <v>2647</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D682" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E682" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F682" t="s">
         <v>136</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>2648</v>
       </c>
       <c r="H682" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
         <v>2650</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D683" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E683" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F683" t="s">
-        <v>239</v>
+        <v>136</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="H683" t="s">
         <v>2652</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
         <v>2653</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D684" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E684" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F684" t="s">
-        <v>2523</v>
+        <v>239</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>2654</v>
       </c>
       <c r="H684" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
         <v>2656</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D685" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E685" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F685" t="s">
-        <v>89</v>
+        <v>2523</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>2657</v>
       </c>
       <c r="H685" t="s">
         <v>2658</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
         <v>2659</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D686" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E686" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F686" t="s">
-        <v>173</v>
+        <v>89</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>2660</v>
       </c>
       <c r="H686" t="s">
         <v>2661</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
         <v>2662</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D687" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E687" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F687" t="s">
         <v>173</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>2663</v>
       </c>
       <c r="H687" t="s">
         <v>2664</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
         <v>2665</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D688" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E688" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F688" t="s">
         <v>173</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>2666</v>
       </c>
       <c r="H688" t="s">
         <v>2667</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
         <v>2668</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D689" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E689" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F689" t="s">
-        <v>2523</v>
+        <v>173</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>2669</v>
       </c>
       <c r="H689" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
         <v>2671</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D690" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E690" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F690" t="s">
         <v>2523</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>2672</v>
       </c>
       <c r="H690" t="s">
         <v>2673</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
         <v>2674</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D691" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E691" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F691" t="s">
-        <v>154</v>
+        <v>2523</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>2675</v>
       </c>
       <c r="H691" t="s">
         <v>2676</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
         <v>2677</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D692" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E692" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F692" t="s">
-        <v>2523</v>
+        <v>154</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>2678</v>
       </c>
       <c r="H692" t="s">
         <v>2679</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
         <v>2680</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D693" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E693" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F693" t="s">
         <v>2523</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>2681</v>
       </c>
       <c r="H693" t="s">
         <v>2682</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
         <v>2683</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D694" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E694" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F694" t="s">
         <v>2523</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>2684</v>
       </c>
       <c r="H694" t="s">
         <v>2685</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
         <v>2686</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D695" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E695" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F695" t="s">
-        <v>154</v>
+        <v>2523</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="H695" t="s">
         <v>2688</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
         <v>2689</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D696" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E696" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F696" t="s">
-        <v>2523</v>
+        <v>154</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>2690</v>
       </c>
       <c r="H696" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
         <v>2692</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D697" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E697" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F697" t="s">
-        <v>168</v>
+        <v>2523</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>2693</v>
       </c>
       <c r="H697" t="s">
         <v>2694</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
         <v>2695</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D698" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E698" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F698" t="s">
-        <v>239</v>
+        <v>168</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="H698" t="s">
         <v>2697</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
         <v>2698</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D699" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E699" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F699" t="s">
-        <v>2523</v>
+        <v>239</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="H699" t="s">
         <v>2700</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
         <v>2701</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D700" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E700" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F700" t="s">
-        <v>2609</v>
+        <v>2523</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="H700" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>2704</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D701" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E701" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F701" t="s">
-        <v>2523</v>
+        <v>2612</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="H701" t="s">
         <v>2706</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>2707</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D702" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E702" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F702" t="s">
-        <v>173</v>
+        <v>2523</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="H702" t="s">
         <v>2709</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
         <v>2710</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D703" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E703" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F703" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="G703" s="1" t="s">
         <v>2711</v>
       </c>
       <c r="H703" t="s">
         <v>2712</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
         <v>2713</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D704" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E704" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F704" t="s">
         <v>136</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="H704" t="s">
         <v>2715</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>2716</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D705" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E705" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F705" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="H705" t="s">
         <v>2718</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
         <v>2719</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D706" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E706" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F706" t="s">
         <v>2523</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>814</v>
+        <v>2720</v>
       </c>
       <c r="H706" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D707" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E707" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F707" t="s">
         <v>2523</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2722</v>
+        <v>814</v>
       </c>
       <c r="H707" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>2724</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D708" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E708" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F708" t="s">
-        <v>127</v>
+        <v>2523</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="H708" t="s">
         <v>2726</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>2727</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D709" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E709" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F709" t="s">
-        <v>2523</v>
+        <v>127</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="H709" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>2730</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D710" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E710" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F710" t="s">
-        <v>168</v>
+        <v>2523</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="H710" t="s">
         <v>2732</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>2733</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D711" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E711" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F711" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="G711" s="1" t="s">
         <v>2734</v>
       </c>
       <c r="H711" t="s">
         <v>2735</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
         <v>2736</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D712" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E712" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F712" t="s">
         <v>173</v>
       </c>
       <c r="G712" s="1" t="s">
         <v>2737</v>
       </c>
       <c r="H712" t="s">
         <v>2738</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
         <v>2739</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D713" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E713" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F713" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>2740</v>
       </c>
       <c r="H713" t="s">
         <v>2741</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>2742</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D714" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E714" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F714" t="s">
+        <v>190</v>
+      </c>
+      <c r="G714" s="1" t="s">
         <v>2743</v>
       </c>
-      <c r="G714" s="1" t="s">
+      <c r="H714" t="s">
         <v>2744</v>
-      </c>
-[...1 lines deleted...]
-        <v>2745</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>230</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F715" t="s">
         <v>2746</v>
-      </c>
-[...13 lines deleted...]
-        <v>2523</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>2747</v>
       </c>
       <c r="H715" t="s">
         <v>2748</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
         <v>2749</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D716" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E716" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F716" t="s">
-        <v>118</v>
+        <v>2523</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>2750</v>
       </c>
       <c r="H716" t="s">
         <v>2751</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
         <v>2752</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D717" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E717" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F717" t="s">
-        <v>173</v>
+        <v>118</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>2753</v>
       </c>
       <c r="H717" t="s">
         <v>2754</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
         <v>2755</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D718" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E718" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F718" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>2756</v>
       </c>
       <c r="H718" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2758</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D719" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E719" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F719" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>2759</v>
       </c>
       <c r="H719" t="s">
         <v>2760</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>2761</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D720" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E720" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F720" t="s">
-        <v>154</v>
+        <v>2523</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>2762</v>
       </c>
       <c r="H720" t="s">
         <v>2763</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
         <v>2764</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D721" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E721" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F721" t="s">
-        <v>190</v>
+        <v>154</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>2765</v>
       </c>
       <c r="H721" t="s">
         <v>2766</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>2767</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D722" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E722" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F722" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2768</v>
       </c>
       <c r="H722" t="s">
         <v>2769</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2770</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D723" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E723" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F723" t="s">
-        <v>2523</v>
+        <v>28</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="H723" t="s">
         <v>2772</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>2773</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D724" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E724" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F724" t="s">
         <v>2523</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="H724" t="s">
         <v>2775</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
         <v>2776</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D725" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E725" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F725" t="s">
         <v>2523</v>
       </c>
       <c r="G725" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="H725" t="s">
         <v>2778</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
         <v>2779</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D726" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E726" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F726" t="s">
-        <v>154</v>
+        <v>2523</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="H726" t="s">
         <v>2781</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
         <v>2782</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D727" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E727" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F727" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>2783</v>
       </c>
       <c r="H727" t="s">
         <v>2784</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
         <v>2785</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D728" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E728" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F728" t="s">
-        <v>168</v>
+        <v>118</v>
       </c>
       <c r="G728" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="H728" t="s">
         <v>2787</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
         <v>2788</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D729" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E729" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F729" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="G729" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="H729" t="s">
         <v>2790</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
         <v>2791</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D730" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E730" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F730" t="s">
         <v>136</v>
       </c>
       <c r="G730" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="H730" t="s">
         <v>2793</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
         <v>2794</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D731" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E731" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F731" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="H731" t="s">
         <v>2796</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
         <v>2797</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D732" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E732" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F732" t="s">
         <v>118</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="H732" t="s">
         <v>2799</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
         <v>2800</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D733" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E733" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F733" t="s">
-        <v>2523</v>
+        <v>118</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>2801</v>
       </c>
       <c r="H733" t="s">
         <v>2802</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
         <v>2803</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D734" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E734" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F734" t="s">
         <v>2523</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="H734" t="s">
-        <v>2772</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D735" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E735" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F735" t="s">
         <v>2523</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="H735" t="s">
-        <v>2807</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>2808</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D736" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E736" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F736" t="s">
         <v>2523</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="H736" t="s">
         <v>2810</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
         <v>2811</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D737" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E737" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F737" t="s">
-        <v>118</v>
+        <v>2523</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="H737" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
         <v>2814</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D738" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E738" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F738" t="s">
         <v>118</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="H738" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
         <v>2817</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D739" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E739" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F739" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>2818</v>
       </c>
       <c r="H739" t="s">
         <v>2819</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
         <v>2820</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D740" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E740" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F740" t="s">
-        <v>2523</v>
+        <v>19</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>2821</v>
       </c>
       <c r="H740" t="s">
         <v>2822</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
         <v>2823</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D741" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E741" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F741" t="s">
-        <v>136</v>
+        <v>2523</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="H741" t="s">
         <v>2825</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
         <v>2826</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D742" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E742" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F742" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>2827</v>
       </c>
       <c r="H742" t="s">
         <v>2828</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
         <v>2829</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D743" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E743" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F743" t="s">
-        <v>190</v>
+        <v>2523</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>2830</v>
       </c>
       <c r="H743" t="s">
         <v>2831</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
         <v>2832</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D744" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E744" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F744" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="H744" t="s">
         <v>2834</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
         <v>2835</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D745" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E745" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F745" t="s">
-        <v>173</v>
+        <v>28</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="H745" t="s">
         <v>2837</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
         <v>2838</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D746" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E746" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F746" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>2839</v>
       </c>
       <c r="H746" t="s">
         <v>2840</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
         <v>2841</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D747" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E747" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F747" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="H747" t="s">
         <v>2843</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
         <v>2844</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="D748" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E748" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F748" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>2845</v>
       </c>
       <c r="H748" t="s">
         <v>2846</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
         <v>2847</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="D749" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E749" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F749" t="s">
-        <v>154</v>
+        <v>2523</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="H749" t="s">
         <v>2849</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
         <v>2850</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="D750" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E750" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F750" t="s">
         <v>154</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="H750" t="s">
         <v>2852</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>2853</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="D751" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E751" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F751" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="H751" t="s">
         <v>2855</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
         <v>2856</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="D752" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E752" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F752" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="H752" t="s">
         <v>2858</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
         <v>2859</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="D753" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E753" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F753" t="s">
-        <v>2523</v>
+        <v>19</v>
       </c>
       <c r="G753" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="H753" t="s">
         <v>2861</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
         <v>2862</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="D754" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E754" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F754" t="s">
         <v>2523</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>2863</v>
       </c>
       <c r="H754" t="s">
-        <v>2679</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="D755" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E755" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F755" t="s">
-        <v>239</v>
+        <v>2523</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="H755" t="s">
-        <v>2866</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
         <v>2867</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="D756" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E756" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F756" t="s">
         <v>239</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>2868</v>
       </c>
       <c r="H756" t="s">
         <v>2869</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>2870</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="D757" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E757" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F757" t="s">
-        <v>118</v>
+        <v>239</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>2871</v>
       </c>
       <c r="H757" t="s">
         <v>2872</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>2873</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="D758" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E758" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F758" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>2874</v>
       </c>
       <c r="H758" t="s">
         <v>2875</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
         <v>2876</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="D759" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E759" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F759" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>2877</v>
       </c>
       <c r="H759" t="s">
         <v>2878</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
         <v>2879</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="D760" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E760" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F760" t="s">
-        <v>168</v>
+        <v>2523</v>
       </c>
       <c r="G760" s="1" t="s">
         <v>2880</v>
       </c>
       <c r="H760" t="s">
         <v>2881</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
         <v>2882</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="D761" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E761" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F761" t="s">
         <v>168</v>
       </c>
       <c r="G761" s="1" t="s">
         <v>2883</v>
       </c>
       <c r="H761" t="s">
         <v>2884</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>2885</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="D762" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E762" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F762" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="H762" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>2888</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="D763" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E763" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F763" t="s">
-        <v>2523</v>
+        <v>136</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="H763" t="s">
         <v>2890</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>2891</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D764" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="E764" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="F764" t="s">
-        <v>2609</v>
+        <v>2523</v>
       </c>
       <c r="G764" s="1" t="s">
         <v>2892</v>
       </c>
       <c r="H764" t="s">
         <v>2893</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
         <v>2894</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>10</v>
+        <v>431</v>
       </c>
       <c r="D765" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F765" t="s">
+        <v>2612</v>
+      </c>
+      <c r="G765" s="1" t="s">
         <v>2895</v>
       </c>
-      <c r="E765" t="s">
+      <c r="H765" t="s">
         <v>2896</v>
-      </c>
-[...7 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>10</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2898</v>
+      </c>
+      <c r="E766" t="s">
         <v>2899</v>
       </c>
-      <c r="B766" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F766" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="G766" s="1" t="s">
         <v>2900</v>
       </c>
       <c r="H766" t="s">
         <v>2901</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
         <v>2902</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D767" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="E767" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="F767" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>2903</v>
       </c>
       <c r="H767" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
         <v>2905</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D768" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="E768" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="F768" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="G768" s="1" t="s">
         <v>2906</v>
       </c>
       <c r="H768" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
         <v>2908</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D769" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="E769" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="F769" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="G769" s="1" t="s">
         <v>2909</v>
       </c>
       <c r="H769" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
         <v>2911</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D770" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="E770" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="F770" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>814</v>
+        <v>2912</v>
       </c>
       <c r="H770" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D771" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="E771" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="F771" t="s">
-        <v>89</v>
+        <v>2612</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2914</v>
+        <v>814</v>
       </c>
       <c r="H771" t="s">
         <v>2915</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
         <v>2916</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
+        <v>44</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2898</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2899</v>
+      </c>
+      <c r="F772" t="s">
+        <v>89</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
         <v>10</v>
       </c>
-      <c r="D772" t="s">
-[...5 lines deleted...]
-      <c r="F772" t="s">
+      <c r="D773" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F773" t="s">
         <v>1001</v>
       </c>
-      <c r="G772" s="1" t="s">
-[...3 lines deleted...]
-        <v>2920</v>
+      <c r="G773" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2923</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -29991,50 +30026,51 @@
     <hyperlink ref="G748" r:id="rId747"/>
     <hyperlink ref="G749" r:id="rId748"/>
     <hyperlink ref="G750" r:id="rId749"/>
     <hyperlink ref="G751" r:id="rId750"/>
     <hyperlink ref="G752" r:id="rId751"/>
     <hyperlink ref="G753" r:id="rId752"/>
     <hyperlink ref="G754" r:id="rId753"/>
     <hyperlink ref="G755" r:id="rId754"/>
     <hyperlink ref="G756" r:id="rId755"/>
     <hyperlink ref="G757" r:id="rId756"/>
     <hyperlink ref="G758" r:id="rId757"/>
     <hyperlink ref="G759" r:id="rId758"/>
     <hyperlink ref="G760" r:id="rId759"/>
     <hyperlink ref="G761" r:id="rId760"/>
     <hyperlink ref="G762" r:id="rId761"/>
     <hyperlink ref="G763" r:id="rId762"/>
     <hyperlink ref="G764" r:id="rId763"/>
     <hyperlink ref="G765" r:id="rId764"/>
     <hyperlink ref="G766" r:id="rId765"/>
     <hyperlink ref="G767" r:id="rId766"/>
     <hyperlink ref="G768" r:id="rId767"/>
     <hyperlink ref="G769" r:id="rId768"/>
     <hyperlink ref="G770" r:id="rId769"/>
     <hyperlink ref="G771" r:id="rId770"/>
     <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>