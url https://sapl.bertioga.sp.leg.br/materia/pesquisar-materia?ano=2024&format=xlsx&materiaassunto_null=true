--- v0 (2026-02-22)
+++ v1 (2026-05-19)
@@ -54,3658 +54,3658 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19956</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t xml:space="preserve">Contas Municipais </t>
   </si>
   <si>
     <t>TCESP - Tribunal de Contas São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DO MUNICÍPIO DE BERTIOGA REFERENTES AO EXERCÍCIO DE 2.021</t>
   </si>
   <si>
     <t>19695</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19695/ind-001-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19695/ind-001-2024.pdf</t>
   </si>
   <si>
     <t>Intensificação de ações no combate ao mosquito Aedes aegypti transmissor da dengue, zika e chikungunya, com visitas em obras particulares e públicas, bem como a aquisição de drones para ajudar no combate a disseminação dos focos.</t>
   </si>
   <si>
     <t>19696</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19696/ind-002-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19696/ind-002-2024.pdf</t>
   </si>
   <si>
     <t>Limpeza, revitalização e que seja colocado todo material necessário para o funcionamento do campinho de futebol no Bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>19697</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19697/ind-003-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19697/ind-003-2024.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto ao Governo do Estado de São Paulo para construção da nova Escola Estadual no bairro Jardim Vicente Carvalho IL</t>
   </si>
   <si>
     <t>19698</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19698/ind-004-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19698/ind-004-2024.pdf</t>
   </si>
   <si>
     <t>Construção de Escola Estadual que atenda moradores do conjunto habitacional Caminho das Árvores, em área já destinada através da Lei 1520/ 2023.</t>
   </si>
   <si>
     <t>19699</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19699/ind-005-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19699/ind-005-2024.pdf</t>
   </si>
   <si>
     <t>envide esforços junto ao Governo do Estado de São Paulo para manutenção predial, elétrica e hidráulica, bem como manutenção da cobertura nas quadras poliesportivas das escolas estaduais sediadas no município de Bertioga.</t>
   </si>
   <si>
     <t>19700</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19700/ind-006-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19700/ind-006-2024.pdf</t>
   </si>
   <si>
     <t>Realize a implantação de nova iluminação pública na Rua Nicolau Miguel Obeidi, no bairro Vista Linda, para tornar mais eficiente o serviço com lâmpadas.</t>
   </si>
   <si>
     <t>19702</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19702/ind-007-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19702/ind-007-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade na Rua Dr. Lincolin Bolívar Neves, altura do número 50G, no bairro Chácaras.</t>
   </si>
   <si>
     <t>19704</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19704/ind-008-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19704/ind-008-2024.pdf</t>
   </si>
   <si>
     <t>Realize implantação de nova iluminação pública na Rua Dr. Lincolin Bolívar Neves a no bairro Chácaras, para tornar mais eficiente o serviço com lampadas.</t>
   </si>
   <si>
     <t>19706</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19706/ind-009-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19706/ind-009-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção na caixa de energia elétrica, bem como troca dos bancos quebrados na orla da praia da enseada, no centro de Bertioga.</t>
   </si>
   <si>
     <t>19708</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Elisângela</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19708/ind-010-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19708/ind-010-2024.pdf</t>
   </si>
   <si>
     <t>Divulgação e fiscalização de Lei que obriga empresas com mais de 100 funcionários a contratar de 2% a 5% de PCDs.</t>
   </si>
   <si>
     <t>19711</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19711/ind-011-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19711/ind-011-2024.pdf</t>
   </si>
   <si>
     <t>Ampla divulgação de desconto de até 65% das contas de energia para famílias com autista</t>
   </si>
   <si>
     <t>19713</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Guarujá</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19713/ind-012-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19713/ind-012-2024.pdf</t>
   </si>
   <si>
     <t>Aumento da quantidade de Leite distribuído em Bertioga pelo programa Viva Leite.</t>
   </si>
   <si>
     <t>19714</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19714/ind-013-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19714/ind-013-2024.pdf</t>
   </si>
   <si>
     <t>Utilização de nebulizador costal para a prevenção e combate à dengue</t>
   </si>
   <si>
     <t>19715</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19715/ind-014-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19715/ind-014-2024.pdf</t>
   </si>
   <si>
     <t>Reparo a nível municipal de iluminações públicas nos bairros da cidade.</t>
   </si>
   <si>
     <t>19716</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19716/ind-015-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19716/ind-015-2024.pdf</t>
   </si>
   <si>
     <t>Reparo do PV da Sabesp localizado na Rua Irmão Marista Paulo Gaudêncio, no bairro Vista Linda.</t>
   </si>
   <si>
     <t>19717</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19717/ind-016-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19717/ind-016-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de rotatória entre a avenida Marginal Bruno Covas com a Rua aprovada 613, no bairro Chácaras</t>
   </si>
   <si>
     <t>19718</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19718/ind-017-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19718/ind-017-2024.pdf</t>
   </si>
   <si>
     <t>Reforço da sinalização e instalação de redutores de velocidade no bairro Rio da Praia e centro, especialmente na esquina da Rua Cláudio Cesar de Aguiar Mauriz e Padre João Batista de Carvalho.</t>
   </si>
   <si>
     <t>19719</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19719/ind-018-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19719/ind-018-2024.pdf</t>
   </si>
   <si>
     <t>Somatória de esforços para elaboração de projeto de lei complementar que altera a base de cálculo da contribuição previdenciária vigente.</t>
   </si>
   <si>
     <t>19720</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19720/ind-019-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19720/ind-019-2024.pdf</t>
   </si>
   <si>
     <t>Providências junto a ELEKTRO, objetivando melhorias na rede de energia do bairro do Indaiá</t>
   </si>
   <si>
     <t>19721</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19721/ind-020-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19721/ind-020-2024.pdf</t>
   </si>
   <si>
     <t>Atenção à UBS Vicente de Carvalho II</t>
   </si>
   <si>
     <t>19722</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19722/ind-021-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19722/ind-021-2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre arrecadação de recursos provenientes de infrações de trânsito</t>
   </si>
   <si>
     <t>19723</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19723/ind-022-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19723/ind-022-2024.pdf</t>
   </si>
   <si>
     <t>Habitação indígena</t>
   </si>
   <si>
     <t>19724</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19724/ind-023-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19724/ind-023-2024.pdf</t>
   </si>
   <si>
     <t>Liberação de cobranças do estacionamento rotativo durante horário da feira livre na avenida 19 de maio (lado direito)</t>
   </si>
   <si>
     <t>19725</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19725/ind-024-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19725/ind-024-2024.pdf</t>
   </si>
   <si>
     <t>Nivelamento da Rua Aprovada 611, no bairro Chácara Vista Linda</t>
   </si>
   <si>
     <t>19726</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19726/ind-025-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19726/ind-025-2024.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Francisca Martins da Cunha</t>
   </si>
   <si>
     <t>19727</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19727/ind-026-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19727/ind-026-2024.pdf</t>
   </si>
   <si>
     <t>Ligação de energia nos núcleos informais urbanos de Bertioga, com base no Artigo 506 da Resolução 1.000/2021 da agência nacional de energia elétrica (ANEEL)</t>
   </si>
   <si>
     <t>19728</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19728/ind-027-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19728/ind-027-2024.pdf</t>
   </si>
   <si>
     <t>Aumento do número de agentes de endemias e fornecimento de materiais”.</t>
   </si>
   <si>
     <t>19729</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19729/ind-028-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19729/ind-028-2024.pdf</t>
   </si>
   <si>
     <t>Adesão ao programa estadual Muralha Paulista.</t>
   </si>
   <si>
     <t>19730</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19730/ind-029-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19730/ind-029-2024.pdf</t>
   </si>
   <si>
     <t>Ausência da tampa de Poço de Visita (PV) na Rua Doutor Fausto Sampaio com a Rua Osvaldo Oliva, no Indaiá</t>
   </si>
   <si>
     <t>19731</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19731/ind-030-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19731/ind-030-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção da calçada e pavimento asfáltico na Avenida Tomé de Souza, cruzamento com a Rua Doutor Fausto Sampaio - Indaiá</t>
   </si>
   <si>
     <t>19732</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19732/ind-031-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19732/ind-031-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade (lombofaixa) na Rua Antônio Rodrigues e Rua Maria Helena - Indaiá</t>
   </si>
   <si>
     <t>19735</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19735/ind-032-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19735/ind-032-2024.pdf</t>
   </si>
   <si>
     <t>Aumento de recursos para custeio da AETUB - Associação dos Estudantes Técnicos e Universitários de Bertioga.</t>
   </si>
   <si>
     <t>19736</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19736/ind-033-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19736/ind-033-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de Posto Comunitário de Segurança Pública no bairro da Riviera de São Lourenço, com atendimento 24h.</t>
   </si>
   <si>
     <t>19737</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19737/ind-034-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19737/ind-034-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção em luminárias queimadas e implantação de nova iluminação pública nas principais ruas do bairro de Boracéia, para tornar mais eficiente o serviço de iluminação com lâmpadas de LED.</t>
   </si>
   <si>
     <t>19738</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19738/ind-035-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19738/ind-035-2024.pdf</t>
   </si>
   <si>
     <t>Divulgação dos atendimentos de urgência e emergência na sede do Posto da Unidade de Saúde da Família de Boracéia.</t>
   </si>
   <si>
     <t>19739</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19739/ind-036-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19739/ind-036-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de nova iluminação pública na Avenida Vicente de Carvalho, no Centro de Bertioga, para tornar mais eficiente o serviço com lâmpadas</t>
   </si>
   <si>
     <t>19740</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19740/ind-037-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19740/ind-037-2024.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua Manoel Gajo, centro de Bertioga, na quadra da Delegacia de Polícia.</t>
   </si>
   <si>
     <t>19741</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19741/ind-038-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19741/ind-038-2024.pdf</t>
   </si>
   <si>
     <t>Estudo para a implantação de guichê de venda de passagens rodoviária no terminal de transbordo no bairro Albatroz</t>
   </si>
   <si>
     <t>19742</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19742/ind-039-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19742/ind-039-2024.pdf</t>
   </si>
   <si>
     <t>Roçada em toda e extensão da avenida Bruno Covas no bairro Chácaras.</t>
   </si>
   <si>
     <t>19743</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19743/ind-040-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19743/ind-040-2024.pdf</t>
   </si>
   <si>
     <t>Contratação de médicos para a Estratégia da Saúde da Família em Boracéia.</t>
   </si>
   <si>
     <t>19744</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19744/ind-041-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19744/ind-041-2024.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas no bairro de Guaratuba.</t>
   </si>
   <si>
     <t>19745</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19745/ind-042-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19745/ind-042-2024.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem adequada para os moradores do Morro do Macuco no bairro de Guaratuba.</t>
   </si>
   <si>
     <t>19746</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19746/ind-043-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19746/ind-043-2024.pdf</t>
   </si>
   <si>
     <t>Informações referentes as condições das calçadas, guias e sarjetas na Rua Prof. José Benevenuto Madureira, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19747</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19747/ind-044-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19747/ind-044-2024.pdf</t>
   </si>
   <si>
     <t>Medidas para melhorar a fluidez no trânsito da Av. Eng. Durval Gago Lourenço, que é a única via de acesso ao bairro de São Lourenço</t>
   </si>
   <si>
     <t>19748</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19748/ind-045-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19748/ind-045-2024.pdf</t>
   </si>
   <si>
     <t>Atenção do Poder Executivo Municipal frente ao aumento dos problemas relacionados a segurança no bairro do Vista Linda.</t>
   </si>
   <si>
     <t>19749</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19749/ind-046-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19749/ind-046-2024.pdf</t>
   </si>
   <si>
     <t>Prorrogação da Lei Complementar 190 de 20 de dezembro de 2023, que "Dispõe sobre a Conservação de Construções e Adaptações Executadas Irregularmente no município de Bertioga" - Anistia de Obras - por mais 90 dias.</t>
   </si>
   <si>
     <t>19750</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19750/ind-047-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19750/ind-047-2024.pdf</t>
   </si>
   <si>
     <t>Solicita WiFi Social</t>
   </si>
   <si>
     <t>19751</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19751/ind-048-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19751/ind-048-2024.pdf</t>
   </si>
   <si>
     <t>Ligação de energia provisória no núcleo Caculé com base no Artigo 506 da Resolução 1.000/2021 da agência nacional de energia elétrica (Aneel)</t>
   </si>
   <si>
     <t>19752</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19752/ind-049-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19752/ind-049-2024.pdf</t>
   </si>
   <si>
     <t>Pintura de prédios públicos com tinta que repele o mosquito da dengue dando prioridade às escolas e creches do município de Bertioga.</t>
   </si>
   <si>
     <t>19753</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19753/ind-050-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19753/ind-050-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade (lombofaixas) na Rua Ayrton Senna da Silva, no cruzamento com a Rua John Wolthers - Centro</t>
   </si>
   <si>
     <t>19754</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19754/ind-051-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19754/ind-051-2024.pdf</t>
   </si>
   <si>
     <t>Totem de Segurança no Terminal Rodoviário de Bertioga</t>
   </si>
   <si>
     <t>19756</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19756/ind-052-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19756/ind-052-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação a implantação da EJA (Educação de Jovens e Adultos) no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19757</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19757/ind-053-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19757/ind-053-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação, que faça uma campanha solicitando aos responsáveis dos colégios para que os contentores de lixos, sejam colocados para a rua apenas na parte da manhã, no horário em que a empresa responsável faça a coleta.</t>
   </si>
   <si>
     <t>19758</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19758/ind-054-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19758/ind-054-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde o aumento do número de atendimento para os exames preventivos na UBS Central.</t>
   </si>
   <si>
     <t>19759</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19759/ind-055-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19759/ind-055-2024.pdf</t>
   </si>
   <si>
     <t>Obras de acessibilidade no Paço Municipal.</t>
   </si>
   <si>
     <t>19760</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19760/ind-056-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19760/ind-056-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilização de mais um veículo para o Conselho Tutelar , bem como reiteração da implantação de um novo Colegiado</t>
   </si>
   <si>
     <t>19761</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19761/ind-057-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19761/ind-057-2024.pdf</t>
   </si>
   <si>
     <t>Gestão junto ao Governo do Estado de São Paulo para que promova treinamentos específicos à PM (Polícia Militar do Estado de São Paulo) para atendimentos que envolvam pessoas com espectro autismo</t>
   </si>
   <si>
     <t>19766</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Instalação de creche, por meio de locação de espaço, desapropriação de imóvel ou construção, no bairro Chácaras.</t>
   </si>
   <si>
     <t>19767</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19767/ind-059-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19767/ind-059-2024.pdf</t>
   </si>
   <si>
     <t>Aumento do efetivo do transporte escolar na Escola Municipal Professora Maria Lúcia Soares (Fazendinha)</t>
   </si>
   <si>
     <t>19768</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19768/ind-060-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19768/ind-060-2024.pdf</t>
   </si>
   <si>
     <t>Criação da Diretoria da Mulher junto a Secretaria de Desenvolvimento Social</t>
   </si>
   <si>
     <t>19769</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19769/ind-061-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19769/ind-061-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Municipal da Fazenda que realize estudos para viabilizar o aumento de repasse a AETUB - Associação dos Estudantes, Técnicos e Universitários de Bertioga.</t>
   </si>
   <si>
     <t>19770</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19770/ind-062-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19770/ind-062-2024.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei Municipal 1.556, de 09 de agosto de 2023, a qual institui a carteira de identificação das pessoas acometidas pela síndrome de fibromialgia.</t>
   </si>
   <si>
     <t>19771</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19771/ind-063-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19771/ind-063-2024.pdf</t>
   </si>
   <si>
     <t>Realização de reparo na pintura e sinalização de solo em toda a Avenida Anchieta e demais vias da cidade.</t>
   </si>
   <si>
     <t>19772</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19772/ind-064-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19772/ind-064-2024.pdf</t>
   </si>
   <si>
     <t>Providencias frente aos problemas na Unidade Escolar NEIM Indaiá Sementes do Bem</t>
   </si>
   <si>
     <t>19773</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19773/ind-065-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19773/ind-065-2024.pdf</t>
   </si>
   <si>
     <t>Construção de Escola Estadual no Bairro Vicente de Carvalho, nos padrões de construção, utilizados nas escolas entregues na região de Juquehy,_x000D_
 em São Sebastião, com custos reduzidos e execução das obras em tempo recorde.</t>
   </si>
   <si>
     <t>19774</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19774/ind-066-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19774/ind-066-2024.pdf</t>
   </si>
   <si>
     <t>Ar-Condicionado nas escolas estaduais de Bertioga.</t>
   </si>
   <si>
     <t>19775</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19775/ind-067-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19775/ind-067-2024.pdf</t>
   </si>
   <si>
     <t>Assistente Social em todas as UBSs (Unidade Básica de Saúde).</t>
   </si>
   <si>
     <t>19783</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19783/ind-068-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19783/ind-068-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de alça de acesso na unidade UNIBEM.</t>
   </si>
   <si>
     <t>19784</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19784/ind-069-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19784/ind-069-2024.pdf</t>
   </si>
   <si>
     <t>Mudança do portão de entrada e saída da creche NEIM Oswaldo Justo, no bairro Vista Linda para a rua Alexandre Miriani.</t>
   </si>
   <si>
     <t>19785</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19785/ind-070-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19785/ind-070-2024.pdf</t>
   </si>
   <si>
     <t>Instalação dos aparelhos de ar-condicionado na NEIM Chácaras.</t>
   </si>
   <si>
     <t>19786</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19786/ind-071-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19786/ind-071-2024.pdf</t>
   </si>
   <si>
     <t>Viabilização de uma base da Guarda Civil Municipal no bairro do Rio da Praia.</t>
   </si>
   <si>
     <t>19787</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19787/ind-072-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19787/ind-072-2024.pdf</t>
   </si>
   <si>
     <t>Realização de multirões oftalmológicos na cidade de Bertioga.</t>
   </si>
   <si>
     <t>19788</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19788/ind-073-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19788/ind-073-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilização de um espaço / sala para implantação de uma Unidade do CEJUSC (Centro judiciário de Solução de Conflitos e Cidadania) no Poupatempo da nossa cidade</t>
   </si>
   <si>
     <t>19789</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19789/ind-074-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19789/ind-074-2024.pdf</t>
   </si>
   <si>
     <t>Fiscalização URGENTE com a exigência da presença de cada proprietário contemplado para a averiguação dos relatos de venda dos apartamentos do Conjunto Habitacional Caminho das Árvores.</t>
   </si>
   <si>
     <t>19790</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19790/ind-075-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19790/ind-075-2024.pdf</t>
   </si>
   <si>
     <t>Realização de estudos para a instalação da Casa de Passagem em outro local.</t>
   </si>
   <si>
     <t>19791</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19791/ind-076-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19791/ind-076-2024.pdf</t>
   </si>
   <si>
     <t>Montagem de tenda para triagem de atendimento dos pacientes com suspeita de dengue.</t>
   </si>
   <si>
     <t>19792</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19792/ind-077-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19792/ind-077-2024.pdf</t>
   </si>
   <si>
     <t>Construção de novas creches na cidade de Bertioga, pois todas as unidades possuem lista de espera.</t>
   </si>
   <si>
     <t>19793</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19793/ind-078-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19793/ind-078-2024.pdf</t>
   </si>
   <si>
     <t>Gestão junto ao Governo do Estado de São Paulo para que através da Secretaria de Segurança Pública Municipal envide esforços junto ao CONSEG de Bertioga para inclusão do município no programa de Ronda Escolar PCD.</t>
   </si>
   <si>
     <t>19794</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19794/ind-079-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19794/ind-079-2024.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação pública e asfalto no leito carroçável da rua Estados Unidos e Canadá, localizadas no bairro Indaiá.</t>
   </si>
   <si>
     <t>19795</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19795/ind-080-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19795/ind-080-2024.pdf</t>
   </si>
   <si>
     <t>Adesão do município de Bertioga no programa "cozinhalimentos" do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>19796</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19796/ind-081-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19796/ind-081-2024.pdf</t>
   </si>
   <si>
     <t>Vale Transporte quando não houver vaga na remoção</t>
   </si>
   <si>
     <t>19797</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19797/ind-082-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19797/ind-082-2024.pdf</t>
   </si>
   <si>
     <t>Poda de árvores no canto do Itaguá.</t>
   </si>
   <si>
     <t>19803</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19803/ind-083-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19803/ind-083-2024.pdf</t>
   </si>
   <si>
     <t>Pontos de ônibus</t>
   </si>
   <si>
     <t>19804</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19804/ind-084-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19804/ind-084-2024.pdf</t>
   </si>
   <si>
     <t>Reciclagem dos resíduos sólidos em Bertioga</t>
   </si>
   <si>
     <t>19805</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19805/ind-085-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19805/ind-085-2024.pdf</t>
   </si>
   <si>
     <t>Criação de um programa "capacitando quem acolhe", fortalecendo o apoio às mulheres vitimas de violência doméstica em Bertioga.</t>
   </si>
   <si>
     <t>19806</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19806/ind-086-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19806/ind-086-2024.pdf</t>
   </si>
   <si>
     <t>Implantação do Departamento de Bem-estar animal</t>
   </si>
   <si>
     <t>19807</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19807/ind-087-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19807/ind-087-2024.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade de projeto de lei sobre jornada de trabalho baseada em produção para profissionais de saúde.</t>
   </si>
   <si>
     <t>19808</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19808/ind-088-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19808/ind-088-2024.pdf</t>
   </si>
   <si>
     <t>Roçada de matos e limpeza urbana no bairro Indaiá, Rua Dr. José da Costa Silva Sobrinho na altura do número 644.</t>
   </si>
   <si>
     <t>19809</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19809/ind-089-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19809/ind-089-2024.pdf</t>
   </si>
   <si>
     <t>Realização de esforços para reativar e fortalecer o Conselho Municipal de Esportes.</t>
   </si>
   <si>
     <t>19810</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19810/ind-090-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19810/ind-090-2024.pdf</t>
   </si>
   <si>
     <t>Atendimento do PAT nos bairros Chácaras, Indaiá e Boracéia</t>
   </si>
   <si>
     <t>19811</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19811/ind-091-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19811/ind-091-2024.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação pública da Rua Prof. Geraldo Rodrigues Montemor, além da poda das árvores , próximo a EMEIF Boracéia, NEIM e da Estratégia Saúde da Família.</t>
   </si>
   <si>
     <t>19812</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19812/ind-092-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19812/ind-092-2024.pdf</t>
   </si>
   <si>
     <t>Vazamento de esgoto no PV da SABESP na rua Carvalho Adelson Riesco no bairro Vicente de Carvalho</t>
   </si>
   <si>
     <t>19813</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19813/ind-093-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19813/ind-093-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção de PV em frente aos trailers de pastel em frente a antiga balsa.</t>
   </si>
   <si>
     <t>19814</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19814/ind-094-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19814/ind-094-2024.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamentos para a limpeza da Rodoviária</t>
   </si>
   <si>
     <t>19815</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19815/ind-095-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19815/ind-095-2024.pdf</t>
   </si>
   <si>
     <t>Contratação de mais médico neuropediatra para atender na rede municipal.</t>
   </si>
   <si>
     <t>19830</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19830/ind-096-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19830/ind-096-2024.pdf</t>
   </si>
   <si>
     <t>Unidade móvel de vacinas para atender o calendário anual de vacinação.</t>
   </si>
   <si>
     <t>19831</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19831/ind-097-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19831/ind-097-2024.pdf</t>
   </si>
   <si>
     <t>Alteração do ponto de parada do transporte escolar em Guaratuba dos alunos que estudam na Escola Municipal José Carlos Buzinaro</t>
   </si>
   <si>
     <t>19832</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19832/ind-098-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19832/ind-098-2024.pdf</t>
   </si>
   <si>
     <t>Aumento da Segurança no Jardim das Canções - Rio da Praia</t>
   </si>
   <si>
     <t>19833</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19833/ind-099-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19833/ind-099-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação na entrada da Pedralina e câmera de monitoramento.</t>
   </si>
   <si>
     <t>19834</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19834/ind-100-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19834/ind-100-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de vagas inclusivas para autistas com pintura no solo e sinalização vertical.</t>
   </si>
   <si>
     <t>19835</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19835/ind-101-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19835/ind-101-2024.pdf</t>
   </si>
   <si>
     <t>Impeça o fechamento da passagem da praia de São Lourenço</t>
   </si>
   <si>
     <t>19836</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19836/ind-102-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19836/ind-102-2024.pdf</t>
   </si>
   <si>
     <t>Que o executivo através do governo do estado possa criar planos de investimentos para atrair turistas como espaços e atrativos, bem como a readaptação e requalificação das vias de acesso a Bertioga e região.</t>
   </si>
   <si>
     <t>19837</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19837/ind-103-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19837/ind-103-2024.pdf</t>
   </si>
   <si>
     <t>Demarcação de vagas para estacionamento no entorno do hospital de Bertioga</t>
   </si>
   <si>
     <t>19838</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19838/ind-104-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19838/ind-104-2024.pdf</t>
   </si>
   <si>
     <t>Reserva de espaço na feira do bem para vendas de artesanato indígena da Aldeia Ribeirão Silveira</t>
   </si>
   <si>
     <t>19839</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19839/ind-105-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19839/ind-105-2024.pdf</t>
   </si>
   <si>
     <t>Alteração de itinerário da linha 6, passar pela UNIBEM, no Rio da Praia</t>
   </si>
   <si>
     <t>19840</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19840/ind-106-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19840/ind-106-2024.pdf</t>
   </si>
   <si>
     <t>Atendimento para renovação da licença de ambulante no poupatempo.</t>
   </si>
   <si>
     <t>19841</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19841/ind-107-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19841/ind-107-2024.pdf</t>
   </si>
   <si>
     <t>Adequação no tamanho dos carrinhos de praia para venda de coco, milho, açaí e moda praia.</t>
   </si>
   <si>
     <t>19842</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19842/ind-108-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19842/ind-108-2024.pdf</t>
   </si>
   <si>
     <t>Melhoria da ciclovia localizada na Avenida Engenheiro Eduardo Correia da Costa Júnior</t>
   </si>
   <si>
     <t>19843</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19843/ind-109-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19843/ind-109-2024.pdf</t>
   </si>
   <si>
     <t>Adesão ao Programa nacional "Execução Fiscal Eficiente"</t>
   </si>
   <si>
     <t>19848</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19848/ind-110-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19848/ind-110-2024.pdf</t>
   </si>
   <si>
     <t>Integração dos Cursos de Administração da ETEC ao Ensino Médio.</t>
   </si>
   <si>
     <t>19849</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19849/ind-111-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19849/ind-111-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de nova iluminação pública nas ruas do loteamento Morada da Praia, em Boracéia, para tornar mais eficiente o serviço de iluminação com lâmpadas de LED.</t>
   </si>
   <si>
     <t>19850</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19850/ind-112-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19850/ind-112-2024.pdf</t>
   </si>
   <si>
     <t>Reparo em buraco localizado na rua Dr. Lincoln Bolivar Neves, próximo ao número 525, no bairro Chácaras.</t>
   </si>
   <si>
     <t>19851</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19851/ind-113-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19851/ind-113-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de redutores de velocidade na rua Vereador Ney Moura Nehme</t>
   </si>
   <si>
     <t>19852</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19852/ind-114-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19852/ind-114-2024.pdf</t>
   </si>
   <si>
     <t>Estudos para melhorar a mobilidade urbana nas ruas John Wolthers, Fernando Nascimento, João de Carvalho e, Cláudio Cezar de Aguiar Mauriz, Centro.</t>
   </si>
   <si>
     <t>19853</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19853/ind-115-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19853/ind-115-2024.pdf</t>
   </si>
   <si>
     <t>Inclusão das ruas Marítima e Náutica, Atlântica e Milton Oliveira no itinerário do transporte escolar municipal, no bairro Sítio São João.</t>
   </si>
   <si>
     <t>19854</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19854/ind-116-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19854/ind-116-2024.pdf</t>
   </si>
   <si>
     <t>Adesão ao programa Novos Tempos da Fundação Casa-Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>19855</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19855/ind-117-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19855/ind-117-2024.pdf</t>
   </si>
   <si>
     <t>Estacionamento 45º na Avenida Anchieta, no bairro Indaiá.</t>
   </si>
   <si>
     <t>19856</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19856/ind-118-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19856/ind-118-2024.pdf</t>
   </si>
   <si>
     <t>Criação de banco de empréstimo de material de reabilitação.</t>
   </si>
   <si>
     <t>19861</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19861/ind-119-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19861/ind-119-2024.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de rede de iluminação pública na Rua Tibiriçá.</t>
   </si>
   <si>
     <t>19862</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19862/ind-120-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19862/ind-120-2024.pdf</t>
   </si>
   <si>
     <t>Emplacamento das Ruas Doutora Fabiana Lyra e Rua João Albino Moreira</t>
   </si>
   <si>
     <t>19863</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19863/ind-121-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19863/ind-121-2024.pdf</t>
   </si>
   <si>
     <t>Celeridade no envio da minuta do realinhamento do PERB para Casa Civil e ALESP</t>
   </si>
   <si>
     <t>19864</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19864/ind-122-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19864/ind-122-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de lombofaixa na Avenida Anchieta, esquina com a Rua da Saudade, no Centro.</t>
   </si>
   <si>
     <t>19865</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19865/ind-123-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19865/ind-123-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Serviços Urbanos a instalação de postes com iluminarias na Rua Oswaldo Cruz.</t>
   </si>
   <si>
     <t>19866</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19866/ind-124-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19866/ind-124-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Serviços Urbanos a instalação de postes com iluminarias na Rua Alzemiro Balio, no bairro Vista Linda.</t>
   </si>
   <si>
     <t>19867</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19867/ind-125-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19867/ind-125-2024.pdf</t>
   </si>
   <si>
     <t>Cronograma de devolução do Condomínio Quaresmeira</t>
   </si>
   <si>
     <t>19868</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19868/ind-126-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19868/ind-126-2024.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra multiuso na Vila do Bem Indaiá e reparos diversos.</t>
   </si>
   <si>
     <t>19869</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19869/ind-127-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19869/ind-127-2024.pdf</t>
   </si>
   <si>
     <t>Definição legal de 30 horas semanais para a jornada de trabalho dos psicólogos da rede pública de Saúde de Bertioga.</t>
   </si>
   <si>
     <t>19870</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19870/ind-128-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19870/ind-128-2024.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção nas vias com a operação tapa buraco nos bairros Vista Linda e Chácaras</t>
   </si>
   <si>
     <t>19871</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19871/ind-129-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19871/ind-129-2024.pdf</t>
   </si>
   <si>
     <t>Distribuição de repelente nas Unidades Básicas de Saúde do município para gestantes.</t>
   </si>
   <si>
     <t>19872</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19872/ind-130-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19872/ind-130-2024.pdf</t>
   </si>
   <si>
     <t>Intensificação das ações de combate à dengue na Rua Geraldo Rodrigues Montemor, bairro Boracéia.</t>
   </si>
   <si>
     <t>19873</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19873/ind-131-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19873/ind-131-2024.pdf</t>
   </si>
   <si>
     <t>Requer providências objetivando o cumprimento da Lei Municipal 1543/2023, que garante o pagamento via pix para os tributos municipais de Bertioga.</t>
   </si>
   <si>
     <t>19874</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19874/ind-132-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19874/ind-132-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a prefeitura tome providencias frente aos problemas na área pública localizada na Rua Washington Curvelo de Aguiar, Indaiá.</t>
   </si>
   <si>
     <t>19875</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19875/ind-133-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19875/ind-133-2024.pdf</t>
   </si>
   <si>
     <t>Indicação para Secretaria de Ação Social com questionamento sobre os moradores de rua.</t>
   </si>
   <si>
     <t>19876</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19876/ind-134-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19876/ind-134-2024.pdf</t>
   </si>
   <si>
     <t>Combate a infestação de pombos em áreas urbanas de Bertioga</t>
   </si>
   <si>
     <t>19877</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19877/ind-135-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19877/ind-135-2024.pdf</t>
   </si>
   <si>
     <t>Serviços de zeladoria na Rua Antônio Rodrigues (antiga Rua Daniel Ferreira) no acesso à praia, Indaiá.</t>
   </si>
   <si>
     <t>19882</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19882/ind-136-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19882/ind-136-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção das telas de alambrado da quadra de esportes na Praça Primavera.</t>
   </si>
   <si>
     <t>19883</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19883/ind-137-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19883/ind-137-2024.pdf</t>
   </si>
   <si>
     <t>Limpeza, roçada e manutenção dos brinquedos na Praça Potengi, denominada José das Neves, no Maitinga</t>
   </si>
   <si>
     <t>19884</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19884/ind-138-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19884/ind-138-2024.pdf</t>
   </si>
   <si>
     <t>Esforços junto ao Governo Estadual por mais vagas e leitos vinculados ao Sistema CROSS na Baixada Santista.</t>
   </si>
   <si>
     <t>19885</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19885/ind-139-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19885/ind-139-2024.pdf</t>
   </si>
   <si>
     <t>Apoio social às famílias vulneráveis da cidade, com distribuição de Alimentos.</t>
   </si>
   <si>
     <t>19886</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19886/ind-140-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19886/ind-140-2024.pdf</t>
   </si>
   <si>
     <t>Padronização e fornecimento de equipamentos de praia para ambulantes no município, através da substituição dos modelos atuais por trailers ou containers adaptados, visando maior conforto, padronização visual e aprimoramento do receptivo turístico.</t>
   </si>
   <si>
     <t>19887</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19887/ind-141-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19887/ind-141-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de cobertura na entrada da Unidade Estratégia de Saúde da Família em Boracéia</t>
   </si>
   <si>
     <t>19888</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19888/ind-142-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19888/ind-142-2024.pdf</t>
   </si>
   <si>
     <t>Letreiro "Eu Amo Bertioga" na nova Praça Anchieta, no bairro Vista Linda</t>
   </si>
   <si>
     <t>19889</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19889/ind-143-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19889/ind-143-2024.pdf</t>
   </si>
   <si>
     <t>Ronda Guardiã Maria da Penha</t>
   </si>
   <si>
     <t>19890</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19890/ind-144-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19890/ind-144-2024.pdf</t>
   </si>
   <si>
     <t>Estudo de Viabilidade para concessão de espaço público à Igreja Assembleia de Deus, Ministério do Belém.</t>
   </si>
   <si>
     <t>19907</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19907/ind-145-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19907/ind-145-2024.pdf</t>
   </si>
   <si>
     <t>Criação da "Sexta Caiçara" na Festa da Tainha com valores mais acessíveis com intuito de estimular a ida dos moradores locais.</t>
   </si>
   <si>
     <t>19915</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19915/ind-146-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19915/ind-146-2024.pdf</t>
   </si>
   <si>
     <t>Construção de apartamentos populares para os moradores da Vila Tupi, Rua Tibiriçá - lado direito e, Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>19916</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19916/ind-147-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19916/ind-147-2024.pdf</t>
   </si>
   <si>
     <t>Criação exclusiva da Secretaria de Habitação.</t>
   </si>
   <si>
     <t>19917</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19917/ind-148-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19917/ind-148-2024.pdf</t>
   </si>
   <si>
     <t>Realização de multirão da saúde, com clínico geral, médicos especialistas e exames rápidos, no Condomínio Claraíba.</t>
   </si>
   <si>
     <t>19918</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19918/ind-149-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19918/ind-149-2024.pdf</t>
   </si>
   <si>
     <t>Ronda da GCM na Avenida Bruno Covas para garantir a segurança preventiva dos moradores dos cinco novos condomínios do Jardim Raphael.</t>
   </si>
   <si>
     <t>19919</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19919/ind-150-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19919/ind-150-2024.pdf</t>
   </si>
   <si>
     <t>Equipe médica com ambulância, ou, até mesmo um(a) técnico(a) de enfermagem com equipamento necessário para atendimento das crianças e jovens que participam dos jogos estudantis.</t>
   </si>
   <si>
     <t>19920</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19920/ind-151-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19920/ind-151-2024.pdf</t>
   </si>
   <si>
     <t>Atuação diária dos Agentes Comunitários da Saúde no conjunto habitacional Caminho das Árvores, no Jardim Raphael.</t>
   </si>
   <si>
     <t>19921</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19921/ind-152-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19921/ind-152-2024.pdf</t>
   </si>
   <si>
     <t>Posto de Saúde da Vila de Itatinga.</t>
   </si>
   <si>
     <t>19922</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19922/ind-155-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19922/ind-155-2024.pdf</t>
   </si>
   <si>
     <t>Criação da Diretoria de Acessibilidade</t>
   </si>
   <si>
     <t>19923</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19923/ind-154-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19923/ind-154-2024.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo até o final da Rua Mario Schemberg, no bairro de Boracéia.</t>
   </si>
   <si>
     <t>19924</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19924/ind-155-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19924/ind-155-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de ciclofaixa na rua Luiz Pereira de Campos no Centro.</t>
   </si>
   <si>
     <t>19925</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19925/ind-156-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19925/ind-156-2024.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação nº 457/2021 - Aumento dos Reservatórios de Abastecimento de água da SABESP</t>
   </si>
   <si>
     <t>19926</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19926/ind-157-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19926/ind-157-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus com cobertura, para o transporte escolar, na Rua Mario Schemberg, no bairro Boracéia.</t>
   </si>
   <si>
     <t>19927</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19927/ind-158-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19927/ind-158-2024.pdf</t>
   </si>
   <si>
     <t>Novos aparelhos de academia de alumínio na orla da praia, Vista Linda.</t>
   </si>
   <si>
     <t>19928</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19928/ind-159-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19928/ind-159-2024.pdf</t>
   </si>
   <si>
     <t>Estude o retorno de containers para coleta de lixo.</t>
   </si>
   <si>
     <t>19929</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19929/ind-160-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19929/ind-160-2024.pdf</t>
   </si>
   <si>
     <t>Estudos para instalar pontos de estacionamento especiais perto de todos os órgãos e poderes públicos municipais, que ainda não tem esse mecanismo de acessibilidade urbana, inclusive na frente da Câmara Municipal de Bertioga.</t>
   </si>
   <si>
     <t>19930</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19930/ind-161-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19930/ind-161-2024.pdf</t>
   </si>
   <si>
     <t>Gestões junto a SABESP para normalização do abastecimento de água a todos os bairros.</t>
   </si>
   <si>
     <t>19936</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19936/ind-162-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19936/ind-162-2024.pdf</t>
   </si>
   <si>
     <t>Autorização para remoção e poda de árvore sem a necessidade da presença do proprietário do imóvel.</t>
   </si>
   <si>
     <t>19937</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19937/ind-163-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19937/ind-163-2024.pdf</t>
   </si>
   <si>
     <t>Fisioterapia pélvica no tratamento da endometriose.</t>
   </si>
   <si>
     <t>19938</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19938/ind-164-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19938/ind-164-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de ônibus com abrigo para passageiros no ponto final, identificação no ponto final de cada linha, instalação de cabine para fiscal da empresa e banheiros.</t>
   </si>
   <si>
     <t>19939</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19939/ind-165-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19939/ind-165-2024.pdf</t>
   </si>
   <si>
     <t>Vagas exclusivas a idosos e Pessoas com Deficiência (PCD) próximo ao banco Itaú.</t>
   </si>
   <si>
     <t>19940</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19940/ind-166-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19940/ind-166-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de aparelho de academia ao ar livre na Vila do Bem do bairro Indaiá.</t>
   </si>
   <si>
     <t>19941</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Instalação de playground na Vila do bem do bairro Indaiá.</t>
   </si>
   <si>
     <t>19949</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19949/ind-168-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19949/ind-168-2024.pdf</t>
   </si>
   <si>
     <t>Extensão do itinerário e linha de ônibus na rua Manoel Gajo até à Vila de Itatinga.</t>
   </si>
   <si>
     <t>19950</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19950/ind-169-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19950/ind-169-2024.pdf</t>
   </si>
   <si>
     <t>Fisioterapia Hospitalar</t>
   </si>
   <si>
     <t>19951</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19951/ind-170-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19951/ind-170-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção e zeladoria na Creche NEIM Guaratuba</t>
   </si>
   <si>
     <t>19952</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19952/ind-171-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19952/ind-171-2024.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação nº 78/2022, solicitando a construção de uma Passagem Subterrânea para pedestres na Rodovia Dr. Manoel Hipólito do Rego (Rio-Santos).</t>
   </si>
   <si>
     <t>19953</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19953/ind-172-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19953/ind-172-2024.pdf</t>
   </si>
   <si>
     <t>Fiscalização da Arsesp e estudo para verificar a capacidade do Sistema de Abastecimento de Água para atender a demanda de Bertioga</t>
   </si>
   <si>
     <t>19954</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19954/ind-173-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19954/ind-173-2024.pdf</t>
   </si>
   <si>
     <t>Placas de sinalização turística, atualização em aplicativos de navegação e notificação a sites de navegação para a Vila da Mata.</t>
   </si>
   <si>
     <t>19955</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19955/ind-174-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19955/ind-174-2024.pdf</t>
   </si>
   <si>
     <t>Aumento da ronda escolar da GCM na E.E. William Aureli.</t>
   </si>
   <si>
     <t>19961</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19961/ind-175-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19961/ind-175-2024.pdf</t>
   </si>
   <si>
     <t>Guarda vidas na Praia de São Lourenço e Itaguaré</t>
   </si>
   <si>
     <t>19962</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19962/ind-176-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19962/ind-176-2024.pdf</t>
   </si>
   <si>
     <t>Fiscalização de prédios e conjuntos habitacionais para o uso racional da água</t>
   </si>
   <si>
     <t>19963</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19963/ind-177-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19963/ind-177-2024.pdf</t>
   </si>
   <si>
     <t>Aumento do trajeto das linhas de ônibus na Rua Manoel Gajo, sentido Itatinga</t>
   </si>
   <si>
     <t>19964</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19964/ind-178-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19964/ind-178-2024.pdf</t>
   </si>
   <si>
     <t>Melhorias de iluminação pública do bairro Indaiá.</t>
   </si>
   <si>
     <t>19976</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19976/ind-179-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19976/ind-179-2024.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para mudança de local do curso da ETEC (Centro Paula Souza).</t>
   </si>
   <si>
     <t>19977</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19977/ind-180-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19977/ind-180-2024.pdf</t>
   </si>
   <si>
     <t>Parceria do município com o Estado para reforma das escolas estaduais.</t>
   </si>
   <si>
     <t>19978</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19978/ind-181-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19978/ind-181-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação à municipalidade de incorporação de todo o ensino fundamental.</t>
   </si>
   <si>
     <t>19979</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19979/ind-182-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19979/ind-182-2024.pdf</t>
   </si>
   <si>
     <t>Locação de veículo exclusivo para atender o Centro Especializado em Saúde da Mulher.</t>
   </si>
   <si>
     <t>19980</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19980/ind-183-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19980/ind-183-2024.pdf</t>
   </si>
   <si>
     <t>Concessão de um dia de abono ao serviço, no dia do aniversário de cada servidor.</t>
   </si>
   <si>
     <t>19981</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19981/ind-184-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19981/ind-184-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de biombos ou banheiros dentro das salas dos consultórios médicos particulares de Bertioga visando maior privacidade e conforto para as pacientes</t>
   </si>
   <si>
     <t>19982</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19982/ind-185-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19982/ind-185-2024.pdf</t>
   </si>
   <si>
     <t>Implantação no poupatempo em Bertioga dos guichês preferenciais assegurando o direito do atendimento preferencial para as pessoas com deficiência, as pessoas com transtorno do espectro autista, as pessoas idosas com idade ou superior a 60 (sessenta) anos, as gestantes, as lactantes, as pessoas com criança de colo, os obesos, as pessoas com mobilidade reduzida e os doadores de sangue como forma de cumprir o estatuto do idoso e a Lei 10.048.</t>
   </si>
   <si>
     <t>19983</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19983/ind-186-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19983/ind-186-2024.pdf</t>
   </si>
   <si>
     <t>Manutenção da quadra esportiva da Escola Municipal Hilda Strenger Ribeiro.</t>
   </si>
   <si>
     <t>19984</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19984/ind-187-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19984/ind-187-2024.pdf</t>
   </si>
   <si>
     <t>Limpeza das placas de trânsito do bairro São Lourenço</t>
   </si>
   <si>
     <t>19985</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19985/ind-188-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19985/ind-188-2024.pdf</t>
   </si>
   <si>
     <t>Efetivação das aulas de esportes e cultura na Vila do Bem, para jovens, no bairro Jardim Vicente de Carvalho.</t>
   </si>
   <si>
     <t>19986</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19986/ind-189-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19986/ind-189-2024.pdf</t>
   </si>
   <si>
     <t>Limpeza e zeladoria no bairro Vicente de Carvalho</t>
   </si>
   <si>
     <t>19987</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19987/ind-190-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19987/ind-190-2024.pdf</t>
   </si>
   <si>
     <t>Faixa acessível na Av. Dr. Leonardo de Bonna no bairro Centro.</t>
   </si>
   <si>
     <t>19988</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19988/ind-191-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19988/ind-191-2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre denúncia de trabalhadores do Hospital Municipal de Bertioga.</t>
   </si>
   <si>
     <t>19990</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19990/ind-192-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19990/ind-192-2024.pdf</t>
   </si>
   <si>
     <t>Criação de um Programa de Incentivo ao esportista bertioguense denominado Bolsa Atleta.</t>
   </si>
   <si>
     <t>19991</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19991/ind-193-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19991/ind-193-2024.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para Contratação de Psicólogos e Fisioterapeutas para o Hospital Municipal de Bertioga Santa Terezinha para atendimento aos pacientes internados.</t>
   </si>
   <si>
     <t>19992</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19992/ind-194-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19992/ind-194-2024.pdf</t>
   </si>
   <si>
     <t>Colocação de um ponto de ônibus na Rua Luiz Pereira de Campos, em frente à Prefeitura Municipal de Bertioga sentido contrário a balsa.</t>
   </si>
   <si>
     <t>19993</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19993/ind-195-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19993/ind-195-2024.pdf</t>
   </si>
   <si>
     <t>Conclusão das obras de pavimentação no bairro Chácaras, com ênfase na Rua 618, localizada no loteamento conhecido como Chácara Vista Linda</t>
   </si>
   <si>
     <t>19994</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19994/ind-196-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19994/ind-196-2024.pdf</t>
   </si>
   <si>
     <t>Criação da Secretaria Municipal de Habitação e Regularização Fundiária.</t>
   </si>
   <si>
     <t>19995</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19995/ind-197-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19995/ind-197-2024.pdf</t>
   </si>
   <si>
     <t>Cadastro habitacional digital.</t>
   </si>
   <si>
     <t>20003</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20003/ind-198-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20003/ind-198-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de uma parada de ônibus no trecho da avenida Deputado Emílio Justo e a Rua Prof. Geraldo Rodrigues Montemor em Boraceia</t>
   </si>
   <si>
     <t>20004</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20004/ind-199-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20004/ind-199-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de rotatória entre a avenida Deputado Emílio Justo e a Rua Prof. Geraldo Rodrigues Montemor no bairro Boraceia.</t>
   </si>
   <si>
     <t>20005</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20005/ind-200-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20005/ind-200-2024.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros na Praça Anchieta.</t>
   </si>
   <si>
     <t>20006</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20006/ind-201-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20006/ind-201-2024.pdf</t>
   </si>
   <si>
     <t>Padronização do redutor de velocidade, na Rua Ephifanio Batista.</t>
   </si>
   <si>
     <t>20007</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20007/ind-202-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20007/ind-202-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de novo redutor de velocidade na Rua Aprovada 057, na altura do número 640</t>
   </si>
   <si>
     <t>20008</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20008/ind-203-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20008/ind-203-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilização de GCM na recepção do Hospital Municipal.</t>
   </si>
   <si>
     <t>20009</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20009/ind-204-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20009/ind-204-2024.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços gerais de Zeladoria em São Lourenço: roçada de mato, manutenção na iluminação, limpeza de valas, retirada de entulhos, nivelamento de ruas, poda de árvores e demais melhorias que possam proporcionar a toda comunidade.</t>
   </si>
   <si>
     <t>20010</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20010/ind-205-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20010/ind-205-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA A COLOCAÇÃO DE LOMBADAS NA RUA AVENIDA TEOTÔNIO VILELA - SÃO LOURENÇO</t>
   </si>
   <si>
     <t>19693</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19693/moc-001-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19693/moc-001-2024.pdf</t>
   </si>
   <si>
     <t>Agradecimento ao Governador Tarcísio de Freitas e ao Secretário de Estado Guilherme Muraro Derrite, pelo aumento de efetivo da polícia militar em Bertioga e;  parabenização ao Prefeito Caio Arias Matheus e sua equipe; ao Presidente do CONSEG Nelson Jorge de Castro, bem como o Comando da 21º BPMI pela gestão que fizeram junto ao Governo de Estado para essa conquista.</t>
   </si>
   <si>
     <t>19694</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19694/moc-002-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19694/moc-002-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização para as mulheres, alusiva ao Dia internacional da Mulher</t>
   </si>
   <si>
     <t>19755</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19755/moc-003-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19755/moc-003-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Deputado André do Prado</t>
   </si>
   <si>
     <t>19816</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19816/moc-004-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19816/moc-004-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização ao atleta Rafael Suguimoto que tem se destacado no tênis de mesa levando o nome de Bertioga ao topo do pódio.</t>
   </si>
   <si>
     <t>19817</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19817/moc-005-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19817/moc-005-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização a Jolly Roger Pousada, Bar &amp; Restaurante por colaborar no desenvolvimento da nossa cidade e investir na geração de empregos em nosso Município.</t>
   </si>
   <si>
     <t>19818</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19818/moc-006-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19818/moc-006-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização à Associação de monitores locais de Bertioga - AMOLB</t>
   </si>
   <si>
     <t>19819</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19819/moc-007-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19819/moc-007-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização aos Guardas Municipais Alexandre Limeres Areias, Alessandro Nere Duarte, João Evangelista Duarte e, Eduardo Nunes Dantas</t>
   </si>
   <si>
     <t>19820</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19820/moc-008-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19820/moc-008-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização e reconhecimento à Sra. Conceição Almeida de Melo</t>
   </si>
   <si>
     <t>19821</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19821/moc-009-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19821/moc-009-2024.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização aos Pastores Israel Martins Rodrigues e, Luzia de Cássia Lima Rodrigues, da Igreja Evangélica Pentecostal Coluna de Deus.</t>
   </si>
   <si>
     <t>19822</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19822/moc-010-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19822/moc-010-2024.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao empresário do ramo alimentício André Augusto Gusmão, proprietário do restaurante “O Colibri”.</t>
   </si>
   <si>
     <t>19823</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19823/moc-011-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19823/moc-011-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização e Aplausos à Diocese de Santos, pelo transcurso do seu aniversário de 100 anos, a ser comemorada em abril de 2024.</t>
   </si>
   <si>
     <t>19844</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19844/moc-012-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19844/moc-012-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a Assembleia de Deus - Ministério de Santos alusiva ao centenário de sua fundação.</t>
   </si>
   <si>
     <t>19897</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19897/moc-013-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19897/moc-013-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização pelos 39 anos de aniversário de Associação dos Engenheiros, Arquitetos e Agrônomos de Bertioga</t>
   </si>
   <si>
     <t>19895</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19895/moc-014-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19895/moc-014-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização em alusão ao dia do vendedor ambulante de Bertioga.</t>
   </si>
   <si>
     <t>19898</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19898/moc-015-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19898/moc-015-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização à deputada estadual Solange Freitas.</t>
   </si>
   <si>
     <t>19899</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19899/moc-016-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19899/moc-016-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização para Daniel dos Santos, pelos serviços prestados em prol da nossa Bertioga.</t>
   </si>
   <si>
     <t>19900</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19900/moc-017-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19900/moc-017-2024.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Dr. Paulo Antonio Rufino de Andrade, servidor público, advogado e professor universitário da Faculdade de Bertioga/FABE</t>
   </si>
   <si>
     <t>19901</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19901/moc-018-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19901/moc-018-2024.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Capitão PM Nelson Jorge de Castro, em reconhecimento aos relevantes serviços prestados à comunidade, à Corporação e em especial ao Conselho Comunitário de Segurança - CONSEG.</t>
   </si>
   <si>
     <t>19902</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19902/moc-019-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19902/moc-019-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização ao bombeiro William Veja Soares</t>
   </si>
   <si>
     <t>19903</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19903/moc-020-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19903/moc-020-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização ao professor e arbitro de tênis de mesa internacional Danilo Pastoriza.</t>
   </si>
   <si>
     <t>19904</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19904/moc-021-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19904/moc-021-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização ao professor Ticiano Lacerda e as alunas Amanda Sayuri Orikava e Catarina Costa Peres pela classificação no Sul-americano de karatê.</t>
   </si>
   <si>
     <t>19905</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19905/moc_022-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19905/moc_022-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização a FBEB - feira de Brechós e Empreendedores de Bertioga.</t>
   </si>
   <si>
     <t>19906</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19906/moc_023-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19906/moc_023-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Clube Unidas</t>
   </si>
   <si>
     <t>19931</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19931/moc-024-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19931/moc-024-2024.pdf</t>
   </si>
   <si>
     <t>Repúdio a prestação dos serviços irregular prestada pela SABESP no abastecimento de água em Bertioga.</t>
   </si>
   <si>
     <t>19965</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19965/moc-025-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19965/moc-025-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização aos GCMs Mariana do Rosário e Hudson Ferreira Costa pela heroica atuação no serviço de salvamento de um bebê engasgado</t>
   </si>
   <si>
     <t>19971</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19971/moc-026-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19971/moc-026-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização aos atletas Welyson Levy Silva e Bruno Arnone pela conquista do título de arbitro Internacional de Tênis de Mesa e ao atleta Rafael_x000D_
 Suguimoto pela vitória no campeonato brasileiro da Modalidade.</t>
   </si>
   <si>
     <t>19972</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19972/moc-027-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19972/moc-027-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização a médica Dra. Fabiana Paviani pelos serviços prestados</t>
   </si>
   <si>
     <t>19973</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19973/moc-028-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19973/moc-028-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização o médico Dr. Leonardo Bergara Devechio pelos serviços prestados</t>
   </si>
   <si>
     <t>19974</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19974/moc-029-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19974/moc-029-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização a Céu Franz Rocha</t>
   </si>
   <si>
     <t>19975</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19975/moc-030-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19975/moc-030-2024.pdf</t>
   </si>
   <si>
     <t>Parabenização ao CGM Ramos pelo êxito na ocorrência no bairro São João</t>
   </si>
   <si>
     <t>19989</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19989/moc-031-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19989/moc-031-2024.pdf</t>
   </si>
   <si>
     <t>Aplausos e Reconhecimento aos Guardas Civis Municipais Daniel Viana Campos e Adriano Liubsevicius de Frota</t>
   </si>
   <si>
     <t>20002</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20002/moc-032-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20002/moc-032-2024.pdf</t>
   </si>
   <si>
     <t>Pesar a Mali de Oliveira Santos</t>
   </si>
   <si>
     <t>19781</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19781/pdl_001-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19781/pdl_001-24.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BERTIOGUENSE À SRA. MICHELLE DE PAULA FIRMO REINALDO BOLSONARO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19782</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19782/pdl_002-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19782/pdl_002-24.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BERTIOGUENSE À SRA. ROSANA DE OLIVEIRA VALLE DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19801</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19801/pdl_003-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19801/pdl_003-24.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADAO BERTIOGUENSE AO PASTOR EDVALDO SANTOS DO AMPARO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19968</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Matheus Rodrigues, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19968/pelo_001-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19968/pelo_001-24.pdf</t>
   </si>
   <si>
     <t>“ALTERA ARTIGOS QUE ESPECIFICA DA LOM, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>19684</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Caio Arias Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19684/plc_001-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19684/plc_001-24.pdf</t>
   </si>
   <si>
     <t>ALTERA OS REQUISITOS DE PROVIMENTO DO CARGO DE PROCURADOR GERAL DO MUNICÍPIO, PREVISTOS NA LEI COMPLEMENTAR MUN ICIPAL Nº 168, DE 10 DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>19765</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19765/plc_002-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19765/plc_002-24.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE ASSISTENTE JURIDICO DO ANEXO I, DO QUADRO GERAL DE CARGOS DE PROVIMENTO EFETIVO DA PREFEITURA DO MUNICIPIO DE BERTIOGA, PREVISTO NA LEI COMPLEMENTAR MUNICIPAL N. 175, DE 21 DE DEZEMBRO DE 2022, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19777</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19777/plc_003-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19777/plc_003-24.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENCAO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), A IMOVEL RESIDENCIAL DE EXCLUSIVA PROPRIEDADE OU POSSE DE APOSENTADO, PENSIONISTA OU BENEFICIARIO DO BCP (BENEFICIO DE PRESTACAO CONTINUADA)</t>
   </si>
   <si>
     <t>19827</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19827/plc_004-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19827/plc_004-24.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NO AMBITO DO MUNICIPIO DE BERTIOGA JORNADA DE TRABALHO MÉDICO AFERIDA POR PRODUCAO</t>
   </si>
   <si>
     <t>19828</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19828/plc_005-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19828/plc_005-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N. 185, DE 11 DE OUTUBRO DE 2023, QUE INSTITUIU O CODIGO TRIBUTARIO DO MUNICIPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19857</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19857/plc_006-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19857/plc_006-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA REMUNERATÓRIO DOS PROCURADORES MUNICIPAIS DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19913</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19913/plc_007-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19913/plc_007-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N. 04, DE 21 DE DEZEMBRO DE 2001, QUE INSTITUI AS ZONAS ESPECIAIS DE INTERESSE SOCIAL - ZEIS, BEM COMO AS NORMAS PARA REGULARIZACAO FUNDIARIA DAS AREAS OCUPADAS OU NAO E ESTABELECE NORMAS PARA IMPLANTACAO DE EMPREENDIMENTOS HABITACIONAIS DE INTERESSE SOCIAL - EHIS, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19967</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19967/projeto_de_lei_complementar_008-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19967/projeto_de_lei_complementar_008-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 95, DE 03 DE JULHO 2013, NOS TERMOS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>19969</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19969/plc_009-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19969/plc_009-24.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO DE BERTIOGA, A COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE TURISMO - CONTUR E DO FUNDO ESPECIAL DE TURISMO - FETUR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>20000</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20000/plc_010-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20000/plc_010-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N. 185, DE 11 DE OUTUBRO DE 2023, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE BERTIOGA E DISPÔS SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19685</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19685/pl_001-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19685/pl_001-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 1.517/23, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19689</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19689/pl_002-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19689/pl_002-24.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA A CRIAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA – SEMENTES DO BEM</t>
   </si>
   <si>
     <t>19690</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19690/pl_003-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19690/pl_003-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA O DIA DO PROFISSIONAL DE EDUCAÇÃO FÍSICA E A SEMANA MUNICIPAL DE EDUCAÇÃO FÍSICA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19691</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19691/pl_004-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19691/pl_004-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO DAS ATIVIDADES DE EDUCAÇÃOO AMBIENTAL DESENVOLVIDAS PELO PROJETO BARCO ESCOLA ARCA DO SABER, NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19692</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19692/pl_005-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19692/pl_005-24.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE E APLICA A REVISÃO GERAL CONSTITUCIONAL AOS VALORES ATUAIS DE VENCIMENTO DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19701</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19701/pl_006-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19701/pl_006-24.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS HOSPITAIS E CLINICAS, PUBLICAS E PRIVADAS A GARANTIR OS DIREITOS DE MULHERES QUE SOFRAM PERDA GESTACIONAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19703</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19703/pl_007-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19703/pl_007-24.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DISPOSITIVO DE SEGURANCA, CONHECIDO COMO  BOTAO DO PANICO , PARA MULHERES VITIMADAS POR VIOLENCIA DOMESTICA, MESMO COM MEDIDA PROTETIVA NO MUNICIPIO DE BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19705</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19705/pl_008-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19705/pl_008-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS VETERANOS DA SEGURANCA PUBLICA DO MUNICIPIO DE BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19707</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19707/pl_009-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19707/pl_009-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDACAO DE LEI 1.350 DE 2019, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19709</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19709/pl_010-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19709/pl_010-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE EDUCACAO HUMANITARIA PARA GUARDA RESPONSAVEL, BEM-ESTAR ANIMAL E SAUDE AMBIENTAL NO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19710</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19710/pl_011-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19710/pl_011-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CAMINHO SENSIVEL E ALTERA AS NORMAS DE IDENTIFICACAO DAS VIAS PUBLICAS PARA PROMOVER O RESPEITO AS PESSOAS AUTISTAS DO MUNICIPIO DE BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19712</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19712/pl_012-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19712/pl_012-24.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIACAO DO FORUM DOS CONSELHOS MUNICIPAIS DE BERTIOGA</t>
   </si>
   <si>
     <t>19733</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19733/pl_013-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19733/pl_013-24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA CONFORME DISPOSTO NA LEI FEDERAL Nº 14.620, DE 13 DE JULHO DE 2023, E NAS DISPOSIÇÕES DAS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19734</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19734/pl014-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19734/pl014-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO PADRÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA AFETOS AO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19762</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_015-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_015-24.pdf</t>
   </si>
   <si>
     <t>DENOMINA A PISTA DE SKATE RODOLFO DE SOUSA ROSA O EQUIPAMENTO INSTALADO NO BAIRRO JARDIM VICENTE DE CARVALHO</t>
   </si>
   <si>
     <t>19763</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA ALÉM DA VISÃO OFTALMOLOGISTA DA ESCOLA E DOAÇÃO DE ÓCULOS E LENTES DE GRAU PARA OS ESTUDANTES DAS ESCOLAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>19764</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_017-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_017-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ABRIGO AMIGO, COMO ALTERNATIVA A PROTEGER AS PESSOAS - PRINCIPALMENTE MULHERES - DE SITUAÇÕES DE PERIGO E VULNERABILIDADE, EM PONTO DE ÔNIBUS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19776</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19776/pl_018-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19776/pl_018-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, PERMISSÃO E CONCESSÃO DE USO DE BENS PÚBLICOS MUNICIPAIS NO ÚLTIMO ANO DE MANDATO, NOS TERMOS DO ART. 96, DA LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>19778</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19778/pl_019-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19778/pl_019-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA MUNICIPAL DE ORIENTACAO AOS IDOSOS CONTRA FRAUDES E GOLPES NO AMBITO DO COMERCIO ELETRONICO E NA INTERNET, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19779</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19779/pl_020-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19779/pl_020-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO DE IMÓVEL, ATRAVÉS DE DOAÇÃO COM ENCARGOS, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19798</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19798/pl_021-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19798/pl_021-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE CONSCIENTIZACAO E TRATAMENTO PRECOCE DA ADENOMIOSE”_x000D_
 _x000D_
 •</t>
   </si>
   <si>
     <t>19799</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19799/pl_022-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19799/pl_022-24.pdf</t>
   </si>
   <si>
     <t>DENOMINA CAMINHO OASIS DO PEDRAO O ACESSO DOS AMBULANTES ATRAVES DA AV. TOME DE SOUZA ALTURA DO NUMERO 1.550 – CENTRO</t>
   </si>
   <si>
     <t>19800</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19800/pl_023-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19800/pl_023-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGACAO DA LISTA DE ESPERA POR VAGAS NAS CRECHES, ESCOLAS DE ENSINO INFANTIL E FUNDAMENTAL DO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19802</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19802/pl_024-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19802/pl_024-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 717, DE 18 DE JULHO DE 2006, QUE INSTITUIU O CONSELHO E FUNDO MUNICIPAL DE ESPORTES, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19824</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_025-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_025-24.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO LUIS CARLOS FARIA RODRIGUES A RUA 13, LOCALIZADA NO BAIRRO MAITINGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19825</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_026-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_026-24.pdf</t>
   </si>
   <si>
     <t>REVOGA O PAR. 2, DO ART. 1, BEM COMO O PAR. 1, DO ART. 4, DA LEI MUNICIPAL N. 1.204, DE 23 DE DEZEMBRO DE 2015, QUE DISPOE SOBRE O PROTESTO EXTRAJUDICIAL DOS CREDITOS INSCRITOS EM DÍVIDA ATIVA DO MUNICIPIO, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19826</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19826/pl_027-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19826/pl_027-24.pdf</t>
   </si>
   <si>
     <t>denomina de rua maria cesaltina antunes a antiga rua aprovada 312, cep 11271-250, no bairro boracéia e dá outras providências</t>
   </si>
   <si>
     <t>19829</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_028-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_028-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO USO DO CORDÃO GIRASSOL PARA IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS OCULTAS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19845</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19845/pl_029-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19845/pl_029-24.pdf</t>
   </si>
   <si>
     <t>OBRIGA O PODER EXECUTIVO A CUSTEAR, COMO PARTE INTEGRANTE DO UNIFORME ESCOLAR, UM PAR DE TENIS AOS ALUNOS DA REDE MUNICIPAL DE ENSINO DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19846</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19846/pl_030-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19846/pl_030-24.pdf</t>
   </si>
   <si>
     <t>CONTRATACAO E MANUTENCAO DE BOMBEIROS CIVIS E COMBATE A INCENDIO E PRIMEIROS SOCORROS EM BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19847</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19847/pl_031-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19847/pl_031-24.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA TENENTE WILSON DAS NEVES A RUA APROVADA 612, ANTIGA ESTRADA QUATRO, LOCALIZADA NO BAIRRO CHACARAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19858</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19858/pl_032-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19858/pl_032-24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE BERTIOGA A TRANSFERIR IMÓVEL DE SUA TITULARIDADE, POR MEIO DE DOAÇÃO OU CONCESSÃO DE DIREITO REAL DE USO, PARA FINS DE IMPLEMENTAÇÃO DE EMPREENDIMENTO HABITACIONAL DE INTERESSE SOCIAL PELO PROGRAMA MINHA CASA MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19859</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19859/pl_33-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19859/pl_33-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR A GRATUIDADE DO TRANSPORTE COLETIVO URBANO PARA A POPULAÇÃO PARTICIPAR DO DESFILE CÍVICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS NO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19860</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19860/pl_034-24_ldo.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19860/pl_034-24_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19878</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19878/pl035-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19878/pl035-24.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA PROFESSORA JURACI BACELLAR SANTANA GAIA, A ATUAL RUA APROVADA 971, LOCALIZADA NO BAIRRO MAITINGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19879</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19879/pl_036-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19879/pl_036-24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DE SUAS SECRETARIAS</t>
   </si>
   <si>
     <t>19880</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_037-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_037-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 467.000,00 (QUATROCENTOS E SESSENTA E SETE MIL REAIS), PARA OS FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19881</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19881/pl_038-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19881/pl_038-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19891</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19891/pl_039-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19891/pl_039-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR PONTO DE APOIO PARA OS MOTOBOYS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19892</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19892/pl_040-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19892/pl_040-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS "JUNHO VERMELHO", DEDICADO A CAMPANHA DE INCENTIVO A DOAÇÃO DE SANGUE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19893</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19893/pl_041-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19893/pl_041-24.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO MARCOS ROBERTO MACHADO A ANTIGA TRAVESSA AFONSO PENA</t>
   </si>
   <si>
     <t>19894</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19894/pl_042-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19894/pl_042-24.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE MEDICAÇÃO PARA PACIENTES COM RECEITA DE MÉDICO PARTICULAR PELA SECRETARIA DE SAÚDE MUNICIPAL, DESDE QUE O USUÁRIO SEJA CADASTRADO NO SUS</t>
   </si>
   <si>
     <t>19896</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19896/pl_043-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19896/pl_043-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS E DATAS COMEMORATIVAS DO MUNICÍPIO DE BERTIOGA O "FESTIVAL DA VILA DE ITATINGA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19908</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19908/pl044-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19908/pl044-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REALOCAÇÃO ORÇAMENTÁRIAVPOR REMANEJAMENTO E TRANSPOSIÇÃO DE VERBA NO VALOR DE R$ 302.000,00 (TREZENTOS E DOIS MIL REAIS), PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19909</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19909/pl_045-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19909/pl_045-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 135/95 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19912</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19912/pl_046-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19912/pl_046-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA MUNICIPAL DE ORGANIZAÇÃO E FUNCIONAMENTO DAS ATIVIDADES NA CADEIA RECICLAGENS, INCLUSIVE COMERCIALIZAÇÃO DE MATERIAIS, PREVENÇÃO E COMBATE A ILICITUDES, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19914</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19914/pl_047-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19914/pl_047-24.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO JOÃO SUDAN NETO A RUA APROVADA 105, ANTIGA RUA E NO LOTEAMENTO JARDIM DAS CANÇÕES, BAIRRO RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19932</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19932/pl_048-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19932/pl_048-24.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA, A FESTA JUNINA ORGANIZADA PELAS ESCOLAS MUNICIPAIS ANUALMENTE, NO MÊS DE JULHO.</t>
   </si>
   <si>
     <t>19933</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19933/pl_049-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19933/pl_049-24.pdf</t>
   </si>
   <si>
     <t>FIXA TETO PARA O PAGAMENTO DE OBRIGAÇÃO DE PEQUENO VALOR NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, DECORRENTE DE DECISÃO JUDICIAL COM TRÂNSITO EM JULGADO, NOS TERMOS DO CAPUT DO ART. 87 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS - ADCT DA CONSTITUIÇÃO DA REPÚBLICA</t>
   </si>
   <si>
     <t>19934</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_050-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_050-24.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REALOCACAO ORCAMENTARIA POR REMANEJAMENTO DE VERBA NO VALOR DE 175.000,00 PARA OS FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19935</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_051-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_051-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 420.000,00 (QUATROCENTOS E VINTE MIL REAIS), PARA OS FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19945</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19945/pl_052-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19945/pl_052-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDACAO DA LEI 802 DE 2008, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19946</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19946/pl_053-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19946/pl_053-24.pdf</t>
   </si>
   <si>
     <t>INSERE O PARAGRAFO 4 DO ART. 1 DA LEI 1.469 DE 2022, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19947</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_054-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_054-24.pdf</t>
   </si>
   <si>
     <t>INSERE O PARAGRAFO UNICO AO ART. 3 DA LEI 1.448 DE 2021, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19948</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_055-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_055-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FESTA DA SUKIYAKI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19957</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_056-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_056-24.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 1.100, DE 31 DE JANEIRO DE 2014, QUE ESTABELECE NORMAS PARA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS DE ALUGUEL A TAXÍMETRO, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19958</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_057-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_057-24.pdf</t>
   </si>
   <si>
     <t>19959</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_058-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_058-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REALOCAÇÃO ORCAMENTÁRIA POR TRANSPOSIÇÃO DE VERBA NO VALOR DE R$ 52.000,00 (CINQUENTA E DOIS MIL REAIS) PARA OS FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19960</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_059-24_loa.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_059-24_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2025</t>
   </si>
   <si>
     <t>19966</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19966/projeto_de_lei_ordinaria_060-2024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19966/projeto_de_lei_ordinaria_060-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALOCAÇÃO ORÇAMENTÁRIA POR TRANSFERÊNCIA DE RECURSO E CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 52.000,00 (CINQUENTA E DOIS MIL REAIS), PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>19970</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19970/pl_061-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19970/pl_061-24.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N. 1.273, DE 10 DE NOVEMBRO DE 2017, QUE DISPÕE SOBRE O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS – PMGIRS, NOS TERMOS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>19996</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_062-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_062-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INGRESSOS EM EVENTOS REALIZADOS EM ESPAÇOS PÚBLICOS AOS MUNICÍPES ASSISTIDOS PELO CRAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19999</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19999/pl_063-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19999/pl_063-24.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ADAPTAÇÃO E RESILIÊNCIA ÀS MUDANÇAS CLIMÁTICAS, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>20001</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20001/064-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20001/064-24.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso comercial para fins publicitários de espaços nos campos de futebol no Município de Bertioga</t>
   </si>
   <si>
     <t>19686</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19686/pr_001-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19686/pr_001-24.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS E DIRETRIZES COMPLEMENTARES PARA OS SERVICOS NECESSARIOS PARA AQUISICAO DE BENS, REALIZACAO DE SERVICOS OU OBRAS NO AMBITO DA CAMARA MUNICIPAL DE BERTIOGA VISANDO A DEVIDA ADEQUACAO AOS TERMOS DA LEI N. 14.133, DE 1 DE ABRIL DE 2021, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19687</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19687/pr_002-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19687/pr_002-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUCAO N. 081/2007 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19688</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19688/pr_003-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19688/pr_003-24.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO AMBITO DO PODER LEGISLATIVO DE BERTIOGA A CONTRATACAO DIRETA PREVISTA NA LEI FEDERAL N. 14.133/21 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19780</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19780/pr_004-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19780/pr_004-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 137/2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19910</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19910/pr_005-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19910/pr_005-24.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO PODER LEGISLATIVO A LICITAÇÃO NA MODALIDADE PREGÃO ELETRÔNICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19911</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19911/pr_006-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19911/pr_006-24.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO ANUAL DE CONTRATAÇÕES DO PODER LEGISLATIVO, COM FULCRO NO INCISO VII DO CAPUT DO ART. 12 DA LEI 14.133, DE 1 DE ABRIL DE 2021</t>
   </si>
   <si>
     <t>19997</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19997/pr_007-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19997/pr_007-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 135/2.023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19998</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19998/pr_008-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19998/pr_008-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 68/2.004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20011</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20011/pr_009-24.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20011/pr_009-24.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4009,68 +4009,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19695/ind-001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19696/ind-002-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19697/ind-003-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19698/ind-004-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19699/ind-005-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19700/ind-006-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19702/ind-007-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19704/ind-008-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19706/ind-009-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19708/ind-010-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19711/ind-011-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19713/ind-012-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19714/ind-013-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19715/ind-014-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19716/ind-015-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19717/ind-016-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19718/ind-017-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19719/ind-018-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19720/ind-019-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19721/ind-020-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19722/ind-021-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19723/ind-022-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19724/ind-023-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19725/ind-024-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19726/ind-025-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19727/ind-026-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19728/ind-027-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19729/ind-028-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19730/ind-029-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19731/ind-030-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19732/ind-031-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19735/ind-032-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19736/ind-033-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19737/ind-034-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19738/ind-035-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19739/ind-036-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19740/ind-037-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19741/ind-038-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19742/ind-039-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19743/ind-040-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19744/ind-041-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19745/ind-042-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19746/ind-043-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19747/ind-044-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19748/ind-045-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19749/ind-046-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19750/ind-047-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19751/ind-048-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19752/ind-049-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19753/ind-050-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19754/ind-051-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19756/ind-052-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19757/ind-053-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19758/ind-054-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19759/ind-055-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19760/ind-056-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19761/ind-057-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19767/ind-059-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19768/ind-060-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19769/ind-061-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19770/ind-062-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19771/ind-063-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19772/ind-064-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19773/ind-065-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19774/ind-066-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19775/ind-067-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19783/ind-068-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19784/ind-069-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19785/ind-070-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19786/ind-071-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19787/ind-072-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19788/ind-073-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19789/ind-074-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19790/ind-075-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19791/ind-076-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19792/ind-077-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19793/ind-078-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19794/ind-079-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19795/ind-080-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19796/ind-081-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19797/ind-082-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19803/ind-083-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19804/ind-084-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19805/ind-085-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19806/ind-086-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19807/ind-087-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19808/ind-088-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19809/ind-089-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19810/ind-090-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19811/ind-091-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19812/ind-092-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19813/ind-093-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19814/ind-094-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19815/ind-095-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19830/ind-096-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19831/ind-097-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19832/ind-098-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19833/ind-099-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19834/ind-100-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19835/ind-101-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19836/ind-102-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19837/ind-103-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19838/ind-104-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19839/ind-105-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19840/ind-106-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19841/ind-107-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19842/ind-108-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19843/ind-109-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19848/ind-110-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19849/ind-111-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19850/ind-112-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19851/ind-113-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19852/ind-114-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19853/ind-115-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19854/ind-116-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19855/ind-117-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19856/ind-118-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19861/ind-119-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19862/ind-120-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19863/ind-121-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19864/ind-122-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19865/ind-123-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19866/ind-124-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19867/ind-125-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19868/ind-126-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19869/ind-127-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19870/ind-128-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19871/ind-129-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19872/ind-130-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19873/ind-131-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19874/ind-132-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19875/ind-133-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19876/ind-134-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19877/ind-135-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19882/ind-136-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19883/ind-137-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19884/ind-138-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19885/ind-139-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19886/ind-140-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19887/ind-141-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19888/ind-142-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19889/ind-143-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19890/ind-144-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19907/ind-145-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19915/ind-146-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19916/ind-147-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19917/ind-148-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19918/ind-149-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19919/ind-150-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19920/ind-151-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19921/ind-152-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19922/ind-155-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19923/ind-154-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19924/ind-155-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19925/ind-156-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19926/ind-157-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19927/ind-158-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19928/ind-159-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19929/ind-160-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19930/ind-161-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19936/ind-162-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19937/ind-163-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19938/ind-164-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19939/ind-165-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19940/ind-166-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19949/ind-168-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19950/ind-169-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19951/ind-170-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19952/ind-171-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19953/ind-172-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19954/ind-173-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19955/ind-174-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19961/ind-175-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19962/ind-176-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19963/ind-177-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19964/ind-178-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19976/ind-179-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19977/ind-180-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19978/ind-181-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19979/ind-182-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19980/ind-183-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19981/ind-184-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19982/ind-185-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19983/ind-186-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19984/ind-187-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19985/ind-188-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19986/ind-189-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19987/ind-190-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19988/ind-191-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19990/ind-192-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19991/ind-193-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19992/ind-194-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19993/ind-195-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19994/ind-196-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19995/ind-197-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20003/ind-198-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20004/ind-199-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20005/ind-200-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20006/ind-201-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20007/ind-202-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20008/ind-203-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20009/ind-204-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20010/ind-205-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19693/moc-001-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19694/moc-002-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19755/moc-003-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19816/moc-004-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19817/moc-005-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19818/moc-006-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19819/moc-007-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19820/moc-008-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19821/moc-009-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19822/moc-010-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19823/moc-011-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19844/moc-012-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19897/moc-013-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19895/moc-014-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19898/moc-015-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19899/moc-016-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19900/moc-017-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19901/moc-018-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19902/moc-019-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19903/moc-020-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19904/moc-021-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19905/moc_022-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19906/moc_023-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19931/moc-024-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19965/moc-025-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19971/moc-026-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19972/moc-027-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19973/moc-028-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19974/moc-029-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19975/moc-030-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19989/moc-031-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20002/moc-032-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19781/pdl_001-24.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19782/pdl_002-24.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19801/pdl_003-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19968/pelo_001-24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19684/plc_001-24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19765/plc_002-24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19777/plc_003-24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19827/plc_004-24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19828/plc_005-24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19857/plc_006-24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19913/plc_007-24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19967/projeto_de_lei_complementar_008-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19969/plc_009-24.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20000/plc_010-24.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19685/pl_001-24.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19689/pl_002-24.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19690/pl_003-24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19691/pl_004-24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19692/pl_005-24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19701/pl_006-24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19703/pl_007-24.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19705/pl_008-24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19707/pl_009-24.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19709/pl_010-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19710/pl_011-24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19712/pl_012-24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19733/pl_013-24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19734/pl014-24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_015-24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_017-24.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19776/pl_018-24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19778/pl_019-24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19779/pl_020-24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19798/pl_021-24.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19799/pl_022-24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19800/pl_023-24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19802/pl_024-24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_025-24.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_026-24.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19826/pl_027-24.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_028-24.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19845/pl_029-24.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19846/pl_030-24.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19847/pl_031-24.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19858/pl_032-24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19859/pl_33-24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19860/pl_034-24_ldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19878/pl035-24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19879/pl_036-24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_037-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19881/pl_038-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19891/pl_039-24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19892/pl_040-24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19893/pl_041-24.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19894/pl_042-24.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19896/pl_043-24.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19908/pl044-24.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19909/pl_045-24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19912/pl_046-24.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19914/pl_047-24.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19932/pl_048-24.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19933/pl_049-24.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_050-24.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_051-24.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19945/pl_052-24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19946/pl_053-24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_054-24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_055-24.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_056-24.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_057-24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_058-24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_059-24_loa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19966/projeto_de_lei_ordinaria_060-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19970/pl_061-24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_062-24.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19999/pl_063-24.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20001/064-24.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19686/pr_001-24.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19687/pr_002-24.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19688/pr_003-24.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19780/pr_004-24.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19910/pr_005-24.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19911/pr_006-24.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19997/pr_007-24.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19998/pr_008-24.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20011/pr_009-24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19695/ind-001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19696/ind-002-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19697/ind-003-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19698/ind-004-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19699/ind-005-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19700/ind-006-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19702/ind-007-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19704/ind-008-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19706/ind-009-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19708/ind-010-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19711/ind-011-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19713/ind-012-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19714/ind-013-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19715/ind-014-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19716/ind-015-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19717/ind-016-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19718/ind-017-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19719/ind-018-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19720/ind-019-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19721/ind-020-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19722/ind-021-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19723/ind-022-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19724/ind-023-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19725/ind-024-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19726/ind-025-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19727/ind-026-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19728/ind-027-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19729/ind-028-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19730/ind-029-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19731/ind-030-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19732/ind-031-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19735/ind-032-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19736/ind-033-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19737/ind-034-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19738/ind-035-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19739/ind-036-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19740/ind-037-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19741/ind-038-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19742/ind-039-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19743/ind-040-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19744/ind-041-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19745/ind-042-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19746/ind-043-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19747/ind-044-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19748/ind-045-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19749/ind-046-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19750/ind-047-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19751/ind-048-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19752/ind-049-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19753/ind-050-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19754/ind-051-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19756/ind-052-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19757/ind-053-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19758/ind-054-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19759/ind-055-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19760/ind-056-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19761/ind-057-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19767/ind-059-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19768/ind-060-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19769/ind-061-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19770/ind-062-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19771/ind-063-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19772/ind-064-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19773/ind-065-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19774/ind-066-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19775/ind-067-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19783/ind-068-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19784/ind-069-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19785/ind-070-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19786/ind-071-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19787/ind-072-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19788/ind-073-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19789/ind-074-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19790/ind-075-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19791/ind-076-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19792/ind-077-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19793/ind-078-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19794/ind-079-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19795/ind-080-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19796/ind-081-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19797/ind-082-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19803/ind-083-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19804/ind-084-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19805/ind-085-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19806/ind-086-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19807/ind-087-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19808/ind-088-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19809/ind-089-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19810/ind-090-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19811/ind-091-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19812/ind-092-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19813/ind-093-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19814/ind-094-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19815/ind-095-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19830/ind-096-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19831/ind-097-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19832/ind-098-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19833/ind-099-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19834/ind-100-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19835/ind-101-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19836/ind-102-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19837/ind-103-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19838/ind-104-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19839/ind-105-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19840/ind-106-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19841/ind-107-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19842/ind-108-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19843/ind-109-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19848/ind-110-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19849/ind-111-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19850/ind-112-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19851/ind-113-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19852/ind-114-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19853/ind-115-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19854/ind-116-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19855/ind-117-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19856/ind-118-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19861/ind-119-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19862/ind-120-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19863/ind-121-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19864/ind-122-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19865/ind-123-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19866/ind-124-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19867/ind-125-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19868/ind-126-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19869/ind-127-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19870/ind-128-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19871/ind-129-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19872/ind-130-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19873/ind-131-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19874/ind-132-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19875/ind-133-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19876/ind-134-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19877/ind-135-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19882/ind-136-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19883/ind-137-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19884/ind-138-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19885/ind-139-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19886/ind-140-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19887/ind-141-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19888/ind-142-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19889/ind-143-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19890/ind-144-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19907/ind-145-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19915/ind-146-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19916/ind-147-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19917/ind-148-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19918/ind-149-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19919/ind-150-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19920/ind-151-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19921/ind-152-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19922/ind-155-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19923/ind-154-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19924/ind-155-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19925/ind-156-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19926/ind-157-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19927/ind-158-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19928/ind-159-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19929/ind-160-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19930/ind-161-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19936/ind-162-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19937/ind-163-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19938/ind-164-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19939/ind-165-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19940/ind-166-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19949/ind-168-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19950/ind-169-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19951/ind-170-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19952/ind-171-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19953/ind-172-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19954/ind-173-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19955/ind-174-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19961/ind-175-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19962/ind-176-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19963/ind-177-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19964/ind-178-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19976/ind-179-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19977/ind-180-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19978/ind-181-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19979/ind-182-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19980/ind-183-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19981/ind-184-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19982/ind-185-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19983/ind-186-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19984/ind-187-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19985/ind-188-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19986/ind-189-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19987/ind-190-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19988/ind-191-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19990/ind-192-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19991/ind-193-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19992/ind-194-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19993/ind-195-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19994/ind-196-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19995/ind-197-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20003/ind-198-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20004/ind-199-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20005/ind-200-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20006/ind-201-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20007/ind-202-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20008/ind-203-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20009/ind-204-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20010/ind-205-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19693/moc-001-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19694/moc-002-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19755/moc-003-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19816/moc-004-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19817/moc-005-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19818/moc-006-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19819/moc-007-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19820/moc-008-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19821/moc-009-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19822/moc-010-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19823/moc-011-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19844/moc-012-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19897/moc-013-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19895/moc-014-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19898/moc-015-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19899/moc-016-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19900/moc-017-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19901/moc-018-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19902/moc-019-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19903/moc-020-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19904/moc-021-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19905/moc_022-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19906/moc_023-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19931/moc-024-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19965/moc-025-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19971/moc-026-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19972/moc-027-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19973/moc-028-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19974/moc-029-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19975/moc-030-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19989/moc-031-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20002/moc-032-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19781/pdl_001-24.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19782/pdl_002-24.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19801/pdl_003-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19968/pelo_001-24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19684/plc_001-24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19765/plc_002-24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19777/plc_003-24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19827/plc_004-24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19828/plc_005-24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19857/plc_006-24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19913/plc_007-24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19967/projeto_de_lei_complementar_008-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19969/plc_009-24.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20000/plc_010-24.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19685/pl_001-24.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19689/pl_002-24.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19690/pl_003-24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19691/pl_004-24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19692/pl_005-24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19701/pl_006-24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19703/pl_007-24.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19705/pl_008-24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19707/pl_009-24.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19709/pl_010-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19710/pl_011-24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19712/pl_012-24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19733/pl_013-24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19734/pl014-24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_015-24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_017-24.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19776/pl_018-24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19778/pl_019-24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19779/pl_020-24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19798/pl_021-24.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19799/pl_022-24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19800/pl_023-24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19802/pl_024-24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_025-24.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_026-24.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19826/pl_027-24.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_028-24.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19845/pl_029-24.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19846/pl_030-24.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19847/pl_031-24.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19858/pl_032-24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19859/pl_33-24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19860/pl_034-24_ldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19878/pl035-24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19879/pl_036-24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_037-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19881/pl_038-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19891/pl_039-24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19892/pl_040-24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19893/pl_041-24.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19894/pl_042-24.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19896/pl_043-24.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19908/pl044-24.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19909/pl_045-24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19912/pl_046-24.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19914/pl_047-24.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19932/pl_048-24.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19933/pl_049-24.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_050-24.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_051-24.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19945/pl_052-24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19946/pl_053-24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_054-24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_055-24.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_056-24.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_057-24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_058-24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_059-24_loa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19966/projeto_de_lei_ordinaria_060-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19970/pl_061-24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_062-24.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19999/pl_063-24.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20001/064-24.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19686/pr_001-24.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19687/pr_002-24.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19688/pr_003-24.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19780/pr_004-24.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19910/pr_005-24.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19911/pr_006-24.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19997/pr_007-24.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/19998/pr_008-24.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2024/20011/pr_009-24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>