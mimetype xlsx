--- v0 (2025-12-16)
+++ v1 (2026-06-23)
@@ -54,6198 +54,6198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19141</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Guarujá</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19141/ind-001-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19141/ind-001-2023.pdf</t>
   </si>
   <si>
     <t>Operação preventiva contra alagamentos no município de Bertioga.</t>
   </si>
   <si>
     <t>19142</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19142/ind-002-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19142/ind-002-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção e contratação de vigia noturno para o NACE - Núcleo de Apoio à Criança Especial</t>
   </si>
   <si>
     <t>19143</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19143/ind-003-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19143/ind-003-2023.pdf</t>
   </si>
   <si>
     <t>Ampliação dos pontos de ônibus na marginal norte e uma linha circular que circule nas ruas asfaltadas no bairro Chácaras</t>
   </si>
   <si>
     <t>19144</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19144/ind-004-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19144/ind-004-2023.pdf</t>
   </si>
   <si>
     <t>Aumento da frota de ônibus escolar da escola municipal Genésio Sebastião dos Santos</t>
   </si>
   <si>
     <t>19145</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19145/ind-005-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19145/ind-005-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja atendida as reivindicações do Sindicato dos Servidores Públicos Municipais de Bertioga pautadas pela categoria para o ano de 2.023.</t>
   </si>
   <si>
     <t>19146</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19146/ind-006-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19146/ind-006-2023.pdf</t>
   </si>
   <si>
     <t>Desoneração da contribuição providenciaria dos servidores inativos do BERTPREV, apresentando os estudos até agora realizados a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>19147</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19147/ind-007-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19147/ind-007-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do bairro Vicente de Carvalho</t>
   </si>
   <si>
     <t>19148</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19148/ind-008-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19148/ind-008-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do loteamento denominado como Chácaras Vista Linda/ Chácaras, em especial nas vias do 4º setor e nas demais vias públicas ainda não pavimentadas do loteamento.</t>
   </si>
   <si>
     <t>19149</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do loteamento denominado como Jd.Indaiá/ Indaiá.</t>
   </si>
   <si>
     <t>19150</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19150/ind-010-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19150/ind-010-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas dos núcleos urbanos denominados como Jd. Ana Paula /Mangue Seco/ Jd. das Canções, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19151</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19151/ind-011-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19151/ind-011-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do loteamento  denominado como Balneário Mogiano/Boraceia, na região ao norte da nossa cidade.</t>
   </si>
   <si>
     <t>19152</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19152/ind-012-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19152/ind-012-2023.pdf</t>
   </si>
   <si>
     <t>Bombeamento da rede de coleta de esgoto no bairro Jardim Ana Paula</t>
   </si>
   <si>
     <t>19153</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19153/ind-013-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19153/ind-013-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a City Transporte que disponibilize linhas no horário da madrugada.</t>
   </si>
   <si>
     <t>19154</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19154/ind-014-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19154/ind-014-2023.pdf</t>
   </si>
   <si>
     <t>Criação do Programa de Defesa Pessoal para mulheres</t>
   </si>
   <si>
     <t>19155</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19155/ind-015-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19155/ind-015-2022.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de zeladoria na antiga Rua Tereza, Avenida Ramos e demais pontos do bairro que necessitam de atenção.</t>
   </si>
   <si>
     <t>19156</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19156/ind-016-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19156/ind-016-2023.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço ecumênico no hospital de Bertioga</t>
   </si>
   <si>
     <t>19157</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19157/ind-017-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19157/ind-017-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparos no complexo sociocultural e esportivo Vila do Bem no bairro Indaiá.</t>
   </si>
   <si>
     <t>19158</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19158/ind-018-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19158/ind-018-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparos na área de esportes e lazer da Vila do Bem no bairro Chácaras</t>
   </si>
   <si>
     <t>19159</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19159/ind-019-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19159/ind-019-2023.pdf</t>
   </si>
   <si>
     <t>Revisão do programa Minha Casa Minha Vida do 1.500 apartamentos construídos no Jardim Rafael</t>
   </si>
   <si>
     <t>19160</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19160/ind-020-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19160/ind-020-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Ponte Seca entre os municípios de Bertioga e Guarujá</t>
   </si>
   <si>
     <t>19161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19161/ind-021-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19161/ind-021-2023.pdf</t>
   </si>
   <si>
     <t>Colocação de lombadas na Rua Nicolau Miguel Obeidi n Jardim Vista Linda</t>
   </si>
   <si>
     <t>19166</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19166/ind-022-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19166/ind-022-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária nas Ruas Vitorio Guidolin e Rua Washington Curveio de Aguiar, ambas no bairro Indaiá e de acesso a escolas.</t>
   </si>
   <si>
     <t>19167</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19167/ind-023-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19167/ind-023-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas dos loteamentos denominados como Jd. Vista Linda e Jd. Vista Alegre / Vista Linda.</t>
   </si>
   <si>
     <t>19168</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19168/ind-024-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19168/ind-024-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do loteamento denominado como Jd. Raphael.</t>
   </si>
   <si>
     <t>19169</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19169/ind-025-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19169/ind-025-2023.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação n° 22/2021, solicitando manutenção, zeladoria e o reestudo de áreas do conjunto habitacional Neda 1 e 2 no bairro Indaiá.</t>
   </si>
   <si>
     <t>19170</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19170/ind-026-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19170/ind-026-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de Bote Inflável para a Defesa Civil.</t>
   </si>
   <si>
     <t>19171</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19171/ind-027-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19171/ind-027-2023.pdf</t>
   </si>
   <si>
     <t>Multirão Cata Treco nos bairros</t>
   </si>
   <si>
     <t>19172</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19172/ind-028-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19172/ind-028-2023.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a desobstrução do sistema de drenagem da rua Humberto da Silva Piques, no Rio da Praia.</t>
   </si>
   <si>
     <t>19173</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19173/ind-029-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19173/ind-029-2023.pdf</t>
   </si>
   <si>
     <t>Solicita desobstrução do sistema de drenagem da rua Francisco de Assis Galvão Porto, Vista Linda</t>
   </si>
   <si>
     <t>19174</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19174/ind-030-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19174/ind-030-2023.pdf</t>
   </si>
   <si>
     <t>Propõe ao executivo que o atendimento 199 da defesa civil também seja disponibilizado por WhatsApp, permitindo aos munícipes, o acesso mais dinâmico, prático e consequentemente servindo como ferramenta de inclusão a este serviço.</t>
   </si>
   <si>
     <t>19175</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19175/ind-031-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19175/ind-031-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de uma unidade da polícia militar ambiental na cidade de Bertioga</t>
   </si>
   <si>
     <t>19176</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19176/ind-032-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19176/ind-032-2023.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito - NEIM Profª Zilmar Moura dos Santos</t>
   </si>
   <si>
     <t>19177</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19177/ind-033-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19177/ind-033-2023.pdf</t>
   </si>
   <si>
     <t>Recapeamento - Jd. Rio da Praia</t>
   </si>
   <si>
     <t>19178</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19178/ind-034-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19178/ind-034-2023.pdf</t>
   </si>
   <si>
     <t>Implantação e Instalação de Bueiros Inteligentes nos Coletores de Águas Pluviais da nossa Bertioga</t>
   </si>
   <si>
     <t>19179</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19179/ind-035-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19179/ind-035-2022.pdf</t>
   </si>
   <si>
     <t>Desobstrução do bueiro localizado na Avenida Anchieta n.° 10.096 no Bairro Indaiá</t>
   </si>
   <si>
     <t>19180</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19180/ind-036-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19180/ind-036-2023.pdf</t>
   </si>
   <si>
     <t>Ampliação da rede de água no final da Rua Lincoln Bolivar Neves nas Estradas 27 e 28 no bairro Chácaras</t>
   </si>
   <si>
     <t>19181</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19181/ind-037-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19181/ind-037-2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre possíveis descartes irregulares da SABESP nos rios e se há a possibilidade de fazer a dragagem dos rios da nossa cidade</t>
   </si>
   <si>
     <t>19182</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19182/ind-038-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19182/ind-038-2023.pdf</t>
   </si>
   <si>
     <t>Ações de melhorias e investimentos nas escolas estaduais de Bertioga.</t>
   </si>
   <si>
     <t>19183</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19183/ind-039-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19183/ind-039-2023.pdf</t>
   </si>
   <si>
     <t>Atendimento psicológico para as famílias vítimas das enchentes e ofertas de cursos profissionalizantes para Mulheres que vivem nessas comunidades</t>
   </si>
   <si>
     <t>19184</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19184/ind-040-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19184/ind-040-2023.pdf</t>
   </si>
   <si>
     <t>Reativação da Vila de Itatinga e liberação de acesso dos munícipes para a realização do tradicional festival do Itatinga E.C.</t>
   </si>
   <si>
     <t>19189</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Elisângela</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19189/ind-041-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19189/ind-041-2023.pdf</t>
   </si>
   <si>
     <t>Realização de palestras e rodas de conversas no mês de março, nas Vilas do Bem, sobre as diversas formas de agressão e violência contra a mulher._x000D_
 Informar é o primeiro passo para identificar e prevenir a agressão.</t>
   </si>
   <si>
     <t>19190</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19190/ind-042-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19190/ind-042-2023.pdf</t>
   </si>
   <si>
     <t>Auxilio financeiro municipal às mulheres vítimas de violência domésticas e em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>19191</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19191/ind-043-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19191/ind-043-2023.pdf</t>
   </si>
   <si>
     <t>Melhor aproveitamento da área pública localizada na avenida São Lourenço, ao lado da unidade escolar Maria Celeste Pereira Leite.</t>
   </si>
   <si>
     <t>19192</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19192/ind-044-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19192/ind-044-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção de Esgoto no Pv da Rua Dez, bairro Chácaras</t>
   </si>
   <si>
     <t>19193</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19193/ind-045-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19193/ind-045-2023.pdf</t>
   </si>
   <si>
     <t>Março lilás, 26 de março dia do combate ao câncer do colo de útero.</t>
   </si>
   <si>
     <t>19194</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19194/ind-046-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19194/ind-046-2023.pdf</t>
   </si>
   <si>
     <t>A falta de abastecimento de água e manutenção na creche NEM Chácaras.</t>
   </si>
   <si>
     <t>19195</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19195/ind-047-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19195/ind-047-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto à Secretaria de Obras e Habitação no intuito de que seja informado sobre o andamento das obras da Vila do Bem - Jd. Raphael.</t>
   </si>
   <si>
     <t>19196</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19196/ind-048-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19196/ind-048-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo ações preventivas e aumento do número de exames de Papanicolau</t>
   </si>
   <si>
     <t>19197</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19197/ind-049-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19197/ind-049-2023.pdf</t>
   </si>
   <si>
     <t>Fiscalização e monitoramento nas travessias de pedestres da Avenida Engenheiro Corrêa da Costa Júnior</t>
   </si>
   <si>
     <t>19198</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19198/ind-050-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19198/ind-050-2023.pdf</t>
   </si>
   <si>
     <t>Gestão da Prefeitura junto à Caixa Econômica Federal para Saque FGTS Calamidade para os trabalhadores do Município de Bertioga.</t>
   </si>
   <si>
     <t>19199</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19199/ind-051-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19199/ind-051-2023.pdf</t>
   </si>
   <si>
     <t>Conserto no asfalto da Rua Dr. Hugo Santos e Silva em frente ao número 724, bairro Maitinga</t>
   </si>
   <si>
     <t>19200</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19200/ind-052-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19200/ind-052-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de Drones para a Guarda Municipal com a finalidade de fiscalização e monitoramento que irá auxiliar no combate à violência da nossa cidade.</t>
   </si>
   <si>
     <t>19202</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19202/ind-053-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19202/ind-053-2023.pdf</t>
   </si>
   <si>
     <t>Facilitar o processo de aquisição das fraldas geriátricas fornecidas pelo município</t>
   </si>
   <si>
     <t>19204</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19204/ind-054-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19204/ind-054-2023.pdf</t>
   </si>
   <si>
     <t>Ampliação e manutenção predial na Unidade Básica de Saúde da Vila do bem Chácaras, UBS Mirosam - Reitera a Indicação 172/2022</t>
   </si>
   <si>
     <t>19205</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19205/ind-055-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19205/ind-055-2023.pdf</t>
   </si>
   <si>
     <t>Repavimentação de trecho da Avenida Bruno Covas, no bairro Chácaras</t>
   </si>
   <si>
     <t>19206</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19206/ind-056-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19206/ind-056-2023.pdf</t>
   </si>
   <si>
     <t>Wi-Fi social</t>
   </si>
   <si>
     <t>19220</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19220/ind-057-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19220/ind-057-2023.pdf</t>
   </si>
   <si>
     <t>Revisão de valor de renda familiar no Programa Minha Casa - Minha Vida, para as famílias contempladas nos 1.500 apartamentos construídos no Jardim Rafael.</t>
   </si>
   <si>
     <t>19221</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19221/ind-058-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19221/ind-058-2023.pdf</t>
   </si>
   <si>
     <t>Auxílio Aluguel para os contemplados no Programa Minha Casa-Minha Vida "Condomínio Quaresmeira" no residencial Caminho das árvores.</t>
   </si>
   <si>
     <t>19222</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Eduardo Pereira, Carlos Ticianelli, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19222/ind-059-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19222/ind-059-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilize área pública para instalação na cidade de Bertioga de um campo do Instituto Federal São Paulo - IFSP que oferece Educação profissional, científica e tecnológica.</t>
   </si>
   <si>
     <t>19223</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19223/ind-060-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19223/ind-060-2023.pdf</t>
   </si>
   <si>
     <t>Ampliação de listagem de bairros atingidos pelas chuvas para saque do FGTS por calamidade.</t>
   </si>
   <si>
     <t>19224</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19224/ind-061-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19224/ind-061-2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação e Drenagem - Rua Caminho do Capão, bairro do Indaiá.</t>
   </si>
   <si>
     <t>19225</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19225/ind-062-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19225/ind-062-2023.pdf</t>
   </si>
   <si>
     <t>Auxílio Moradia ao Ministério dos Direitos Humanos e Cidadania.</t>
   </si>
   <si>
     <t>19226</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19226/ind-063-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19226/ind-063-2023.pdf</t>
   </si>
   <si>
     <t>Carretas do conhecimento e curso de retroescavadeira - SENAI para Bertioga</t>
   </si>
   <si>
     <t>19227</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19227/ind-064-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19227/ind-064-2023.pdf</t>
   </si>
   <si>
     <t>Estudos para plano de saúde para servidores inativos em Bertioga.</t>
   </si>
   <si>
     <t>19228</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19228/ind-065-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19228/ind-065-2023.pdf</t>
   </si>
   <si>
     <t>Conserto no asfalto, na esquina das Ruas Dr. José da Costa Silva Sobrinho e Professora Diva Fialho Duarte.</t>
   </si>
   <si>
     <t>19229</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19229/ind-066-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19229/ind-066-2023.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para colocação imediata de uma lombada na Rua Manoel Gajo próximo a conversão para a Rua Ayrton Senna</t>
   </si>
   <si>
     <t>19230</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19230/ind-067-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19230/ind-067-2023.pdf</t>
   </si>
   <si>
     <t>Gestão do Poder Executivo junto ao DER (Departamento de Estrada e Rodagem do Estado de São Paulo) para melhorias da passagem de pedestres que fica entre os km 216 e 217 da Rodovia Rio Santos, sentido Guarujá.</t>
   </si>
   <si>
     <t>19231</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19231/ind-068-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19231/ind-068-2023.pdf</t>
   </si>
   <si>
     <t>Convênio entre a Prefeitura e a OAB Subseção de BertIoga para atender os casos de violência doméstica, nas ocorrências de maus tratos a idosos, crianças e adolescentes, de baixa renda.</t>
   </si>
   <si>
     <t>19232</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19232/ind-069-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19232/ind-069-2023.pdf</t>
   </si>
   <si>
     <t>Doação de cartão transporte para mulheres vítimas de violência doméstica</t>
   </si>
   <si>
     <t>19233</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19233/ind-070-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19233/ind-070-2023.pdf</t>
   </si>
   <si>
     <t>Transferência das crianças para escolas mais próximas de onde residem - reitera Indicação 54/2022.</t>
   </si>
   <si>
     <t>19234</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19234/ind-071-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19234/ind-071-2023.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência os serviços gerais de zeladoria no bairro Chácaras (antigo City Mar): roçada de mato, manutenção na iluminação, limpeza de valas,_x000D_
 retirada de entulhos, nivelamento de ruas, poda de árvores e demais melhorias que possam proporcionar a toda comunidade.</t>
   </si>
   <si>
     <t>19235</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19235/ind-072-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19235/ind-072-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamento para oferecer radiografia panorâmica no centro de especialidades odontológicas (CEO), localizado nas dependências da UNIBEM</t>
   </si>
   <si>
     <t>19242</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19242/ind-073-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19242/ind-073-2023.pdf</t>
   </si>
   <si>
     <t>Parceria com o Governo do Estado para a implantação de um ambulatório médico de especialidades - AME, no município.</t>
   </si>
   <si>
     <t>19243</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19243/ind-074-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19243/ind-074-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus na Rua General Osório, próximo as instituições de ensino E.E.Maria Aparecida de Abreu Magno e E.M. Profº. José Inácio Hora.</t>
   </si>
   <si>
     <t>19244</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19244/ind-075-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19244/ind-075-2023.pdf</t>
   </si>
   <si>
     <t>Realinhamento do Parque Estadual Restinga de Bertioga</t>
   </si>
   <si>
     <t>19245</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19245/ind-076-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19245/ind-076-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção das telas de alambrado da quadra de esportes e dos brinquedos na Praça Seiad Bichir - Centro.</t>
   </si>
   <si>
     <t>19246</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19246/ind-077-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19246/ind-077-2023.pdf</t>
   </si>
   <si>
     <t>Construção de muro na frente do Núcleo de Educação Infantil (NEIM) Amilton José do Amparo - Centro</t>
   </si>
   <si>
     <t>19247</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19247/ind-078-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19247/ind-078-2023.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza com caminhão vassoura, roçada e cata-treco na Rua Oswlado Cruz, entre a Av. Anchieta e Rodovia Rio Santos, no Centro</t>
   </si>
   <si>
     <t>19248</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19248/ind-079-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19248/ind-079-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias no atendimento odontológico da rede municipal de saúde, principalmente no Posto de Saúde do Indaiá.</t>
   </si>
   <si>
     <t>19249</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19249/ind-080-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19249/ind-080-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias no atendimento do Núcleo de Apoio a Criança Especial - NACE, com a contratação de profissionais especializados aos serviços de reabilitação dos pacientes.</t>
   </si>
   <si>
     <t>19250</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19250/ind-081-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19250/ind-081-2023.pdf</t>
   </si>
   <si>
     <t>Posto de atendimento digital na Vila do Bem Boracéia, Chácaras e Indaiá, com disponibilização de maior aprendiz, treinado pela Polícia Civil, para orientação de registro on-line dos Boletins de Ocorrências.</t>
   </si>
   <si>
     <t>19251</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19251/ind-082-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19251/ind-082-2023.pdf</t>
   </si>
   <si>
     <t>Viaturas para a Polícia Civil de Bertioga</t>
   </si>
   <si>
     <t>19252</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19252/ind-083-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19252/ind-083-2023.pdf</t>
   </si>
   <si>
     <t>Envide esforços para aumento da Segurança Pública as escolas municipais, com a disponibilização de Câmeras inclusive nas escolas particulares.</t>
   </si>
   <si>
     <t>19253</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19253/ind-084-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19253/ind-084-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de cobertura no local de entrada e saída da escola Delphino Stocker de Lima.</t>
   </si>
   <si>
     <t>19254</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19254/ind-085-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19254/ind-085-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilização de um número de plataforma digital WhatsApp do Cata-Treco para os moradores de Bertioga.</t>
   </si>
   <si>
     <t>19255</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19255/ind-086-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19255/ind-086-2023.pdf</t>
   </si>
   <si>
     <t>Retorno da Ronda Escolar no município de Bertioga - Reitera Indicação 164/2022</t>
   </si>
   <si>
     <t>19263</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19263/ind-087-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19263/ind-087-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção Urgente na Rua Tibiriçá no bairro Jardim Albatroz</t>
   </si>
   <si>
     <t>19264</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19264/ind-088-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19264/ind-088-2023.pdf</t>
   </si>
   <si>
     <t>Realização de atendimentos odontológicos e psicológicos para Unidade Básica de Saúde - Estratégia da Família em Guaratuba.</t>
   </si>
   <si>
     <t>19265</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19265/ind-089-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19265/ind-089-2023.pdf</t>
   </si>
   <si>
     <t>Gestão urgentemente junto ao Governo do Estado de São Paulo para melhorias na Infraestrutura, na aquisição de equipamentos e na prestação dos serviços da Escola William Aureli.</t>
   </si>
   <si>
     <t>19266</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19266/ind-090-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19266/ind-090-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Esportes que possa manter aberto até às 23 horas o banheiro do Quiosque do Esporte.</t>
   </si>
   <si>
     <t>19267</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19267/ind-091-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19267/ind-091-2023.pdf</t>
   </si>
   <si>
     <t>Pátio monitorado para guardar a frota dos veículos municipais e um responsável para liberar e receber os veículos devidamente.</t>
   </si>
   <si>
     <t>19268</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19268/ind-092-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19268/ind-092-2023.pdf</t>
   </si>
   <si>
     <t>Construção de calçada acessível na altura do número 760 na Rua Pereira de Campos, no Centro (entre a Agência do INSS e a NEIM Amilton José de Amparo).</t>
   </si>
   <si>
     <t>19269</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19269/ind-093-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19269/ind-093-2023.pdf</t>
   </si>
   <si>
     <t>Criação de zonas industriais e incentivos para a instalação de indústrias sustentáveis, não poluentes e ambientalmente corretas em nosso município.</t>
   </si>
   <si>
     <t>19270</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19270/ind-094-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19270/ind-094-2023.pdf</t>
   </si>
   <si>
     <t>Desobstrução da galeria da Rua Particular B, no bairro Mangue Seco</t>
   </si>
   <si>
     <t>19271</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19271/ind-095-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19271/ind-095-2023.pdf</t>
   </si>
   <si>
     <t>Iluminação nos postes da praia do Indaiá em frente a Rua Lucas da Cruz Carvalho.</t>
   </si>
   <si>
     <t>19272</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19272/ind-096-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19272/ind-096-2023.pdf</t>
   </si>
   <si>
     <t>Realize estudos objetivando a implantação de uma rotatória no entroncamento das vias: Antonio Saldanha, Luiz Pereira de Campos e, John Wolthers, no Centro.</t>
   </si>
   <si>
     <t>19273</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19273/ind-097-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19273/ind-097-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus no bairro Guaratuba</t>
   </si>
   <si>
     <t>19274</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19274/ind-098-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19274/ind-098-2023.pdf</t>
   </si>
   <si>
     <t>Zeladoria a Cata Treco na rua José Alexandre Moura Negrini, no bairro Vista Linda</t>
   </si>
   <si>
     <t>19275</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19275/ind-099-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19275/ind-099-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza de vala na rua Carlos Menezes Tavares e zeladoria em toda extensão do bairro Indaiá.</t>
   </si>
   <si>
     <t>19276</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19276/ind-100-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19276/ind-100-2023.pdf</t>
   </si>
   <si>
     <t>Roçagem, nivelamento de rua e retirada de material em desuso com o cata treco, na rua Aprovada 115 A, bairro Centro</t>
   </si>
   <si>
     <t>19277</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19277/ind-101-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19277/ind-101-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de maquinário do tipo motoniveadora, retoescavadeira e caminhão, objetivando suplementar e melhorar os serviços prestados pela secretaria de serviços urbanos no extremo norte de Bertioga.</t>
   </si>
   <si>
     <t>19278</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19278/ind-102-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19278/ind-102-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção em casa entregue pelo CDHU no bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>19279</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19279/ind-103-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19279/ind-103-2023.pdf</t>
   </si>
   <si>
     <t>Agilidade na liberação ambiental junto ao CETESB para iniciar as obras das marginais que ladeiam a Rodovia Rio-Santos.</t>
   </si>
   <si>
     <t>19280</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19280/ind-104-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19280/ind-104-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza, roçada, pintura e iluminação pública no Cemitério Municipal.</t>
   </si>
   <si>
     <t>19281</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19281/ind-105-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19281/ind-105-2023.pdf</t>
   </si>
   <si>
     <t>Fiscalização para o cumprimento do Decreto nº 2071, de 22 de novembro de 2013, que dispõe sobre a proibição do tráfego de caminhões nas vias do município de Bertioga.</t>
   </si>
   <si>
     <t>19282</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19282/ind-106-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19282/ind-106-2023.pdf</t>
   </si>
   <si>
     <t>Realização de estudos para a implantação de uma área específica para a prática de parapente (paraglides, em inglês), no Município.</t>
   </si>
   <si>
     <t>19283</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19283/ind-107-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19283/ind-107-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto ao DER para estudo da viabilidade de Implantação de uma faixa de pedestre e sinalização na Rodovia Rio Santos, Km 2018, em frente a garagem de ônibus da Empresa de transporte público City.</t>
   </si>
   <si>
     <t>19284</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19284/ind-108-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19284/ind-108-2023.pdf</t>
   </si>
   <si>
     <t>Intensifique_x000D_
 as ações de combate ao mosquito Aedes aegypti transmissor da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>19285</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19285/ind-109-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19285/ind-109-2023.pdf</t>
   </si>
   <si>
     <t>Proteção de acrílico individual para os atendentes do Hospital Bertioga, das UBSs e da Unibem</t>
   </si>
   <si>
     <t>19286</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19286/ind-110-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19286/ind-110-2023.pdf</t>
   </si>
   <si>
     <t>Realização de ação conjunta para identificação e ajuda aos moradores de rua.</t>
   </si>
   <si>
     <t>19287</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19287/ind-111-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19287/ind-111-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do NACE+18</t>
   </si>
   <si>
     <t>19288</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19288/ind-112-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19288/ind-112-2023.pdf</t>
   </si>
   <si>
     <t>Parceria com o Governo do Estado de São Paulo para a instalação do Programa Bom Prato no município.</t>
   </si>
   <si>
     <t>19289</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19289/ind-113-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19289/ind-113-2023.pdf</t>
   </si>
   <si>
     <t>Estudos para adequação das linhas escolares para atender os alunos das novas moradias do programa "Minha Casa, Minha Vida - Entidades, no bairro Jardim Raphael.</t>
   </si>
   <si>
     <t>19290</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19290/ind-114-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19290/ind-114-2023.pdf</t>
   </si>
   <si>
     <t>Estudos para a implantação de redutores de velocidade e faixa de pedestres na Rodovia Rio-Santos, altura do km 218, no trevo do Jardim Raphael</t>
   </si>
   <si>
     <t>19291</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19291/ind-115-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19291/ind-115-2023.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade Rua Professor Geraldo Rodrigues Monte Mor-Bairro Boracéia.</t>
   </si>
   <si>
     <t>19292</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19292/ind-116-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19292/ind-116-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Container de lixo em Frente à Creche Recanto Infantil</t>
   </si>
   <si>
     <t>19293</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Ney Lyra, Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19293/ind-117-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19293/ind-117-2023.pdf</t>
   </si>
   <si>
     <t>Declaração de utilidade pública para o Instituto Santa Pataa</t>
   </si>
   <si>
     <t>19294</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19294/ind-118-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19294/ind-118-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção na Orla, bairro Indaiá.</t>
   </si>
   <si>
     <t>19308</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19308/ind-119-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19308/ind-119-2023.pdf</t>
   </si>
   <si>
     <t>Reposição de remédios básicos na Farmácia Municipal.</t>
   </si>
   <si>
     <t>19309</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19309/ind-120-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19309/ind-120-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de advertências proibindo a prática de salto no Píer Licurgo Mazzoni</t>
   </si>
   <si>
     <t>19310</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19310/ind-121-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19310/ind-121-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um ponto de ônibus coberto no ponto localizado em frente a empresa Ferro e Aço na Avenida Bruno Covas, no bairro Chácaras</t>
   </si>
   <si>
     <t>19311</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19311/ind-122-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19311/ind-122-2023.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação 26/2021 onde solicito a instalação de uma rotatória entre a Av. Bruno Covas e a Estrada Um, no bairro Chácaras</t>
   </si>
   <si>
     <t>19312</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19312/ind-123-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19312/ind-123-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização na Praça Pôr do Sol, Centro</t>
   </si>
   <si>
     <t>19313</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19313/ind-124-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19313/ind-124-2023.pdf</t>
   </si>
   <si>
     <t>Estacionamento de motos na Av. 19 de Maio</t>
   </si>
   <si>
     <t>19314</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19314/ind-125-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19314/ind-125-2023.pdf</t>
   </si>
   <si>
     <t>Solicita professor auxiliar para alunos especiais da rede estadual de ensino.</t>
   </si>
   <si>
     <t>19315</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19315/ind-126-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19315/ind-126-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Conjunto Habitacional para os idosos</t>
   </si>
   <si>
     <t>19316</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19316/ind-127-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19316/ind-127-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade e iluminação adequada na rua Jorge Mansour Costa, bairro Indaiá.</t>
   </si>
   <si>
     <t>19317</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19317/ind-128-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19317/ind-128-2023.pdf</t>
   </si>
   <si>
     <t>Esforços junto a Polícia Militar para reforço no patrulhamento ostensivo no período noturno e madrugada no bairro Chácara Vista Linda e Vista Linda</t>
   </si>
   <si>
     <t>19318</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19318/ind-129-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19318/ind-129-2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua Osvaldo Rodrigues Filho, bairro de Boracéia</t>
   </si>
   <si>
     <t>19319</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19319/ind-130-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19319/ind-130-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias em instalação de iluminação pública na Rua Dr. Ênio Barbato, no Centerville, bairro Centro.</t>
   </si>
   <si>
     <t>19320</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19320/ind-131-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19320/ind-131-2023.pdf</t>
   </si>
   <si>
     <t>Solicita mais rondas da Guarda Municipal e da Policia Militar em torno das escolas no bairro Vista Linda</t>
   </si>
   <si>
     <t>19321</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19321/ind-132-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19321/ind-132-2023.pdf</t>
   </si>
   <si>
     <t>Abertura das marginais no bairro Vila Agaó, bem como estudos para instalação de iluminação no citado trevo na Rodovia Rio-Santos</t>
   </si>
   <si>
     <t>19322</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19322/ind-133-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19322/ind-133-2023.pdf</t>
   </si>
   <si>
     <t>Cadastramento das empresas terceirizadas da Secretaria de Serviços Urbanos para o desfile do dia 19 de maio, aniversário de Bertioga.</t>
   </si>
   <si>
     <t>19323</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19323/ind-134-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19323/ind-134-2023.pdf</t>
   </si>
   <si>
     <t>Cumpra a Lei Municipal n° 1532/2023, que Instituiu o Passe Livre para idosos a partir dos 60 anos nos transportes coletivos, no Município de Bertioga</t>
   </si>
   <si>
     <t>19324</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19324/ind-135-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19324/ind-135-2023.pdf</t>
   </si>
   <si>
     <t>Agendamento eletrônico digital de consultas médicas com clínico geral, pediatra, ortopedista, ginecologista, dentista, oftalmologista e de mais especialidades de atenção à saúde primária.</t>
   </si>
   <si>
     <t>19325</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19325/ind-136-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19325/ind-136-2023.pdf</t>
   </si>
   <si>
     <t>Inicie as obras de drenagem e pavimentação nos loteamentos conhecidos como Jd. Ana Paula, Jd. das Canções e Mangue Seco, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19326</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19326/ind-137-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19326/ind-137-2023.pdf</t>
   </si>
   <si>
     <t>Faça gestões junto a SABESP para a ligação domiciliar de esgoto na rede coletora, no bairro Chácaras.</t>
   </si>
   <si>
     <t>19327</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19327/ind-138-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19327/ind-138-2023.pdf</t>
   </si>
   <si>
     <t>A realização de obras de Urbanização da Orla da Praia de Boracéia.</t>
   </si>
   <si>
     <t>19328</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19328/ind-139-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19328/ind-139-2023.pdf</t>
   </si>
   <si>
     <t>Faça gestões junto a ELEKTRO para a troca de poste de madeira de iluminação pública, bem como a poda de árvores na Rua Dr. Ênio Barbato - no bairro Centro.</t>
   </si>
   <si>
     <t>19329</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19329/ind-140-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19329/ind-140-2023.pdf</t>
   </si>
   <si>
     <t>Adequação da obra que está sendo realizada na orla da Praia da Enseada, Centro de Bertioga, preservando a acessibilidade a mobilidade urbana ao longo do calçadão da Avenida Tome de Souza.</t>
   </si>
   <si>
     <t>19330</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19330/ind-141-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19330/ind-141-2023.pdf</t>
   </si>
   <si>
     <t>Faça gestões junto a ELEKTRO para a poda de árvore na Rua Maria dos Anjos Marme Gouveia, no bairro Indaiá.</t>
   </si>
   <si>
     <t>19331</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19331/ind-142-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19331/ind-142-2023.pdf</t>
   </si>
   <si>
     <t>A realização de manutenção viária em Ruas do Bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>19332</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19332/ind-143-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19332/ind-143-2023.pdf</t>
   </si>
   <si>
     <t>Coloque redutor de velocidade na Rua Manoel gajo, centro de Bertioga, na quadra da Delegacia de Polícia.</t>
   </si>
   <si>
     <t>19333</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19333/ind-144-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19333/ind-144-2023.pdf</t>
   </si>
   <si>
     <t>Inserção da Rua General Osório no Itinerário da linha 3 do Transporte Urbano.</t>
   </si>
   <si>
     <t>19334</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19334/ind-145-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19334/ind-145-2023.pdf</t>
   </si>
   <si>
     <t>Ponto de Apoio - Entregadores e Motoristas de Aplicativo</t>
   </si>
   <si>
     <t>19335</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19335/ind-146-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19335/ind-146-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a Criação do Programa " Inglês e Espanhol Básicos", que visa oferecer curso destes idiomas gratuitamente para os profissionais envolvidos com o setor do turismo.</t>
   </si>
   <si>
     <t>19336</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19336/ind-147-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19336/ind-147-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que altere o itinerário da Linha 11-Caiubura para que possa atender a Unibem, no Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>19337</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19337/ind-148-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19337/ind-148-2023.pdf</t>
   </si>
   <si>
     <t>Realização da audiência pública para o realinhamento do Parque Estadual da Restinga de Bertioga.</t>
   </si>
   <si>
     <t>19338</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19338/ind-149-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19338/ind-149-2023.pdf</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei que Institui o Programa Bolsa Cuidador de idosos no município de Bertioga</t>
   </si>
   <si>
     <t>19339</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19339/ind-150-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19339/ind-150-2023.pdf</t>
   </si>
   <si>
     <t>Reiteração - Solicita com urgência a manutenção dos Playgrounds da orla da Praia da Vista Linda.</t>
   </si>
   <si>
     <t>19340</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19340/ind-151-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19340/ind-151-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização da ciclovia no bairro Indaiá na Av. Anchieta, próximo ao número 10.735.</t>
   </si>
   <si>
     <t>19341</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19341/ind-152-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19341/ind-152-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de lombofaixa e manutenção ou troca dos bloquetes na marginal norte em frente à igreja Rocha Eterna</t>
   </si>
   <si>
     <t>19342</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19342/ind-153-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19342/ind-153-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção do PV localizado na rua seis no bairro Chácaras</t>
   </si>
   <si>
     <t>19343</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19343/ind-154-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19343/ind-154-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação para que as escolas do Município tenham catracas de reconhecimento facial para implementar o diário digital.</t>
   </si>
   <si>
     <t>19352</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19352/ind-155-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19352/ind-155-2023.pdf</t>
   </si>
   <si>
     <t>Realização de projeto para transferência de renda, Frente de Trabalho, para a população desempregada mais necessitada da nossa cidade.</t>
   </si>
   <si>
     <t>19353</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19353/ind-156-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19353/ind-156-2023.pdf</t>
   </si>
   <si>
     <t>Implementação de um Colegiado do Conselho Tutelar para o bairro de Boracéia, extremo norte do nosso município.</t>
   </si>
   <si>
     <t>19358</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19358/ind-157-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19358/ind-157-2023.pdf</t>
   </si>
   <si>
     <t>Serviços Gerais de manutenção na viária na Rua Um, bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>19359</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19359/ind-158-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19359/ind-158-2023.pdf</t>
   </si>
   <si>
     <t>Construção de coberturas nas rampas de acesso destinadas a deficientes na UNIBEM</t>
   </si>
   <si>
     <t>19360</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19360/ind-159-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19360/ind-159-2023.pdf</t>
   </si>
   <si>
     <t>Maior atenção do Poder Público Municipal frente a atuação dos "flanelinhas" nos eventos realizados na arena localizada na entrada da cidade.</t>
   </si>
   <si>
     <t>19361</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19361/ind-160-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19361/ind-160-2023.pdf</t>
   </si>
   <si>
     <t>Estudos para construção de um espaço público voltado ao esporte e lazer na Rua Paulo Sérgio Martinez, no bairro Albatroz</t>
   </si>
   <si>
     <t>19362</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19362/ind-161-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19362/ind-161-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de totem de segurança em frente ao condomínio Caminho das árvores no bairro Jardim Rafael</t>
   </si>
   <si>
     <t>19363</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19363/ind-162-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19363/ind-162-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de faixa de segurança na Rodovia Rio-Santos em frente ao Condomínio Caminho das Árvores, no bairro Jardim Rafael</t>
   </si>
   <si>
     <t>19364</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19364/ind-163-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19364/ind-163-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade em frente ao Centro de Educação Especializado (CEE) - Marco Antônio Dei Corso Rodrigues, na Manoel Gajo</t>
   </si>
   <si>
     <t>19365</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19365/ind-164-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19365/ind-164-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de uma quadra de basquete 3x3 entre as ruas Pastor Ronaldo Rodrigues da Silva e Pastor Djalma da Silva Coimbra, no Mangue_x000D_
 Seco</t>
   </si>
   <si>
     <t>19366</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19366/ind-165-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19366/ind-165-2023.pdf</t>
   </si>
   <si>
     <t>Nivelamento e colocação de bica corrida ou pó de pedra nas Ruas 1 e 2 - no bairro Sítio São João</t>
   </si>
   <si>
     <t>19367</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19367/ind-166-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19367/ind-166-2023.pdf</t>
   </si>
   <si>
     <t>Atendimento Ginecológico e pediatria na USF Guaratuba.</t>
   </si>
   <si>
     <t>19368</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19368/ind-167-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19368/ind-167-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção das ruas do Jardim Albatroz II</t>
   </si>
   <si>
     <t>19369</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19369/ind-168-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19369/ind-168-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar recapeamento da Rodovia Rio-Santos, no trecho entre o bairro São Lourenço e Boracéia como medida urgente trazendo melhorias aos usuários que trafegam no local</t>
   </si>
   <si>
     <t>19370</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19370/ind-169-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19370/ind-169-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar atendimento para todas as famílias no abastecimento de água da Vila Ágao 2, do outro lado da Rodovia, sentido Serra.</t>
   </si>
   <si>
     <t>19372</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19372/ind-170-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19372/ind-170-2023.pdf</t>
   </si>
   <si>
     <t>Alteração na linha 06 do ônibus municipal para atender demanda de acesso a UNIBEM, no Jardim Rio da Praia</t>
   </si>
   <si>
     <t>19373</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19373/ind-171-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19373/ind-171-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do Banco de Armação de Óculos de grau e parceria com empresas para doação das lentes.</t>
   </si>
   <si>
     <t>19374</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19374/ind-172-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19374/ind-172-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de lombofaixa na avenida Anchieta no cruzamento que dá acesso a rua Eduardo Correia da Costa Júnior.</t>
   </si>
   <si>
     <t>19375</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19375/ind-173-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19375/ind-173-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização e manutenção das baleias localizadas na orla da praia da enseada</t>
   </si>
   <si>
     <t>19376</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19376/ind-174-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19376/ind-174-2023.pdf</t>
   </si>
   <si>
     <t>Reforma do telhado da quadra da escola municipal Jardim Vista Linda.</t>
   </si>
   <si>
     <t>19380</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19380/ind-175-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19380/ind-175-2023.pdf</t>
   </si>
   <si>
     <t>Atendimento especializado na área de saúde no novo Viva Bem (Centro do Idoso de Bertioga)</t>
   </si>
   <si>
     <t>19381</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19381/ind-176-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19381/ind-176-2023.pdf</t>
   </si>
   <si>
     <t>Aulas de Ballet na Vila do Bem Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>19382</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19382/ind-177-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19382/ind-177-2023.pdf</t>
   </si>
   <si>
     <t>Relatos sobre supostos oferecimento de vendas dos apartamentos do conjunto habitacional Caminho das Árvores, no Jardim Rafael.</t>
   </si>
   <si>
     <t>19383</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19383/ind-178-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19383/ind-178-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura do cemitério no período noturno para a realização dos velórios.</t>
   </si>
   <si>
     <t>19384</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19384/ind-179-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19384/ind-179-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na Iluminação da Avenida Marginal, no Jardim Albatroz II, próximo a quadra de esportes do Society.</t>
   </si>
   <si>
     <t>19385</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19385/ind-180-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19385/ind-180-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação no trevo da Rodovia Rio-Santos, entre o Rio da Praia e o Jardim Rafael</t>
   </si>
   <si>
     <t>19386</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19386/ind-181-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19386/ind-181-2023.pdf</t>
   </si>
   <si>
     <t>Mudança do Itinerário do ônibus escolar/ Vila Agaó II</t>
   </si>
   <si>
     <t>19387</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19387/ind-182-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19387/ind-182-2023.pdf</t>
   </si>
   <si>
     <t>Gestão do Poder Executivo Municipal para a implantação do Programa Segundo Tempo do Governo Federal (Ministério dos Esportes) em nosso Município.</t>
   </si>
   <si>
     <t>19388</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19388/ind-183-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19388/ind-183-2023.pdf</t>
   </si>
   <si>
     <t>Esforços junto ao Governo do Estado de São Paulo para construção da nova Escola Estadual no bairro Jd. Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>19389</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19389/ind-184-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19389/ind-184-2023.pdf</t>
   </si>
   <si>
     <t>Melhoria em instalação de iluminação pública na Avenida Marginal, sentido centro no trecho entre o bairro Chácaras e Jardim Rafael, nas proximidades do conjunto habitacional Caminho das Árvores.</t>
   </si>
   <si>
     <t>19390</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19390/ind-185-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19390/ind-185-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de sala de Fisioterapia nas Unidades Básicas de Saúde: Mirosan, Indaiá e Central.</t>
   </si>
   <si>
     <t>19392</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19392/ind-186-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19392/ind-186-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilidade de remédios contra carrapatos para moradores do Município de Bertioga, capacitação de funcionários da área de saúde e orientação a população.</t>
   </si>
   <si>
     <t>19393</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19393/ind-187-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19393/ind-187-2023.pdf</t>
   </si>
   <si>
     <t>Retorno do serviço de remoção dos pacientes que fazem fisioterapia e dependem do transporte no município</t>
   </si>
   <si>
     <t>19394</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19394/ind-188-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19394/ind-188-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar o retorno dos treinos de vôlei da categoria adulto no ginásio municipal, para lazer e preparação para futuras competições.</t>
   </si>
   <si>
     <t>19395</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19395/ind-189-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19395/ind-189-2023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar um funcionário para auxiliar no agendamento e na retirada de senhas no Poupatempo.</t>
   </si>
   <si>
     <t>19396</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19396/ind-190-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19396/ind-190-2023.pdf</t>
   </si>
   <si>
     <t>Melhore o serviço de remoção de pacientes, oferecendo de forma segura, eficaz e humana o transporte da rede municipal aos tratamentos especializados e exames realizados em outros municípios.</t>
   </si>
   <si>
     <t>19397</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19397/ind-191-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19397/ind-191-2023.pdf</t>
   </si>
   <si>
     <t>A imediata Implantação de uma UBS para atendimentos clínicos em Boraceia.</t>
   </si>
   <si>
     <t>19398</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19398/ind-192-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19398/ind-192-2023.pdf</t>
   </si>
   <si>
     <t>Em parceria com a CDHU realize a pavimentação nas Ruas Passeio das Bromélias  Passeio das Orquídeas, bem como Ruas Internas A e B, localizadas no bairro Indaiá, Conjuntos Habitacionais Neda I e II, assim como a colocação de playground para as crianças.</t>
   </si>
   <si>
     <t>19399</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19399/ind-193-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19399/ind-193-2023.pdf</t>
   </si>
   <si>
     <t>Regulamente as atividades individuais e coletivas nos espaços urbanos através do Código de Posturas Municipal, ampliando a ação da Guarda Civil Municipal e da fiscalização.</t>
   </si>
   <si>
     <t>19400</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19400/ind-194-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19400/ind-194-2023.pdf</t>
   </si>
   <si>
     <t>Instalação do Sistema de Esgoto no bairro Caiubura.</t>
   </si>
   <si>
     <t>19401</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19401/ind-195-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19401/ind-195-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção e zeladoria no bairro Vicente de Carvalho</t>
   </si>
   <si>
     <t>19402</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19402/ind-196-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19402/ind-196-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Trailer Itinerante da Saúde para atende a população dos bairros Caiubura e Sítio São João.</t>
   </si>
   <si>
     <t>19403</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19403/ind-197-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19403/ind-197-2023.pdf</t>
   </si>
   <si>
     <t>Contratação de médicos geriatras</t>
   </si>
   <si>
     <t>19404</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19404/ind-198-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19404/ind-198-2023.pdf</t>
   </si>
   <si>
     <t>Aumento da coleta de lixo doméstico para o bairro Vista Linda.</t>
   </si>
   <si>
     <t>19405</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19405/ind-199-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19405/ind-199-2023.pdf</t>
   </si>
   <si>
     <t>Corredor Gastronômico em Bertioga</t>
   </si>
   <si>
     <t>19406</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19406/ind-200-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19406/ind-200-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de assistência técnica para projeto e construção de habitação de interesse social.</t>
   </si>
   <si>
     <t>19407</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19407/ind-201-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19407/ind-201-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade na rua Paulo Sérgio Martinez, no Jardim Albatroz</t>
   </si>
   <si>
     <t>19414</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19414/ind-202-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19414/ind-202-2023.pdf</t>
   </si>
   <si>
     <t>Rondas Policiais mais frequentes no bairro Albatroz I</t>
   </si>
   <si>
     <t>19415</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19415/ind-203-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19415/ind-203-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um campo de várzea no bairro do Indaiá para agremiação Boa Esperança.</t>
   </si>
   <si>
     <t>19416</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19416/ind-204-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19416/ind-204-2023.pdf</t>
   </si>
   <si>
     <t>Recontagem de dados ao IBGE</t>
   </si>
   <si>
     <t>19420</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19420/ind-205-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19420/ind-205-2023.pdf</t>
   </si>
   <si>
     <t>Implantação do Centro de Controle de Zoonoses no bairro de Boracéia</t>
   </si>
   <si>
     <t>19422</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19422/ind-206-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19422/ind-206-2023.pdf</t>
   </si>
   <si>
     <t>Sinalização e demarcação viária na Rua João Ramalho</t>
   </si>
   <si>
     <t>19423</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19423/ind-207-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19423/ind-207-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização e utilização do Portal da entrada da cidade no bairro Indaiá</t>
   </si>
   <si>
     <t>19424</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19424/ind-208-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19424/ind-208-2023.pdf</t>
   </si>
   <si>
     <t>Base Móvel Comunitária de Segurança Pública que atende de forma variável pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>19425</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19425/ind-209-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19425/ind-209-2023.pdf</t>
   </si>
   <si>
     <t>Reativação do Posto Comunitário de Segurança Pública no bairro Indaiá.</t>
   </si>
   <si>
     <t>19426</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19426/ind-210-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19426/ind-210-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Posto Comunitário de Segurança Pública entre os bairros Sítio São João e Caiubura</t>
   </si>
   <si>
     <t>19427</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19427/ind-211-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19427/ind-211-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Posto Comunitário de Segurança Pública no bairro de Boracéia com atendimento 24h.</t>
   </si>
   <si>
     <t>19428</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19428/ind-212-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19428/ind-212-2023.pdf</t>
   </si>
   <si>
     <t>Ampla divulgação da audiência pública do PERB</t>
   </si>
   <si>
     <t>19429</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19429/ind-213-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19429/ind-213-2023.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa de pedestre e colocação de lombadas no bairro Indaiá</t>
   </si>
   <si>
     <t>19430</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19430/ind-214-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19430/ind-214-2023.pdf</t>
   </si>
   <si>
     <t>Recursos oriundos da estruturação da rede de serviços do sistema único de assistência social para Fundação 10 de agosto.</t>
   </si>
   <si>
     <t>19432</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19432/ind-215-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19432/ind-215-2023.pdf</t>
   </si>
   <si>
     <t>Estudos para aumento de subvenção da AETUB - Associação dos Estudantes Técnicos e Universitários de Bertioga.</t>
   </si>
   <si>
     <t>19433</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19433/ind-216-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19433/ind-216-2023.pdf</t>
   </si>
   <si>
     <t>Complementação da Iluminação Pública na Rodovia Rio-Santos, entre o trevo da Rodovia Mogi-Bertioga até a entrada da Riviera de São Lourenço.</t>
   </si>
   <si>
     <t>19434</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19434/ind-217-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19434/ind-217-2023.pdf</t>
   </si>
   <si>
     <t>Construção de um canil municipal, aquisição de cães farejadores com treinamento e capacitação ao suporte e apoio da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>19435</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19435/ind-218-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19435/ind-218-2023.pdf</t>
   </si>
   <si>
     <t>Estudos para convênio e parceria com o Instituto Índigo.</t>
   </si>
   <si>
     <t>19436</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19436/ind-219-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19436/ind-219-2023.pdf</t>
   </si>
   <si>
     <t>Priorize o custeio de investimentos de infraestrutura urbana no bairro de Boracéia para saneamento básico, drenagem e pavimentação.</t>
   </si>
   <si>
     <t>19437</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19437/ind-220-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19437/ind-220-2023.pdf</t>
   </si>
   <si>
     <t>Programa de Reforma Habitacional a fim de garantir residências seguras e saudáveis para pessoas com deficiência.</t>
   </si>
   <si>
     <t>19438</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19438/ind-221-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19438/ind-221-2023.pdf</t>
   </si>
   <si>
     <t>Procedimentos necessários para implementação do Arquivo Público Municipal e Sistema Municipal de Arquivos.</t>
   </si>
   <si>
     <t>19439</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19439/ind-222-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19439/ind-222-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção nos banheiros Públicos na orla da Praia, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19440</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19440/ind-223-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19440/ind-223-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Redutores de Velocidades na rua Pastor Djalma da Silva Coimbra no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19441</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19441/ind-224-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19441/ind-224-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto a empresa responsável pelo transporte público municipal de Bertioga para que viabilize a emissão de um cartão de identificação do passageiro especial.</t>
   </si>
   <si>
     <t>19442</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19442/ind-225-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19442/ind-225-2023.pdf</t>
   </si>
   <si>
     <t>Sugestão de alteração de via de mão dupla para mão única - Rua João Ramalho.</t>
   </si>
   <si>
     <t>19443</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19443/ind-226-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19443/ind-226-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na Escola Municipal Prof.º José Inácio Hora.</t>
   </si>
   <si>
     <t>19444</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19444/ind-227-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19444/ind-227-2023.pdf</t>
   </si>
   <si>
     <t>Alteração do itinerário e instalação de mais pontos de ônibus na rua Manoel Gajo, sentido Rio-Santos/ltatinga.</t>
   </si>
   <si>
     <t>19445</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19445/ind-228-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19445/ind-228-2023.pdf</t>
   </si>
   <si>
     <t>Segurança na Vila do Bem Indaiá</t>
   </si>
   <si>
     <t>19446</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19446/ind-229-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19446/ind-229-2023.pdf</t>
   </si>
   <si>
     <t>Declaração de Utilidade Pública à Associação Caramuru Club de Tiro Esportivo e Defesa</t>
   </si>
   <si>
     <t>19447</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19447/ind-230-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19447/ind-230-2023.pdf</t>
   </si>
   <si>
     <t>Celebração de Convênio entre a Prefeitura de Bertioga com o Instituto Santa P.A.T.A.A</t>
   </si>
   <si>
     <t>19448</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19448/ind-231-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19448/ind-231-2023.pdf</t>
   </si>
   <si>
     <t>Solicita o retomo das balsas com motor na travessia entre os municípios de Bertioga/ Guarujá.</t>
   </si>
   <si>
     <t>19449</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19449/ind-232-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19449/ind-232-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto a Elektro com relação a quantidade de cabos e fios soltos pela cidade, principalmente de Internet.</t>
   </si>
   <si>
     <t>19450</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19450/ind-233-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19450/ind-233-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza das galerias, valas e PV de águas Pluviais do final da Rua Engenheiro José Sanches Ferrari e Rua Oswaldo Cruz, no Jd. Vicente de Carvalho</t>
   </si>
   <si>
     <t>19457</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19457/ind-234-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19457/ind-234-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Semáforo no cruzamento entre a Av. Anchieta e a Rua Manoel Gajo</t>
   </si>
   <si>
     <t>19458</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19458/ind-235-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19458/ind-235-2023.pdf</t>
   </si>
   <si>
     <t>Multirão de manutenção e troca de lâmpadas dos postes de iluminação pública nos bairros da cidade.</t>
   </si>
   <si>
     <t>19459</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19459/ind-236-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19459/ind-236-2023.pdf</t>
   </si>
   <si>
     <t>Estudos para a viabilidade de instalação de redutores de velocidade na Rua Professor José Benevenuto Madureira, no Rio da Praia</t>
   </si>
   <si>
     <t>19460</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19460/ind-237-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19460/ind-237-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias no espaço Dog. localizado no Parque dos Tupiniquins</t>
   </si>
   <si>
     <t>19461</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19461/ind-238-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19461/ind-238-2023.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação 197-2022 - Construção de banheiros nas praias de Bertioga que ainda não receberam tal equipamento</t>
   </si>
   <si>
     <t>19462</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19462/ind-239-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19462/ind-239-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de linhas de ônibus para atendimento aos moradores do Jd.Raphael</t>
   </si>
   <si>
     <t>19463</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19463/ind-240-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19463/ind-240-2023.pdf</t>
   </si>
   <si>
     <t>Segurança em torno do albergue municipal</t>
   </si>
   <si>
     <t>19464</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19464/ind-241-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19464/ind-241-2023.pdf</t>
   </si>
   <si>
     <t>Multirão de fiscalização no sentido de garantir o cumprimento da Lei 054/1993 que determina a Edificação de muros e calçadas</t>
   </si>
   <si>
     <t>19465</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19465/ind-242-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19465/ind-242-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Vitor Savellis e Praça José Ermínio de Moraes no bairro Indaiá.</t>
   </si>
   <si>
     <t>19466</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19466/ind-243-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19466/ind-243-2023.pdf</t>
   </si>
   <si>
     <t>Ligação de águas nas habitações inseridas do PERB, com base na normativa 308/19.</t>
   </si>
   <si>
     <t>19467</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19467/ind-244-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19467/ind-244-2023.pdf</t>
   </si>
   <si>
     <t>Unidade móvel de atendimento às mulheres vítimas de violência (ônibus lilás) em Bertioga</t>
   </si>
   <si>
     <t>19468</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19468/ind-245-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19468/ind-245-2023.pdf</t>
   </si>
   <si>
     <t>Alteração de itinerário da linha 04 para atender o Cantão do Indaiá.</t>
   </si>
   <si>
     <t>19469</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19469/ind-246-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19469/ind-246-2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimento junto a DERSA sobre a empresa que realiza a manutenção das balsas e a empresa que realiza a travessia através dos rebocadores</t>
   </si>
   <si>
     <t>19470</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19470/ind-247-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19470/ind-247-2023.pdf</t>
   </si>
   <si>
     <t>Bombeamento da rede de esgoto na Rua Manoel Gajo, em toda extensão da Rio Santos até o Itatinga, no Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>19471</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19471/ind-248-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19471/ind-248-2023.pdf</t>
   </si>
   <si>
     <t>Transporte para estudantes matriculados nos cursos da UNIVESP, polo Indaiá</t>
   </si>
   <si>
     <t>19472</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19472/ind-249-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19472/ind-249-2023.pdf</t>
   </si>
   <si>
     <t>Instituir e divulgar campanha de combate à violência contra mulher obedecendo Leis Estaduais 17.621 e 17.635 ambas de 2023.</t>
   </si>
   <si>
     <t>19473</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19473/ind-250-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19473/ind-250-2023.pdf</t>
   </si>
   <si>
     <t>Complementação das obras de saneamento, rede de esgoto, drenagem e pavimentação em Ruas do bairro Maitinga</t>
   </si>
   <si>
     <t>19474</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19474/ind-251-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19474/ind-251-2023.pdf</t>
   </si>
   <si>
     <t>Revitalização da orla do canal, na Av. dos Coqueiros, loteamento conhecido como Jardim Veleiros, no centro de Bertioga.</t>
   </si>
   <si>
     <t>19475</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19475/ind-252-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19475/ind-252-2023.pdf</t>
   </si>
   <si>
     <t>Realize investimentos de infraestrutura urbana no bairro Caiubura, principalmente o saneamento básico, drenagem e pavimentação da Rua Um,_x000D_
 que dá acesso a entrada do bairro e a EMEIF do Caiubura.</t>
   </si>
   <si>
     <t>19476</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19476/ind-253-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19476/ind-253-2023.pdf</t>
   </si>
   <si>
     <t>Tarifa Social no transporte público aos domingos</t>
   </si>
   <si>
     <t>19478</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19478/ind-254-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19478/ind-254-2023.pdf</t>
   </si>
   <si>
     <t>Construção de ciclovias e calçadas na Avenida São Lourenço, no bairro de São Lourenço.</t>
   </si>
   <si>
     <t>19479</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19479/ind-255-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19479/ind-255-2023.pdf</t>
   </si>
   <si>
     <t>Esforços objetivando um ecoponto no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19480</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19480/ind-256-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19480/ind-256-2023.pdf</t>
   </si>
   <si>
     <t>Campanhas de conscientização sobre câncer de boca e outras doenças</t>
   </si>
   <si>
     <t>19481</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19481/ind-257-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19481/ind-257-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na infraestrutura do projeto "Ruas e Praças de Lazer"</t>
   </si>
   <si>
     <t>19482</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19482/ind-258-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19482/ind-258-2023.pdf</t>
   </si>
   <si>
     <t>Lombofaixa no acesso a Praça dos Emancipadores da Av. Anchieta com a Av. 19 de Maio sentido Maitinga/Centro.</t>
   </si>
   <si>
     <t>19483</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19483/ind-259-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19483/ind-259-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção viária, com roçada de mato e limpeza de vala na Rua 1. no Caiubura - além da troca dos tubos de drenagem na via em questão - com a esquina da Rua 30, no Caiubura</t>
   </si>
   <si>
     <t>19484</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19484/ind-260-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19484/ind-260-2023.pdf</t>
   </si>
   <si>
     <t>Rondas policiais mais frequentes no bairro Caiubura.</t>
   </si>
   <si>
     <t>19485</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19485/ind-261-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19485/ind-261-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de câmaras de monitoramento na entrada do bairro Caiubura</t>
   </si>
   <si>
     <t>19486</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19486/ind-262-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19486/ind-262-2023.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação que solicita ao Poder Executivo que determine ao órgão competente a solução do problema com a colocação de placas de identificação com o CEP nas ruas do bairro Boraceia</t>
   </si>
   <si>
     <t>19487</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19487/ind-263-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19487/ind-263-2023.pdf</t>
   </si>
   <si>
     <t>Inserção na Grade Escolar da prática de Arte Marciais e da Língua Inglesa Educação Básica de Bertioga</t>
   </si>
   <si>
     <t>19488</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19488/ind-264-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19488/ind-264-2023.pdf</t>
   </si>
   <si>
     <t>Emplacamento e urbanização de Praça localizada na confluência entre a rua John Walter com a Rua Roberto Pereira, no Centro de Bertioga, para homenagear a saudosa Maria Luiza Amorim.</t>
   </si>
   <si>
     <t>19489</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19489/ind-265-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19489/ind-265-2023.pdf</t>
   </si>
   <si>
     <t>Realize investimentos de infraestrutura urbana no bairro Jardim Albatroz II, principalmente obras de drenagem, construção de passeios acessíveis e a_x000D_
 pavimentação das ruas.</t>
   </si>
   <si>
     <t>19490</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19490/ind-266-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19490/ind-266-2023.pdf</t>
   </si>
   <si>
     <t>Complementação de obras de canalização de galeria, rede de esgoto e drenagem no final da Rua Aprovada 598, antiga rua Estrada 2, no setor 4 da Chácara Vista Linda.</t>
   </si>
   <si>
     <t>19491</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19491/ind-267-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19491/ind-267-2023.pdf</t>
   </si>
   <si>
     <t>Estudo sobre legislação que visa beneficiar o munícipe que transferir seu veículo para Bertioga.</t>
   </si>
   <si>
     <t>19508</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19508/ind-268-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19508/ind-268-2023.pdf</t>
   </si>
   <si>
     <t>Parceria com a Rede Lucy Montoro</t>
   </si>
   <si>
     <t>19509</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19509/ind-269-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19509/ind-269-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade e sinalização adequada para a via do Bairro Rio da Praia.</t>
   </si>
   <si>
     <t>19511</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19511/ind-270-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19511/ind-270-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de atendimento psicológico no Hospital Municipal de Bertioga</t>
   </si>
   <si>
     <t>19512</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19512/ind-271-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19512/ind-271-2023.pdf</t>
   </si>
   <si>
     <t>Estudo quanto a viabilidade para colocação imediata de uma lombada na rua Sargento Silvio Delmar Hollembach, bairro Indaiá.</t>
   </si>
   <si>
     <t>19513</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19513/ind-272-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19513/ind-272-2023.pdf</t>
   </si>
   <si>
     <t>Brevidade na Execução das Emendas Impositivas.</t>
   </si>
   <si>
     <t>19514</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19514/ind-273-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19514/ind-273-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de lombada na Avenida Anchieta, no trecho que compreende a APAE (Associação de Pais e Amigos dos Excepcionais) e comércio local, altura do número 857, no Bairro Centro</t>
   </si>
   <si>
     <t>19515</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19515/ind-274-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19515/ind-274-2023.pdf</t>
   </si>
   <si>
     <t>Designado um salva-vidas fixo em Itaguaré</t>
   </si>
   <si>
     <t>19516</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19516/ind-275-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19516/ind-275-2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Roberto Pereira, no Centro.</t>
   </si>
   <si>
     <t>19517</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19517/ind-276-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19517/ind-276-2023.pdf</t>
   </si>
   <si>
     <t>Rondas da Guarda Municipal e da Polícia Militar nas ruas da Cidade</t>
   </si>
   <si>
     <t>19518</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19518/ind-277-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19518/ind-277-2023.pdf</t>
   </si>
   <si>
     <t>Conserto no asfalto, na Rua General Osório, dentro do perímetro que compreende a E.E. Professora Maria Aparecida Pinto de Abreu Magno, no bairro Centro</t>
   </si>
   <si>
     <t>19519</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19519/ind-278-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19519/ind-278-2023.pdf</t>
   </si>
   <si>
     <t>Recolhimento do lixo ou recolocação de caçambas de lixo na esquina da rua Airton Sena no exato cruzamento com a rua John Wolthers; melhorias na gestão de resíduos em toda a cidade.</t>
   </si>
   <si>
     <t>19520</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19520/ind-279-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19520/ind-279-2023.pdf</t>
   </si>
   <si>
     <t>Realização de Conferência Municipal de Cultura.</t>
   </si>
   <si>
     <t>19521</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19521/ind-280-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19521/ind-280-2023.pdf</t>
   </si>
   <si>
     <t>Investimentos de Infraestrutura urbana no loteamento conhecido como Vila Tupy/Jardim Paulista, no centro de Bertioga, principalmente obras de drenagem, construção de passeios acessíveis e a pavimentação das ruas.</t>
   </si>
   <si>
     <t>19522</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19522/ind-281-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19522/ind-281-2023.pdf</t>
   </si>
   <si>
     <t>Realização de Cursos de Qualificação Profissional voltados para a área da Construção Civil.</t>
   </si>
   <si>
     <t>19523</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19523/ind-282-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19523/ind-282-2023.pdf</t>
   </si>
   <si>
     <t>Instalação e referenciamento de novos Centros de Referência de Assistência Social - CRAS, para melhor atender a população de Bertioga, principalmente os que moram em Boracéia, Guaratuba, Indaiá e Rio da Praia.</t>
   </si>
   <si>
     <t>19524</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19524/ind-283-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19524/ind-283-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Centro Cultural no Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>19525</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19525/ind-284-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19525/ind-284-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de espaço de lazer no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>19526</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19526/ind-285-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19526/ind-285-2023.pdf</t>
   </si>
   <si>
     <t>Contratação de médicos para suprir a demanda na Unidade Básica de Saúde MIROSAM no bairro Chácaras.</t>
   </si>
   <si>
     <t>19527</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19527/ind-286-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19527/ind-286-2023.pdf</t>
   </si>
   <si>
     <t>Intensificar a ronda preventiva e ostensiva na cidade de Bertioga</t>
   </si>
   <si>
     <t>19528</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19528/ind-287-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19528/ind-287-2023.pdf</t>
   </si>
   <si>
     <t>Extensão da Rede Elétrica da Iluminação Pública, instalação Rede de água e extensão dos correios no bairro Chácara.</t>
   </si>
   <si>
     <t>19529</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19529/ind-288-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19529/ind-288-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Gradil na nova ciclovia na Av. Anchieta, no Centro.</t>
   </si>
   <si>
     <t>19530</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19530/ind-289-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19530/ind-289-2023.pdf</t>
   </si>
   <si>
     <t>Providências frente a falta de atenção e suporte adequados aos agentes de combate a endemias e agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>19545</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19545/ind-290-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19545/ind-290-2023.pdf</t>
   </si>
   <si>
     <t>Disposição do contraceptivo Implanom a mulheres que estejam em acolhimento na Casa de Passagem em Bertioga.</t>
   </si>
   <si>
     <t>19547</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19547/ind-291-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19547/ind-291-2023.pdf</t>
   </si>
   <si>
     <t>Intensificação na fiscalização quanto ao uso de guia curta de condução e focinheiras para cães de raças como "pit bull", "rottweiller', "mastim napolitano" e similares.</t>
   </si>
   <si>
     <t>19548</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19548/ind-292-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19548/ind-292-2023.pdf</t>
   </si>
   <si>
     <t>Dedetização e desratização dos bueiros e galerias pluviais do nosso Município.</t>
   </si>
   <si>
     <t>19549</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19549/ind-293-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19549/ind-293-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto a ELEKTRO e a SABESP para atualização cadastral de logradouro público e CEP, conforme o abairramento feito pela municipalidade</t>
   </si>
   <si>
     <t>19550</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19550/ind-294-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19550/ind-294-2023.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de bicicletário na E.M José de Oliveira, no Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>19551</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19551/ind-295-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19551/ind-295-2023.pdf</t>
   </si>
   <si>
     <t>Solicita conserto das tampas de PV de águas pluviais da Rua 01 com a Rua 08, e limpeza das valas, em Vicente de Carvalho.</t>
   </si>
   <si>
     <t>19552</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19552/ind-296-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19552/ind-296-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um Centro de Referência da Assistência Social (CRAS) no bairro de Boracéia.</t>
   </si>
   <si>
     <t>19553</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19553/ind-297-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19553/ind-297-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de compra de contentores de lixo para a cidade.</t>
   </si>
   <si>
     <t>19554</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19554/ind-298-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19554/ind-298-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção no Complexo Vila do Bem no bairro Chácaras</t>
   </si>
   <si>
     <t>19555</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19555/ind-299-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19555/ind-299-2023.pdf</t>
   </si>
   <si>
     <t>Indica que a prefeitura de bertioga, por meio da capitania dos portos firme convênio com a marinha do Brasil, determinando as competências sobre a fiscalização de embarcações e equipamentos náuticos na área marítima da cidade.</t>
   </si>
   <si>
     <t>19556</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19556/ind-300-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19556/ind-300-2023.pdf</t>
   </si>
   <si>
     <t>Indica que o poder público municipal envida esforços e viabilize a criação da Guarda Civil Municipal Náutica</t>
   </si>
   <si>
     <t>19561</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19561/ind-301-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19561/ind-301-2023.pdf</t>
   </si>
   <si>
     <t>Inclusão do tema "Violência contra a Mulher" no Currículo Escolar das unidades públicas e particulares de Bertioga</t>
   </si>
   <si>
     <t>19562</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19562/ind-302-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19562/ind-302-2023.pdf</t>
   </si>
   <si>
     <t>Estudo quanto a viabilidade para implantação de lombada ou redutor de velocidade na Avenida Anchieta, no trecho que compreende o final do muro_x000D_
 do SESC, próximo ao número 5501, em ambos os lados da avenida.</t>
   </si>
   <si>
     <t>19563</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19563/ind-303-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19563/ind-303-2023.pdf</t>
   </si>
   <si>
     <t>Ampliação do tempo de uso dos veículos de táxi no nosso município</t>
   </si>
   <si>
     <t>19564</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19564/ind-304-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19564/ind-304-2023.pdf</t>
   </si>
   <si>
     <t>Regulamentação de Decreto Executivo para análise e concessão das licenças e permissões para o serviço de transporte individual de passageiros de_x000D_
 aluguel a taxímetro, conforme estabelecido na Lei Municipal n.° 1.100 de 2014</t>
   </si>
   <si>
     <t>19565</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19565/ind-305-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19565/ind-305-2023.pdf</t>
   </si>
   <si>
     <t>Criação de um programa de auxílio uniforme e acessórios para os servidores de carreira da Guarda Civil Municipal do nosso município</t>
   </si>
   <si>
     <t>19566</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19566/ind-306-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19566/ind-306-2023.pdf</t>
   </si>
   <si>
     <t>Conserto no Asfalto na esquina das Ruas Dr. Hugo Santos Silva esquina com a Rua Jaçanã</t>
   </si>
   <si>
     <t>19567</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19567/ind-307-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19567/ind-307-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto as secretarias Municipal de Segurança; Saúde e; Desenvolvimento Social, Trabalho e Renda, para força Tarefa de atuação_x000D_
 conjunta aos moradores de rua da nossa cidade</t>
   </si>
   <si>
     <t>19568</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19568/ind-308-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19568/ind-308-2023.pdf</t>
   </si>
   <si>
     <t>Projeto municipal de combate à fome através da implantação do Banco Municipal de Alimentos</t>
   </si>
   <si>
     <t>19569</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19569/ind-309-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19569/ind-309-2023.pdf</t>
   </si>
   <si>
     <t>Projeto para transferência de renda para a população desempregada mais necessitada da nossa cidade, REITERA PEDIDO DE FRENTE DE TRABALHO, Indicação 238/2018 e 155/2023.</t>
   </si>
   <si>
     <t>19570</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19570/ind-310-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19570/ind-310-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Escola Municipal de Qualificação Profissional</t>
   </si>
   <si>
     <t>19571</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19571/ind-311-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19571/ind-311-2023.pdf</t>
   </si>
   <si>
     <t>Aplicabilidade da Lei 1532/2023 que Instituiu o Passe Livre para idosos a partir dos 60 anos nos transportes coletivos no Município de Bertioga.</t>
   </si>
   <si>
     <t>19572</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19572/ind-312-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19572/ind-312-2023.pdf</t>
   </si>
   <si>
     <t>Aplicabilidade de licenças sociais para o comércio ambulante e dá outras providencias da Lei 1530/2023 que cria o 'Programa Municipal Renda Social',_x000D_
 através da concessão de licenças sociais</t>
   </si>
   <si>
     <t>19573</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19573/ind-313-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19573/ind-313-2023.pdf</t>
   </si>
   <si>
     <t>Instalação e referenciamento de novos Centros de Referência de Assistência Social - CRAS, para melhor atender a população de Bertioga, principalmente os que moram em Boracéia, Guaratuba, Indaiá e Rio da Praia - Reitera Indicação 282/2023.</t>
   </si>
   <si>
     <t>19574</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19574/ind-314-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19574/ind-314-2023.pdf</t>
   </si>
   <si>
     <t>Ronda da Guarda Municipal na Praia da Enseada e Indaiá</t>
   </si>
   <si>
     <t>19575</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19575/ind-315-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19575/ind-315-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção dos brinquedos no parquinho localizado na Praça Rua Comendador Lino Fresh, no bairro de Boracéia.</t>
   </si>
   <si>
     <t>19576</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19576/ind-316-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19576/ind-316-2023.pdf</t>
   </si>
   <si>
     <t>Nivelamento e manutenção das ruas do bairro de Boracéia com material adequado.</t>
   </si>
   <si>
     <t>19577</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19577/ind-317-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19577/ind-317-2023.pdf</t>
   </si>
   <si>
     <t>Retomada da regularização fundiária do núcleo informal Chácaras em Bertioga.</t>
   </si>
   <si>
     <t>19578</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19578/ind-318-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19578/ind-318-2023.pdf</t>
   </si>
   <si>
     <t>Solicita brevidade na pauta do "Realinhamento do PERB" no CONSEMA - Conselho Estadual do Meio Ambiente.</t>
   </si>
   <si>
     <t>19579</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19579/ind-319-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19579/ind-319-2023.pdf</t>
   </si>
   <si>
     <t>Iluminação em Ponto de ônibus no Sítio São João, Km 229,5 da SP55 - Rod. Dr. Manoel Hypolito do rego (Rio-Santos).</t>
   </si>
   <si>
     <t>19582</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19582/ind-320-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19582/ind-320-2023.pdf</t>
   </si>
   <si>
     <t>Realização do serviço de poda nas árvores do bairro Sítio São João.</t>
   </si>
   <si>
     <t>19583</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19583/ind-321-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19583/ind-321-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de Iluminação pública no bairro Sítio São João.</t>
   </si>
   <si>
     <t>19586</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19586/ind-322-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19586/ind-322-2023.pdf</t>
   </si>
   <si>
     <t>Reimplantação do atendimento presencial do PROCON, serviço que era oferecido na antiga Vila do bem Centro.</t>
   </si>
   <si>
     <t>19587</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19587/ind-323-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19587/ind-323-2023.pdf</t>
   </si>
   <si>
     <t>Volta dos serviços conveniados que eram prestados no antigo Espaço Cidadão, extinta Vila do Bem Centro, como o SEBRAE e Banco do Povo Paulista.</t>
   </si>
   <si>
     <t>19588</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19588/ind-324-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19588/ind-324-2023.pdf</t>
   </si>
   <si>
     <t>Planejamento para construção de sede própria que venha atender os serviços socioassistenciais para abrigo de crianças e adolescentes, bem como_x000D_
 passagem dos adultos em situação de rua.</t>
   </si>
   <si>
     <t>19589</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19589/ind-325-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19589/ind-325-2023.pdf</t>
   </si>
   <si>
     <t>Criação de base do Conselho Tutelar em Boraceia.</t>
   </si>
   <si>
     <t>19590</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19590/ind-326-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19590/ind-326-2023.pdf</t>
   </si>
   <si>
     <t>Atuação de Assistente Social aos fins de semana no Hospital de Bertioga.</t>
   </si>
   <si>
     <t>19591</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19591/ind-327-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19591/ind-327-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que Providencie a Contratação de Segurança ou Guarda Municipal para o Pronto Atendimento (Hospital Municipal de Bertioga).</t>
   </si>
   <si>
     <t>19592</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19592/ind-328-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19592/ind-328-2023.pdf</t>
   </si>
   <si>
     <t>Viabilização de uma sala de atendimento especializado na NEIM Prof. Zilmar Moura dos Santos, no Rio da Praia</t>
   </si>
   <si>
     <t>19593</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19593/ind-329-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19593/ind-329-2023.pdf</t>
   </si>
   <si>
     <t>Melhora da estrutura da NEIM Prof. Zilmar Moura dos Santos, no Rio da Praia.</t>
   </si>
   <si>
     <t>19594</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19594/ind-330-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19594/ind-330-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Saúde do Estado de São Paulo a Criação de programa de Telemedicina para atender pacientes que precisam se deslocar mais de 50 km para acompanhamento médico, a partir da primeira consulta presencial.</t>
   </si>
   <si>
     <t>19595</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19595/ind-331-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19595/ind-331-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto ao Governo do Estado de São Paulo para que Bertioga seja incluída no rol de municípios que são atendidos pelo Programa Mulheres de_x000D_
 Peito.</t>
   </si>
   <si>
     <t>19601</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19601/ind-332-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19601/ind-332-2023.pdf</t>
   </si>
   <si>
     <t>Gestão junto a Secretaria Estadual de Segurança, Comando Estadual da Policia Militar e Civil junto ao Governo do Estado de São Paulo visando o aumento de policiamento pessoal efetivo em nossa cidade, em caráter de urgência requer a ANTECIPAÇÃO DA "OPERAÇÃO VERÃO, bem como a convocação do novo efetivo da Guardas Civil Municipal - GCM para coibir os furtos que estão ocorrendo em nossa cidade.</t>
   </si>
   <si>
     <t>19619</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19619/ind-0333-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19619/ind-0333-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de alça de acesso na Rodovia Rio Santos, bairro Chácaras.</t>
   </si>
   <si>
     <t>19620</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19620/ind-334-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19620/ind-334-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção e zeladoria no Terminal de transbordo no bairro Albatroz 2.</t>
   </si>
   <si>
     <t>19621</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19621/ind-335-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19621/ind-335-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção em ruas intransitáveis no City Mar</t>
   </si>
   <si>
     <t>19622</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19622/ind-336-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19622/ind-336-2023.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação de implantação de plataforma digital de remédios no município de Bertioga.</t>
   </si>
   <si>
     <t>19623</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19623/ind-337-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19623/ind-337-2023.pdf</t>
   </si>
   <si>
     <t>Contrato de manutenção preventiva, com foco especial em veículos destinados aos serviços de remoção de pacientes.</t>
   </si>
   <si>
     <t>19624</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19624/ind-338-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19624/ind-338-2023.pdf</t>
   </si>
   <si>
     <t>Zeladoria urbana no extremo norte da cidade.</t>
   </si>
   <si>
     <t>19625</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19625/ind-339-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19625/ind-339-2023.pdf</t>
   </si>
   <si>
     <t>Indica medidas diante de irregularidades no Hospital Municipal de Bertioga - Auditoria TCE-SP</t>
   </si>
   <si>
     <t>19626</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19626/ind-340-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19626/ind-340-2023.pdf</t>
   </si>
   <si>
     <t>Revogação do Processo Administrativo 7353/2008</t>
   </si>
   <si>
     <t>19627</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19627/ind-341-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19627/ind-341-2023.pdf</t>
   </si>
   <si>
     <t>Criação de Câmara Temática para discutir o fornecimento de água nos núcleos urbanos marítima no Sítio São João e Chácaras Balneário Mogiano</t>
   </si>
   <si>
     <t>19628</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19628/ind-342-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19628/ind-342-2023.pdf</t>
   </si>
   <si>
     <t>Estudo para possível viabilização e implantação de portaria com controle de acesso em loteamento, nos termos da Lei Municipal e Decreto.</t>
   </si>
   <si>
     <t>19629</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19629/ind-343-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19629/ind-343-2023.pdf</t>
   </si>
   <si>
     <t>Capacitação Terceiro Setor.</t>
   </si>
   <si>
     <t>19630</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19630/ind-344-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19630/ind-344-2023.pdf</t>
   </si>
   <si>
     <t>Realização de mutirão para cadastro dos jovens ao Programa do Governo do Estado de São Paulo - Jovem Aprendiz Paulista</t>
   </si>
   <si>
     <t>19631</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19631/ind-345-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19631/ind-345-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores em todas as escolas Estaduais do Município e posteriormente ar-condicionado</t>
   </si>
   <si>
     <t>19632</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19632/ind-346-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19632/ind-346-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de lombada ou redutor de velocidade na Rua Luiz Pereira de Campos, no trecho entre as ruas: Antonio Rodrigues de Almeida_x000D_
 e a Rua Antonio Saldanha, principalmente no cruzamento com a Rua Bartolomeu Fernandes Gonçalves.</t>
   </si>
   <si>
     <t>19633</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19633/ind-347-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19633/ind-347-2023.pdf</t>
   </si>
   <si>
     <t>Criação de Ponto de Plantão de Fiscalização e Emissão da Autorização para entrada e circulação e estacionamento de ônibus e micro-ônibus no município - Lei 117/15.</t>
   </si>
   <si>
     <t>19634</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19634/ind-348-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19634/ind-348-2023.pdf</t>
   </si>
   <si>
     <t>Reforma e adequação no prédio onde fica localizada a Guarda Municipal dentro do Paço Municipal</t>
   </si>
   <si>
     <t>19639</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19639/ind-349-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19639/ind-349-2023.pdf</t>
   </si>
   <si>
     <t>Realize, em caráter de urgência, uma nova cobertura para a quadra poliesportiva da EMEIF Guaratuba, localizada na Quadra A.</t>
   </si>
   <si>
     <t>19640</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19640/ind-350-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19640/ind-350-2023.pdf</t>
   </si>
   <si>
     <t>Realize manutenção dos pontos de ônibus no bairro de Guaratuba, bem como a melhoria na Iluminação pública.</t>
   </si>
   <si>
     <t>19641</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19641/ind-351-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19641/ind-351-2023.pdf</t>
   </si>
   <si>
     <t>Providencias para melhorar a balneabilidade das praias na cidade de Bertioga, em especial a praia da enseada no Centro, considerada imprópria para banho pela CETESB.</t>
   </si>
   <si>
     <t>19642</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19642/ind-352-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19642/ind-352-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade na Rua Ênio Barbato, altura do número 45, no Centro de Bertioga.</t>
   </si>
   <si>
     <t>19643</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19643/ind-353-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19643/ind-353-2023.pdf</t>
   </si>
   <si>
     <t>Gestões junto a ELEKTRO para a poda de árvore na Rua Ênio Barbato, próximo à Rua Geraldo Ferraz, no Centro de Bertioga</t>
   </si>
   <si>
     <t>19659</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19659/ind-354-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19659/ind-354-2023.pdf</t>
   </si>
   <si>
     <t>Aumento de número de vagas de estacionamento temporários e maior fiscalização do poder público na Av. 19 de Maio.</t>
   </si>
   <si>
     <t>19660</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19660/ind-355-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19660/ind-355-2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na EMEIF José Ermírio de Moraes, bairro do Indaiá.</t>
   </si>
   <si>
     <t>19661</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19661/ind-356-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19661/ind-356-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade (lombo faixas) na Rua João Ramalho, nos cruzamentos da Rua Miguel Seiad Bichir, Rua Hugo Santos Silva e Rua Aldo Ennos de Moraes.</t>
   </si>
   <si>
     <t>19662</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19662/ind-357-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19662/ind-357-2023.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade (lombofaixas) na Av. Anchieta, no trecho que compreende a Praça dos Emancipadores a Rua Manoel Gajo.</t>
   </si>
   <si>
     <t>19663</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19663/ind-358-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19663/ind-358-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de lombofaixas ao redor da Praça Vicente Molinari</t>
   </si>
   <si>
     <t>19664</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19664/ind-359-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19664/ind-359-2023.pdf</t>
   </si>
   <si>
     <t>Publicação de Edital de Convocação das Entidades do Terceiro Setor para as Emendas Impositivas</t>
   </si>
   <si>
     <t>19665</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19665/ind-360-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19665/ind-360-2023.pdf</t>
   </si>
   <si>
     <t>Implementação de medidas que contribuirão significativamente para a qualidade e legalidade dos serviços de táxi em nosso município.</t>
   </si>
   <si>
     <t>19666</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19666/ind-361-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19666/ind-361-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção das ruas do Conjunto Nedda, bairro Indaiá</t>
   </si>
   <si>
     <t>19667</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19667/ind-362-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19667/ind-362-2023.pdf</t>
   </si>
   <si>
     <t>Permanência de um vigilante/caseiro na Unidade Vila do Bem Indaiá</t>
   </si>
   <si>
     <t>19668</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19668/ind-363-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19668/ind-363-2023.pdf</t>
   </si>
   <si>
     <t>Gestão do Poder Público Municipal junto ao Governo do Estado de São Paulo para a inserção na grade escolar dos finais do Ensino Fundamental (8°_x000D_
 e 9° ano), bem como Ensino Médio quanto a capacitação em primeiros socorros.</t>
   </si>
   <si>
     <t>19669</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19669/ind-364-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19669/ind-364-2023.pdf</t>
   </si>
   <si>
     <t>Inserção no Projeto do Forte São João para incluir a passarela ao espaço Pet</t>
   </si>
   <si>
     <t>19670</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19670/ind-365-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19670/ind-365-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de bomba de gás lacrimogênios e sprays de pimentas para a Guarda Municipal como forma de auxílio no combate de conflitos não armados em nossa cidade.</t>
   </si>
   <si>
     <t>19671</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19671/ind-366-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19671/ind-366-2023.pdf</t>
   </si>
   <si>
     <t>Providências necessárias para a reativação do policiamento da ronda ostensiva, com apoio de motocicleta “ Rocam" em Bertioga.</t>
   </si>
   <si>
     <t>19672</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19672/ind-367-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19672/ind-367-2023.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Serviços Urbanos e Secretaria Municipal de Meio Ambiente realizem as reformas necessárias no Centro de Gerenciamento e_x000D_
 Beneficiamento de Resíduos de Bertioga.</t>
   </si>
   <si>
     <t>19673</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19673/ind-368-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19673/ind-368-2023.pdf</t>
   </si>
   <si>
     <t>Manutenções na NEIM Amilton José do Amparo, localizada no bairro Centro</t>
   </si>
   <si>
     <t>19674</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19674/ind-369-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19674/ind-369-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza do lixo descartado incorretamente em terreno no bairro Indaiá e notificação ao proprietário</t>
   </si>
   <si>
     <t>19675</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19675/ind-370-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19675/ind-370-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de placas com disque denúncia como forma de minimizar ou sanar os problemas de descarte ilegal de lixo.</t>
   </si>
   <si>
     <t>19676</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19676/ind-371-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19676/ind-371-2023.pdf</t>
   </si>
   <si>
     <t>Providências frente aos problemas de drenagem no Cantão do Indaiá.</t>
   </si>
   <si>
     <t>19677</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19677/ind-372-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19677/ind-372-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade na Rua Sidinei Lourenço Silva, no Vista Linda.</t>
   </si>
   <si>
     <t>19678</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19678/ind-373-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19678/ind-373-2023.pdf</t>
   </si>
   <si>
     <t>Cotas para menor aprendiz PCD e Jovens em condições de vulnerabilidade social.</t>
   </si>
   <si>
     <t>19165</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19165/moc-001-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19165/moc-001-2023.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização ao Rotary Club de Bertioga Forte pelo brilhante serviço realizado em Bertioga</t>
   </si>
   <si>
     <t>19201</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19201/moc-002-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19201/moc-002-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a deputada Federal Rosana Valle pelo empenho e pelo trabalho na implantação do aeroporto civil Metropolitano de Guarujá</t>
   </si>
   <si>
     <t>19203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19203/moc-003-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19203/moc-003-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a Igreja Evangélica Assembleia de Deus Ministério Km25. pelos três anos de fundação na cidade de Bertioga.</t>
   </si>
   <si>
     <t>19207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19207/moc-004-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19207/moc-004-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Governador Tarcisio de Freitas</t>
   </si>
   <si>
     <t>19213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19213/moc-005-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19213/moc-005-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos estabelecimentos instalados no corredor gastronômico de Itaguaré e Guaratuba</t>
   </si>
   <si>
     <t>19215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19215/moc-006-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19215/moc-006-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Fundo Social de Solidariedade, pelo trabalho em prol das famílias vítimas dos alagamentos ocorridos no final de fevereiro.</t>
   </si>
   <si>
     <t>19216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19216/moc-007-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19216/moc-007-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a Sra. Beatriz Pereira de Almeida, presidente da Fundação 10 de Agosto.</t>
   </si>
   <si>
     <t>19217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19217/moc-008-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19217/moc-008-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a empreendedora Gilmara Alves de Aragão (Mara), pelo trabalho desenvolvido na cidade em prol da população e do comércio.</t>
   </si>
   <si>
     <t>19218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19218/moc-009-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19218/moc-009-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização as ACS (Agente Comunitária de Saúde) da UBS Mirosam.</t>
   </si>
   <si>
     <t>19219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19219/moc-010-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19219/moc-010-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao empreendedor Flávio Francisco da Silva, o Cowboy pelos serviços prestados em prol do comércio e da população Bertioguense.</t>
   </si>
   <si>
     <t>19297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19297/moc-011-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19297/moc-011-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao musico, Jorge Raimundo dos Santos, o "Jorginho" pela sua atuação na música há mais de 40 anos, difundindo a arte, incentivando os jovens e valorizando nossa cidade.</t>
   </si>
   <si>
     <t>19298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19298/moc-012-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19298/moc-012-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sr. Atevaldo Ribeiro dos Santos pelo exemplo de empreendedorismo na cidade de Bertioga "Boteco do Tebinha - O Point do Petisco"</t>
   </si>
   <si>
     <t>19299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19299/moc-013-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19299/moc-013-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a Polícia Militar, 3ª Companhia do 21º BPMI na pessoa do Cabo PM Edson Eduardo D´Assumpção e a Soldado PM Caroline Borges Contreca Muniz, bem como aos educadores da Secretaria Municipal de Educação envolvidos no Programa Educacional de Resistencia as Drogas - PROERD em Bertioga.</t>
   </si>
   <si>
     <t>19301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19301/moc-014-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19301/moc-014-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização à Equipe de Sinalização do Trânsito de Bertioga.</t>
   </si>
   <si>
     <t>19302</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Sr. José Guilherme Munhoz Rufino e Sra. Sheilla de Oliveira Rufino - KNN Idiomas Bertioga</t>
   </si>
   <si>
     <t>19303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19303/moc-016-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19303/moc-016-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Sr. Flávio de Andrade Jordão e Sra. Ieda Oliveira da Silva Jordão - Flávio Piscinas</t>
   </si>
   <si>
     <t>19304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19304/moc-017-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19304/moc-017-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sr. Izaquiel Augusto da Silva</t>
   </si>
   <si>
     <t>19305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19305/moc-018-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19305/moc-018-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Diretor de Tecnologia Educacional, Samuel Santana Guedes</t>
   </si>
   <si>
     <t>19306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19306/moc-019-223.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19306/moc-019-223.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Secretário de educação de Bertioga, Rubens Mandetta</t>
   </si>
   <si>
     <t>19347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19347/moc-020-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19347/moc-020-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização a Genário Batista Rocha</t>
   </si>
   <si>
     <t>19348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19348/moc-021-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19348/moc-021-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização a Alessandro Figueiredo Santos</t>
   </si>
   <si>
     <t>19349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19349/moc-022-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19349/moc-022-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a Manoel Fernandes, popular "Maneco-Laranjinha."</t>
   </si>
   <si>
     <t>19350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19350/moc-023-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19350/moc-023-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao empreendedor Bertioguense Valério de Souza, o guerreiro do Açaí.</t>
   </si>
   <si>
     <t>19351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19351/moc-024-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19351/moc-024-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a atleta de tênis de mesa Sarah Weizman</t>
   </si>
   <si>
     <t>19357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19357/moc-025-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19357/moc-025-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a empresária Sra. Brendali José Domingos Vasques</t>
   </si>
   <si>
     <t>19371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19371/moc-026-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19371/moc-026-2023.pdf</t>
   </si>
   <si>
     <t>Apelo aos Deputados Estaduais no sentido de não aprovarem o Projeto de Lei Estadual 752/2021, que prevê o aumento de taxas judiciárias, o que trará enormes prejuízos aos cidadãos no exercício do direito do Acesso à Justiça</t>
   </si>
   <si>
     <t>19421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19421/moc-027-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19421/moc-027-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Apoio a Indicação do Deputado Federal Alberto Mourão para criação de uma Universidade Federal no litoral Sul Paulista.</t>
   </si>
   <si>
     <t>19456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19456/moc-028-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19456/moc-028-2023.pdf</t>
   </si>
   <si>
     <t>Repúdio a privatização da Rodovia Padre Manoel da Nóbrega</t>
   </si>
   <si>
     <t>19492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19492/moc-029-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19492/moc-029-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização e reconhecimento à Academia BASEbtg em nome de seu proprietário Vagner Riesco, pelos relevantes serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>19493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19493/moc-030-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19493/moc-030-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sargento da Polícia Militar, Marcelo dos Santos.</t>
   </si>
   <si>
     <t>19494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19494/moc-031-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19494/moc-031-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a VSV Drive pelos serviços prestados em nossa cidade.</t>
   </si>
   <si>
     <t>19495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19495/moc-032-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19495/moc-032-2023.pdf</t>
   </si>
   <si>
     <t>Parabeniza Juracy Ferreira pelos títulos conquistados na Canoa Havaiana para Bertioga.</t>
   </si>
   <si>
     <t>19496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19496/moc-033-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19496/moc-033-2023.pdf</t>
   </si>
   <si>
     <t>Parabeniza Renato Inácio Santos pelos títulos conquistados na canoagem para Bertioga.</t>
   </si>
   <si>
     <t>19497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19497/moc-034-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19497/moc-034-2023.pdf</t>
   </si>
   <si>
     <t>Parabeniza Everdan Riesco pelos títulos conquistados na Canoa Havaiana para Bertioga</t>
   </si>
   <si>
     <t>19498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19498/moc-035-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19498/moc-035-2023.pdf</t>
   </si>
   <si>
     <t>Parabeniza Sara Santos pelos títulos conquistados na Canoa Havaiana para Bertioga.</t>
   </si>
   <si>
     <t>19499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19499/moc-036-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19499/moc-036-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização as jovens judocas de Bertioga Julia Kato Lima e Clecia Bezzera do Nascimento.</t>
   </si>
   <si>
     <t>19500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19500/moc-037-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19500/moc-037-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização para associação Vila da Mata, Chácaras Balneário Mogiano e SESC Bertioga.</t>
   </si>
   <si>
     <t>19510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19510/moc-038-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19510/moc-038-2023.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao serviço do IML (instituto Médico Legal) e SVO (Serviço de Verificação de Óbito) do Estado de São Paulo.</t>
   </si>
   <si>
     <t>19532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19532/moc-039-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19532/moc-039-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sr. Antonio Cruz Caressato.</t>
   </si>
   <si>
     <t>19533</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19533/moc-040-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19533/moc-040-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização à Academia Aclive de Jiu Jitsu</t>
   </si>
   <si>
     <t>19534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19534/moc-041-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19534/moc-041-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Cabo/PM Roberto Teixeira Teodoro</t>
   </si>
   <si>
     <t>19535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19535/moc-042-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19535/moc-042-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Dr. José Aparecido Cardia, conhecido como delegado Cardia.</t>
   </si>
   <si>
     <t>19536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19536/moc-043-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19536/moc-043-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização aos professores de judô Ubirajara Bezerra de Mendonça e Lucivania Araújo dos Santos</t>
   </si>
   <si>
     <t>19537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19537/moc-044-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19537/moc-044-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Comerciante e Empreendedor "Chuiquinho do Pastel", Sr. Francisco das Neves Filho.</t>
   </si>
   <si>
     <t>19538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19538/moc-045-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19538/moc-045-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sr. Helder Hélio de Souza, Chefe do Grupo Escoteiro do Mar Bertioga 03.</t>
   </si>
   <si>
     <t>19539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19539/moc-046-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19539/moc-046-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Pastor Elvis Alves de Oliveira</t>
   </si>
   <si>
     <t>19540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19540/moc-047-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19540/moc-047-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e parabenização a John Tony Silva</t>
   </si>
   <si>
     <t>19541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19541/moc-048-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19541/moc-048-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização e reconhecimento ao atleta e campeão de Muay Thai Sérgio Manera</t>
   </si>
   <si>
     <t>19542</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19542/moc-049-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19542/moc-049-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a equipe da Secretaria de Esportes e Lazer de 2023.</t>
   </si>
   <si>
     <t>19546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19546/moc-050-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19546/moc-050-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela perda da jovem Kesya Vanessa dos Santos Leite.</t>
   </si>
   <si>
     <t>19584</t>
   </si>
   <si>
     <t>Eduardo Pereira, Guarujá, Macário, Matheus Rodrigues, Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19584/moc-051-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19584/moc-051-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao Lions Clube de Bertioga e parabenização alusiva a comemoração do dia mundial do Lions Clube.</t>
   </si>
   <si>
     <t>19585</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19585/moc-052-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19585/moc-052-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Conselheiro do Tribunal de Contas do Estado de São Paulo, Sr. Marco Aurélio Bertaiolii.</t>
   </si>
   <si>
     <t>19607</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19607/moc-053-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19607/moc-053-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização e Reconhecimento à Presidente da APAE, Sra. Ana Maria Cardoso Almeida.</t>
   </si>
   <si>
     <t>19608</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19608/moc-054-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19608/moc-054-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Ballet da Prefeitura de Bertioga</t>
   </si>
   <si>
     <t>19609</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19609/moc-055-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19609/moc-055-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Dr. Ricardo Silva, fisioterapeuta.</t>
   </si>
   <si>
     <t>19610</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19610/moc-056-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19610/moc-056-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao advogado e Oficial de Registro Civil de Bertioga, Manoel Luís Chacon Cardoso pelo brilhante trabalho realizado em nossa cidade há quase três décadas.</t>
   </si>
   <si>
     <t>19611</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19611/moc-057-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19611/moc-057-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a empreendedora Iranilde Ferreira da Costa (Nilde) pelo trabalho desenvolvido na cidade em prol da população e do comércio</t>
   </si>
   <si>
     <t>19612</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19612/moc-058-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19612/moc-058-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a equipe feminina de Tênis que representou Bertioga nos jogos regionais e abertos do interior.</t>
   </si>
   <si>
     <t>19613</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19613/moc-059-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19613/moc-059-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização à seleção Bertioguense de futebol de campo, categoria sub 20</t>
   </si>
   <si>
     <t>19614</t>
   </si>
   <si>
     <t>Eduardo Pereira, Guarujá</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19614/moc-060-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19614/moc-060-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e parabenização ao Diretor de Defesa Civil de Bertioga, Sr. José Carlos de Souza, conhecido como "Cambito".</t>
   </si>
   <si>
     <t>19615</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19615/moc-061-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19615/moc-061-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e parabenização ao empresário Raimundo Ferreira da Rocha, proprietário do restaurante Coma Bem.</t>
   </si>
   <si>
     <t>19616</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19616/moc-062-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19616/moc-062-2023.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e parabenização à Associação Estilo Muda Mente, pelos relevantes serviços sociais realizados nestes seus cinco anos de atuação no município de Bertioga.</t>
   </si>
   <si>
     <t>19649</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19649/moc-063-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19649/moc-063-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização aos atletas da Associação Realizar Bertioga de Basquete</t>
   </si>
   <si>
     <t>19650</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19650/moc-064-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19650/moc-064-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Arquiteto Luiz Carlos Rachid.</t>
   </si>
   <si>
     <t>19651</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19651/moc-065-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19651/moc-065-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização a Dra. Francisca Maria da Costa Santos</t>
   </si>
   <si>
     <t>19652</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19652/moc-066-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19652/moc-066-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao empreendedor Robson Figueiredo de Sousa por capacitar nossa população e empreender no município.</t>
   </si>
   <si>
     <t>19653</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19653/moc-067-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19653/moc-067-2023.pdf</t>
   </si>
   <si>
     <t>Parabenização ao empreendedor Edilson Lima de Araújo pelos serviços prestados em nossa cidade, além da contribuição com a economia local e a geração de emprego no Município.</t>
   </si>
   <si>
     <t>19238</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Todos Vereadores da 8ª Legislatura</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19238/pdl_001-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19238/pdl_001-23.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios dos Vereadores do Município de Bertioga, para o período de 2025 a 2028 e dá outras providências</t>
   </si>
   <si>
     <t>19295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19295/pdl_002-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19295/pdl_002-23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Bertioguense à Senhora Rosana de Oliveira Valle e dá outras providências</t>
   </si>
   <si>
     <t>19186</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19186/pelo_001-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19186/pelo_001-2023.pdf</t>
   </si>
   <si>
     <t>CRIA PARÁGRAFOS JUNTO AO ARTIGO 74 DA LOM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19379</t>
   </si>
   <si>
     <t>Eduardo Pereira, Carlos Ticianelli, Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19379/pelo_002-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19379/pelo_002-23.pdf</t>
   </si>
   <si>
     <t>Revoga a Emenda à Lei Orgânica nº 044/2023, e dá outras providências</t>
   </si>
   <si>
     <t>19658</t>
   </si>
   <si>
     <t>Caio Arias Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19658/pelo_003-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19658/pelo_003-23.pdf</t>
   </si>
   <si>
     <t>Altera o art. 79, da Lei Orgânica do Município, nos termos que especifica</t>
   </si>
   <si>
     <t>19682</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Guarujá, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19682/pelo_004-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19682/pelo_004-23.pdf</t>
   </si>
   <si>
     <t>INCLUI O INCISO III, NO ARTIGO 10 DO ATO DAS DISPOSICOES TRANSITORIAS DA LEI ORGANICA DO MUNICIPIO DE BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19683</t>
   </si>
   <si>
     <t>Eduardo Pereira, Guarujá, Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19683/pelo_005-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19683/pelo_005-23.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 122 DA LOM, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19134</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19134/plc_001-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19134/plc_001-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 317, de 27 de outubro de 1998, que aprovou o uso e ocupação do solo de Bertioga, nos termos que especifica</t>
   </si>
   <si>
     <t>19136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19136/plc_002-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19136/plc_002-23.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 324, DE 22 DE DEZEMBRO DE 1998 E ALTERAÇÕES, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19188/plc_003-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19188/plc_003-23.pdf</t>
   </si>
   <si>
     <t>revoga o inciso II do artigo 14 da Lei complementar nº 17, de 12 de dezembro de 2022, que trata sobre a reestruturação organizacional da Guarda do Município de Bertioga, nos termos que especifica</t>
   </si>
   <si>
     <t>19346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19346/plc_004-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19346/plc_004-23.pdf</t>
   </si>
   <si>
     <t>Institui os procedimentos a serem adotados pelas concessionárias e empresas prestadoras de serviços públicos ou terceiros interessados, em obras e/ou serviços executados nas vias e logradouros públicos e dá outras providências</t>
   </si>
   <si>
     <t>19355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19355/plc_005-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19355/plc_005-23.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário do Município de Bertioga nos termos que especifica</t>
   </si>
   <si>
     <t>19356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19356/plc_006-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19356/plc_006-23.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais e procedimentos para regularização fundiária urbana - REURB e regularização edilícia irregular - REI, no Município de Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>19412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19412/plc_007-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19412/plc_007-23.pdf</t>
   </si>
   <si>
     <t>TRANSFERE E PERMUTA ÁREA VERDE COM ÁREA INSTITUCIONAL DO MUNICÍPIO PARA MANTER AS MESMAS CARACTERÍSTICAS DO EMPREENDIMENTO RIVIERA DE SÃO LOURENÇO E DESAFETA ÁREAS DA CLASSE DOS BENS DE USO COMUM DO POVO E AS TRANSFERE PARA A DOS BENS PATRIMONIAIS DO MUNICIPIO, BEM COMO AUTORIZA A CONCESSÃO DO DIRETO REAL DE USO À AARSL, PARA INSTALAÇÃO DE ESTAÇÃO ELEVATÓRIA DE ESGOTOS DOS MÓDULOS 13 E 25 E TORRES DE CARGA DOS MÓDULOS 11 E 14, DA RIVIERA DE SÃO LOURENÇO, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19413/plc_008-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19413/plc_008-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 95, DE 03 DE JULHO DE 2013, QUE DISPÕE SOBRE A CONSOLIDAÇÃO, ALTERAÇÃO E ATUALIZAÇÃO DA LEGISLAÇÃO PREVIDENCIÁRIA DO MUNICÍPIO DE BERTIOGA NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19431/plc_009-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19431/plc_009-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE  RECUPERAÇÃO FISCAL - REFIZ/2023.</t>
   </si>
   <si>
     <t>19506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19506/proj._de_lei_complementar_n._010-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19506/proj._de_lei_complementar_n._010-2023.pdf</t>
   </si>
   <si>
     <t>altera o art. 32 da Lei Complementar Municipal nº 93, de 19 de dezembro de 2012, que dispõe sobre a estrutura administrativa da Prefeitura do Município de Bertioga</t>
   </si>
   <si>
     <t>19507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19507/proj._de_lei_complementar_n._011-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19507/proj._de_lei_complementar_n._011-2023.pdf</t>
   </si>
   <si>
     <t>altera o art. 4, da Lei Complementar Municipal nº 109, de 23 de setembro de 2015, que dispõe sobre os critérios de avaliação do estágio probatório</t>
   </si>
   <si>
     <t>19531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19531/plc_-_012-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19531/plc_-_012-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto, as normas de conduta, o processo disciplinar e reestrutura o plano de cargos, carreira e vencimentos da Guarda Civil Municipal do Município de Bertioga, sua organização, e dá outras providências</t>
   </si>
   <si>
     <t>19544</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19544/plc_13-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19544/plc_13-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CODIGO TRIBUTARIO DO MUNICIPIO DE BERTIOGA E DISPOE SOBRE O SISTEMA TRIBUTARIO DO MUNICIPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19596</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19596/plc_014-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19596/plc_014-23.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Turismo – PDTUR – da Estância Balneária de Bertioga, e dá outras providências</t>
   </si>
   <si>
     <t>19602</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19602/plc_015-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19602/plc_015-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSERVAÇÃO DE CONSTRUÇÕES E ADAPTAÇÕES EXECUTADAS IRREGULARMENTE NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19655</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19655/plc_016-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19655/plc_016-2023.pdf</t>
   </si>
   <si>
     <t>19656</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19656/plc_017-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19656/plc_017-23.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O APERFEIÇOAMENTO DAS FUNÇÕES DO QUADRO DO MAGISTÉRIO MUNICIPAL – ASSISTENTE PEDAGÓGICO E ASSISTENTE DE GESTÃO ESCOLAR DO QUADRO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA PREFEITURA DO MUNICÍPIO DE BERTIOGA, NOS TERMOS DO ARTIGO 10, DA LEI COMPLEMENTAR Nº 175, DE 21 DE DEZEMBRO DE 2022 E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>19137</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19137/pl_001-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19137/pl_001-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO PADRÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA AFETOS AO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19138/pl_002-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19138/pl_002-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E A UTILIZAÇÃO DO INSTITUTO CONSTITUCIONAL DA TRANSPOSIÇÃO DE DOTACOES ORCAMENTÁRIAS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19139/pl_003-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19139/pl_003-23.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_004-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_004-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDARIO OFICIAL DE EVENTOS E DATAS COMEMORATIVAS DO MUNICIPIO DE BERTIOGA A VIRADA INCLUSIVA</t>
   </si>
   <si>
     <t>19163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19163/pl_005-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19163/pl_005-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO AMBITO DO MUNICIPIO DE BERTIOGA, O DIREITO DO CONTRIBUINTE DE TER ACESSO A MEIOS E FORMAS DE PAGAMENTO DIGITAL, TAIS COMO PIX E TRANSFERENCIA BANCARIA, PARA QUITACAO DE DEBITOS DE NATUREZA TRIBUTARIA, TAXAS E CONTRIBUICOES</t>
   </si>
   <si>
     <t>19164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19164/pl_006-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19164/pl_006-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bertioga a doar área institucional ao Estado de São Paulo para a instalação de Escola Estadual de Ensino Fundamental II e Ensino Médio</t>
   </si>
   <si>
     <t>19187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19187/pl_007-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19187/pl_007-23.pdf</t>
   </si>
   <si>
     <t>institui no município de bertioga a campanha coração de mulher e dá outras providências</t>
   </si>
   <si>
     <t>19208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19208/pl_008-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19208/pl_008-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA BUEIRO INTELIGENTE COMO FORMA DE PREVENÇÃO ÀS ENCHENTES NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19209/pl_009-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19209/pl_009-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICACAO DAS PESSOAS ACOMETIDAS PELA SINDROME DE FIBROMIALGIA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19210/pl_010-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19210/pl_010-23.pdf</t>
   </si>
   <si>
     <t>DISPOE COMO PERMANENTE O CARATER DO LAUDO DIAGNOSTICO DO TRANSTORNO ESPECTRO AUTISTA - TEA E SINDROME DE DOWN NO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19211</t>
   </si>
   <si>
     <t>DISPOE SOBRE CONCESSAO DE AUXILIO-ALUGUEL AS MULHERES VITIMAS DE VIOLENCIA DOMESTICA, NO MUNICIPIO DE BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19212/pl_012-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19212/pl_012-23.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE INSTALACAO DE FRALDARIO EM AMBIENTES COLETIVOS, PUBLICOS OU PRIVADOS</t>
   </si>
   <si>
     <t>19236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19236/pl_13-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19236/pl_13-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais, para o período de 2025 a 2028 e dá outras providências</t>
   </si>
   <si>
     <t>19237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19237/pl_014-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19237/pl_014-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei Federal nº 13.913, de 25 de novembro de 2019, no âmbito do Município de Bertioga, e dá outras providências</t>
   </si>
   <si>
     <t>19239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19239/pl_015-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19239/pl_015-23.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSAO DE DIARIAS AOS SERVIDORES PUBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>19240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19240/pl_016-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19240/pl_016-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA CIDADANIA NA REDE MUNICIPAL DE ENSINO NO MUNICIPIO DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19241</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19241/pl_017-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19241/pl_017-23.pdf</t>
   </si>
   <si>
     <t>Aplica a revisão geral constitucional aos valores atuais de vencimento do pessoal afeto ao Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>19256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_018-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_018-23.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO EDUARDO RAFAEL LINHARES MACIEL DA ROCHA A PRACA EXISTENTE ENTRE A RUA DA SAUDADE, RUA 5 E RUA 8, EM FRENTE AO CEMITERIO MUNICIPAL, LOTEAMENTO SANTISTA, CENTRO - E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_019-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_019-23.pdf</t>
   </si>
   <si>
     <t>FICA ASSEGURADO O DIREITO DAS MULHERES DE TEREM ACOMPANHANTE, UMA PESSOA DE SUA LIVRE ESCOLHA, NAS CONSULTAS E EXAMES EM GERAL NOS ESTABELECIMENTOS PUBLICOS E PRIVADOS DE SAUDE NO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19258</t>
   </si>
   <si>
     <t>Matheus Rodrigues, Carlos Ticianelli, Eduardo Pereira, Guarujá, Macário, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_020-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_020-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA MUNICIPAL DE PREVENCAO E ENFRENTAMENTO A ATENTADOS VIOLENTOS PRATICADOS NAS DEPENDENCIAS DAS ESCOLAS PUBLICAS MUNICIPAIS E DA REDE CONVENIADA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_021-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_021-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso de pessoa com deficiência visual acompanhada de cão guia no Município de Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>19259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19259/pl_022-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19259/pl_022-23.pdf</t>
   </si>
   <si>
     <t>GARANTE O DIREITO DE PRIORIDADE DE MATRICULA DE IRMAOS NA MESMA UNIDADE ESCOLAR DA REDE MUNICIPAL DE EDUCACAO DE BERTIOGA</t>
   </si>
   <si>
     <t>19260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_023-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_023-23.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O INCENTIVO A CULTURA DENTRO DAS COMUNIDADES CARENTES COM ARTISTAS E PROJETOS QUE ATUAM DENTRO DAS COMUNIDADES</t>
   </si>
   <si>
     <t>19262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_024-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_024-23.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Abelina Batista Rocha a atual Rua Silmar Silva de Farias, localizada no Bairro de Vicente de Carvalho</t>
   </si>
   <si>
     <t>19307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19307/pl_025-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19307/pl_025-23.pdf</t>
   </si>
   <si>
     <t>Institui alteração nos vencimentos incidentes aos profissionais do Magistério Público Municipal, do nível 7AA e do nível 9AA, para fins de atendimento ao Piso Salarial Profissional Nacional, definido pela Lei Federal nº 11.738/2008</t>
   </si>
   <si>
     <t>19344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19344/pl_26-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19344/pl_26-23.pdf</t>
   </si>
   <si>
     <t>Determina que as empresas que prestem serviços terceirizados à Prefeitura Municipal de Bertioga contratem jovens para ocupação do primeiro emprego e dá outras providências</t>
   </si>
   <si>
     <t>19345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19345/pl_027-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19345/pl_027-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.340, de 29 de março de 2019, que instituiu o Conselho Municipal de Saneamento Ambiental e de infraestrutura de Bertioga – COMSAIB, bem como o Fundo Municipal de Saneamento Ambiental e de infraestrutura de Bertioga – FUNSAIB, nos termos que especifica</t>
   </si>
   <si>
     <t>19354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19354/pl_028-23_ldo.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19354/pl_028-23_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19377/pl_29-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19377/pl_29-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão na grade curricular da educação municipal de Bertioga, a matéria educação alimentar, e da outras providências</t>
   </si>
   <si>
     <t>19378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19378/pl_30-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19378/pl_30-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N. 852, de 04 de junho de 2009, que dispõe sobre a contratação de estagiários pelo Poder Executivo Municipal (estágio não obrigatório), nos termos que especifica.</t>
   </si>
   <si>
     <t>19409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19409/pl_031-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19409/pl_031-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE SERVIÇO DE FISIOTERAPIA DOMICILIAR ASSISTIDA PARA ACAMADOS NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19410</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19410/pl_032-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19410/pl_032-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA SERVIDOR AMIGO DO AUTISTA, QUE TRATA DA CAPACITAÇÃO TÉCNICA DE TODOS OS SERVIDORES DO MUNICÍPIO DE BERTIOGA NO ATENDIMENTO ÀS PESSOAS COM O TRANSTORNO DO ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>19411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19411/pl_033-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19411/pl_033-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS, A DISPOR DE CADEIRAS DE RODAS PARA ATENDIMENTO ÀS PESSOAS COM DEFICIÊNCIA FÍSICA, IDOSAS OU PESSOAS QUE TENHAM OU APRESENTEM ALGUMA DIFICULDADE DE MOBILIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_034-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_034-2023.pdf</t>
   </si>
   <si>
     <t>CRIA A PATRULHA GUARDIÃ MARIA DA PENHA, DE ATENDIMENTO À MULHER VÍTIMA DE VIOLÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19418/pl_035-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19418/pl_035-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA RESPEITO TEM NOME VOLTADO À PROMOÇÃO DA CIDADANIA DE PESSOAS LGBTQIA+ NO MUNICÍPIO DE BERTIOGA E DÀ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19419/pl_034-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19419/pl_034-2023.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA A TRADICIONAL FESTA DA TAINHA DO LIONS CLUBE DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19451/pl_037-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19451/pl_037-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL MARIA DA PENHA NAS ESCOLAS, NAS ESCOLAS DA REDE MUNICIPAL E DA REDE PRIVADA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19452</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DO SISTEMA DE PAGAMENTO INSTANTANEO DO BANCO CENTRAL (PIX) COMO MEIO DE PAGAMENTO DA TARIFA DE SERVIÇOS DE TRANSPORTE COLETIVO, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19453</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19453/pl_039-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19453/pl_039-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZACAO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19454/pl_040-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19454/pl_040-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZACAO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19455/pl_041-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19455/pl_041-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERACAO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19477/pl_042-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19477/pl_042-23.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 924, DE 08 DE OUTUBRO DE 2010, QUE DISPÕE SOBRE A CONCESSÃO DE ABONO AOS OCUPANTES DOS CARGOS DE SUPERVISOR DE ENSINO, DIRETOR DE ESCOLA, ASSISTENTE DE DIREÇÃO E COORDENADOR PEDAGÓGICO, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19501/pl_043-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19501/pl_043-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO A IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E FAMILIARES NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19502</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19502/pl_044-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19502/pl_044-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAPACIDADE DE PROFISSIONAIS DE ENSINO EM NOÇÕES BÁSICAS PARA IDENTIFICAÇÃO DE SINAIS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19503</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19503/pl_045-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19503/pl_045-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE EMPODERAMENTO FEMININO - BEM MULHER - NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19504</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19504/pl_046-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19504/pl_046-23.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização para abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>19505</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19505/pl_047-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19505/pl_047-23.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente</t>
   </si>
   <si>
     <t>19543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19543/pl_048-2023_loa.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19543/pl_048-2023_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2024</t>
   </si>
   <si>
     <t>19557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19557/pl_049-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19557/pl_049-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACESSIBILIDADE DAS PESSOAS OSTOMIZADAS AOS BANHEIROS DE USO PÚBLICO</t>
   </si>
   <si>
     <t>19558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19558/pl_050-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19558/pl_050-23.pdf</t>
   </si>
   <si>
     <t>DECLARA O JIU-JITSU BRASILEIRO PATRIMÔNIO ESPORTIVO E CULTURAL IMATERIAL DE BERTIOGA</t>
   </si>
   <si>
     <t>19559</t>
   </si>
   <si>
     <t>Taciano Goulart, Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19559/pl_051-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19559/pl_051-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORDENAMENTO TERRITORIAL E HORÁRIO DE FUNCIONAMENTO DE ENTIDADES DE TIRO DESPORTIVO, NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19560/pl_052-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19560/pl_052-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DO DIREITO DE PREFERÊNCIA DAS MULHERES VITIMAS DE VIOLÊNCIA DOMÉSTICA A MATRÍCULA E A TRANSFERÊNCIA DOS FILHOS, OU DE CRIANÇAS E ADOLESCENTES SOB SUA GUARDA,NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19580/pl_53-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19580/pl_53-2023.pdf</t>
   </si>
   <si>
     <t>Denomina como Benedicto de Souza a antiga Rua Dois no bairro Maitinga (Antigo Vila HO)</t>
   </si>
   <si>
     <t>19581</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19581/pl_54-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19581/pl_54-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais para o período de 2025 a 2028 e dá outras providências</t>
   </si>
   <si>
     <t>19597</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19597/pl_055-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19597/pl_055-2023.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS CURRIVULOS DA EDUCAÇÃO FUNDAMENTAL DAS ESCOLAS MUNICIPAIS E PARTICULARES DO MUNICÍPIO DE BERTIOGA O CONTEÚDO SOBRE  SOBRE A PREVENÇÃO DA VIOLÊNCIA CONTRA A MULHER E INSTITUI A SEMANA ESCOLAR DE COMBATE À VIOLÊNCIA CONTRA A MULHE EDÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19598</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19598/pl_056-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19598/pl_056-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CRIAÇÃO DO SELO EMPRESA AMIGA DOS AUTISTAS, DESTINADO AOS ESTABELECIMENTOS COMERCIAIS QUE ADOTEM POLÍTICA INTERNA DE INSERÇÃO DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19599</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19599/pl_057-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19599/pl_057-2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA ABELINA BATISTA ROCHA A ATUAL RUA APROVADA 99 LOCALIZADA NO BAIRROS DAS CANÇÕES</t>
   </si>
   <si>
     <t>19600</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19600/pl_058-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19600/pl_058-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FESTIVAL LITERÁRIO DE BERTIOGA - FELIBERT NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>19603</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19603/pl_059-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19603/pl_059-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19604</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19604/pl_060-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19604/pl_060-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19605</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19605/pl_061-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19605/pl_061-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A COM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19617</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO INSTITUTO CONSTITUCIONAL DO REMANEJAMENTO E TRANSPOSIÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19618</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19618/pl_063-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19618/pl_063-2023.pdf</t>
   </si>
   <si>
     <t>19635</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19635/pl_064-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19635/pl_064-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE CADEIRAS DE RODAS E INSTRUMENTO SIMILARES NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19636</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19636/pl_065-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19636/pl_065-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DE SIRENES E ALARMES UTILIZADOS COMO SINALIZADORES DE INÍCIO E TÉRMINO DE AULAS, DE PROVAS E DE PERÍODO DE RECREIO NOS ESTABELECIMENTOS DAS REDES PÚBLICAS E PRIVADA DE ENSINO NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>19637</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19637/pl_066-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19637/pl_066-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA  NOVEMBRO ROXO  NO AMBITO DO MUNICÍPIO DE BERTIOGA, DESTINADO A DESENVOLVER AÇÕES DE CONSCIENTIZAÇÃO SOBRE A IMPORTÂNCIA DE PREVENIR O PARTO PREMATURO E RESSALTAR OS CUIDADOS PARA UMA GESTAÇÃO SEGURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19638</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19638/pl_067-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19638/pl_067-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS E DATAS COMEMORATIVAS DO MUNICÍPIO DE BERTIOGA A  SEMANA DO EMPREENDEDORISMO FEMININO  A SER COMEMORADA ANUALMENTE NA SEGUNDA SEMANA DE DEZEMBRO</t>
   </si>
   <si>
     <t>19644</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19644/pl_068-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19644/pl_068-2023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZACAO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORCAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19645</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19645/pl_069-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19645/pl_069-2023.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE AUTORIZACAO PARA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORCAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19646</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19646/pl_070-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19646/pl_070-23.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 1 DA LEI MUNICIPAL N. 1.567, DE 09 DE NOVEMBRO DE 2023, QUE AUTORIZOU O PODER EXECUTIVO A CONTRATAR OPERACAO DE CREDITO COM O BANCO DO BASIL S.A.</t>
   </si>
   <si>
     <t>19647</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19647/pl_071-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19647/pl_071-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MICROCHIP EM ANIMAIS DOMÉSTICOS DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19648/pl_072-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19648/pl_072-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CENSO ANIMAL NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, VISANDO CONTROLE POPULACIONAL DE ANIMAIS DOMÉSTICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19654</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19654/pl_073-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19654/pl_073-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a União, por intermédio da Secretaria da Receita Federal do Brasil, para fins de compartilhamento da escrituração contábil digital - ECD no ambiente do sistema público de escrituração digital - SPED</t>
   </si>
   <si>
     <t>19657</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19657/pl_074-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19657/pl_074-23.pdf</t>
   </si>
   <si>
     <t>19679</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19679/pl_075-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19679/pl_075-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO FERIAS DIVERTIDA NA ESCOLA A SER DESENVOLVIDO NO PERIODO DE RECESSO ESCOLAR E FERIAS NAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>19680</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19680/pl_076-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19680/pl_076-23.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZACAO AO PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITARIOS DE SAUDE (ACS), E AOS AGENTES DE COMBATE AS ENDEMIAS (ACE), INCENTIVO FINANCEIRO ADICIONAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19681</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19681/pl_077-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19681/pl_077-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO GUARDA MUNICIPAL DE BERTIOGA NO CALENDARIO OFICIAL DO MUNICIPIO</t>
   </si>
   <si>
     <t>19135</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Matheus Rodrigues, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19135/pr_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19135/pr_001.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 135, de 26 de janeiro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>19140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19140/pr_002-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19140/pr_002-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cartão alimentação para os servidores da Câmara Municipal de  Bertioga, e dá outras providências</t>
   </si>
   <si>
     <t>19185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19185/pr_003-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19185/pr_003-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 118/2.014, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19214/pr_004-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19214/pr_004-23.pdf</t>
   </si>
   <si>
     <t>DEFINE O QUADRO DE SERVIDORES EFETIVOS DA ESTRUTURA ADMINISTRATIVA  DA CÂMARA MUNICIPAL DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19296</t>
   </si>
   <si>
     <t>Eduardo Pereira, Carlos Ticianelli, Matheus Rodrigues, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19296/pr_005-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19296/pr_005-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito da Câmara Municipal de Bertioga o artigo 74 da Lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>19408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19408/pr_006-23.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19408/pr_006-23.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 140, DE 03 DE MAIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19606</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19606/projeto_de_resolucao_n._007-2023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19606/projeto_de_resolucao_n._007-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE DA RESOLUÇÃO Nº 68/2004 NOS LUGARES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6552,68 +6552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19141/ind-001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19142/ind-002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19143/ind-003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19144/ind-004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19145/ind-005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19146/ind-006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19147/ind-007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19148/ind-008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19150/ind-010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19151/ind-011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19152/ind-012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19153/ind-013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19154/ind-014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19155/ind-015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19156/ind-016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19157/ind-017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19158/ind-018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19159/ind-019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19160/ind-020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19161/ind-021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19166/ind-022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19167/ind-023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19168/ind-024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19169/ind-025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19170/ind-026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19171/ind-027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19172/ind-028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19173/ind-029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19174/ind-030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19175/ind-031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19176/ind-032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19177/ind-033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19178/ind-034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19179/ind-035-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19180/ind-036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19181/ind-037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19182/ind-038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19183/ind-039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19184/ind-040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19189/ind-041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19190/ind-042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19191/ind-043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19192/ind-044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19193/ind-045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19194/ind-046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19195/ind-047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19196/ind-048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19197/ind-049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19198/ind-050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19199/ind-051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19200/ind-052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19202/ind-053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19204/ind-054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19205/ind-055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19206/ind-056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19220/ind-057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19221/ind-058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19222/ind-059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19223/ind-060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19224/ind-061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19225/ind-062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19226/ind-063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19227/ind-064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19228/ind-065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19229/ind-066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19230/ind-067-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19231/ind-068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19232/ind-069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19233/ind-070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19234/ind-071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19235/ind-072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19242/ind-073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19243/ind-074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19244/ind-075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19245/ind-076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19246/ind-077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19247/ind-078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19248/ind-079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19249/ind-080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19250/ind-081-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19251/ind-082-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19252/ind-083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19253/ind-084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19254/ind-085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19255/ind-086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19263/ind-087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19264/ind-088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19265/ind-089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19266/ind-090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19267/ind-091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19268/ind-092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19269/ind-093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19270/ind-094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19271/ind-095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19272/ind-096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19273/ind-097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19274/ind-098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19275/ind-099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19276/ind-100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19277/ind-101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19278/ind-102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19279/ind-103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19280/ind-104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19281/ind-105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19282/ind-106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19283/ind-107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19284/ind-108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19285/ind-109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19286/ind-110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19287/ind-111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19288/ind-112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19289/ind-113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19290/ind-114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19291/ind-115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19292/ind-116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19293/ind-117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19294/ind-118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19308/ind-119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19309/ind-120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19310/ind-121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19311/ind-122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19312/ind-123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19313/ind-124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19314/ind-125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19315/ind-126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19316/ind-127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19317/ind-128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19318/ind-129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19319/ind-130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19320/ind-131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19321/ind-132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19322/ind-133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19323/ind-134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19324/ind-135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19325/ind-136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19326/ind-137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19327/ind-138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19328/ind-139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19329/ind-140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19330/ind-141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19331/ind-142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19332/ind-143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19333/ind-144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19334/ind-145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19335/ind-146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19336/ind-147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19337/ind-148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19338/ind-149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19339/ind-150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19340/ind-151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19341/ind-152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19342/ind-153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19343/ind-154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19352/ind-155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19353/ind-156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19358/ind-157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19359/ind-158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19360/ind-159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19361/ind-160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19362/ind-161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19363/ind-162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19364/ind-163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19365/ind-164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19366/ind-165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19367/ind-166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19368/ind-167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19369/ind-168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19370/ind-169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19372/ind-170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19373/ind-171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19374/ind-172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19375/ind-173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19376/ind-174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19380/ind-175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19381/ind-176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19382/ind-177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19383/ind-178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19384/ind-179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19385/ind-180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19386/ind-181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19387/ind-182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19388/ind-183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19389/ind-184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19390/ind-185-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19392/ind-186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19393/ind-187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19394/ind-188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19395/ind-189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19396/ind-190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19397/ind-191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19398/ind-192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19399/ind-193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19400/ind-194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19401/ind-195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19402/ind-196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19403/ind-197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19404/ind-198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19405/ind-199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19406/ind-200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19407/ind-201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19414/ind-202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19415/ind-203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19416/ind-204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19420/ind-205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19422/ind-206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19423/ind-207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19424/ind-208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19425/ind-209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19426/ind-210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19427/ind-211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19428/ind-212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19429/ind-213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19430/ind-214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19432/ind-215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19433/ind-216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19434/ind-217-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19435/ind-218-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19436/ind-219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19437/ind-220-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19438/ind-221-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19439/ind-222-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19440/ind-223-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19441/ind-224-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19442/ind-225-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19443/ind-226-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19444/ind-227-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19445/ind-228-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19446/ind-229-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19447/ind-230-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19448/ind-231-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19449/ind-232-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19450/ind-233-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19457/ind-234-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19458/ind-235-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19459/ind-236-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19460/ind-237-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19461/ind-238-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19462/ind-239-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19463/ind-240-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19464/ind-241-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19465/ind-242-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19466/ind-243-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19467/ind-244-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19468/ind-245-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19469/ind-246-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19470/ind-247-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19471/ind-248-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19472/ind-249-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19473/ind-250-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19474/ind-251-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19475/ind-252-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19476/ind-253-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19478/ind-254-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19479/ind-255-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19480/ind-256-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19481/ind-257-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19482/ind-258-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19483/ind-259-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19484/ind-260-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19485/ind-261-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19486/ind-262-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19487/ind-263-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19488/ind-264-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19489/ind-265-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19490/ind-266-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19491/ind-267-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19508/ind-268-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19509/ind-269-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19511/ind-270-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19512/ind-271-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19513/ind-272-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19514/ind-273-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19515/ind-274-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19516/ind-275-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19517/ind-276-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19518/ind-277-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19519/ind-278-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19520/ind-279-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19521/ind-280-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19522/ind-281-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19523/ind-282-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19524/ind-283-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19525/ind-284-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19526/ind-285-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19527/ind-286-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19528/ind-287-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19529/ind-288-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19530/ind-289-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19545/ind-290-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19547/ind-291-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19548/ind-292-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19549/ind-293-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19550/ind-294-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19551/ind-295-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19552/ind-296-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19553/ind-297-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19554/ind-298-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19555/ind-299-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19556/ind-300-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19561/ind-301-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19562/ind-302-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19563/ind-303-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19564/ind-304-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19565/ind-305-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19566/ind-306-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19567/ind-307-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19568/ind-308-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19569/ind-309-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19570/ind-310-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19571/ind-311-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19572/ind-312-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19573/ind-313-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19574/ind-314-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19575/ind-315-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19576/ind-316-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19577/ind-317-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19578/ind-318-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19579/ind-319-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19582/ind-320-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19583/ind-321-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19586/ind-322-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19587/ind-323-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19588/ind-324-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19589/ind-325-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19590/ind-326-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19591/ind-327-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19592/ind-328-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19593/ind-329-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19594/ind-330-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19595/ind-331-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19601/ind-332-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19619/ind-0333-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19620/ind-334-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19621/ind-335-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19622/ind-336-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19623/ind-337-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19624/ind-338-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19625/ind-339-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19626/ind-340-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19627/ind-341-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19628/ind-342-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19629/ind-343-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19630/ind-344-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19631/ind-345-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19632/ind-346-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19633/ind-347-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19634/ind-348-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19639/ind-349-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19640/ind-350-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19641/ind-351-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19642/ind-352-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19643/ind-353-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19659/ind-354-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19660/ind-355-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19661/ind-356-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19662/ind-357-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19663/ind-358-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19664/ind-359-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19665/ind-360-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19666/ind-361-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19667/ind-362-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19668/ind-363-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19669/ind-364-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19670/ind-365-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19671/ind-366-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19672/ind-367-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19673/ind-368-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19674/ind-369-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19675/ind-370-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19676/ind-371-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19677/ind-372-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19678/ind-373-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19165/moc-001-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19201/moc-002-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19203/moc-003-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19207/moc-004-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19213/moc-005-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19215/moc-006-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19216/moc-007-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19217/moc-008-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19218/moc-009-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19219/moc-010-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19297/moc-011-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19298/moc-012-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19299/moc-013-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19301/moc-014-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19303/moc-016-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19304/moc-017-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19305/moc-018-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19306/moc-019-223.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19347/moc-020-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19348/moc-021-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19349/moc-022-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19350/moc-023-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19351/moc-024-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19357/moc-025-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19371/moc-026-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19421/moc-027-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19456/moc-028-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19492/moc-029-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19493/moc-030-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19494/moc-031-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19495/moc-032-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19496/moc-033-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19497/moc-034-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19498/moc-035-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19499/moc-036-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19500/moc-037-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19510/moc-038-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19532/moc-039-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19533/moc-040-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19534/moc-041-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19535/moc-042-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19536/moc-043-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19537/moc-044-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19538/moc-045-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19539/moc-046-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19540/moc-047-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19541/moc-048-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19542/moc-049-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19546/moc-050-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19584/moc-051-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19585/moc-052-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19607/moc-053-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19608/moc-054-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19609/moc-055-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19610/moc-056-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19611/moc-057-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19612/moc-058-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19613/moc-059-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19614/moc-060-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19615/moc-061-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19616/moc-062-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19649/moc-063-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19650/moc-064-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19651/moc-065-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19652/moc-066-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19653/moc-067-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19238/pdl_001-23.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19295/pdl_002-23.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19186/pelo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19379/pelo_002-23.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19658/pelo_003-23.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19682/pelo_004-23.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19683/pelo_005-23.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19134/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19136/plc_002-23.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19188/plc_003-23.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19346/plc_004-23.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19355/plc_005-23.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19356/plc_006-23.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19412/plc_007-23.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19413/plc_008-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19431/plc_009-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19506/proj._de_lei_complementar_n._010-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19507/proj._de_lei_complementar_n._011-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19531/plc_-_012-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19544/plc_13-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19596/plc_014-23.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19602/plc_015-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19655/plc_016-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19656/plc_017-23.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19137/pl_001-23.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19138/pl_002-23.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19139/pl_003-23.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_004-23.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19163/pl_005-23.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19164/pl_006-23.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19187/pl_007-23.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19208/pl_008-23.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19209/pl_009-23.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19210/pl_010-23.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19212/pl_012-23.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19236/pl_13-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19237/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19239/pl_015-23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19240/pl_016-23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19241/pl_017-23.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_018-23.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_019-23.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_020-23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_021-23.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19259/pl_022-23.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_023-23.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_024-23.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19307/pl_025-23.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19344/pl_26-23.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19345/pl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19354/pl_028-23_ldo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19377/pl_29-23.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19378/pl_30-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19409/pl_031-23.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19410/pl_032-23.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19411/pl_033-23.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19418/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19419/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19451/pl_037-23.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19453/pl_039-23.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19454/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19455/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19477/pl_042-23.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19501/pl_043-23.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19502/pl_044-23.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19503/pl_045-23.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19504/pl_046-23.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19505/pl_047-23.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19543/pl_048-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19557/pl_049-23.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19558/pl_050-23.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19559/pl_051-23.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19560/pl_052-23.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19580/pl_53-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19581/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19597/pl_055-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19598/pl_056-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19599/pl_057-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19600/pl_058-23.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19603/pl_059-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19604/pl_060-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19605/pl_061-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19618/pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19635/pl_064-23.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19636/pl_065-23.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19637/pl_066-23.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19638/pl_067-23.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19644/pl_068-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19645/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19646/pl_070-23.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19647/pl_071-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19648/pl_072-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19654/pl_073-23.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19657/pl_074-23.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19679/pl_075-23.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19680/pl_076-23.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19681/pl_077-23.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19135/pr_001.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19140/pr_002-23.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19185/pr_003-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19214/pr_004-23.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19296/pr_005-23.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19408/pr_006-23.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19606/projeto_de_resolucao_n._007-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19141/ind-001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19142/ind-002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19143/ind-003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19144/ind-004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19145/ind-005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19146/ind-006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19147/ind-007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19148/ind-008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19150/ind-010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19151/ind-011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19152/ind-012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19153/ind-013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19154/ind-014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19155/ind-015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19156/ind-016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19157/ind-017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19158/ind-018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19159/ind-019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19160/ind-020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19161/ind-021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19166/ind-022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19167/ind-023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19168/ind-024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19169/ind-025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19170/ind-026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19171/ind-027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19172/ind-028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19173/ind-029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19174/ind-030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19175/ind-031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19176/ind-032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19177/ind-033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19178/ind-034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19179/ind-035-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19180/ind-036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19181/ind-037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19182/ind-038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19183/ind-039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19184/ind-040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19189/ind-041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19190/ind-042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19191/ind-043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19192/ind-044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19193/ind-045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19194/ind-046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19195/ind-047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19196/ind-048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19197/ind-049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19198/ind-050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19199/ind-051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19200/ind-052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19202/ind-053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19204/ind-054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19205/ind-055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19206/ind-056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19220/ind-057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19221/ind-058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19222/ind-059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19223/ind-060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19224/ind-061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19225/ind-062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19226/ind-063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19227/ind-064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19228/ind-065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19229/ind-066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19230/ind-067-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19231/ind-068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19232/ind-069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19233/ind-070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19234/ind-071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19235/ind-072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19242/ind-073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19243/ind-074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19244/ind-075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19245/ind-076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19246/ind-077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19247/ind-078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19248/ind-079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19249/ind-080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19250/ind-081-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19251/ind-082-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19252/ind-083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19253/ind-084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19254/ind-085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19255/ind-086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19263/ind-087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19264/ind-088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19265/ind-089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19266/ind-090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19267/ind-091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19268/ind-092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19269/ind-093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19270/ind-094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19271/ind-095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19272/ind-096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19273/ind-097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19274/ind-098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19275/ind-099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19276/ind-100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19277/ind-101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19278/ind-102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19279/ind-103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19280/ind-104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19281/ind-105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19282/ind-106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19283/ind-107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19284/ind-108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19285/ind-109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19286/ind-110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19287/ind-111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19288/ind-112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19289/ind-113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19290/ind-114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19291/ind-115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19292/ind-116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19293/ind-117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19294/ind-118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19308/ind-119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19309/ind-120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19310/ind-121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19311/ind-122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19312/ind-123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19313/ind-124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19314/ind-125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19315/ind-126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19316/ind-127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19317/ind-128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19318/ind-129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19319/ind-130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19320/ind-131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19321/ind-132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19322/ind-133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19323/ind-134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19324/ind-135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19325/ind-136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19326/ind-137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19327/ind-138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19328/ind-139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19329/ind-140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19330/ind-141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19331/ind-142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19332/ind-143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19333/ind-144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19334/ind-145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19335/ind-146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19336/ind-147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19337/ind-148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19338/ind-149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19339/ind-150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19340/ind-151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19341/ind-152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19342/ind-153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19343/ind-154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19352/ind-155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19353/ind-156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19358/ind-157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19359/ind-158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19360/ind-159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19361/ind-160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19362/ind-161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19363/ind-162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19364/ind-163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19365/ind-164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19366/ind-165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19367/ind-166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19368/ind-167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19369/ind-168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19370/ind-169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19372/ind-170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19373/ind-171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19374/ind-172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19375/ind-173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19376/ind-174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19380/ind-175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19381/ind-176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19382/ind-177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19383/ind-178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19384/ind-179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19385/ind-180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19386/ind-181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19387/ind-182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19388/ind-183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19389/ind-184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19390/ind-185-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19392/ind-186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19393/ind-187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19394/ind-188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19395/ind-189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19396/ind-190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19397/ind-191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19398/ind-192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19399/ind-193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19400/ind-194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19401/ind-195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19402/ind-196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19403/ind-197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19404/ind-198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19405/ind-199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19406/ind-200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19407/ind-201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19414/ind-202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19415/ind-203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19416/ind-204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19420/ind-205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19422/ind-206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19423/ind-207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19424/ind-208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19425/ind-209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19426/ind-210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19427/ind-211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19428/ind-212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19429/ind-213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19430/ind-214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19432/ind-215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19433/ind-216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19434/ind-217-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19435/ind-218-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19436/ind-219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19437/ind-220-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19438/ind-221-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19439/ind-222-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19440/ind-223-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19441/ind-224-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19442/ind-225-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19443/ind-226-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19444/ind-227-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19445/ind-228-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19446/ind-229-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19447/ind-230-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19448/ind-231-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19449/ind-232-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19450/ind-233-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19457/ind-234-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19458/ind-235-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19459/ind-236-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19460/ind-237-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19461/ind-238-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19462/ind-239-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19463/ind-240-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19464/ind-241-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19465/ind-242-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19466/ind-243-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19467/ind-244-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19468/ind-245-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19469/ind-246-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19470/ind-247-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19471/ind-248-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19472/ind-249-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19473/ind-250-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19474/ind-251-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19475/ind-252-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19476/ind-253-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19478/ind-254-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19479/ind-255-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19480/ind-256-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19481/ind-257-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19482/ind-258-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19483/ind-259-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19484/ind-260-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19485/ind-261-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19486/ind-262-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19487/ind-263-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19488/ind-264-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19489/ind-265-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19490/ind-266-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19491/ind-267-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19508/ind-268-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19509/ind-269-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19511/ind-270-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19512/ind-271-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19513/ind-272-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19514/ind-273-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19515/ind-274-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19516/ind-275-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19517/ind-276-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19518/ind-277-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19519/ind-278-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19520/ind-279-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19521/ind-280-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19522/ind-281-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19523/ind-282-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19524/ind-283-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19525/ind-284-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19526/ind-285-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19527/ind-286-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19528/ind-287-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19529/ind-288-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19530/ind-289-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19545/ind-290-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19547/ind-291-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19548/ind-292-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19549/ind-293-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19550/ind-294-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19551/ind-295-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19552/ind-296-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19553/ind-297-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19554/ind-298-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19555/ind-299-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19556/ind-300-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19561/ind-301-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19562/ind-302-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19563/ind-303-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19564/ind-304-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19565/ind-305-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19566/ind-306-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19567/ind-307-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19568/ind-308-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19569/ind-309-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19570/ind-310-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19571/ind-311-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19572/ind-312-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19573/ind-313-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19574/ind-314-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19575/ind-315-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19576/ind-316-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19577/ind-317-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19578/ind-318-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19579/ind-319-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19582/ind-320-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19583/ind-321-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19586/ind-322-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19587/ind-323-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19588/ind-324-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19589/ind-325-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19590/ind-326-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19591/ind-327-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19592/ind-328-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19593/ind-329-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19594/ind-330-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19595/ind-331-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19601/ind-332-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19619/ind-0333-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19620/ind-334-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19621/ind-335-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19622/ind-336-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19623/ind-337-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19624/ind-338-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19625/ind-339-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19626/ind-340-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19627/ind-341-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19628/ind-342-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19629/ind-343-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19630/ind-344-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19631/ind-345-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19632/ind-346-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19633/ind-347-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19634/ind-348-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19639/ind-349-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19640/ind-350-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19641/ind-351-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19642/ind-352-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19643/ind-353-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19659/ind-354-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19660/ind-355-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19661/ind-356-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19662/ind-357-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19663/ind-358-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19664/ind-359-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19665/ind-360-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19666/ind-361-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19667/ind-362-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19668/ind-363-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19669/ind-364-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19670/ind-365-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19671/ind-366-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19672/ind-367-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19673/ind-368-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19674/ind-369-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19675/ind-370-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19676/ind-371-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19677/ind-372-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19678/ind-373-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19165/moc-001-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19201/moc-002-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19203/moc-003-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19207/moc-004-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19213/moc-005-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19215/moc-006-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19216/moc-007-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19217/moc-008-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19218/moc-009-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19219/moc-010-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19297/moc-011-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19298/moc-012-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19299/moc-013-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19301/moc-014-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19303/moc-016-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19304/moc-017-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19305/moc-018-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19306/moc-019-223.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19347/moc-020-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19348/moc-021-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19349/moc-022-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19350/moc-023-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19351/moc-024-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19357/moc-025-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19371/moc-026-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19421/moc-027-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19456/moc-028-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19492/moc-029-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19493/moc-030-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19494/moc-031-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19495/moc-032-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19496/moc-033-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19497/moc-034-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19498/moc-035-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19499/moc-036-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19500/moc-037-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19510/moc-038-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19532/moc-039-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19533/moc-040-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19534/moc-041-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19535/moc-042-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19536/moc-043-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19537/moc-044-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19538/moc-045-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19539/moc-046-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19540/moc-047-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19541/moc-048-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19542/moc-049-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19546/moc-050-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19584/moc-051-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19585/moc-052-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19607/moc-053-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19608/moc-054-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19609/moc-055-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19610/moc-056-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19611/moc-057-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19612/moc-058-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19613/moc-059-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19614/moc-060-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19615/moc-061-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19616/moc-062-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19649/moc-063-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19650/moc-064-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19651/moc-065-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19652/moc-066-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19653/moc-067-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19238/pdl_001-23.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19295/pdl_002-23.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19186/pelo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19379/pelo_002-23.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19658/pelo_003-23.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19682/pelo_004-23.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19683/pelo_005-23.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19134/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19136/plc_002-23.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19188/plc_003-23.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19346/plc_004-23.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19355/plc_005-23.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19356/plc_006-23.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19412/plc_007-23.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19413/plc_008-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19431/plc_009-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19506/proj._de_lei_complementar_n._010-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19507/proj._de_lei_complementar_n._011-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19531/plc_-_012-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19544/plc_13-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19596/plc_014-23.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19602/plc_015-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19655/plc_016-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19656/plc_017-23.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19137/pl_001-23.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19138/pl_002-23.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19139/pl_003-23.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_004-23.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19163/pl_005-23.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19164/pl_006-23.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19187/pl_007-23.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19208/pl_008-23.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19209/pl_009-23.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19210/pl_010-23.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19212/pl_012-23.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19236/pl_13-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19237/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19239/pl_015-23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19240/pl_016-23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19241/pl_017-23.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_018-23.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_019-23.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_020-23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_021-23.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19259/pl_022-23.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_023-23.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_024-23.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19307/pl_025-23.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19344/pl_26-23.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19345/pl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19354/pl_028-23_ldo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19377/pl_29-23.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19378/pl_30-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19409/pl_031-23.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19410/pl_032-23.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19411/pl_033-23.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19418/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19419/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19451/pl_037-23.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19453/pl_039-23.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19454/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19455/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19477/pl_042-23.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19501/pl_043-23.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19502/pl_044-23.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19503/pl_045-23.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19504/pl_046-23.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19505/pl_047-23.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19543/pl_048-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19557/pl_049-23.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19558/pl_050-23.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19559/pl_051-23.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19560/pl_052-23.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19580/pl_53-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19581/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19597/pl_055-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19598/pl_056-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19599/pl_057-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19600/pl_058-23.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19603/pl_059-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19604/pl_060-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19605/pl_061-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19618/pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19635/pl_064-23.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19636/pl_065-23.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19637/pl_066-23.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19638/pl_067-23.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19644/pl_068-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19645/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19646/pl_070-23.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19647/pl_071-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19648/pl_072-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19654/pl_073-23.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19657/pl_074-23.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19679/pl_075-23.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19680/pl_076-23.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19681/pl_077-23.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19135/pr_001.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19140/pr_002-23.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19185/pr_003-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19214/pr_004-23.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19296/pr_005-23.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19408/pr_006-23.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2023/19606/projeto_de_resolucao_n._007-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H549"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>