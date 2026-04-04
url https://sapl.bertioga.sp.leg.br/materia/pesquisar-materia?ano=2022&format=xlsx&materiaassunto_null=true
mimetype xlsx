--- v0 (2025-12-16)
+++ v1 (2026-04-04)
@@ -54,6080 +54,6080 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19391</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t xml:space="preserve">Contas Municipais </t>
   </si>
   <si>
     <t>TCESP - Tribunal de Contas São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS - 2008</t>
   </si>
   <si>
     <t>18605</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Guarujá</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18605/ind-001-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18605/ind-001-2022.pdf</t>
   </si>
   <si>
     <t>Acessibilidade no transporte público de Bertioga</t>
   </si>
   <si>
     <t>18606</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18606/ind-002-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18606/ind-002-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção e zeladoria nos bairros de Bertioga</t>
   </si>
   <si>
     <t>18607</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18607/ind-003-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18607/ind-003-2022.pdf</t>
   </si>
   <si>
     <t>Melhorias no agendamento de consulta e exames</t>
   </si>
   <si>
     <t>18608</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Elisângela</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18608/ind-004-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18608/ind-004-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilização de espaços planejado para Food Truck nas praças reurbanizadas.</t>
   </si>
   <si>
     <t>18609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18609/ind-005-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18609/ind-005-2022.pdf</t>
   </si>
   <si>
     <t>Realização de concurso público para agentes de trânsito</t>
   </si>
   <si>
     <t>18610</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18610/ind-006-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18610/ind-006-2022.pdf</t>
   </si>
   <si>
     <t>Zeladoria Rio da Praia</t>
   </si>
   <si>
     <t>18611</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18611/ind-007-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18611/ind-007-2022.pdf</t>
   </si>
   <si>
     <t>Zeladoria na Rua Caminho do Capão - Indaiá</t>
   </si>
   <si>
     <t>18612</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18612/ind-008-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18612/ind-008-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na base de segurança comunitária Jacob Pereira, localizada no bairro Jd.Indaiá.</t>
   </si>
   <si>
     <t>18613</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18613/ind-009-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18613/ind-009-2022.pdf</t>
   </si>
   <si>
     <t>Zeladoria na Praça Potengi, denominada Dr. José das Neves, no bairro Maitinga</t>
   </si>
   <si>
     <t>18614</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zeladoria como roçada, poda e outros na Praça Edson Palmar dos Santos "Dinda" (Praça do Dinda)</t>
   </si>
   <si>
     <t>18615</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18615/ind-011-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18615/ind-011-2022.pdf</t>
   </si>
   <si>
     <t>serviços gerais de zeladoria urbana nos bairros Caiubura I e II, Sítio São João-Quinhões</t>
   </si>
   <si>
     <t>18616</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18616/ind-012-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18616/ind-012-2022.pdf</t>
   </si>
   <si>
     <t>Reiteração - Instalação de redutores de velocidade nas imediações da Praça localizada na Rua Arthur Batista da Silva, no bairro de São Lourenço</t>
   </si>
   <si>
     <t>18617</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18617/ind-013-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18617/ind-013-2022.pdf</t>
   </si>
   <si>
     <t>Zeladoria Jd. Ana Paula - Rio da Praia</t>
   </si>
   <si>
     <t>18618</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18618/ind-014-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18618/ind-014-2022.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência os reparos no sistema de drenagem no bairro de São Lourenço</t>
   </si>
   <si>
     <t>18619</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18619/ind-015-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18619/ind-015-2022.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência manutenção viária na Av. Francisco Souto Barreiro Filho, no bairro Maitinga</t>
   </si>
   <si>
     <t>18620</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18620/ind-016-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18620/ind-016-2022.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência manutenção viária na Av. Manuel Mendes Ventura, no bairro do Indaiá (Cantão)</t>
   </si>
   <si>
     <t>18621</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18621/ind-017-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18621/ind-017-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de zeladoria no bairro Indaiá, precisamente na Praça José Ermírio de Moraes, canteiro central da Av. Manuel Mendes Ventura e suas imediações</t>
   </si>
   <si>
     <t>18622</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18622/ind-018-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18622/ind-018-2022.pdf</t>
   </si>
   <si>
     <t>retorno de profissional "fixo" para realizar serviços de zeladoria no bairro de São Lourenço e Força Tarefa para atender as demandas urgentes de roçada e poda de árvores.</t>
   </si>
   <si>
     <t>18623</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18623/ind-019-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18623/ind-019-2022.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a manutenção no sistema de iluminação da orla da praia do Vista Linda.</t>
   </si>
   <si>
     <t>18624</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18624/ind-020-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18624/ind-020-2022.pdf</t>
   </si>
   <si>
     <t>Zeladoria Boracéia - Rua Deputado Emílio Justo</t>
   </si>
   <si>
     <t>18625</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18625/ind-021-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18625/ind-021-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de roçada na Rua sete - Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18626</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Edificação de bancos e lixeiras de alvenaria na orla da praia do Vista Linda</t>
   </si>
   <si>
     <t>18627</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18627/ind-023-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18627/ind-023-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de bicicletários entre a Av. Anchieta e a Rua Osvaldo Cruz (Frente a Casas Bahia)</t>
   </si>
   <si>
     <t>18628</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18628/ind-024-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18628/ind-024-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de contentores de lixo no final da rua Macario Antunes Pinto no Jardim São Lourenço</t>
   </si>
   <si>
     <t>18629</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18629/ind-025-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18629/ind-025-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de roçada nas Ruas Basílio Machado Neto e José Inácio do Jardim Rio da Praia - Entorno da Câmara Municipal</t>
   </si>
   <si>
     <t>18630</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18630/ind-026-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18630/ind-026-2022.pdf</t>
   </si>
   <si>
     <t>Restauração na iluminação pública em toda extensão da ciclovia na Av. Anchieta</t>
   </si>
   <si>
     <t>18631</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18631/ind-027-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18631/ind-027-2022.pdf</t>
   </si>
   <si>
     <t>Restauração na iluminação pública na rua Eurico Massaru Matsutani - Indaiá</t>
   </si>
   <si>
     <t>18632</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18632/ind-028-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18632/ind-028-2022.pdf</t>
   </si>
   <si>
     <t>Sugere a inclusão de conceitos de empreendedorismo no planejamento curricular da rede municipal de ensino</t>
   </si>
   <si>
     <t>18633</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18633/ind-029-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18633/ind-029-2022.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência os serviços gerais de zeladoria no Rio da Praia: roçada de mato, manutenção na iluminação, limpeza de valas, retirada de entulhos, nivelamento de ruas, poda de árvores e demais melhorias que possam proporcionar a toda comunidade.</t>
   </si>
   <si>
     <t>18634</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Renata Barreiro, Elisângela, Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18634/ind-030-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18634/ind-030-2022.pdf</t>
   </si>
   <si>
     <t>Programa de fomento a economia solidária</t>
   </si>
   <si>
     <t>18635</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18635/ind-031-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18635/ind-031-2022.pdf</t>
   </si>
   <si>
     <t>Termo de Fomento - Acaraú</t>
   </si>
   <si>
     <t>18636</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18636/ind-032-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18636/ind-032-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção viária com a roçada do mato, limpeza das valas, nivelamento e colocação de material adequado para a trafegabilidade das Ruas do bairro Boracéia.</t>
   </si>
   <si>
     <t>18637</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18637/ind-033-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18637/ind-033-2022.pdf</t>
   </si>
   <si>
     <t>Caçamba de lixo entre a Rua Airton Sena com a John Wolthers</t>
   </si>
   <si>
     <t>18638</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18638/ind-034-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18638/ind-034-2022.pdf</t>
   </si>
   <si>
     <t>Retomada das obras da Construção de Unidade de Atenção Especializada de Saúde, no bairro Rio da Praia</t>
   </si>
   <si>
     <t>18639</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18639/ind-035-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18639/ind-035-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de manutenção urbana na Av. Francisco Soto Barreiro Filho, com a desobstrução de valas, roçada do mato, nivelamento das ruas com a colocação de bica corrida, bairro Maitinga.</t>
   </si>
   <si>
     <t>18640</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18640/ind-036-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18640/ind-036-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de manutenção urbana em ruas do loteamento conhecido como Vila Agaó, bairro Maitinga.</t>
   </si>
   <si>
     <t>18641</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18641/ind-037-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18641/ind-037-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção viária com a retirada de entulhos, nivelamento e colocação de material adequado para a trafegabilidade das Ruas A, B e C do loteamento conhecido como Jd. Ana Paula, localizado no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>18642</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18642/ind-038-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18642/ind-038-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção viária, nivelamento e colocação de material adequado para a trafegabilidade das Ruas do loteamento conhecido como Jd. das Canções, localizado no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>18643</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18643/ind-039-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18643/ind-039-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção viária, com a roçada do mato, limpeza das valas e entulhos, nivelamento e colocação de material adequado para a trafegabilidade das Ruas do loteamento conhecido como Mangue Seco, localizado no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>18644</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18644/ind-040-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18644/ind-040-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana nas ruas do bairro Chácaras Vista Linda e Chácaras Itapanhaú</t>
   </si>
   <si>
     <t>18645</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18645/ind-041-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18645/ind-041-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana no bairro Indaiá</t>
   </si>
   <si>
     <t>18646</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18646/ind-042-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18646/ind-042-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana no bairro Vila Agaó II</t>
   </si>
   <si>
     <t>18647</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18647/ind-043-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18647/ind-043-2022.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas no parque de iluminação do bairro Jardim Raphael, em especial na Rua Francisco Hermano Vasconcelos.</t>
   </si>
   <si>
     <t>18648</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18648/ind-044-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18648/ind-044-2022.pdf</t>
   </si>
   <si>
     <t>Melhoria da prestação de todos os serviços públicos essenciais (saúde, vias públicas, transporte público, iluminação pública, segurança pública, fornecimento de água e captação de esgoto, coleta de lixo e educação/ vaga em creche) no bairro Boracéia.</t>
   </si>
   <si>
     <t>18649</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18649/ind-045-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18649/ind-045-2022.pdf</t>
   </si>
   <si>
     <t>Averiguação e apuração de fatos noticiados quanto a maus-tratos de animais</t>
   </si>
   <si>
     <t>18650</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18650/ind-046-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18650/ind-046-2022.pdf</t>
   </si>
   <si>
     <t>Demolição do prédio da antiga e desativada Escola Estadual Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18651</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18651/ind-047-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18651/ind-047-2022.pdf</t>
   </si>
   <si>
     <t>Solicito colocação de mais tendas nas UBSs para atender a população</t>
   </si>
   <si>
     <t>18652</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18652/ind-048-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18652/ind-048-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que faça estudo para tornar mão única a rua José Sanches Ferrari, no bairro Vicente de Carvalho, como forma de dar fluidez ao trânsito e estimular o comércio local.</t>
   </si>
   <si>
     <t>18653</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18653/ind-049-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18653/ind-049-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a DERSA viabilização de pagamento via cartão de débito/ crédito na travessia das balsas.</t>
   </si>
   <si>
     <t>18654</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18654/ind-050-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18654/ind-050-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza no bairro Jardim Ana Paula</t>
   </si>
   <si>
     <t>18655</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18655/ind-051-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18655/ind-051-2022.pdf</t>
   </si>
   <si>
     <t>Programa de recuperação fiscal digital 2022</t>
   </si>
   <si>
     <t>18659</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18659/ind-052-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18659/ind-052-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de lombofaixas e redutores de velocidade nos bairros de Bertioga.</t>
   </si>
   <si>
     <t>18660</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18660/ind-053-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18660/ind-053-2022.pdf</t>
   </si>
   <si>
     <t>Adequação na sala da farmácia da UBS Mirosam no bairro Chácaras.</t>
   </si>
   <si>
     <t>18661</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18661/ind-054-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18661/ind-054-2022.pdf</t>
   </si>
   <si>
     <t>Escolas Municipais transferem crianças para colégios longe dos bairros que elas residem.</t>
   </si>
   <si>
     <t>18662</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18662/ind-055-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18662/ind-055-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilização de link no site da prefeitura com acesso denominado "Licitações ao vivo"</t>
   </si>
   <si>
     <t>18663</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18663/ind-056-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18663/ind-056-2022.pdf</t>
   </si>
   <si>
     <t>Reforma predial do centro de Zoonoses localizado no bairro Vicente de Carvalho II com melhores condições de trabalho para os profissionais e servidores.</t>
   </si>
   <si>
     <t>18664</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18664/ind-057-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18664/ind-057-2022.pdf</t>
   </si>
   <si>
     <t>Aumentar linhas de ônibus nos horários de pico, por conta do COVID-19</t>
   </si>
   <si>
     <t>18665</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18665/ind-058-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18665/ind-058-2022.pdf</t>
   </si>
   <si>
     <t>Rampa de acesso na praia de Boracéia</t>
   </si>
   <si>
     <t>18666</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18666/ind-059-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18666/ind-059-2022.pdf</t>
   </si>
   <si>
     <t>Força tarefa especial para identificação, amparo e ajuda aos moradores de rua</t>
   </si>
   <si>
     <t>18667</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18667/ind-060-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18667/ind-060-2022.pdf</t>
   </si>
   <si>
     <t>Estabelecer convênio ou formalização de contrato com hospitais e clínicas de hemodinâmica da região, para realização de exames de cateterismo e  angioplastia, via SUS</t>
   </si>
   <si>
     <t>18668</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18668/ind-061-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18668/ind-061-2022.pdf</t>
   </si>
   <si>
     <t>curso marinheiro auxiliar de convés.</t>
   </si>
   <si>
     <t>18669</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18669/ind-062-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18669/ind-062-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção e melhorias na NEIM Chácara Vista Linda</t>
   </si>
   <si>
     <t>18670</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Ney Lyra, Guarujá</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18670/ind-063-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18670/ind-063-2022.pdf</t>
   </si>
   <si>
     <t>Recursos para aquisição de fossa séptica para os núcleos informais urbanos Sítio São João, Chácaras Vista Linda e Chácaras Balneário Mogiano</t>
   </si>
   <si>
     <t>18671</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18671/ind-064-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18671/ind-064-2022.pdf</t>
   </si>
   <si>
     <t>Novos Itinerários de ônibus na Riviera de São Lourenço</t>
   </si>
   <si>
     <t>18672</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18672/ind-065-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18672/ind-065-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da faixa de areia da praia em Boracéia</t>
   </si>
   <si>
     <t>18673</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18673/ind-066-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18673/ind-066-2022.pdf</t>
   </si>
   <si>
     <t>Reajuste do piso salarial para os Professores do magistério Público da educação Básica, concedendo a classe correção equivalente ao piso da categoria fixado pelo MEC.</t>
   </si>
   <si>
     <t>18674</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18674/ind-067-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18674/ind-067-2022.pdf</t>
   </si>
   <si>
     <t>retomada das obra das obras de recapeamento asfáltico na Av. Anchieta do trecho da Av. 19 de Maio até a Av. Vicente de Carvalho, no centro de Bertioga</t>
   </si>
   <si>
     <t>18675</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18675/ind-068-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18675/ind-068-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um Mercado Municipal de Bertioga</t>
   </si>
   <si>
     <t>18676</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18676/ind-069-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18676/ind-069-2022.pdf</t>
   </si>
   <si>
     <t>Descentralização da farmácia municipal, com posto de fornecimento no bairro de Guaratuba e Boracéia</t>
   </si>
   <si>
     <t>18677</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Eduardo Pereira, Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18677/ind-070-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18677/ind-070-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de máquinas e caminhões próprios para a devida manutenção das vias públicas nos bairros de Bertioga e se aprimore a logística de serviços da Secretaria de Serviços Urbanos</t>
   </si>
   <si>
     <t>18678</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18678/ind-071-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18678/ind-071-2022.pdf</t>
   </si>
   <si>
     <t>Realização de obras de urbanização da orla da Praia de Boracéia</t>
   </si>
   <si>
     <t>18679</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18679/ind-072-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18679/ind-072-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de equipamentos para prática de ginástica ao ar livre e playground para a atividade das crianças na Praça do Jd. das Canções no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>18680</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18680/ind-073-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18680/ind-073-2022.pdf</t>
   </si>
   <si>
     <t>Vistoria e realização de manutenção da SABESP em vazamento de esgoto na esquina da rua Luiz Pereira de Campos com a rua John Wolthers.</t>
   </si>
   <si>
     <t>18681</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18681/ind-074-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18681/ind-074-2022.pdf</t>
   </si>
   <si>
     <t>Ações junto a Secretaria Estadual de Segurança Pública e ao Comando Estadual da Policia Militar para a retomada do PROERD - Programa Educacional de Resistência as Drogas, em  Bertioga, junto as escolas estaduais, municipais e particulares.</t>
   </si>
   <si>
     <t>18682</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18682/ind-075-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18682/ind-075-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e roçada em todas as UBSs do município</t>
   </si>
   <si>
     <t>18683</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18683/ind-076-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18683/ind-076-2022.pdf</t>
   </si>
   <si>
     <t>Aumento no cartão alimentação dos servidores públicos</t>
   </si>
   <si>
     <t>18684</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18684/ind-077-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18684/ind-077-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa de segurança para o Hospital, a Unidade de Pronto Atendimento (UPA) e Unidade de Saúde do nosso município</t>
   </si>
   <si>
     <t>18685</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18685/ind-078-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18685/ind-078-2022.pdf</t>
   </si>
   <si>
     <t>Realização de multirão para atendimento vascular</t>
   </si>
   <si>
     <t>18686</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18686/ind-079-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18686/ind-079-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de lombadas ou redutores de velocidade na Av. Lucas da Cruz Carvalho, no Indaiá (ao longo de toda a Avenida)</t>
   </si>
   <si>
     <t>18687</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18687/ind-080-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18687/ind-080-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de material tipo bica corrida para as ruas que não serão contempladas, nesse momento, com projeto de pavimentação</t>
   </si>
   <si>
     <t>18688</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18688/ind-081-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18688/ind-081-2022.pdf</t>
   </si>
   <si>
     <t>Gestão junto a SABESP para manutenção dos PVs (Poços de Visitas) do bairro Jardim Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18690</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18690/ind-082-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18690/ind-082-2022.pdf</t>
   </si>
   <si>
     <t>Construção de cobertura para o desenvolvimento de atividades recreativas na escola EM Prf.ª Maria Lúcia Soares Monteiro / Fazendinha.</t>
   </si>
   <si>
     <t>18691</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18691/ind-083-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18691/ind-083-2022.pdf</t>
   </si>
   <si>
     <t>Medidas para facilitar a emissão da certidão de nascimento, cartão SUS e CPF dos recém-nascidos no município de Bertioga.</t>
   </si>
   <si>
     <t>18692</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18692/ind-084-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18692/ind-084-2022.pdf</t>
   </si>
   <si>
     <t>Auxílio-alimentação e/ou auxílio-refeição aos agentes de endemias e os agentes de saúde da atenção básica do município.</t>
   </si>
   <si>
     <t>18693</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18693/ind-085-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18693/ind-085-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de máquinas para manutenção de ruas do município de Bertioga</t>
   </si>
   <si>
     <t>18694</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18694/ind-086-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18694/ind-086-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Torneio de inverno agita Bertioga 2022</t>
   </si>
   <si>
     <t>18695</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18695/ind-087-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18695/ind-087-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Pedro Uzzo, próximo a Av. Anchieta, bairro Jardim São Rafael</t>
   </si>
   <si>
     <t>18696</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18696/ind-088-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18696/ind-088-2022.pdf</t>
   </si>
   <si>
     <t>Varrição do leito carroçável, pintura de guias e limpeza das sarjetas nas ruas pavimentadas da Chácara Vista Linda.</t>
   </si>
   <si>
     <t>18697</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18697/ind-089-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18697/ind-089-2022.pdf</t>
   </si>
   <si>
     <t>Solicita força tarefa de serviços urbanos em Boracéia</t>
   </si>
   <si>
     <t>18711</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18711/ind-090-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18711/ind-090-2022.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de limpeza, obras de manutenção e revitalização no Mercado Municipal de Peixes.</t>
   </si>
   <si>
     <t>18712</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18712/ind-091-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18712/ind-091-2022.pdf</t>
   </si>
   <si>
     <t>realização de obras e serviços de manutenção no Píer Licurgo Mazzoni</t>
   </si>
   <si>
     <t>18713</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18713/ind-092-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18713/ind-092-2022.pdf</t>
   </si>
   <si>
     <t>Envide esforços para realizar fiscalização do transporte irregular coletivo as margens da Rodovia Rio-Santos.</t>
   </si>
   <si>
     <t>18714</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18714/ind-093-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18714/ind-093-2022.pdf</t>
   </si>
   <si>
     <t>Melhore os serviços de obstetrícia na nossa cidade e envide esforços para implantação de UTI Neonatal.</t>
   </si>
   <si>
     <t>18715</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18715/ind-094-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18715/ind-094-2022.pdf</t>
   </si>
   <si>
     <t>Atuação nas frentes necessárias para viabilizar serviços de Motolância (SAMU) no município de Bertioga</t>
   </si>
   <si>
     <t>18716</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18716/ind-095-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18716/ind-095-2022.pdf</t>
   </si>
   <si>
     <t>Criação do SOS Mulher Bertioga</t>
   </si>
   <si>
     <t>18717</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18717/ind-096-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18717/ind-096-2022.pdf</t>
   </si>
   <si>
     <t>Providencias quanto ao mal cheiro no canal da Praia da Enseada, na Av.Tomé de Souza, na altura do número 1.410</t>
   </si>
   <si>
     <t>18718</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18718/ind-097-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18718/ind-097-2022.pdf</t>
   </si>
   <si>
     <t>Reforma da Rampa de acesso no Canal de Bertioga, localizado a Av. Oreste Alexandre do Amparo Filho.</t>
   </si>
   <si>
     <t>18719</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18719/ind-098-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18719/ind-098-2022.pdf</t>
   </si>
   <si>
     <t>Ampliação no município de agentes comunitários, médicos e profissionais de saúde da Unidade de Saúde Mirosam - Vila do Bem.</t>
   </si>
   <si>
     <t>18720</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18720/ind-099-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18720/ind-099-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de placas de indicação para a Feira Livre realizada todas as sextas-feiras.</t>
   </si>
   <si>
     <t>18721</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18721/ind-100-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18721/ind-100-2022.pdf</t>
   </si>
   <si>
     <t>Realização de Mutirão para a implantação de dispositivo intrauterino (DIU) de longa duração em mulheres.</t>
   </si>
   <si>
     <t>18722</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18722/ind-101-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18722/ind-101-2022.pdf</t>
   </si>
   <si>
     <t>Prolongue o prazo de cumprimento das alterações que foram solicitadas aos proprietários dos boxes do mercado de peixes.</t>
   </si>
   <si>
     <t>18723</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18723/ind-102-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18723/ind-102-2022.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a criação do Programa de prevenção da saúde à doença de endometriose</t>
   </si>
   <si>
     <t>18724</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18724/ind-103-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18724/ind-103-2022.pdf</t>
   </si>
   <si>
     <t>Fiscalização e prevenção ao uso indevido de drogas no âmbito escolar da rede pública estadual</t>
   </si>
   <si>
     <t>18725</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18725/ind-104-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18725/ind-104-2022.pdf</t>
   </si>
   <si>
     <t>equiparação com outros municípios da Baixada Santista a remuneração dos médicos plantonistas da nossa rede de saúde</t>
   </si>
   <si>
     <t>18726</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18726/ind-105-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18726/ind-105-2022.pdf</t>
   </si>
   <si>
     <t>Criação de vagas de estacionamento para profissionais da saúde de Bertioga</t>
   </si>
   <si>
     <t>18727</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18727/ind-106-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18727/ind-106-2022.pdf</t>
   </si>
   <si>
     <t>Realização de cirurgias ginecológicas em ação tipo mutirão</t>
   </si>
   <si>
     <t>18739</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18739/ind-107-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18739/ind-107-2022.pdf</t>
   </si>
   <si>
     <t>Verificação da disponibilidade de construção de calçada na Rua Luiz Pereira de Campos, altura do número 760.</t>
   </si>
   <si>
     <t>18740</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18740/ind-108-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18740/ind-108-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de Playground no canteiro central da rua Renata Pereira da Costa</t>
   </si>
   <si>
     <t>18741</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18741/ind-109-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18741/ind-109-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do Bueiro Inteligente</t>
   </si>
   <si>
     <t>18742</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18742/ind-110-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18742/ind-110-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de ar-condicionado no Colégio Municipal Genésio Sebastião dos Santos</t>
   </si>
   <si>
     <t>18743</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18743/ind-111-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18743/ind-111-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de Psiquiatra e Psicólogo especializados em pacientes infanto-juvenil para o atendimento no CAPS.</t>
   </si>
   <si>
     <t>18744</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18744/ind-112-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18744/ind-112-2022.pdf</t>
   </si>
   <si>
     <t>Instalações de cobertura na quadra e no corredor que dá acesso ao colégio Municipal Genésio Sebastião dos Santos.</t>
   </si>
   <si>
     <t>18745</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18745/ind-113-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18745/ind-113-2022.pdf</t>
   </si>
   <si>
     <t>Estudos para resolver o problema da falta de água no bairro Vicente de Carvalho II na travessia Engenheiro Sanches Ferrari a aproximadamente um mês.</t>
   </si>
   <si>
     <t>18746</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18746/ind-114-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18746/ind-114-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de calçamento entre o Paço Municipal e a NEIM Amilton José de Amparo, na Rua Luiz Pereira de Campos</t>
   </si>
   <si>
     <t>18747</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18747/ind-115-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18747/ind-115-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de Limpeza e manutenção nas ruas Ameixa, Uva e Maça, localizados no bairro Vicente de Carvalho, na localidade conhecida como Parque Estoril.</t>
   </si>
   <si>
     <t>18748</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18748/ind-116-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18748/ind-116-2022.pdf</t>
   </si>
   <si>
     <t>Cumprir a Lei 13.931/19 que obriga profissional de saúde a registrar no prontuário médico da paciente e comunicar à polícia, em 24 horas, indícios de violência contra a mulher.</t>
   </si>
   <si>
     <t>18749</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18749/ind-117-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18749/ind-117-2022.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação da colocação de Circuito Fechado de TV nos próprios públicos de atendimento ao Munícipe.</t>
   </si>
   <si>
     <t>18750</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18750/ind-118-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18750/ind-118-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua Ênio Barbato</t>
   </si>
   <si>
     <t>18751</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18751/ind-119-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18751/ind-119-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de nivelamento das Ruas Náutica, Marítima, Atlântica, São José e, Rua do Ingá no Sítio São João</t>
   </si>
   <si>
     <t>18752</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18752/ind-120-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18752/ind-120-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Tibiriça</t>
   </si>
   <si>
     <t>18753</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18753/ind-121-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18753/ind-121-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de Câmeras de monitoramento na Rua Renata Pereira Costa - Rio da Praia.</t>
   </si>
   <si>
     <t>18754</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18754/ind-122-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18754/ind-122-2022.pdf</t>
   </si>
   <si>
     <t>Solicita em caráter emergencial reforma na NEIM Chácara Vista Linda.</t>
   </si>
   <si>
     <t>18755</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18755/ind-123-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18755/ind-123-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de Placas de Proibido Parar e Estacionar na Avenida Anchieta no trecho próximo ao Auto Posto Juruá, no bairro Jardim Rafael,_x000D_
 sentido bairro Vista Linda</t>
   </si>
   <si>
     <t>18756</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18756/ind-124-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18756/ind-124-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão da prática de Canoagem (canoa havaiana) dentro do cronograma de atividades esportivas ofertadas ao esportista local</t>
   </si>
   <si>
     <t>18757</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18757/ind-125-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18757/ind-125-2022.pdf</t>
   </si>
   <si>
     <t>Ampliação da cobertura do ponto de ônibus da Avenida Deputado Antônio Silva Bueno da Cunha, no Rio da Praia.</t>
   </si>
   <si>
     <t>18758</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18758/ind-126-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18758/ind-126-2022.pdf</t>
   </si>
   <si>
     <t>Solicita com brevidade a desobstrução das bocas de lobo e demais serviços que venham a colaborar com o sistema de drenagem do bairro de São Lourenço.</t>
   </si>
   <si>
     <t>18759</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18759/ind-127-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18759/ind-127-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento da oferta de aulas na piscina municipal e reforma do equipamento.</t>
   </si>
   <si>
     <t>18760</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18760/ind-128-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18760/ind-128-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do passe-livre estudantil com a criação da "Linha Municipal Estudante", que atenda os alunos da FABE, com o horário de saída previsto após às 22h30.</t>
   </si>
   <si>
     <t>18761</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18761/ind-129-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18761/ind-129-2022.pdf</t>
   </si>
   <si>
     <t>Que envide esforços junto ao Governo do Estado de São Paulo para ampliação do atendimento e tratamento regionalizado em oncologia.</t>
   </si>
   <si>
     <t>18762</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18762/ind-130-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18762/ind-130-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na rampa de acesso dos barcos ao Canal, em frente a Marina do Pescador.</t>
   </si>
   <si>
     <t>18763</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18763/ind-131-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18763/ind-131-2022.pdf</t>
   </si>
   <si>
     <t>Envide esforços na contratação de mais médicos da especialidade de neurologia, para ampliar os agendamentos especializados com este profissional da saúde.</t>
   </si>
   <si>
     <t>18764</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18764/ind-132-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18764/ind-132-2022.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto ao Governo do Estado de São Paulo para agilizar e ampliar a cobertura com cirurgias de vesícula.</t>
   </si>
   <si>
     <t>18765</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18765/ind-133-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18765/ind-133-2022.pdf</t>
   </si>
   <si>
     <t>Serviços Urbanos em Boracéia e ação de apoio de outras secretarias.</t>
   </si>
   <si>
     <t>18766</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18766/ind-134-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18766/ind-134-2022.pdf</t>
   </si>
   <si>
     <t>Solicita destinação de espaço adequado, com tenda ou estrutura similar, na UBS Mirosan, para que os pacientes possam esperar o atendimento.</t>
   </si>
   <si>
     <t>18767</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18767/ind-135-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18767/ind-135-2022.pdf</t>
   </si>
   <si>
     <t>Aulas de esportes adaptados</t>
   </si>
   <si>
     <t>18768</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18768/ind-136-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18768/ind-136-2022.pdf</t>
   </si>
   <si>
     <t>Estudo para uma Unidade de Pronto Atendimento UPA - 24h, no bairro de Boracéia.</t>
   </si>
   <si>
     <t>18769</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18769/ind-137-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18769/ind-137-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo que através da Diretoria de Operações Ambientais, Doa, em conjunto com a GCM fiscalize o uso de caixas de som, alto-falantes_x000D_
 ou "quaisquer outros equipamentos que causem perturbação ao sossego público" na Praia do Indaiá</t>
   </si>
   <si>
     <t>18770</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18770/ind-138-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18770/ind-138-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de perturbação do Sossego ao longo da Orla da Praia do Município</t>
   </si>
   <si>
     <t>18771</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18771/ind-139-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18771/ind-139-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo para que realize estudos para a criação da Ronda Ostensiva de Monitoramento Urbano - ROMU.</t>
   </si>
   <si>
     <t>18772</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18772/ind-140-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18772/ind-140-2022.pdf</t>
   </si>
   <si>
     <t>Contemplar a Rua Laurides Nunes dos Santos, antiga Rua José Gomes, no bairro Rio da Praia, com pavimentação e calçadas acessíveis.</t>
   </si>
   <si>
     <t>18773</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18773/ind-141-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18773/ind-141-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento e rampa de acessibilidade no Núcleo de Apoio a Criança Especial de Bertioga - NACE</t>
   </si>
   <si>
     <t>18774</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18774/ind-142-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18774/ind-142-2022.pdf</t>
   </si>
   <si>
     <t>Regularização das Edificações em Lotes de Regularizados de interesse Social.</t>
   </si>
   <si>
     <t>18787</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18787/ind-143-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18787/ind-143-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar a Diretoria de Trânsito que realize trabalhos de consciencialização aos motociclistas com a iniciativa que visa diminuir o número de acidentes de motos na cidade e incentive o respeito no trânsito.</t>
   </si>
   <si>
     <t>18788</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18788/ind-144-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18788/ind-144-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de portão automatizado, interfone e câmeras no Paço Municipal com monitoramento pelo COIBE</t>
   </si>
   <si>
     <t>18789</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18789/ind-145-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18789/ind-145-2022.pdf</t>
   </si>
   <si>
     <t>Funcionamento da Diretoria de Trânsito em horário de almoço</t>
   </si>
   <si>
     <t>18790</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18790/ind-146-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18790/ind-146-2022.pdf</t>
   </si>
   <si>
     <t>Reiterar a solicitação à Secretaria de Saúde para volta do serviço de acompanhamento do Auxiliar Técnico de Enfermagem no transporte de pacientes que realizam sessões de hemodiálise em outros municípios.</t>
   </si>
   <si>
     <t>18791</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18791/ind-147-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18791/ind-147-2022.pdf</t>
   </si>
   <si>
     <t>Averiguação do toque de alarme de segurança das escolas pela empresa terceirizada (RADCOM)</t>
   </si>
   <si>
     <t>18792</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18792/ind-148-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18792/ind-148-2022.pdf</t>
   </si>
   <si>
     <t>Reativação do CONSEG - Conselho Comunitário de Segurança do Estado de São Paulo em Bertioga.</t>
   </si>
   <si>
     <t>18793</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18793/ind-149-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18793/ind-149-2022.pdf</t>
   </si>
   <si>
     <t>Pavimentação ou bloquetes intertavados na Rua Carlos Henrique Brech, bairro Maitinga.</t>
   </si>
   <si>
     <t>18794</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18794/ind-150-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18794/ind-150-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão de urbanização de ruas do bairro Maitinga no cronograma de obras do Executivo Municipal.</t>
   </si>
   <si>
     <t>18795</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18795/ind-151-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18795/ind-151-2022.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na rua Francisco Hermano de Vasconcelos, no bairro Jardim Rafael</t>
   </si>
   <si>
     <t>18796</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18796/ind-152-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18796/ind-152-2022.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na Av. Anchieta e na Rua Jorge Abdala, no bairro Vista Linda</t>
   </si>
   <si>
     <t>18797</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18797/ind-153-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18797/ind-153-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na iluminação pública da Praça Pontegui, bairro Maitinga.</t>
   </si>
   <si>
     <t>18798</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18798/ind-154-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18798/ind-154-2022.pdf</t>
   </si>
   <si>
     <t>Faça gestão junto a empresa concessionária SABESP para a regularização do fornecimento de água no bairro de Boracéia.</t>
   </si>
   <si>
     <t>18799</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18799/ind-155-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18799/ind-155-2022.pdf</t>
   </si>
   <si>
     <t>Faça gestação junto as secretarias Municipal de Segurança, Saúde e Desenvolvimento Social e Renda para força Tarefa de atuação junto aos_x000D_
 moradores de rua da nossa cidade.</t>
   </si>
   <si>
     <t>18800</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18800/ind-156-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18800/ind-156-2022.pdf</t>
   </si>
   <si>
     <t>Melhorias no atendimento do Núcleo de Apoio a Criança Especial - NACE, com a contratação de profissionais especializados aos serviços de reabilitação dos pacientes.</t>
   </si>
   <si>
     <t>18801</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18801/ind-157-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18801/ind-157-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de mais médicos da especialidade de ortopedia, para ampliar os agendamentos especializados com este profissional da saúde.</t>
   </si>
   <si>
     <t>18802</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18802/ind-158-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18802/ind-158-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de mais Clínico Geral, para ampliar o atendimento básico em toda a rede municipal de saúde.</t>
   </si>
   <si>
     <t>18803</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18803/ind-159-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18803/ind-159-2022.pdf</t>
   </si>
   <si>
     <t>Realização de mutirões, aos finais de semana, de fisioterapia</t>
   </si>
   <si>
     <t>18804</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18804/ind-160-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18804/ind-160-2022.pdf</t>
   </si>
   <si>
     <t>Solicita aumento nos veículos para serviço de remoto de pacientes e a disponibilização de plantonista (por telefone), para esse serviço, até às 19h.</t>
   </si>
   <si>
     <t>18805</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18805/ind-161-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18805/ind-161-2022.pdf</t>
   </si>
   <si>
     <t>Realização trimestral de mutirão para exames Papanicolau e mamografia.</t>
   </si>
   <si>
     <t>18806</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18806/ind-162-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18806/ind-162-2022.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação n. 25/2021 em que foi solicitado a instalação de pontos de ônibus com cobertura nos locais onde o transporte escolar faz o embarque e desembarque das crianças.</t>
   </si>
   <si>
     <t>18807</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18807/ind-163-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18807/ind-163-2022.pdf</t>
   </si>
   <si>
     <t>Intensificar os serviços de Manutenção no bairro de Boracéia</t>
   </si>
   <si>
     <t>18808</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18808/ind-164-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18808/ind-164-2022.pdf</t>
   </si>
   <si>
     <t>Retorno da Ronda Escolar</t>
   </si>
   <si>
     <t>18809</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18809/ind-165-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18809/ind-165-2022.pdf</t>
   </si>
   <si>
     <t>Oferta de esporte para o bairro de São Lourenço</t>
   </si>
   <si>
     <t>18810</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18810/ind-166-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18810/ind-166-2022.pdf</t>
   </si>
   <si>
     <t>Solicita em horários de pico, retorno do apoio da Segurança Pública na travessia de alunos na Rodovia Rio Santos próximo a unidade escolar municipal Vista Linda.</t>
   </si>
   <si>
     <t>18811</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18811/ind-167-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18811/ind-167-2022.pdf</t>
   </si>
   <si>
     <t>Melhorias do Poder Público na comunidade que se autointitulou "aldeia" no bairro Chácaras</t>
   </si>
   <si>
     <t>18812</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18812/ind-168-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18812/ind-168-2022.pdf</t>
   </si>
   <si>
     <t>Revisão do cadastro municipal de lançamento de IPTU para eliminar cobranças que tenham sido efetuadas em imóveis que tenham sido financiados pelo PAR por serem imunes da cobrança de IPTU.</t>
   </si>
   <si>
     <t>18813</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Encaminha Minuta de Projeto de Lei para conceder isenção ou remissão do Imposto Predial territorial urbano - IPTU incidente sobre imóveis edificados atingidos por catástrofes naturais, enchentes e alagamentos causados pelas chuvas ocorridas no município de Bertioga e dá outras providências.</t>
   </si>
   <si>
     <t>18814</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18814/ind-170-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18814/ind-170-2022.pdf</t>
   </si>
   <si>
     <t>Inscrição do município de Bertioga no programa "respeito à vida", realizado pelo DETRAN/SP.</t>
   </si>
   <si>
     <t>18815</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18815/ind-171-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18815/ind-171-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de equipe para compor o programa "Melhor em Casa" em Bertioga</t>
   </si>
   <si>
     <t>18819</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18819/ind-172-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18819/ind-172-2022.pdf</t>
   </si>
   <si>
     <t>Ampliação e manutenção predial na Unidade Básica de Saúde da Vila do bem Chácaras - UBS Mirosam.</t>
   </si>
   <si>
     <t>18820</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18820/ind-173-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18820/ind-173-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Vale Gás municipal, subsidio para o gás de cozinha suprindo a demanda não atendida pelo governo federal e estadual.</t>
   </si>
   <si>
     <t>18821</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18821/ind-174-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18821/ind-174-2022.pdf</t>
   </si>
   <si>
     <t>Retomada do Projeto Parque do Jundu interligando a orla da praia da enseda entre o Centro e Rio da Praia.</t>
   </si>
   <si>
     <t>18822</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18822/ind-175-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18822/ind-175-2022.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de realizar um convênio com a FUNAP para contratação de Bertioguenses reclusos, que se encontrem no Regime Condicional.</t>
   </si>
   <si>
     <t>18823</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18823/ind-176-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18823/ind-176-2022.pdf</t>
   </si>
   <si>
     <t>Implantação "Tarifa Zero" (Transporte público coletivo gratuito) no Município de Bertioga</t>
   </si>
   <si>
     <t>18824</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18824/ind-177-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18824/ind-177-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de ação pública municipal similar ao Programa "Tem Saída" em Bertioga</t>
   </si>
   <si>
     <t>18825</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18825/ind-178-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18825/ind-178-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo aquisição de bicicletas para os agentes comunitários.</t>
   </si>
   <si>
     <t>18826</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18826/ind-179-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18826/ind-179-2022.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de placas de indicação e orientação dos órgãos públicos municipais de Bertioga</t>
   </si>
   <si>
     <t>18827</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18827/ind-180-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18827/ind-180-2022.pdf</t>
   </si>
   <si>
     <t>Solicita obras de infraestrutura urbana na rua José Carlos Pace e vias adjacentes - Vista Linda.</t>
   </si>
   <si>
     <t>18828</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18828/ind-181-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18828/ind-181-2022.pdf</t>
   </si>
   <si>
     <t>Parceria entre a Prefeitura e pousadas e hotéis para acolher vitimas de violência doméstica e filhos menores.</t>
   </si>
   <si>
     <t>18829</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18829/ind-182-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18829/ind-182-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de vagas nas atividades oferecidas nas Vilas do Bem e na Casa da Cultura, para pessoas autistas, deficientes e com_x000D_
 síndrome de down.</t>
   </si>
   <si>
     <t>18830</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18830/ind-183-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18830/ind-183-2022.pdf</t>
   </si>
   <si>
     <t>Parcerias para doação de óculos de grau para moradores de rua e pessoas com baixa renda.</t>
   </si>
   <si>
     <t>18831</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18831/ind-184-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18831/ind-184-2022.pdf</t>
   </si>
   <si>
     <t>Zeladoria e manilhamento de vala na rua Lucas da Cruz Carvalho, no bairro Indaiá.</t>
   </si>
   <si>
     <t>18832</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18832/ind-185-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18832/ind-185-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de Manutenção, Limpezas de valas e Poda de árvores na rua Renato José Arminante, no bairro Jardim Rafael.</t>
   </si>
   <si>
     <t>18833</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18833/ind-186-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18833/ind-186-2022.pdf</t>
   </si>
   <si>
     <t>Intensificar os Serviços de Poda nos bairros de Bertioga</t>
   </si>
   <si>
     <t>18834</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18834/ind-187-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18834/ind-187-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de um aparelho de Ultrassonografia para o Município de Bertioga.</t>
   </si>
   <si>
     <t>18835</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Serviço de limpeza, desassoreamento da vala e nivelamento da Rua Aprovada 597, no Bairro Chácaras</t>
   </si>
   <si>
     <t>18836</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18836/ind-189-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18836/ind-189-2022.pdf</t>
   </si>
   <si>
     <t>Mudança de lado do "Proibido Estacionar" na Rua Alfonso Reis Domingues, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>18837</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18837/ind-190-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18837/ind-190-2022.pdf</t>
   </si>
   <si>
     <t>Realize estudos junto a City Transporte para implantação de abrigos nos novos pontos de ônibus da Riviera.</t>
   </si>
   <si>
     <t>18838</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18838/ind-191-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18838/ind-191-2022.pdf</t>
   </si>
   <si>
     <t>Volta do Programa Praia Acessível com as cadeiras Anfíbias.</t>
   </si>
   <si>
     <t>18841</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18841/ind-192-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18841/ind-192-2022.pdf</t>
   </si>
   <si>
     <t>Promova manutenção urbana e revitalização no entorno e vias de acesso ao conjunto habitacional Neda I e Neda II, localizado no Indaiá, bem como a instalação de playground para as crianças.</t>
   </si>
   <si>
     <t>18842</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18842/ind-193-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18842/ind-193-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção viária na Viela do Servidão acesso pelo Caminho do Capão, no bairro Indaiá.</t>
   </si>
   <si>
     <t>18843</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18843/ind-194-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18843/ind-194-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza do canal no bairro Chácaras</t>
   </si>
   <si>
     <t>18844</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Implantação de extensão de rede elétrica no bairro Chácaras</t>
   </si>
   <si>
     <t>18845</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18845/ind-196-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18845/ind-196-2022.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza no bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18846</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18846/ind-197-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18846/ind-197-2022.pdf</t>
   </si>
   <si>
     <t>Construção de sanitários nas praias de Bertioga que ainda não receberam tal equipamento.</t>
   </si>
   <si>
     <t>18847</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18847/ind-198-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18847/ind-198-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção asfáltica no entorno da Praça Vicente Molinari</t>
   </si>
   <si>
     <t>18848</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18848/ind-199-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18848/ind-199-2020.pdf</t>
   </si>
   <si>
     <t>Limpeza das valas, roçada de matos, desassoreamento e nivelamento da Rua Tibiriça, no bairro Albatroz.</t>
   </si>
   <si>
     <t>18849</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18849/ind-200-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18849/ind-200-2022.pdf</t>
   </si>
   <si>
     <t>Cobertura em ponto de ônibus no Jardim Rio da Praia</t>
   </si>
   <si>
     <t>18850</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18850/ind-201-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18850/ind-201-2022.pdf</t>
   </si>
   <si>
     <t>Roçada na rua dos Jornalista, no bairro do Indaiá</t>
   </si>
   <si>
     <t>18851</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18851/ind-202-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18851/ind-202-2022.pdf</t>
   </si>
   <si>
     <t>Criação de comissão especial para acompanhar e apoiar o recenseamento do IBGE</t>
   </si>
   <si>
     <t>18852</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18852/ind-203-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18852/ind-203-2022.pdf</t>
   </si>
   <si>
     <t>Criação de uma horta comunitária inclusiva, no espaço da Ecoterapia, na Vila do Bem.</t>
   </si>
   <si>
     <t>18853</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18853/ind-204-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18853/ind-204-2022.pdf</t>
   </si>
   <si>
     <t>Instalação em terrenos e áreas públicas de placas de sinalização de proibido jogar lixo.</t>
   </si>
   <si>
     <t>18854</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18854/ind-205-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18854/ind-205-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção nas ruas do bairro Jardim Albatroz II</t>
   </si>
   <si>
     <t>18857</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18857/ind-206-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18857/ind-206-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de centro e oncologia</t>
   </si>
   <si>
     <t>18858</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18858/ind-207-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18858/ind-207-2022.pdf</t>
   </si>
   <si>
     <t>Embarque e Desembarque de alunos no bairro Sítio São João</t>
   </si>
   <si>
     <t>18859</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18859/ind-208-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18859/ind-208-2022.pdf</t>
   </si>
   <si>
     <t>Passagem Subterrânea para pedestre na Rodovia Dr. Manoel Hipólito do Rego (Rio Santos)</t>
   </si>
   <si>
     <t>18860</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18860/ind-209-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18860/ind-209-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia ao ar livre e um playground na arena Jundu. Av. Tomé de Souza, 2463, no bairro Inaiá.</t>
   </si>
   <si>
     <t>18861</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18861/ind-210-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18861/ind-210-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de auxiliares de saúde bucal, para suplementar os atendimentos odontológicos no município.</t>
   </si>
   <si>
     <t>18862</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18862/ind-211-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18862/ind-211-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de infraestrutura urbana, com nivelamento de rua, desassoreamento e limpeza de vala, na Rua Dr. Oswaido dos Santos Soares (Antiga Rua J), em Boraceia</t>
   </si>
   <si>
     <t>18863</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18863/ind-212-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18863/ind-212-2022.pdf</t>
   </si>
   <si>
     <t>Solicitações e reivindicações dos ambulantes que trabalham na praia de Guaratuba.</t>
   </si>
   <si>
     <t>18864</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18864/ind-213-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18864/ind-213-2022.pdf</t>
   </si>
   <si>
     <t>Falta de professores nas escolas do nosso Município</t>
   </si>
   <si>
     <t>18865</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18865/ind-214-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18865/ind-214-2022.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação 003/2021 que dispõe sobre a recolocação de radares na Rodovia Rio-Santos.</t>
   </si>
   <si>
     <t>18866</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18866/ind-215-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18866/ind-215-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que o serviço dos correios realize o serviço de entrega de correspondência com eficiência e exatidão em todas as ruas do Jardim Vicente de Carvalho.</t>
   </si>
   <si>
     <t>18867</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18867/ind-216-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18867/ind-216-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ginecologista, pediatra e aumento do número de clínico geral para a ESF da Boraceia.</t>
   </si>
   <si>
     <t>18868</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18868/ind-217-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18868/ind-217-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de rede de iluminação pública no Sítio São João</t>
   </si>
   <si>
     <t>18869</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18869/ind-218-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18869/ind-218-2022.pdf</t>
   </si>
   <si>
     <t>Entrega em casa de medicamento de uso continuo para Idosos e pessoas deficientes, autistas e sindrome de down.</t>
   </si>
   <si>
     <t>18880</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18880/ind-219-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18880/ind-219-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um Reservatório de Água no Bairro Vicente Carvalho 2</t>
   </si>
   <si>
     <t>18881</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18881/ind-220-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18881/ind-220-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um Reservatório de Água no Bairro Chácara Vista Linda</t>
   </si>
   <si>
     <t>18882</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18882/ind-221-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18882/ind-221-2022.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública por Energia Solar</t>
   </si>
   <si>
     <t>18883</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18883/ind-222-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18883/ind-222-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um Reservatório de Água no Bairro Boracéia</t>
   </si>
   <si>
     <t>18884</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18884/ind-223-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18884/ind-223-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo municipal que atue nas frentes necessárias para que retorne os atendimentos odontológicos nas escolas do município de Bertioga.</t>
   </si>
   <si>
     <t>18885</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18885/ind-224-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18885/ind-224-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de grades de proteção nos trechos ladeados por canais.</t>
   </si>
   <si>
     <t>18886</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18886/ind-225-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18886/ind-225-2022.pdf</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei que Dispõe sobre a implantação de energia solar em todos os prédios públicos municipais da cidade de Bertioga</t>
   </si>
   <si>
     <t>18887</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18887/ind-226-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18887/ind-226-2022.pdf</t>
   </si>
   <si>
     <t>Propõe ao executivo estudo e viabilização de parceria com o Governo Federal para a implantação de uma central de intérprete de Libras (CILS) no _x000D_
 município de Bertioga.</t>
   </si>
   <si>
     <t>18888</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18888/ind-227-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18888/ind-227-2022.pdf</t>
   </si>
   <si>
     <t>Propõe ao executivo a implantação do centro de terapia da saúde auditiva.</t>
   </si>
   <si>
     <t>18889</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18889/ind-228-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18889/ind-228-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de médicos com especialização em geriatria.</t>
   </si>
   <si>
     <t>18890</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18890/ind-229-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18890/ind-229-2022.pdf</t>
   </si>
   <si>
     <t>Providências junto a Associação dos Estudantes Técnicos e Universitários de Bertioga AETUB para realização e manutenção nos veículos da Breda transportes e Serviços S/A.</t>
   </si>
   <si>
     <t>18891</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18891/ind-230-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18891/ind-230-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de microchip em nossos animais de estimação</t>
   </si>
   <si>
     <t>18892</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18892/ind-231-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18892/ind-231-2022.pdf</t>
   </si>
   <si>
     <t>Solicita medidas preventivas para conter o avanço do mosquito AEDE AEGYPTI</t>
   </si>
   <si>
     <t>18893</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18893/ind-232-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18893/ind-232-2022.pdf</t>
   </si>
   <si>
     <t>Realizar estudos para implantação de estacionamento em apenas um dos lados da Rua Dr. Aldo Ennos, no Maitinga</t>
   </si>
   <si>
     <t>18894</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18894/ind-233-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18894/ind-233-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia ao ar livre para o bairro Caiubura</t>
   </si>
   <si>
     <t>18895</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18895/ind-234-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18895/ind-234-2022.pdf</t>
   </si>
   <si>
     <t>Atualização e Instalação de novos terminais de consultas de preço no Mercado Semar</t>
   </si>
   <si>
     <t>18896</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18896/ind-235-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18896/ind-235-2022.pdf</t>
   </si>
   <si>
     <t>Troca de lampadas queimadas nas margens da Rodovia Rio Santos, região de Boracéia, nas proximidades do ponto de ônibus para que os estudantes tenham mais segurança no período noturno.</t>
   </si>
   <si>
     <t>18897</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18897/ind-236-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18897/ind-236-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção viária e solução imediata para o esgoto que corre a céu aberto nas Ruas do loteamento_x000D_
 conhecido como Jd. Ana Paula, localizado no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>18898</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18898/ind-237-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18898/ind-237-2022.pdf</t>
   </si>
   <si>
     <t>Alteração de horários de saída de ônibus, possibilitando intercalar os itinerários das linhas existentes, para maior possibilidade de acesso ao transporte em tempo reduzido.</t>
   </si>
   <si>
     <t>18899</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18899/ind-238-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18899/ind-238-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção em ruas do tipo que abranja: roçada do mato, limpeza e nivelamento do leito carroçável, bem como manutenção da iluminação pública e emplacamento indicativo de logradouro, no Cantão do Indaiá.</t>
   </si>
   <si>
     <t>18900</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18900/ind-239-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18900/ind-239-2022.pdf</t>
   </si>
   <si>
     <t>Monitoramento por câmeras nas Praças do Município de Bertioga.</t>
   </si>
   <si>
     <t>18901</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18901/ind-240-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18901/ind-240-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do Banco Municipal de Alimentos.</t>
   </si>
   <si>
     <t>18902</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18902/ind-241-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18902/ind-241-2022.pdf</t>
   </si>
   <si>
     <t>Passarelas na Avenida Anchieta e Lucas da Cruz Carvalho</t>
   </si>
   <si>
     <t>18903</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18903/ind-242-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18903/ind-242-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do ensino em período integral para creches e escolas municipais</t>
   </si>
   <si>
     <t>18904</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18904/ind-243-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18904/ind-243-2022.pdf</t>
   </si>
   <si>
     <t>ampliação do serviço de cata treco em Bertioga</t>
   </si>
   <si>
     <t>18905</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18905/ind-244-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18905/ind-244-2022.pdf</t>
   </si>
   <si>
     <t>Aterramento e nivelamento da Avenida Guarani na Aldeia Ribeirão Silveira</t>
   </si>
   <si>
     <t>18906</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18906/ind-245-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18906/ind-245-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção no meio fio vazado (boca de lobo), na Avenida Anchieta, n.º 11.091.</t>
   </si>
   <si>
     <t>18907</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18907/ind-246-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18907/ind-246-2022.pdf</t>
   </si>
   <si>
     <t>Campanha educativa nas escolas para evitar o descarte errado de lixo e entulhos nas ruas, o que provoca alagamentos</t>
   </si>
   <si>
     <t>18912</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18912/ind-247-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18912/ind-247-2022.pdf</t>
   </si>
   <si>
     <t>Adesão ao programa vida longa habitação para idosos, junto ao Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>18913</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18913/ind-248-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18913/ind-248-2022.pdf</t>
   </si>
   <si>
     <t>Aquisição de elevador de piscina hidráulico para atender portadores de deficiência.</t>
   </si>
   <si>
     <t>18914</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18914/ind-249-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18914/ind-249-2022.pdf</t>
   </si>
   <si>
     <t>Criação do programa de combate ao assédio sexual no transporte coletivo</t>
   </si>
   <si>
     <t>18915</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18915/ind-250-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18915/ind-250-2022.pdf</t>
   </si>
   <si>
     <t>Parceria com o governo do Estado de São Paulo para a instalação do Programa Bom Prato no Município.</t>
   </si>
   <si>
     <t>18916</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18916/ind-251-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18916/ind-251-2022.pdf</t>
   </si>
   <si>
     <t>Realização de campanha para informar a população sobre a tarifa social de energia elétrica</t>
   </si>
   <si>
     <t>18917</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18917/ind-252-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18917/ind-252-2022.pdf</t>
   </si>
   <si>
     <t>Criação da semana de incentivo à adoção de crianças</t>
   </si>
   <si>
     <t>18918</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18918/ind-253-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18918/ind-253-2022.pdf</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei para criação da Secretaria Municipal de Políticas para as Mulheres - SMPM</t>
   </si>
   <si>
     <t>18919</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18919/ind-254-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18919/ind-254-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilização e sala para Plantão de atendimento do Conselho Tutelar na Vila do Bem Boracéia</t>
   </si>
   <si>
     <t>18920</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18920/ind-255-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18920/ind-255-2022.pdf</t>
   </si>
   <si>
     <t>Plantão de atendimento de um Assistente Social na Vila do Bem Boracéia</t>
   </si>
   <si>
     <t>18921</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18921/ind-256-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18921/ind-256-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Programa de acompanhamento Psicológico no pré-natal de grávidas com sintomas de depressão com possibilidade de desenvolver o transtorno durante o pós-parto</t>
   </si>
   <si>
     <t>18922</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18922/ind-257-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18922/ind-257-2022.pdf</t>
   </si>
   <si>
     <t>Criação do Projeto "Música na Praça"</t>
   </si>
   <si>
     <t>18923</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Elisângela, Guarujá, Macário, Ney Lyra, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18923/ind-258-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18923/ind-258-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Marco Bertaiolli esforço no sentido de interceder junto aos Ministérios e demais órgãos do Governo Federal para obtenção de recursos visando a melhoria de infraestrutura pública de Bertioga.</t>
   </si>
   <si>
     <t>18924</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18924/ind-259-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18924/ind-259-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana na Rua Manoel Diégues, localizada no bairro do Indaiá.</t>
   </si>
   <si>
     <t>18925</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18925/ind-260-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18925/ind-260-2022.pdf</t>
   </si>
   <si>
     <t>Imediato retorno dos atendimento clínicos em Boracéia</t>
   </si>
   <si>
     <t>18926</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18926/ind-261-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18926/ind-261-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeiras na Rodoviária Municipal.</t>
   </si>
   <si>
     <t>18927</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18927/ind-262-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18927/ind-262-2022.pdf</t>
   </si>
   <si>
     <t>Cobertura fixa na Estratégia de Saúde da Família (ESF) de Boracéia.</t>
   </si>
   <si>
     <t>18928</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18928/ind-263-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18928/ind-263-2022.pdf</t>
   </si>
   <si>
     <t>Reestudo nos horários dos ônibus da linha 02 Boracéia</t>
   </si>
   <si>
     <t>18929</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18929/ind-264-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18929/ind-264-2022.pdf</t>
   </si>
   <si>
     <t>Solicita lixeiras para o bairro do Indaiá.</t>
   </si>
   <si>
     <t>18930</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18930/ind-265-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18930/ind-265-2022.pdf</t>
   </si>
   <si>
     <t>Solicita reforma do Posto de Saúde do bairro do Indaiá</t>
   </si>
   <si>
     <t>18931</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18931/ind-266-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18931/ind-266-2022.pdf</t>
   </si>
   <si>
     <t>Solicita convênio com empresa de telemedicina para atender especialidades no município de Bertioga</t>
   </si>
   <si>
     <t>18935</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18935/ind-267-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18935/ind-267-2022.pdf</t>
   </si>
   <si>
     <t>Estudo de alteração de legislação para garantir aos ambulantes dias próprios para afazeres gerais, sem que haja o perigo de qualquer multa ou outra cominação legal.</t>
   </si>
   <si>
     <t>18936</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18936/ind-268-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18936/ind-268-2022.pdf</t>
   </si>
   <si>
     <t>Fiscalização de crianças e adolescentes em situação de trabalho infantil em semáforos da cidade.</t>
   </si>
   <si>
     <t>18937</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18937/ind-269-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18937/ind-269-2022.pdf</t>
   </si>
   <si>
     <t>Aumento do número de inspetores da EMEF Giusfredo Santini, no bairro Jd. Vicente de Carvalho.</t>
   </si>
   <si>
     <t>18938</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18938/ind-270-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18938/ind-270-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade nas Ruas Doutor Lincoln Bolivar Neves, Rua Aprovada 612 e 513, no bairro Chácaras.</t>
   </si>
   <si>
     <t>18939</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18939/ind-271-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18939/ind-271-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção do gramado da praça de Boracéia. localizada na Rua Comendador Lino Frescht. conhecida como rua "M".</t>
   </si>
   <si>
     <t>18940</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18940/ind-272-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18940/ind-272-2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e desassoreamento do canal da Rua Antonio Francisco Barbosa, no Maitinga (Antiga Vila Agaó 2)</t>
   </si>
   <si>
     <t>18941</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18941/ind-273-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18941/ind-273-2022.pdf</t>
   </si>
   <si>
     <t>Criação de campanha de prevenção e controle de diabetes para crianças, adolescentes e adultos no Município de Bertioga.</t>
   </si>
   <si>
     <t>18942</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18942/ind-274-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18942/ind-274-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de placas de identificação das Ruas sem CEP para o nosso município</t>
   </si>
   <si>
     <t>18943</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18943/ind-275-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18943/ind-275-2022.pdf</t>
   </si>
   <si>
     <t>Divulgação no BOM do calendário mensal de serviços da equipe de manutenção de iluminação pública.</t>
   </si>
   <si>
     <t>18944</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18944/ind-276-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18944/ind-276-2022.pdf</t>
   </si>
   <si>
     <t>Doação de cestas básicas aos alunos da rede municipal pública de ensino, no recesso escolar de Julho.</t>
   </si>
   <si>
     <t>18945</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18945/ind-277-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18945/ind-277-2022.pdf</t>
   </si>
   <si>
     <t>Convênio com o Estado que permita aos bombeiros participarem da atividade delegada.</t>
   </si>
   <si>
     <t>18947</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18947/ind-278-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18947/ind-278-2022.pdf</t>
   </si>
   <si>
     <t>Fornecimento de cestas básicas para o programa Melhor em Casa, objetivando atender os casos de pacientes em vulnerabilidade, que ainda são assistidos pelos órgão públicos de assistência social.</t>
   </si>
   <si>
     <t>18948</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18948/ind-279-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18948/ind-279-2022.pdf</t>
   </si>
   <si>
     <t>Construção de Slackpoints no município de Bertioga (pontos voltados para a prática de slackline)</t>
   </si>
   <si>
     <t>18952</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18952/ind-280-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18952/ind-280-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de mais um banheiro masculino e feminino na escola municipal Cristina dos Santos, no Mangue Seco.</t>
   </si>
   <si>
     <t>18953</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18953/ind-281-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18953/ind-281-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de um semáforo no cruzamento da Av. Anchieta com a Rua Manoel Gajo.</t>
   </si>
   <si>
     <t>18954</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18954/ind-282-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18954/ind-282-2022.pdf</t>
   </si>
   <si>
     <t>Parceria com o Governo do Estado a aquisição de cadeiras de trilha para pessoas com deficiência.</t>
   </si>
   <si>
     <t>18955</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Elisângela</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18955/ind-283-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18955/ind-283-2022.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a alteração do inciso I do Art. 13 da Lei 135/95</t>
   </si>
   <si>
     <t>18956</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18956/ind-284-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18956/ind-284-2022.pdf</t>
   </si>
   <si>
     <t>Reitera as Indicações n.º 447-2017 e 287-2021 solicitando o fornecimento de energia elétrica para o bairro de Boracéia</t>
   </si>
   <si>
     <t>18957</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18957/ind-285-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18957/ind-285-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de Campo de Várzea no bairro do Indaiá.</t>
   </si>
   <si>
     <t>18958</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18958/ind-286-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18958/ind-286-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de Totens de identificação nos bairros Boracéia e Caiubura.</t>
   </si>
   <si>
     <t>18959</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18959/ind-287-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18959/ind-287-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilidade de área em Bertioga para a prática de Guitebol.</t>
   </si>
   <si>
     <t>18960</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18960/ind-288-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18960/ind-288-2022.pdf</t>
   </si>
   <si>
     <t>Operação de frente de trabalho para manutenção das ruas de Boracéia com a colocação de bica corrida.</t>
   </si>
   <si>
     <t>18961</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18961/ind-289-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18961/ind-289-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana, nivelamento de rua, desassoreamento, roçada de mato e limpeza de vala na Rua Prudêncio Nunes, no Indaiá.</t>
   </si>
   <si>
     <t>18962</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18962/ind-290-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18962/ind-290-2022.pdf</t>
   </si>
   <si>
     <t>Serviços de manutenção urbana, com nivelamento de rua e roçada de mato na rua Victorio Guidolim, no Indaiá.</t>
   </si>
   <si>
     <t>18963</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18963/ind-291-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18963/ind-291-2022.pdf</t>
   </si>
   <si>
     <t>Convênio com a AACD para fornecimento de próteses e reabilitação de pacientes.</t>
   </si>
   <si>
     <t>18964</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18964/ind-292-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18964/ind-292-2022.pdf</t>
   </si>
   <si>
     <t>Retorno permanente da lancha de travessia entre Bertioga e Guarujá para pedestres e ciclistas.</t>
   </si>
   <si>
     <t>18965</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18965/ind-293-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18965/ind-293-2022.pdf</t>
   </si>
   <si>
     <t>Política Pública municipal de combate as drogas, em especial junto a cracolândia instalada no bairro Chácaras, loteamento Chácara Vista Linda.</t>
   </si>
   <si>
     <t>18966</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18966/ind-294-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18966/ind-294-2022.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto a SABESP para renivelar as tampas sobre a elevatória no asfalto da Rua Dr. Lincoln Bolívar Neves, junto a esquina da Rua Aprovada 616 - antiga Rua Estrada 7, bairro Chácaras - REITERA A INDICAÇÃO 407/2021.</t>
   </si>
   <si>
     <t>18967</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18967/ind-295-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18967/ind-295-2022.pdf</t>
   </si>
   <si>
     <t>Fiscalização juntamente com a ELEKTRO de seus postes de rua para notificar as empresas que utilizam o poste a arrumarem seus cabeamentos</t>
   </si>
   <si>
     <t>18968</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18968/ind-296-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18968/ind-296-2022.pdf</t>
   </si>
   <si>
     <t>Averiguação e limpeza de caixas d'agua das escolas municipais públicas.</t>
   </si>
   <si>
     <t>18969</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18969/ind-297-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18969/ind-297-2022.pdf</t>
   </si>
   <si>
     <t>Multirão de médico clínico geral para acelerar principalmente os encaminhamentos para outras especialidades médicas.</t>
   </si>
   <si>
     <t>18970</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18970/ind-298-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18970/ind-298-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na rede de abastecimento de água no bairro Chácara Vista Linda</t>
   </si>
   <si>
     <t>18971</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18971/ind-299-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18971/ind-299-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de um Ecoponto no bairro Chácaras</t>
   </si>
   <si>
     <t>18972</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18972/ind-300-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18972/ind-300-2022.pdf</t>
   </si>
   <si>
     <t>Extensão da coleta de lixo e instalação de lixeiras nas ruas 15 e 16 no bairro Chácaras</t>
   </si>
   <si>
     <t>18973</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18973/ind-301-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18973/ind-301-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção no Complexo Vila do Bem Chácaras</t>
   </si>
   <si>
     <t>18974</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18974/ind-302-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18974/ind-302-2022.pdf</t>
   </si>
   <si>
     <t>Revisão junto ao fisco do pagamento de taxa para cancelamento de nota fiscal, bem como melhorias no sistema GiSS ONLINE de escrituração para pagamento de guias de ISS.</t>
   </si>
   <si>
     <t>18975</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18975/ind-303-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18975/ind-303-2022.pdf</t>
   </si>
   <si>
     <t>Pagamento de passagens de transporte público com cartão de débito ou crédito.</t>
   </si>
   <si>
     <t>18986</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18986/ind-304-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18986/ind-304-2022.pdf</t>
   </si>
   <si>
     <t>Reconstrução do guarda-corpo na ponte Instalada na Rua Oswaldo Cruz, que dá acesso ao Bairro Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>18987</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18987/ind-305-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18987/ind-305-2022.pdf</t>
   </si>
   <si>
     <t>Iluminação entre os trevos da Rodovia Rio Santos</t>
   </si>
   <si>
     <t>18988</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18988/ind-306-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18988/ind-306-2022.pdf</t>
   </si>
   <si>
     <t>Fornecimento de uniforme e crachá para os funcionários das Unidades Básicas de Saúde (UBSs) do Município</t>
   </si>
   <si>
     <t>18989</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18989/ind-307-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18989/ind-307-2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo faça gestão junto a SABESP solicitando aumento na pressão da Água fornecida a Creche Recanto Infantil, localizada na Rua Maria Júlia Bezerra do Nascimento (Antiga Rua Seis), no Albatroz II</t>
   </si>
   <si>
     <t>18990</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18990/ind-308-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18990/ind-308-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de Grades de Proteção na Avenida Anchieta (próximo ao supermercado Krill e Burger King).</t>
   </si>
   <si>
     <t>18991</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18991/ind-309-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18991/ind-309-2022.pdf</t>
   </si>
   <si>
     <t>Solicita alterações na legislação para atender pedidos dos ambulantes.</t>
   </si>
   <si>
     <t>18992</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18992/ind-310-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18992/ind-310-2022.pdf</t>
   </si>
   <si>
     <t>Solicita projeto e Instalação de iluminação pública no trecho urbano da Rodovia Rio-Santos no bairro Chácaras.</t>
   </si>
   <si>
     <t>18993</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18993/ind-311-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18993/ind-311-2022.pdf</t>
   </si>
   <si>
     <t>Parceria com o Governo do Estado para viabilização do programa "meu Container Pet", no bairro de Boracéia em Bertioga.</t>
   </si>
   <si>
     <t>18994</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18994/ind-312-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18994/ind-312-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de Clínico Geral para UBS Mirosam no bairro Chácara</t>
   </si>
   <si>
     <t>18995</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18995/ind-313-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18995/ind-313-2022.pdf</t>
   </si>
   <si>
     <t>Recuperação da pavimentação asfáltica na Rua 612 (Buda) no bairro Chácara Vista Linda.</t>
   </si>
   <si>
     <t>18996</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18996/ind-314-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18996/ind-314-2022.pdf</t>
   </si>
   <si>
     <t>Alça de acesso para Avenida Bruno Covas, antiga Marginal Norte, localizada entre os bairros Chácaras e Jardim Rafael.</t>
   </si>
   <si>
     <t>18998</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18998/ind-315-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18998/ind-315-2022.pdf</t>
   </si>
   <si>
     <t>Solicita urbanização e iluminação da Viela que dá acesso entre as ruas Manoel Gajo e Maria Benzedeira.</t>
   </si>
   <si>
     <t>18999</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18999/ind-316-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18999/ind-316-2022.pdf</t>
   </si>
   <si>
     <t>Aumente o quanto antes a oferta de coleta de lixo doméstico nos bairros de Bertioga</t>
   </si>
   <si>
     <t>19000</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19000/ind-317-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19000/ind-317-2022.pdf</t>
   </si>
   <si>
     <t>Inscrição do município de Bertioga no programa moradia digna do Ministério de Desenvolvimento Regional.</t>
   </si>
   <si>
     <t>19001</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19001/ind-318-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19001/ind-318-2022.pdf</t>
   </si>
   <si>
     <t>Força tarefa das Secretarias Municipal de Segurança, de Saúde e; de Desenvolvimento Social, Trabalho e Renda,  junto aos moradores de rua em nossa cidade.</t>
   </si>
   <si>
     <t>19002</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19002/ind-319-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19002/ind-319-2022.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública e sinalização em trevo da Rodovia Rio-Santos, altura do Km 222/223, bem como a recuperação asfáltica em alças de acesso ao loteamento conhecido como Bougainville IV.</t>
   </si>
   <si>
     <t>19003</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19003/ind-320-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19003/ind-320-2022.pdf</t>
   </si>
   <si>
     <t>Regularização fundiária em todo o núcleo urbano consolidado da Vila Tupi, sem fazer distinção entre os adimplentes e inadimplentes de acordo contratual firmado.</t>
   </si>
   <si>
     <t>19019</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19019/ind-321-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19019/ind-321-2022.pdf</t>
   </si>
   <si>
     <t>O DER comunique ao nosso Município, com 48h de antecedência de qualquer interdição da via, indicando-se os caminhos alternativos a serem_x000D_
 utilizados, conforme o artigo 95 inciso II do CTB (Código Trânsito Brasileiro), e que os trabalhos sejam executados de preferência nos períodos noturnos.</t>
   </si>
   <si>
     <t>19020</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19020/ind-322-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19020/ind-322-2022.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico em toda a extensão na saída do bairro Vicente Carvalho II (SAOC).</t>
   </si>
   <si>
     <t>19021</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19021/ind-323-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19021/ind-323-2022.pdf</t>
   </si>
   <si>
     <t>Construção de um conjunto habitacional no bairro do Indaiá.</t>
   </si>
   <si>
     <t>19022</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19022/ind-324-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19022/ind-324-2022.pdf</t>
   </si>
   <si>
     <t>Doação de tênis junto com o uniforme escolar para os alunos da rede municipal de ensino</t>
   </si>
   <si>
     <t>19023</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19023/ind-325-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19023/ind-325-2022.pdf</t>
   </si>
   <si>
     <t>Anistia de obras</t>
   </si>
   <si>
     <t>19024</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19024/ind-326-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19024/ind-326-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de grades de proteção no playground localizado na Rua Arthur Batista da Silva, São Lourenço.</t>
   </si>
   <si>
     <t>19025</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19025/ind-327-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19025/ind-327-2022.pdf</t>
   </si>
   <si>
     <t>Retorno de ações e campanhas educativas sobre a importância da conscientização no trânsito</t>
   </si>
   <si>
     <t>19026</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19026/ind-328-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19026/ind-328-2022.pdf</t>
   </si>
   <si>
     <t>Disponibilize aos funcionários da defesa civil o curso de arrais amador</t>
   </si>
   <si>
     <t>19027</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19027/ind-329-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19027/ind-329-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de lombofaixa na Avenida 19 de Maio, em frente ao Poupatempo</t>
   </si>
   <si>
     <t>19028</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19028/ind-330-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19028/ind-330-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus na Avenida 19 de Maio, em frente ao Poupatempo.</t>
   </si>
   <si>
     <t>19029</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19029/ind-331-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19029/ind-331-2022.pdf</t>
   </si>
   <si>
     <t>Melhorias na infraestrutura da Unidade Escolar EM Hilda Strenger Ribeiro</t>
   </si>
   <si>
     <t>19030</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19030/ind-332-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19030/ind-332-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria de Educação ofereça aos diretores e assistentes de direção cursos com e sem certificações, através de convocação, dentro do horário de trabalho</t>
   </si>
   <si>
     <t>19040</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19040/ind-333-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19040/ind-333-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura de Bertioga estude a possibilidade de suspender o uso obrigatório das máscaras nas escolas municipais.</t>
   </si>
   <si>
     <t>19041</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19041/ind-334-2022..pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19041/ind-334-2022..pdf</t>
   </si>
   <si>
     <t>Instalação de placas Indicativas e de sinalização de trânsito e sinalização horizontal, nas proximidades das Escolas Municipais, Hospital e nas UBSs</t>
   </si>
   <si>
     <t>19050</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19050/ind-335-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19050/ind-335-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de uma ciclovia ou Ciclofaixa na Marginal Norte no bairro Chácaras Vista Linda</t>
   </si>
   <si>
     <t>19051</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19051/ind-336-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19051/ind-336-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de grades de segurança nos veículos de coletores de lixo e coleta Seletiva</t>
   </si>
   <si>
     <t>19052</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19052/ind-337-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19052/ind-337-2022.pdf</t>
   </si>
   <si>
     <t>Reestudo dos horários do Transporte Público (Ônibus)</t>
   </si>
   <si>
     <t>19053</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19053/ind-338-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19053/ind-338-2022.pdf</t>
   </si>
   <si>
     <t>Reitera à solicitação de Implantação de plataforma digital de remédios no município de Bertioga</t>
   </si>
   <si>
     <t>19054</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19054/ind-339-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19054/ind-339-2022.pdf</t>
   </si>
   <si>
     <t>Indica Projeto de Lei para desconto progressivo na taxa criada pela Lei Complementar 165/202.</t>
   </si>
   <si>
     <t>19055</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19055/ind-340-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19055/ind-340-2022.pdf</t>
   </si>
   <si>
     <t>Nivelamento e colocação de bica corrida ou pó de pedra na Rua José Carlos Pace, próximo ao número 180, no bairro Jardim Vista Linda</t>
   </si>
   <si>
     <t>19056</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19056/ind-341-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19056/ind-341-2022.pdf</t>
   </si>
   <si>
     <t>Fiscalização quanto a utilização de guia curta de condução, enforcador e focinheiras para cães de raças como "pit buli", "rottweiller' e "mastim_x000D_
 napolitano"</t>
   </si>
   <si>
     <t>19057</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19057/ind-342-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19057/ind-342-2022.pdf</t>
   </si>
   <si>
     <t>Acordo de poda de árvores entre o município de Bertioga e Companhia Elektro Distribuidora de Energia Elétrica.</t>
   </si>
   <si>
     <t>19058</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19058/ind-343-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19058/ind-343-2022.pdf</t>
   </si>
   <si>
     <t>Fiscalização nas obras de pavimentação asfáltica do nosso município.</t>
   </si>
   <si>
     <t>19059</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19059/ind-344-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19059/ind-344-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar serviços de infraestrutura urbana, com nivelamento de rua, desassoreamento e limpeza da Rua Hugo Santos Silva, altura do n° 1.400, no Maitinga (antiga Vila Agao II)</t>
   </si>
   <si>
     <t>19060</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19060/ind-345-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19060/ind-345-2022.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias e componentes necessários para o funcionamento da iluminação pública na Rua F, na altura do n° 45 no bairro Indaiá</t>
   </si>
   <si>
     <t>19061</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19061/ind-346-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19061/ind-346-2022.pdf</t>
   </si>
   <si>
     <t>Criar ações para fiscalização nos estabelecimentos que realizam atividades sexuais, visando combater a exploração de crianças e adolescentes no Município.</t>
   </si>
   <si>
     <t>19062</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19062/ind-347-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19062/ind-347-2022.pdf</t>
   </si>
   <si>
     <t>Refaça a pavimentação asfáltica das ruas do bairro Rio da Praia</t>
   </si>
   <si>
     <t>19063</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19063/ind-348-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19063/ind-348-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do loteamento conhecido como Vila Agaó II/ Maitinga, no centro.</t>
   </si>
   <si>
     <t>19064</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19064/ind-349-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19064/ind-349-2022.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça da Bíblia.</t>
   </si>
   <si>
     <t>19065</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19065/ind-350-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19065/ind-350-2022.pdf</t>
   </si>
   <si>
     <t>Estudos visando a aplicação da Lei Federal 4.132/1962, para fins de desapropriação por interesse social no núcleo urbano consolidado da Vila Tupi ; bem como estudos para financiamento municipal através de linha de crédito junto ao Fundo Municipal de Habitação.</t>
   </si>
   <si>
     <t>19066</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19066/ind-351-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19066/ind-351-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão de reivindicações na próxima licitação de transporte público coletivo em Bertioga.</t>
   </si>
   <si>
     <t>19070</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19070/ind-352-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19070/ind-352-2022.pdf</t>
   </si>
   <si>
     <t>Interdição parcial da rua Humberto da Silva Piques e que se viabilize estudos no tocante a possibilidade de umedecer o solo como alternativa para diminuir a poeira da via em questão.</t>
   </si>
   <si>
     <t>19071</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19071/ind-353-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19071/ind-353-2022.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação pública nas ruas próximas as unidades escolares: E.M. Jardim Vista Linda e E.E. Professor João Carlos do Rosário Lopes, no bairro Vista Linda.</t>
   </si>
   <si>
     <t>19072</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19072/ind-354-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19072/ind-354-2022.pdf</t>
   </si>
   <si>
     <t>Aumento de lixeiras nas Praias de Bertioga</t>
   </si>
   <si>
     <t>19073</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19073/ind-355-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19073/ind-355-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de bicicletário no complexo esportivo pé na areia.</t>
   </si>
   <si>
     <t>19074</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19074/ind-356-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19074/ind-356-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua Projetada 619, em frente ao número 129 B, no bairro Chácaras</t>
   </si>
   <si>
     <t>19075</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19075/ind-357-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19075/ind-357-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão de um membro titular representante do comércio informal (ambulantes) no Conselho Municipal de Turismo (CONTUR) de Bertioga.</t>
   </si>
   <si>
     <t>19076</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19076/ind-358-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19076/ind-358-2022.pdf</t>
   </si>
   <si>
     <t>Unidade de referência a Saúde do Idoso</t>
   </si>
   <si>
     <t>19077</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19077/ind-359-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19077/ind-359-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de lombo faixa na Dr. Manoel Hypólito Rego (Rio-Santos) na extensão do bairro de Boracéia</t>
   </si>
   <si>
     <t>19078</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19078/ind-360-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19078/ind-360-2022.pdf</t>
   </si>
   <si>
     <t>Revitalização no campo de futebol na travessa da rua Ephifânio Batista. no bairro de Vicente de Carvalho II</t>
   </si>
   <si>
     <t>19079</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19079/ind-361-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19079/ind-361-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na rede de esgoto do PSH no bairro Indaiá.</t>
   </si>
   <si>
     <t>19080</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19080/ind-362-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19080/ind-362-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção nas Ruas do PSH no bairro Indaiá.</t>
   </si>
   <si>
     <t>19081</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19081/ind-363-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19081/ind-363-2022.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de ceder área à Associação dos Profissionais Ambulantes de Bertioga - APAB, bem como ofereça capacitação profissional das diversas categorias que auxiliam ao turismo da cidade. Estude a possibilidade de inserção de folha no carnê de cobrança da licença dos ambulantes no valor de R$ 20,00 (vinte reais).</t>
   </si>
   <si>
     <t>19082</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19082/ind-364-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19082/ind-364-2022.pdf</t>
   </si>
   <si>
     <t>Compra de Trailers de banheiros químicos para serem utilizados em eventuais do município e outros locais necessários.</t>
   </si>
   <si>
     <t>19083</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19083/ind-365-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19083/ind-365-2022.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto de incentivo à leitura para os alunos da rede municipal e ensino.</t>
   </si>
   <si>
     <t>19084</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19084/ind-366-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19084/ind-366-2022.pdf</t>
   </si>
   <si>
     <t>Gestão junto a SABESP - Companhia de Saneamento do Estado de São Paulo para conserto no vazamento do PV (Poço de Vistoria) do espaço da Rua Projetada B1, no Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>19085</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19085/ind-367-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19085/ind-367-2022.pdf</t>
   </si>
   <si>
     <t>Destinar um vigilante para cuidar da segurança e conservação da Vila do Bem Vicente de Carvalho.</t>
   </si>
   <si>
     <t>19086</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19086/ind-368-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19086/ind-368-2022.pdf</t>
   </si>
   <si>
     <t>Tornar mão dupla a Rua Bartolomeu Fernandes Gonçalves, no Centro, (Anchieta, sentido Orla da Praia).</t>
   </si>
   <si>
     <t>19098</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19098/ind-369-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19098/ind-369-2022.pdf</t>
   </si>
   <si>
     <t>Solicita providencias referente a falta de segurança dos alunos da EE Jardim Vicente de Carvalho.</t>
   </si>
   <si>
     <t>19099</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19099/ind-370-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19099/ind-370-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a Implantação de "programa" que consista em atender pacientes com necessidades especiais de alto risco (distúrbios mentais), que apresentam resistência aos tratamentos odontológicos ambulatoriais no município de Bertioga.</t>
   </si>
   <si>
     <t>19100</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19100/ind-371-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19100/ind-371-2022.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a manutenção dos playgrouwds da orla da praia do Vista Linda.</t>
   </si>
   <si>
     <t>19101</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19101/ind-372-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19101/ind-372-2022.pdf</t>
   </si>
   <si>
     <t>Cadastro de guia Cross, nas UBSs do Município de Bertioga.</t>
   </si>
   <si>
     <t>19102</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19102/ind-373-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19102/ind-373-2022.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei n.° 1.356 de 30 de maio de 2019</t>
   </si>
   <si>
     <t>19103</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19103/ind-374-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19103/ind-374-2022.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei n.° 1.468 de 30 de maio de 2.022 que "Institui a Campanha Dezembro Verde - Não ao abandono de animais no município de_x000D_
 Bertioga".</t>
   </si>
   <si>
     <t>19104</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19104/ind-375-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19104/ind-375-2022.pdf</t>
   </si>
   <si>
     <t>Criação de campanhas de conscientização sobre descarte correto das peças de amianto</t>
   </si>
   <si>
     <t>19105</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19105/ind-376-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19105/ind-376-2022.pdf</t>
   </si>
   <si>
     <t>Tornar mão única a Rua Maria Júlia Bezerra do Nascimento (Antiga Rua Seis), no Albatroz II</t>
   </si>
   <si>
     <t>19106</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19106/ind-377-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19106/ind-377-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação nos campos de futebol de Bertioga.</t>
   </si>
   <si>
     <t>19107</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19107/ind-378-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19107/ind-378-2022.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação ao Executivo Municipal que faça estudo para tornar mão única a rua José Sanches Ferrari, no bairro Vicente de Carvalho, como forma de dar fluidez ao trânsito e estimular o comércio local.</t>
   </si>
   <si>
     <t>19108</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19108/ind-379-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19108/ind-379-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a administração municipal que destine um funcionário da Monte Azul para auxiliar no serviço de limpeza do Mercado de Peixes no Centro</t>
   </si>
   <si>
     <t>19109</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19109/ind-380-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19109/ind-380-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal, que através da secretaria competente retome as obras de drenagem e pavimentação do Indaiá.</t>
   </si>
   <si>
     <t>19110</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19110/ind-381-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19110/ind-381-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal, que através da secretaria competente retome as obras de drenagem e pavimentação do Indaiá</t>
   </si>
   <si>
     <t>19111</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19111/ind-382-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19111/ind-382-2022.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 360/2017; INDICAÇÃO 322/2019 e INDICAÇÃO 186/2021 e, INDICA ao Excelentíssimo Senhor Prefeito do Município de_x000D_
 Bertioga que envide esforços junto a Secretaria Estadual de Segurança Pública, Comando Estadual da Policia Militar e Civil junto ao Governo do Estado de São Paulo visando o aumento de policiamento pessoal efetivo em nossa cidade, bem como o aumento da Guarda Civil Municipal - GCM / Em caráter de_x000D_
 urgência requer a ANTECIPAÇÃO DA "OPERAÇÃO VERÃO."</t>
   </si>
   <si>
     <t>19112</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19112/ind-383-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19112/ind-383-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Prefeitura que elabore projeto e realize obras de micro e macrodrenagem no Bairro Caibura, ainda, pavimentação e urbanização das ruas.</t>
   </si>
   <si>
     <t>19113</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19113/ind-384-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19113/ind-384-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de capacitação para os docentes da rede pública do Município e aquisição de kits pedagógicos sensoriais, destinados à Educação Inclusiva.</t>
   </si>
   <si>
     <t>19114</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19114/ind-385-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19114/ind-385-2022.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Dr José da Costa Silva e Sobrinho no Bairro Indaiá</t>
   </si>
   <si>
     <t>19115</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19115/ind-386-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19115/ind-386-2022.pdf</t>
   </si>
   <si>
     <t>Mutirão de Manutenção e Zeladoria dos Bairro Mangue Seco e Caiubura</t>
   </si>
   <si>
     <t>19116</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19116/ind-387-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19116/ind-387-2022.pdf</t>
   </si>
   <si>
     <t>Novembro Dourado, 23 de Novembro dia de combate ao Câncer Infantojuvenll</t>
   </si>
   <si>
     <t>19117</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19117/ind-388-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19117/ind-388-2022.pdf</t>
   </si>
   <si>
     <t>Solicita Calçamento na ETA do bairro Indaiá e na ETE no bairro Chácaras Vista Linda</t>
   </si>
   <si>
     <t>19118</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19118/ind-389-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19118/ind-389-2022.pdf</t>
   </si>
   <si>
     <t>Solicita lombada ou redutor de velocidade nas ruas João Ramalho e Bartolomeu Fernandes Gonçalves</t>
   </si>
   <si>
     <t>18698</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18698/moc-001-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18698/moc-001-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao grupo Acqua Azul</t>
   </si>
   <si>
     <t>18699</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18699/moc-002-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18699/moc-002-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao empresário Jeferson Santos Silva</t>
   </si>
   <si>
     <t>18700</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18700/moc-003-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18700/moc-003-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Professora Susana Felix Paes Corrêa Leite pelos serviços prestados.</t>
   </si>
   <si>
     <t>18701</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18701/moc-004-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18701/moc-004-2022.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e parabenização a Keila Seidel de Almeida Hartung Vallongo.</t>
   </si>
   <si>
     <t>18702</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18702/moc-005-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18702/moc-005-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Luzia dos Santos Amâncio, vencedora do prêmio Jovem Brasileiro</t>
   </si>
   <si>
     <t>18703</t>
   </si>
   <si>
     <t>Ney Lyra, Elisângela, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18703/moc-006-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18703/moc-006-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização à Renata de Brito pela implantação do projeto de economia solidária.</t>
   </si>
   <si>
     <t>18704</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18704/moc-007-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18704/moc-007-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Rotary Clube de Bertioga Forte.</t>
   </si>
   <si>
     <t>18705</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18705/moc-008-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18705/moc-008-2022.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização a Vereadora de Santos Audrey Kleys Cabral de Oliveira Dinau, pelos serviços_x000D_
 prestados em prol da região da Baixada Santista.</t>
   </si>
   <si>
     <t>18706</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18706/moc-009-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18706/moc-009-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao 1º Tenente PM André Vinicius Amorim, externada a congratulação a todo efetivo do 3º Pelotão de Bombeiros Guarda-Vidas de Bertioga.</t>
   </si>
   <si>
     <t>18777</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18777/moc-010-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18777/moc-010-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a toda equipe da UBS Central</t>
   </si>
   <si>
     <t>18778</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18778/moc-011-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18778/moc-011-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização à empreendedora Dra. Priscilla Morethson, cirurgiã-dentista, proprietária da Clínica Studio Bela Face-Bertioga.</t>
   </si>
   <si>
     <t>18779</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18779/moc-012-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18779/moc-012-2022.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e parabenização ao Bombeiro Sidnei Abade Lopes, externada a congratulação a todo efetivo da Base de Bombeiros do 6º Grupamento-Bertioga</t>
   </si>
   <si>
     <t>18780</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18780/moc-013-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18780/moc-013-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização à Equipe COVID-19 do Hospital Municipal de Bertioga</t>
   </si>
   <si>
     <t>18781</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18781/moc-014-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18781/moc-014-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização à Equipe de Vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>18782</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18782/moc-015-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18782/moc-015-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao quarteto AMS4</t>
   </si>
   <si>
     <t>18783</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18783/moc-016-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18783/moc-016-2022.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização a Alany Kelly de Barros Lima Pereira</t>
   </si>
   <si>
     <t>18784</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18784/moc-017-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18784/moc-017-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Rita Hortência Rolan da Silva</t>
   </si>
   <si>
     <t>18871</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18871/moc-018-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18871/moc-018-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Professora Elaine Bacellar Gaia</t>
   </si>
   <si>
     <t>18872</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18872/moc-19-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18872/moc-19-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a família Nor.</t>
   </si>
   <si>
     <t>18873</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18873/moc-020-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18873/moc-020-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Cícera Maria Galvão</t>
   </si>
   <si>
     <t>18874</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18874/moc-021-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18874/moc-021-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Olivia Tatiane dos Santos Silva</t>
   </si>
   <si>
     <t>18875</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18875/moc-022-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18875/moc-022-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Potência Maçônica Grande Oriente São Paulo- GOSP</t>
   </si>
   <si>
     <t>18876</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18876/moc-023-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18876/moc-023-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização à Força Tarefa da Fiscalização COVID-19 da Prefeitura de Bertioga</t>
   </si>
   <si>
     <t>18877</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18877/moc-024-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18877/moc-024-2022.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização a Francisco Marcos Bezerra da Silva</t>
   </si>
   <si>
     <t>18946</t>
   </si>
   <si>
     <t>Macário, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18946/moc-025-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18946/moc-025-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Projetos de Lei 1559/2021 de autoria do Dep. Federal André Addon; nº 2028/2021 de autoria da Dep. Federal Alice Portugal; nº 3502/2021 de autoria do Dep. Federal Cleber Verde e; nº 799/2022 de autoria do Deputado Federal Renildo Calheiros.</t>
   </si>
   <si>
     <t>18976</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18976/moc-026-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18976/moc-026-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao atleta Matheus Gimenez, Campeão Brasileiro, categoria Super Curse de Jet Ski e ao empresário Marcello Gimenez proprietário da Marina JetChuía</t>
   </si>
   <si>
     <t>18977</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18977/moc-027-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18977/moc-027-2022.pdf</t>
   </si>
   <si>
     <t>Repúdio a brutal agressão sofrida pela Sra. Gabriela Samadello Monteiro de Barros, Procuradora-Geral do Município de Registro/SP, praticada pelo também Procurador do Município, Demétrius Oliveira Macedo.</t>
   </si>
   <si>
     <t>18978</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18978/moc-028-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18978/moc-028-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Boa Esperança Esporte Clube.</t>
   </si>
   <si>
     <t>18979</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18979/moc-029-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18979/moc-029-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a João Rubens da Silva Santos, presidente da Associação Moradores de bairro Nova Canaã.</t>
   </si>
   <si>
     <t>18982</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18982/moc-030-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18982/moc-030-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização em alusão ao dia do advogado, comemorado no dia 11 de agosto.</t>
   </si>
   <si>
     <t>18997</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18997/moc-031-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18997/moc-031-2022.pdf</t>
   </si>
   <si>
     <t>Agradecimento ao Senhor Fernando José da Costa</t>
   </si>
   <si>
     <t>19010</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19010/moc-032-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19010/moc-032-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao integrante da várzea Bertioguense e presidente do time Barca Furada, Moises dos Santos, o popular Hortelã.</t>
   </si>
   <si>
     <t>19011</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19011/moc-033-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19011/moc-033-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a Diretoria de Cultura, musicista, preparadora vocal, bailarina e professora de inglês, Camila Souza Quelhas Esteves</t>
   </si>
   <si>
     <t>19012</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19012/mod-034-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19012/mod-034-2022.pdf</t>
   </si>
   <si>
     <t>Repúdio ao Diretor de Gestão Administrativa e Orçamentaria da Secretaria Municipal de Educação de Bertioga, Sr. Aparecido Fernando da Silva, o "Cido".</t>
   </si>
   <si>
     <t>19013</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19013/moc-035-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19013/moc-035-2022.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Parabenização ao Sr. Reuben Nagib Zeidan.</t>
   </si>
   <si>
     <t>19014</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19014/moc-036-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19014/moc-036-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao atleta Nicolas Bastos Gusmão</t>
   </si>
   <si>
     <t>19015</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19015/moc-037-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19015/moc-037-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao atleta Jonathan de Barros Batista</t>
   </si>
   <si>
     <t>19016</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19016/moc-038-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19016/moc-038-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização a atleta Ana Luisa Santos Nogueira</t>
   </si>
   <si>
     <t>19017</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19017/moc-039-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19017/moc-039-2022.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sensei Edson Radica Filho (Karatê Wado-Kai).</t>
   </si>
   <si>
     <t>18657</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18657/pdl_001-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18657/pdl_001-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO DEPUTADO ESTADUAL ROBERVAL CONTE LOPES LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18730</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18730/pdl_002-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18730/pdl_002-22.pdf</t>
   </si>
   <si>
     <t>concede título de cidadão bertioguense ao sr. marcos scarasati vinholi, e dá outras providências</t>
   </si>
   <si>
     <t>18908</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18908/pdl_003-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18908/pdl_003-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO SENHOR RODRIGO GARCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19045</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19045/pelo_001-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19045/pelo_001-22.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 99 A 119 DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19097</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19097/pelo_002-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19097/pelo_002-22.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 11 DA LOM E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19131/pelo_003-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19131/pelo_003-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE DO ARTIGO 122 DA LOM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18602</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Caio Arias Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18602/plc_001-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18602/plc_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização do Quadro de Cargos de Provimento em Comissão da Prefeitura Municipal de Bertioga, institui funções gratificadas, e dá_x000D_
 providências correlatas.</t>
   </si>
   <si>
     <t>18603</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18603/plc_002-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18603/plc_002-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a estrutura administrativa da Administração Pública do Poder Executivo do Município de Bertioga, reorganiza os órgãos da Prefeitura Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>18840</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18840/plc_003-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18840/plc_003-22.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Bertioga – São Paulo, fixa o limite máximo para a concessão de aposentadorias e pensões pelo Regime Próprio de Previdência Social de que trata o art. 40 da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>18870</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18870/plc_004-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18870/plc_004-22.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal – REFIS/2022</t>
   </si>
   <si>
     <t>18878</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18878/plc_005-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18878/plc_005-22.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N. 317, DE 27 DE OUTUBRO DE 1998, QUE APROVOU O USO E OCUPAÇAO DO SOLO DE BERTIOGA, PARA ACRESCENTAR O DISPOSITIVO QUE MENCIONA</t>
   </si>
   <si>
     <t>19038</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19038/plc_006-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19038/plc_006-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 324, DE 22 DE DEZEMBRO DE 1998 E ALTERACOES, QUE INSTITUIU O CODIGO TRIBUTARIO DO MUNICIPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19039</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19039/plc_007-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19039/plc_007-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE QUALIFICACAO AOS SERVIDORES PUBLICOS EFETIVOS DO MUNICIPIO DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19049</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19049/plc_08-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19049/plc_08-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE REFEIÇÃO E ALIMENTAÇÃO AOS AGENTES DE COMBATE ÀS ENDEMIAS E AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19069</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19069/plc_009-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19069/plc_009-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 173, DE 13 DE OUTUBRO DE 2022, QUE INSTITUIU O ADICIONAL DE QUALIFICAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19126/plc_010-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19126/plc_010-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DA PREFEITURA MUNICIPAL DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18601</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18601/pl_001-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18601/pl_001-2022.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Municipal Dinheiro Direto na Escola - PMDDE - do Município de Bertioga e dispõe sobre os critérios e as formas de transferências e de prestação de contas dos recursos destinados às Unidades Escolares da Rede Municipal de Ensino e dá outras providências."</t>
   </si>
   <si>
     <t>18604</t>
   </si>
   <si>
     <t>Mesa Diretora 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18604/pl_002.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18604/pl_002.pdf</t>
   </si>
   <si>
     <t>APLICA A REVISÃO GERAL CONSTITUCIONAL AOS VALORES ATUAIS DE VENCIMENTO DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18656</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18656/pl_003-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18656/pl_003-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONDOMÍNIOS RESIDENCIAIS E COMERCIAIS LOCALIZADOS NO MUNICÍPIO DE BERTIOGA A DAR PUBLICIDADE A LEI ESTADUAL 17.477/21</t>
   </si>
   <si>
     <t>18658</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18658/pl_04-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18658/pl_04-22.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual do vencimento padrão dos servidores públicos do Município de Bertioga afetos ao Poder Executivo e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>18689</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18689/pl_005-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18689/pl_005-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO PADRÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA AFETOS AO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18707</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18707/pl_006-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18707/pl_006-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI ALTERAÇÃO NOS VENCIMENTOS INCIDENTES AOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL, DO NIVEL 7AA E DO NIVEL 9AA, PARA FINS DE ATENDIMENTO AO PISO SALARIAL PROFISSIONAL NACIONAL, DEFINIDO PELA LEI FEDERAL N. 11.738/2008</t>
   </si>
   <si>
     <t>18708</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18708/pl_007-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18708/pl_007-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE BERTIOGA A DOAR AREA INSTITUCIONAL AO ESTADO DE SAO PAULO PARA A INSTALACAO DE ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL II E ENSINO MEDIO</t>
   </si>
   <si>
     <t>18709</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18709/pl_008-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18709/pl_008-22.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZACAO PARA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORCAMENTO VIGENTE</t>
   </si>
   <si>
     <t>18710</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18710/pl_009-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18710/pl_009-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERACAO DE CREDITO COM A CAIXA ECONOMICA FEDERAL, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>18728</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18728/pl_010-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18728/pl_010-22.pdf</t>
   </si>
   <si>
     <t>denomina como rua professora alaide viana de souza a antiga rua 18 - aprovada 976, localizada no bairro rio da praia</t>
   </si>
   <si>
     <t>18729</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18729/pl_011-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18729/pl_011-22.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a proibição da aquisição, estocagem, comercialização, reciclagem, processamento e benefício de  materiais sem comprovação de origem, na forma que especifica</t>
   </si>
   <si>
     <t>18733</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18733/pl_012-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18733/pl_012-22.pdf</t>
   </si>
   <si>
     <t>define os valores dos padrões de vencimento da estrutura administrativa da câmara municipal de bertioga e dá outras providências</t>
   </si>
   <si>
     <t>18736</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18736/pl_013-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18736/pl_013-2022.pdf</t>
   </si>
   <si>
     <t>Define o valor dos padrões de vencimento da estrutura administrativa da Câmara Municipal de Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>18775</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18775/pl_014-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18775/pl_014-22.pdf</t>
   </si>
   <si>
     <t>Altera parte da Lei 205/96, e dá outras providências</t>
   </si>
   <si>
     <t>18776</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18776/pl_015-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18776/pl_015-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de imóvel através de doação com encargos, nos termos que especifica</t>
   </si>
   <si>
     <t>18785</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18785/pl_016-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18785/pl_016-22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bertioga a doar área institucional ao Estado de São Paulo para a instalação de Escola Estadual de Ensino Fundamental II e Ensino Médio</t>
   </si>
   <si>
     <t>18786</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18786/pl_017-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18786/pl_017-22.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 8, da Lei Municipal nº 1.405, de 07 de maio de 2020, que dispõe sobre as medidas afetas ao funcionalismo público do Município de Bertioga durante o estado de calamidade pública e de emergência de saúde pública decorrente do COVID-19</t>
   </si>
   <si>
     <t>18816</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18816/pl_018-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18816/pl_018-22.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A IMPLANTACAO DE VAGAS DE ESTACIONAMENTO PREFERENCIAIS RESERVADA AS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA, SINALIZADA COM O SIMBOLO MUNDIAL DE CONSCIENTIZACAO DO AUTISMO</t>
   </si>
   <si>
     <t>18817</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18817/pl_019-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18817/pl_019-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>18818</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18818/pl_020-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18818/pl_020-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>18839</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18839/pl_021-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18839/pl_021-22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Projeto Musicultura e criar Orquestra Sinfônica Evangelistica nos termos que especifica</t>
   </si>
   <si>
     <t>18855</t>
   </si>
   <si>
     <t>Taciano Goulart, Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18855/pl_022-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18855/pl_022-22.pdf</t>
   </si>
   <si>
     <t>RECONHECE O RISCO DA ATIVIDADE E A EFETIVA NECESSIDADE DO PORTE DE ARMAS DE FOGO AO ATIRADOR DESPORTIVO INTEGRANTE DE ENTIDADE DE DESPORTO LEGALMENTE CONSTITUIDAS NOS TERMOS DO INCISO IX DO ARTIGO 6 DA LEI FEDERAL N. 10.826 DE 2003</t>
   </si>
   <si>
     <t>18856</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18856/pl_023-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18856/pl_023-22.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA DRA. FABIANA LIRA DIEZ A ANTIGA RUA APROVADA 963, NO BAIRRO MAITINGA</t>
   </si>
   <si>
     <t>18879</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18879/pl_024-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18879/pl_024-22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 1.278, DE 22 DE DEZEMBRO DE 2017, QUE AUTORIZOU A CELEBRAÇCAO DE CONVÊNIO COM O ESTADO DE SÃO PAULO PARA UTILIZAÇÃO DE POLICIAIS MILITARES, FARDADOS E MUNIDOS DO EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL, EM ESCALA ESPECIAL, E CRIOU A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18909</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18909/pl_025-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18909/pl_025-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FESTIVAL GOSPEL NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18910</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18910/pl_026-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18910/pl_026-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLETA, O TRANSPORTE, O TRATAMENTO E A DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DOS RESÍDUOS DE LOGÍSTICA REVERSA, SUAS PARTES, SEUS COMPONENTES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19133</t>
   </si>
   <si>
     <t>DENOMINA DE CASA DA CULTURA PROFESSORA NORMA DOS SANTOS MAZZONI, A CASA DA CULTURA LOCALIZADA NA AVENIDA TOME DE SOUZA, N. 130, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18911</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18911/pl_028-22_ldo.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18911/pl_028-22_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO D LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18932</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18932/pl_029-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18932/pl_029-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ASSISTÊNCIA JURÍDICA INTEGRAL E GRATUITA AOS INTEGRANTES DA GUARDA MUNICIPAL QUE, NO EXERCÍCIO DE SUAS FUNÇÕES OU EM RAZÃO DELAS, SE ENVOLVEM OU SEJAM, APLICADOS EM CASOS QUE DEMANDEM TUTELA JURÍDICA</t>
   </si>
   <si>
     <t>18933</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18933/pl_030-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18933/pl_030-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, PROGRAMA DE APOIO ÀS PESSOAS COM DOENÇA DE ALZHEIMER E OUTRAS DEMÊNCIAS E AOS SEUS FAMILIARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18934</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18934/pl_031-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18934/pl_031-22.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOME DE RUA TENENTE CORONEL VADY NOR, A ANTIGA RUA APROVADA 976, NO BAIRRO MAITINGA</t>
   </si>
   <si>
     <t>18949</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18949/pl_032-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18949/pl_032-22.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O PLENO EXERCÍCIO DOS DIREITOS INDIVIDUAIS E SOCIAIS DAS PESSOAS COM DEFICIÊNCIA E SUA EFETIVA INTEGRAÇÃO SOCIAL NA PRAIA DE BERTIOGA, COM O PROGRAMA CADEIRANTE NA PRAIA</t>
   </si>
   <si>
     <t>18950</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18950/pl_033-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18950/pl_033-22.pdf</t>
   </si>
   <si>
     <t>18951</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18951/pl_034-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18951/pl_034-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E INCLUSÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO QUADRIÊNIO 2022/2023, INSTITUÍDO PELA LEI MUNICIPAL Nº 1.454, DE 08 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>18980</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18980/pl_035-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18980/pl_035-22.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1084, de 27 de setembro de 2013, que autorizou o Poder Executivo a doar área ao Tribunal de Justiça de São Paulo</t>
   </si>
   <si>
     <t>18981</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18981/pl_036-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18981/pl_036-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE CAMPANHA PERMANENTE DE COMBATE À VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>18983</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18983/pl_037-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18983/pl_037-2022.pdf</t>
   </si>
   <si>
     <t>18984</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18984/pl_038-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18984/pl_038-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E A UTILIZAÇÃO DO INSTITUTO CONSTITUCIONAL DA TRANSPOSIÇÃO E REMANEJAMENTO DE DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>18985</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18985/pl_039-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18985/pl_039-2022.pdf</t>
   </si>
   <si>
     <t>19004</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19004/pl_40-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19004/pl_40-2022.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CENTRO DE REFERÊNCIA EM ENDOMETRIOSE NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19005</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19005/pl_41-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19005/pl_41-2022.pdf</t>
   </si>
   <si>
     <t>FICA DESTINADO 5% (CINCO POR CENTO) DO TOTAL DE MORADIAS POPULARES DE PROGRAMAS HABITACIONAIS PÚBLICOS, INSTITUÍDOS PELA PREFEITURA DO MUNICÍPIO DE BERTIOGA, AS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E AS OFENDIDAS POR TENTATIVA DE CRIME DE FEMINICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19006</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19006/pl_42-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19006/pl_42-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL ÀS PESSOAS COM FIBROMIALGIA NOS LOCAIS QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19007</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19007/pl_43-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19007/pl_43-2022.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DIVULGAÇÃO DAS OBRAS INACABADAS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19008</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19008/pl_44-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19008/pl_44-2022.pdf</t>
   </si>
   <si>
     <t>RESERVA AOS NEGROS 20% (VINTE POR CENTO) DAS VAGAS OFERECIDAS NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS E EMPREGOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DAS AUTARQUIAS, DO MUNICÍPIO DE BERTIOGA, E DÁ PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19018</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19018/pl_045-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19018/pl_045-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A DOAR PARTE DE ÁREA INSTITUCIONAL À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BERTIOGA – APAE DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19031</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19031/pl_046-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19031/pl_046-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO MARCO AURELIO CASSIANO A ANTIGA RUA SEIS DO BAIRRO VICENTE DE CARVALHO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19032</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19032/pl_047-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19032/pl_047-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO LORENA VICTORIA CAMILO MIRANDA LOLO A ANTIGA RUA SETE DO BAIRRO JARDIM VICENTE DE CARVALHO E DA OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>19033</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19033/pl_048-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19033/pl_048-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO ROBERTO PEREIRA A RUA EDMUNDO GOMES DE QUEIROZ, DO BAIRRO CENTRO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19034</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19034/pl_049-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19034/pl_049-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O CENTRO DE HEMODIALISE E DIALISE PERITONEAL NA CIDADE DE BERTIOGA, ESTADO DE SAO PAULO</t>
   </si>
   <si>
     <t>19035</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19035/pl_050-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19035/pl_050-2022.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSAO DE AUXILIO FINANCEIRO A ATLETAS E EQUIPES QUE REPRESENTEM O MUNICIPIO DE BERTIOGA EM COMPETICOES ESPORTIVAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19036</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19036/pl_051-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19036/pl_051-2022.pdf</t>
   </si>
   <si>
     <t>19037</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19037/pl_052-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19037/pl_052-2022.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZACAO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORCAMENTO VIGENTE</t>
   </si>
   <si>
     <t>19042</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19042/pl_053-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19042/pl_053-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO AMBITO DO MUNICIPIO DE BERTIOGA, O BANCO DE RACAO PARA ANIMAIS, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19043</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19043/pl_054-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19043/pl_054-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO MARIA ELIZA COSTA LEITE A RUA BENEDITO SOARES DE NOVAES FILHO DO BAIRRO RIO DA PRAIA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19044</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19044/pl_055-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19044/pl_055-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A DOAR ÁREA INSTITUCIONAL AO INSTITUTO CAMPB, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19046</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19046/pl_056-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19046/pl_056-22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 852, DE 04 DE JUNHO DE 2009, QUE DISPÕE SOBRE A CONTRATAÇÃO DE ESTAGIÁRIOS PELO PODER EXECUTIVO MUNICIPAL (ESTÁGIO NÃO OBRIGATÓRIO), NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19047</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19047/pl_057-22_loa.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19047/pl_057-22_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>19048</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19048/pl_058-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19048/pl_058-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A DOAR ÁREA INSTITUCIONAL AO CENTRO PAULO SOUZA, AUTARQUIA DO GOVERNO DO ESTADO DE SÃO PAULO, VINCULADO À SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19067</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19067/pl_059-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19067/pl_059-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A PADRONIZAÇÃO, ALINHAMENTO E IDENTIFICAÇÃO DA FIAÇÃO AÉREA NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19068</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19068/pl_060-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19068/pl_060-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 1.323, DE 26 DE OUTUBRO DE 2018, QUE TRATA DA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>19087</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19087/pl_061-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19087/pl_061-22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 135/1995, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19088</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19088/pl_062-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19088/pl_062-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA MUNICIPAL RENDA SOCIAL, ATRAVÉS DA CONCESSÃO DE LICENÇAS SOCIAIS PARA O COMÉRCIO AMBULANTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19089</t>
   </si>
   <si>
     <t>Taciano Goulart, Carlos Ticianelli, Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19089/pl_063-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19089/pl_063-22.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOME DA RUA TENENTE CORONEL VADY NOR, A ANTIGA RUA APROVADA 976, NO BAIRRO MAITINGA</t>
   </si>
   <si>
     <t>19090</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19090/pl_064-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19090/pl_064-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONOMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19091</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19091/pl_065-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19091/pl_065-22.pdf</t>
   </si>
   <si>
     <t>denomina como rua dra. fabiana lira diez a antiga rua aprovada 980, no bairro maitinga</t>
   </si>
   <si>
     <t>19094</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19094/pl_066-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19094/pl_066-22.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS VALORES DE PADRAO DE VENCIMENTO, DOS CARGOS E CARREIRAS, BEM COMO AS FUNCOES GRATIFICADAS DOS SERVIDORES DA CAMARA MUNICIPAL DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19092</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19092/pl_067-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19092/pl_067-22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 324/1998, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19093</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19093/pl_068-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19093/pl_068-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS A TODO CORPO DOCENTE E OS FUNCIONÁRIOS QUE POSSUEM CONTATO DIRETO COM OS ALUNOS DA REDE PÚBLICA MUNICIPAL E PARTICULARES NO MUNICÍPIO DE BERTIOGA E INSTITUI O SELO LUCAS BEGALLI ZAMORA DE SOUZA DE CAPACITAÇÃO EM PRIMEIROS SOCORROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19119/pl_069-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19119/pl_069-2022.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A SINALIZACAO DE ATENDIMENTO PREFERENCIAL AOS PORTADORES DE SINDROME DE DOWN NO MUNICIPIO DE BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19120/pl_070-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19120/pl_070-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O CTD - CENTRO DE TRATAMENTO DO DIABETES, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19121/pl_071-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19121/pl_071-2022.pdf</t>
   </si>
   <si>
     <t>CRIACAO DO PROGRAMA MUNICIPAL DE HOMEOPATIA</t>
   </si>
   <si>
     <t>19122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19122/pl_072-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19122/pl_072-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA DINOVALDO GONCALVES, ANTIGA RUA QUATRO, NO BAIRRO JARDIM ALBATROZ</t>
   </si>
   <si>
     <t>19123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19123/pl_073-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19123/pl_073-2022.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PERMISSÃO DE USO PARA A IMPLANTAÇÃO DE PASSARELA AÉREA E PASSAGEM SUBTERRÂNEA, INSTITUI PARÂMETROS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19124/pl_074-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19124/pl_074-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PASSE LIVRE PARA IDOSOS A PARTIR DOS 60 ANOS NOS TRANSPORTES COLETIVOS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19125/pl_075-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19125/pl_075-2022.pdf</t>
   </si>
   <si>
     <t>19127</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Guarujá, Macário, Matheus Rodrigues, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19127/pl_076-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19127/pl_076-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.098, DE 02 DE JANEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19128/pl_77-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19128/pl_77-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (CMDCA) E O FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE (FMDCA)</t>
   </si>
   <si>
     <t>19129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19129/pl_078-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19129/pl_078-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NO ÂMBITO DO MUNICÍPIO DE BERTIOGA A CRIAÇÃO DO CETAS - CENTRO DE TRIAGEM DE ANIMAIS SILVESTRES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19130/pl_079-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19130/pl_079-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 135, DE 30 DE JUNHO DE 1995, QUE DISCIPLINA O COMERCIO AMBULANTE, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>19132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19132/pl-080-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19132/pl-080-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E A UTILIZAÇÃO DO INSTITUTO CONSTITUCIONAL DA TRANSPOSIÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>18734</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18734/pr_01-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18734/pr_01-22.pdf</t>
   </si>
   <si>
     <t>define a estrutura administrativa e o quadro de servidores efetivos da câmara municipal de bertioga e dá outras providências</t>
   </si>
   <si>
     <t>18735</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18735/pr_02-02.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18735/pr_02-02.pdf</t>
   </si>
   <si>
     <t>altera a resolução 081/2007 e dá outras providências</t>
   </si>
   <si>
     <t>18737</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18737/pr_003-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18737/pr_003-2022.pdf</t>
   </si>
   <si>
     <t>Altera a resolução 081/2007 e dá outras providências</t>
   </si>
   <si>
     <t>18738</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18738/pr_004-2022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18738/pr_004-2022.pdf</t>
   </si>
   <si>
     <t>Define a Estrutura Administrativa e o Quadro de Servidores Efetivos da Câmara Municipal de Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>19095</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19095/pr_005-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19095/pr_005-22.pdf</t>
   </si>
   <si>
     <t>DEFINE O QUADRO DE SERVIDORES EFETIVOS DA ESTRUTURA ADMINISTRATIVA DA CAMARA MUNICIPAL DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>19096</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19096/pr_006-22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19096/pr_006-22.pdf</t>
   </si>
   <si>
     <t>DEFINE O QUADRO DE SERVIDORES COMISSIONADOS DENTRO DA ESTRUTURA ADMINISTRATIVA DA CAMARA MUNICIPAL DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6434,68 +6434,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18605/ind-001-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18606/ind-002-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18607/ind-003-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18608/ind-004-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18609/ind-005-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18610/ind-006-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18611/ind-007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18612/ind-008-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18613/ind-009-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18615/ind-011-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18616/ind-012-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18617/ind-013-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18618/ind-014-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18619/ind-015-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18620/ind-016-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18621/ind-017-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18622/ind-018-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18623/ind-019-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18624/ind-020-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18625/ind-021-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18627/ind-023-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18628/ind-024-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18629/ind-025-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18630/ind-026-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18631/ind-027-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18632/ind-028-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18633/ind-029-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18634/ind-030-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18635/ind-031-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18636/ind-032-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18637/ind-033-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18638/ind-034-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18639/ind-035-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18640/ind-036-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18641/ind-037-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18642/ind-038-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18643/ind-039-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18644/ind-040-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18645/ind-041-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18646/ind-042-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18647/ind-043-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18648/ind-044-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18649/ind-045-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18650/ind-046-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18651/ind-047-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18652/ind-048-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18653/ind-049-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18654/ind-050-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18655/ind-051-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18659/ind-052-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18660/ind-053-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18661/ind-054-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18662/ind-055-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18663/ind-056-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18664/ind-057-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18665/ind-058-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18666/ind-059-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18667/ind-060-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18668/ind-061-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18669/ind-062-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18670/ind-063-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18671/ind-064-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18672/ind-065-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18673/ind-066-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18674/ind-067-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18675/ind-068-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18676/ind-069-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18677/ind-070-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18678/ind-071-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18679/ind-072-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18680/ind-073-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18681/ind-074-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18682/ind-075-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18683/ind-076-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18684/ind-077-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18685/ind-078-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18686/ind-079-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18687/ind-080-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18688/ind-081-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18690/ind-082-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18691/ind-083-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18692/ind-084-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18693/ind-085-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18694/ind-086-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18695/ind-087-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18696/ind-088-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18697/ind-089-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18711/ind-090-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18712/ind-091-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18713/ind-092-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18714/ind-093-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18715/ind-094-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18716/ind-095-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18717/ind-096-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18718/ind-097-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18719/ind-098-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18720/ind-099-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18721/ind-100-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18722/ind-101-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18723/ind-102-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18724/ind-103-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18725/ind-104-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18726/ind-105-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18727/ind-106-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18739/ind-107-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18740/ind-108-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18741/ind-109-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18742/ind-110-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18743/ind-111-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18744/ind-112-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18745/ind-113-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18746/ind-114-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18747/ind-115-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18748/ind-116-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18749/ind-117-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18750/ind-118-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18751/ind-119-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18752/ind-120-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18753/ind-121-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18754/ind-122-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18755/ind-123-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18756/ind-124-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18757/ind-125-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18758/ind-126-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18759/ind-127-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18760/ind-128-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18761/ind-129-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18762/ind-130-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18763/ind-131-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18764/ind-132-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18765/ind-133-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18766/ind-134-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18767/ind-135-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18768/ind-136-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18769/ind-137-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18770/ind-138-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18771/ind-139-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18772/ind-140-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18773/ind-141-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18774/ind-142-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18787/ind-143-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18788/ind-144-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18789/ind-145-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18790/ind-146-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18791/ind-147-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18792/ind-148-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18793/ind-149-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18794/ind-150-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18795/ind-151-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18796/ind-152-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18797/ind-153-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18798/ind-154-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18799/ind-155-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18800/ind-156-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18801/ind-157-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18802/ind-158-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18803/ind-159-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18804/ind-160-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18805/ind-161-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18806/ind-162-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18807/ind-163-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18808/ind-164-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18809/ind-165-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18810/ind-166-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18811/ind-167-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18812/ind-168-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18814/ind-170-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18815/ind-171-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18819/ind-172-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18820/ind-173-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18821/ind-174-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18822/ind-175-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18823/ind-176-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18824/ind-177-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18825/ind-178-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18826/ind-179-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18827/ind-180-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18828/ind-181-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18829/ind-182-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18830/ind-183-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18831/ind-184-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18832/ind-185-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18833/ind-186-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18834/ind-187-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18836/ind-189-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18837/ind-190-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18838/ind-191-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18841/ind-192-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18842/ind-193-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18843/ind-194-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18845/ind-196-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18846/ind-197-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18847/ind-198-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18848/ind-199-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18849/ind-200-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18850/ind-201-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18851/ind-202-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18852/ind-203-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18853/ind-204-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18854/ind-205-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18857/ind-206-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18858/ind-207-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18859/ind-208-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18860/ind-209-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18861/ind-210-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18862/ind-211-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18863/ind-212-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18864/ind-213-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18865/ind-214-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18866/ind-215-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18867/ind-216-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18868/ind-217-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18869/ind-218-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18880/ind-219-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18881/ind-220-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18882/ind-221-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18883/ind-222-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18884/ind-223-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18885/ind-224-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18886/ind-225-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18887/ind-226-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18888/ind-227-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18889/ind-228-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18890/ind-229-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18891/ind-230-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18892/ind-231-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18893/ind-232-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18894/ind-233-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18895/ind-234-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18896/ind-235-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18897/ind-236-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18898/ind-237-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18899/ind-238-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18900/ind-239-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18901/ind-240-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18902/ind-241-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18903/ind-242-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18904/ind-243-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18905/ind-244-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18906/ind-245-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18907/ind-246-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18912/ind-247-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18913/ind-248-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18914/ind-249-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18915/ind-250-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18916/ind-251-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18917/ind-252-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18918/ind-253-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18919/ind-254-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18920/ind-255-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18921/ind-256-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18922/ind-257-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18923/ind-258-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18924/ind-259-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18925/ind-260-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18926/ind-261-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18927/ind-262-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18928/ind-263-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18929/ind-264-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18930/ind-265-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18931/ind-266-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18935/ind-267-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18936/ind-268-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18937/ind-269-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18938/ind-270-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18939/ind-271-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18940/ind-272-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18941/ind-273-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18942/ind-274-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18943/ind-275-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18944/ind-276-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18945/ind-277-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18947/ind-278-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18948/ind-279-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18952/ind-280-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18953/ind-281-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18954/ind-282-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18955/ind-283-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18956/ind-284-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18957/ind-285-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18958/ind-286-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18959/ind-287-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18960/ind-288-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18961/ind-289-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18962/ind-290-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18963/ind-291-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18964/ind-292-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18965/ind-293-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18966/ind-294-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18967/ind-295-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18968/ind-296-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18969/ind-297-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18970/ind-298-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18971/ind-299-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18972/ind-300-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18973/ind-301-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18974/ind-302-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18975/ind-303-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18986/ind-304-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18987/ind-305-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18988/ind-306-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18989/ind-307-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18990/ind-308-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18991/ind-309-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18992/ind-310-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18993/ind-311-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18994/ind-312-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18995/ind-313-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18996/ind-314-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18998/ind-315-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18999/ind-316-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19000/ind-317-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19001/ind-318-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19002/ind-319-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19003/ind-320-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19019/ind-321-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19020/ind-322-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19021/ind-323-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19022/ind-324-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19023/ind-325-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19024/ind-326-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19025/ind-327-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19026/ind-328-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19027/ind-329-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19028/ind-330-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19029/ind-331-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19030/ind-332-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19040/ind-333-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19041/ind-334-2022..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19050/ind-335-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19051/ind-336-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19052/ind-337-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19053/ind-338-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19054/ind-339-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19055/ind-340-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19056/ind-341-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19057/ind-342-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19058/ind-343-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19059/ind-344-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19060/ind-345-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19061/ind-346-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19062/ind-347-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19063/ind-348-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19064/ind-349-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19065/ind-350-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19066/ind-351-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19070/ind-352-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19071/ind-353-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19072/ind-354-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19073/ind-355-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19074/ind-356-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19075/ind-357-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19076/ind-358-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19077/ind-359-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19078/ind-360-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19079/ind-361-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19080/ind-362-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19081/ind-363-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19082/ind-364-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19083/ind-365-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19084/ind-366-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19085/ind-367-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19086/ind-368-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19098/ind-369-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19099/ind-370-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19100/ind-371-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19101/ind-372-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19102/ind-373-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19103/ind-374-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19104/ind-375-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19105/ind-376-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19106/ind-377-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19107/ind-378-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19108/ind-379-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19109/ind-380-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19110/ind-381-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19111/ind-382-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19112/ind-383-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19113/ind-384-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19114/ind-385-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19115/ind-386-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19116/ind-387-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19117/ind-388-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19118/ind-389-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18698/moc-001-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18699/moc-002-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18700/moc-003-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18701/moc-004-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18702/moc-005-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18703/moc-006-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18704/moc-007-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18705/moc-008-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18706/moc-009-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18777/moc-010-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18778/moc-011-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18779/moc-012-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18780/moc-013-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18781/moc-014-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18782/moc-015-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18783/moc-016-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18784/moc-017-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18871/moc-018-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18872/moc-19-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18873/moc-020-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18874/moc-021-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18875/moc-022-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18876/moc-023-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18877/moc-024-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18946/moc-025-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18976/moc-026-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18977/moc-027-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18978/moc-028-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18979/moc-029-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18982/moc-030-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18997/moc-031-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19010/moc-032-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19011/moc-033-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19012/mod-034-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19013/moc-035-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19014/moc-036-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19015/moc-037-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19016/moc-038-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19017/moc-039-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18657/pdl_001-22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18730/pdl_002-22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18908/pdl_003-22.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19045/pelo_001-22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19097/pelo_002-22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19131/pelo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18602/plc_001-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18603/plc_002-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18840/plc_003-22.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18870/plc_004-22.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18878/plc_005-22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19038/plc_006-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19039/plc_007-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19049/plc_08-22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19069/plc_009-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19126/plc_010-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18601/pl_001-2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18604/pl_002.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18656/pl_003-22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18658/pl_04-22.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18689/pl_005-22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18707/pl_006-22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18708/pl_007-22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18709/pl_008-22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18710/pl_009-22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18728/pl_010-22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18729/pl_011-22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18733/pl_012-22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18736/pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18775/pl_014-22.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18776/pl_015-22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18785/pl_016-22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18786/pl_017-22.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18816/pl_018-22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18817/pl_019-22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18818/pl_020-22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18839/pl_021-22.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18855/pl_022-22.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18856/pl_023-22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18879/pl_024-22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18909/pl_025-22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18910/pl_026-22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18911/pl_028-22_ldo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18932/pl_029-22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18933/pl_030-22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18934/pl_031-22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18949/pl_032-22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18950/pl_033-22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18951/pl_034-22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18980/pl_035-22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18981/pl_036-22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18983/pl_037-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18984/pl_038-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18985/pl_039-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19004/pl_40-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19005/pl_41-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19006/pl_42-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19007/pl_43-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19008/pl_44-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19018/pl_045-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19031/pl_046-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19032/pl_047-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19033/pl_048-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19034/pl_049-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19035/pl_050-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19036/pl_051-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19037/pl_052-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19042/pl_053-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19043/pl_054-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19044/pl_055-22.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19046/pl_056-22.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19047/pl_057-22_loa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19048/pl_058-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19067/pl_059-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19068/pl_060-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19087/pl_061-22.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19088/pl_062-22.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19089/pl_063-22.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19090/pl_064-22.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19091/pl_065-22.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19094/pl_066-22.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19092/pl_067-22.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19093/pl_068-22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19119/pl_069-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19120/pl_070-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19121/pl_071-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19122/pl_072-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19123/pl_073-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19124/pl_074-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19125/pl_075-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19127/pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19128/pl_77-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19129/pl_078-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19130/pl_079-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19132/pl-080-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18734/pr_01-22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18735/pr_02-02.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18737/pr_003-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18738/pr_004-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19095/pr_005-22.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19096/pr_006-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18605/ind-001-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18606/ind-002-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18607/ind-003-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18608/ind-004-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18609/ind-005-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18610/ind-006-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18611/ind-007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18612/ind-008-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18613/ind-009-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18615/ind-011-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18616/ind-012-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18617/ind-013-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18618/ind-014-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18619/ind-015-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18620/ind-016-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18621/ind-017-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18622/ind-018-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18623/ind-019-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18624/ind-020-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18625/ind-021-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18627/ind-023-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18628/ind-024-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18629/ind-025-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18630/ind-026-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18631/ind-027-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18632/ind-028-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18633/ind-029-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18634/ind-030-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18635/ind-031-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18636/ind-032-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18637/ind-033-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18638/ind-034-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18639/ind-035-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18640/ind-036-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18641/ind-037-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18642/ind-038-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18643/ind-039-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18644/ind-040-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18645/ind-041-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18646/ind-042-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18647/ind-043-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18648/ind-044-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18649/ind-045-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18650/ind-046-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18651/ind-047-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18652/ind-048-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18653/ind-049-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18654/ind-050-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18655/ind-051-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18659/ind-052-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18660/ind-053-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18661/ind-054-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18662/ind-055-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18663/ind-056-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18664/ind-057-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18665/ind-058-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18666/ind-059-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18667/ind-060-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18668/ind-061-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18669/ind-062-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18670/ind-063-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18671/ind-064-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18672/ind-065-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18673/ind-066-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18674/ind-067-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18675/ind-068-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18676/ind-069-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18677/ind-070-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18678/ind-071-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18679/ind-072-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18680/ind-073-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18681/ind-074-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18682/ind-075-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18683/ind-076-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18684/ind-077-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18685/ind-078-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18686/ind-079-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18687/ind-080-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18688/ind-081-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18690/ind-082-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18691/ind-083-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18692/ind-084-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18693/ind-085-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18694/ind-086-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18695/ind-087-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18696/ind-088-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18697/ind-089-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18711/ind-090-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18712/ind-091-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18713/ind-092-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18714/ind-093-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18715/ind-094-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18716/ind-095-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18717/ind-096-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18718/ind-097-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18719/ind-098-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18720/ind-099-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18721/ind-100-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18722/ind-101-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18723/ind-102-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18724/ind-103-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18725/ind-104-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18726/ind-105-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18727/ind-106-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18739/ind-107-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18740/ind-108-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18741/ind-109-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18742/ind-110-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18743/ind-111-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18744/ind-112-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18745/ind-113-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18746/ind-114-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18747/ind-115-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18748/ind-116-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18749/ind-117-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18750/ind-118-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18751/ind-119-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18752/ind-120-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18753/ind-121-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18754/ind-122-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18755/ind-123-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18756/ind-124-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18757/ind-125-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18758/ind-126-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18759/ind-127-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18760/ind-128-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18761/ind-129-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18762/ind-130-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18763/ind-131-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18764/ind-132-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18765/ind-133-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18766/ind-134-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18767/ind-135-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18768/ind-136-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18769/ind-137-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18770/ind-138-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18771/ind-139-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18772/ind-140-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18773/ind-141-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18774/ind-142-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18787/ind-143-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18788/ind-144-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18789/ind-145-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18790/ind-146-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18791/ind-147-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18792/ind-148-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18793/ind-149-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18794/ind-150-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18795/ind-151-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18796/ind-152-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18797/ind-153-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18798/ind-154-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18799/ind-155-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18800/ind-156-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18801/ind-157-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18802/ind-158-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18803/ind-159-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18804/ind-160-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18805/ind-161-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18806/ind-162-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18807/ind-163-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18808/ind-164-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18809/ind-165-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18810/ind-166-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18811/ind-167-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18812/ind-168-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18814/ind-170-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18815/ind-171-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18819/ind-172-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18820/ind-173-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18821/ind-174-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18822/ind-175-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18823/ind-176-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18824/ind-177-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18825/ind-178-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18826/ind-179-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18827/ind-180-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18828/ind-181-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18829/ind-182-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18830/ind-183-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18831/ind-184-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18832/ind-185-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18833/ind-186-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18834/ind-187-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18836/ind-189-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18837/ind-190-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18838/ind-191-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18841/ind-192-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18842/ind-193-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18843/ind-194-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18845/ind-196-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18846/ind-197-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18847/ind-198-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18848/ind-199-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18849/ind-200-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18850/ind-201-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18851/ind-202-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18852/ind-203-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18853/ind-204-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18854/ind-205-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18857/ind-206-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18858/ind-207-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18859/ind-208-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18860/ind-209-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18861/ind-210-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18862/ind-211-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18863/ind-212-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18864/ind-213-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18865/ind-214-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18866/ind-215-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18867/ind-216-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18868/ind-217-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18869/ind-218-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18880/ind-219-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18881/ind-220-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18882/ind-221-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18883/ind-222-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18884/ind-223-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18885/ind-224-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18886/ind-225-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18887/ind-226-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18888/ind-227-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18889/ind-228-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18890/ind-229-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18891/ind-230-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18892/ind-231-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18893/ind-232-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18894/ind-233-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18895/ind-234-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18896/ind-235-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18897/ind-236-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18898/ind-237-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18899/ind-238-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18900/ind-239-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18901/ind-240-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18902/ind-241-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18903/ind-242-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18904/ind-243-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18905/ind-244-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18906/ind-245-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18907/ind-246-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18912/ind-247-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18913/ind-248-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18914/ind-249-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18915/ind-250-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18916/ind-251-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18917/ind-252-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18918/ind-253-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18919/ind-254-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18920/ind-255-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18921/ind-256-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18922/ind-257-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18923/ind-258-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18924/ind-259-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18925/ind-260-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18926/ind-261-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18927/ind-262-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18928/ind-263-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18929/ind-264-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18930/ind-265-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18931/ind-266-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18935/ind-267-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18936/ind-268-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18937/ind-269-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18938/ind-270-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18939/ind-271-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18940/ind-272-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18941/ind-273-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18942/ind-274-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18943/ind-275-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18944/ind-276-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18945/ind-277-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18947/ind-278-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18948/ind-279-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18952/ind-280-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18953/ind-281-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18954/ind-282-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18955/ind-283-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18956/ind-284-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18957/ind-285-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18958/ind-286-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18959/ind-287-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18960/ind-288-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18961/ind-289-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18962/ind-290-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18963/ind-291-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18964/ind-292-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18965/ind-293-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18966/ind-294-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18967/ind-295-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18968/ind-296-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18969/ind-297-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18970/ind-298-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18971/ind-299-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18972/ind-300-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18973/ind-301-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18974/ind-302-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18975/ind-303-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18986/ind-304-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18987/ind-305-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18988/ind-306-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18989/ind-307-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18990/ind-308-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18991/ind-309-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18992/ind-310-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18993/ind-311-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18994/ind-312-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18995/ind-313-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18996/ind-314-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18998/ind-315-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18999/ind-316-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19000/ind-317-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19001/ind-318-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19002/ind-319-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19003/ind-320-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19019/ind-321-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19020/ind-322-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19021/ind-323-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19022/ind-324-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19023/ind-325-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19024/ind-326-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19025/ind-327-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19026/ind-328-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19027/ind-329-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19028/ind-330-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19029/ind-331-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19030/ind-332-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19040/ind-333-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19041/ind-334-2022..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19050/ind-335-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19051/ind-336-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19052/ind-337-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19053/ind-338-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19054/ind-339-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19055/ind-340-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19056/ind-341-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19057/ind-342-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19058/ind-343-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19059/ind-344-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19060/ind-345-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19061/ind-346-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19062/ind-347-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19063/ind-348-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19064/ind-349-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19065/ind-350-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19066/ind-351-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19070/ind-352-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19071/ind-353-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19072/ind-354-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19073/ind-355-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19074/ind-356-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19075/ind-357-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19076/ind-358-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19077/ind-359-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19078/ind-360-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19079/ind-361-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19080/ind-362-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19081/ind-363-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19082/ind-364-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19083/ind-365-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19084/ind-366-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19085/ind-367-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19086/ind-368-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19098/ind-369-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19099/ind-370-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19100/ind-371-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19101/ind-372-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19102/ind-373-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19103/ind-374-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19104/ind-375-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19105/ind-376-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19106/ind-377-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19107/ind-378-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19108/ind-379-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19109/ind-380-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19110/ind-381-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19111/ind-382-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19112/ind-383-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19113/ind-384-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19114/ind-385-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19115/ind-386-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19116/ind-387-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19117/ind-388-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19118/ind-389-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18698/moc-001-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18699/moc-002-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18700/moc-003-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18701/moc-004-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18702/moc-005-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18703/moc-006-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18704/moc-007-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18705/moc-008-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18706/moc-009-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18777/moc-010-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18778/moc-011-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18779/moc-012-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18780/moc-013-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18781/moc-014-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18782/moc-015-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18783/moc-016-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18784/moc-017-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18871/moc-018-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18872/moc-19-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18873/moc-020-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18874/moc-021-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18875/moc-022-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18876/moc-023-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18877/moc-024-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18946/moc-025-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18976/moc-026-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18977/moc-027-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18978/moc-028-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18979/moc-029-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18982/moc-030-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18997/moc-031-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19010/moc-032-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19011/moc-033-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19012/mod-034-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19013/moc-035-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19014/moc-036-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19015/moc-037-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19016/moc-038-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19017/moc-039-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18657/pdl_001-22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18730/pdl_002-22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18908/pdl_003-22.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19045/pelo_001-22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19097/pelo_002-22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19131/pelo_003-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18602/plc_001-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18603/plc_002-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18840/plc_003-22.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18870/plc_004-22.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18878/plc_005-22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19038/plc_006-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19039/plc_007-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19049/plc_08-22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19069/plc_009-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19126/plc_010-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18601/pl_001-2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18604/pl_002.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18656/pl_003-22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18658/pl_04-22.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18689/pl_005-22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18707/pl_006-22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18708/pl_007-22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18709/pl_008-22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18710/pl_009-22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18728/pl_010-22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18729/pl_011-22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18733/pl_012-22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18736/pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18775/pl_014-22.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18776/pl_015-22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18785/pl_016-22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18786/pl_017-22.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18816/pl_018-22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18817/pl_019-22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18818/pl_020-22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18839/pl_021-22.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18855/pl_022-22.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18856/pl_023-22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18879/pl_024-22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18909/pl_025-22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18910/pl_026-22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18911/pl_028-22_ldo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18932/pl_029-22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18933/pl_030-22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18934/pl_031-22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18949/pl_032-22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18950/pl_033-22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18951/pl_034-22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18980/pl_035-22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18981/pl_036-22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18983/pl_037-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18984/pl_038-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18985/pl_039-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19004/pl_40-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19005/pl_41-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19006/pl_42-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19007/pl_43-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19008/pl_44-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19018/pl_045-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19031/pl_046-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19032/pl_047-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19033/pl_048-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19034/pl_049-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19035/pl_050-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19036/pl_051-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19037/pl_052-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19042/pl_053-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19043/pl_054-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19044/pl_055-22.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19046/pl_056-22.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19047/pl_057-22_loa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19048/pl_058-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19067/pl_059-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19068/pl_060-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19087/pl_061-22.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19088/pl_062-22.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19089/pl_063-22.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19090/pl_064-22.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19091/pl_065-22.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19094/pl_066-22.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19092/pl_067-22.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19093/pl_068-22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19119/pl_069-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19120/pl_070-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19121/pl_071-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19122/pl_072-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19123/pl_073-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19124/pl_074-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19125/pl_075-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19127/pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19128/pl_77-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19129/pl_078-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19130/pl_079-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19132/pl-080-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18734/pr_01-22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18735/pr_02-02.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18737/pr_003-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/18738/pr_004-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19095/pr_005-22.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2022/19096/pr_006-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H532"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>