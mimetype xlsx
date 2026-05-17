--- v0 (2026-02-25)
+++ v1 (2026-05-17)
@@ -54,6626 +54,6626 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18043</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18043/ind-0001-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18043/ind-0001-2021.pdf</t>
   </si>
   <si>
     <t>Isonomia na cobrança do pedágio da travessia Bertioga / Guarujá em todos os dias da semana e redução do preço.</t>
   </si>
   <si>
     <t>18044</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18044/ind-0002-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18044/ind-0002-2021.pdf</t>
   </si>
   <si>
     <t>Parque Linear no bairro Maitinga.</t>
   </si>
   <si>
     <t>18045</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18045/ind-0003-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18045/ind-0003-2021.pdf</t>
   </si>
   <si>
     <t>Recolocação de radares na Rodovia Rio-Santos.</t>
   </si>
   <si>
     <t>18046</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18046/ind-0004-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18046/ind-0004-2021.pdf</t>
   </si>
   <si>
     <t>Criação dos cargos de Psicólogo e Assistente Social para atuarem nas escolas municipais.</t>
   </si>
   <si>
     <t>18047</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18047/ind-0005-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18047/ind-0005-2021.pdf</t>
   </si>
   <si>
     <t>Retomada de obras paralisadas do Hospital Municipal de Bertioga.</t>
   </si>
   <si>
     <t>18048</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18048/ind-0006-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18048/ind-0006-2021.pdf</t>
   </si>
   <si>
     <t>Institua o passe livre para idosos, a partir de sessenta anos de idade, no transporte público coletivo de passageiros do município de Bertioga - REITERA INDICAÇÃO 298/2018.</t>
   </si>
   <si>
     <t>18049</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18049/ind-0007-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18049/ind-0007-2021.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto a SABESP para a ligação dos efluentes sanitários à rede coletora de esgoto em ruas da Chácara Vista linda, antes da realização da pavimentação.</t>
   </si>
   <si>
     <t>18050</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18050/ind-0008-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18050/ind-0008-2021.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto a SABESP para a ligação dos efluentes sanitários à rede coletora de esgoto em ruas do bairro Indaiá, antes da realização da pavimentação.</t>
   </si>
   <si>
     <t>18051</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18051/ind-0009-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18051/ind-0009-2021.pdf</t>
   </si>
   <si>
     <t>Realize serviços de manutenção viária abrangendo a limpeza e drenagem, remoção de entulhos e lixos, roçada do mato, e poda de árvores na Francisco Hermano Vasconcelos, localizada no Jd. Rafael.</t>
   </si>
   <si>
     <t>18052</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Elisângela</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18052/ind-0010-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18052/ind-0010-2021.pdf</t>
   </si>
   <si>
     <t>Regularizar energia em Boracéia (pontos de luz, lâmpadas/energia).</t>
   </si>
   <si>
     <t>18053</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18053/ind-0011-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18053/ind-0011-2021.pdf</t>
   </si>
   <si>
     <t>Lar Temporário para Animais Resgatados.</t>
   </si>
   <si>
     <t>18054</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Guarujá</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18054/ind-0012-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18054/ind-0012-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de Mutirão de Limpeza, Reparo a iluminação Pública com o apoio do Cata Treco.</t>
   </si>
   <si>
     <t>18055</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18055/ind-0013-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18055/ind-0013-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de Mutirão de Limpeza, Reparo e iluminação Pública com o apoio do Cata Treco.</t>
   </si>
   <si>
     <t>18056</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18056/ind-0014-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18056/ind-0014-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de Mutirão de Limpeza, Reparo e Iluminação Pública com o apoio do Cata Treco.</t>
   </si>
   <si>
     <t>18057</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18057/ind-0015-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18057/ind-0015-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade no Jardim São Lourenço.</t>
   </si>
   <si>
     <t>18058</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18058/ind-0016-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18058/ind-0016-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de Gradil na ponte localizada Lincoln Bolívar Chácara Vista Linda.</t>
   </si>
   <si>
     <t>18059</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a inscrição do Município de Bertioga no Programa de Regularização Fundiária e Melhoria Habitacional do Ministério de Desenvolvimento Regional.</t>
   </si>
   <si>
     <t>18060</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18060/ind-0018-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18060/ind-0018-2021.pdf</t>
   </si>
   <si>
     <t>Inclusão de ônibus na linha Caiubura e Sitio São João e demais bairros.</t>
   </si>
   <si>
     <t>18061</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18061/ind-0019-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18061/ind-0019-2021.pdf</t>
   </si>
   <si>
     <t>Instalações de lombo faixas nas ruas Manuel Gajo e Rua Epifânio Batista.</t>
   </si>
   <si>
     <t>18062</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18062/ind-0020-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18062/ind-0020-2021.pdf</t>
   </si>
   <si>
     <t>Alteração de Itinerário das linhas municipais na rua Manoel Gajo.</t>
   </si>
   <si>
     <t>18063</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18063/ind-0021-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18063/ind-0021-2021.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para implantação de Escola em Tempo Integral.</t>
   </si>
   <si>
     <t>18067</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18067/ind-0022-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18067/ind-0022-2021.pdf</t>
   </si>
   <si>
     <t>Gestão junto a empresa concessionaria SABESP para a regularização do fornecimento de água no bairro de Boracéia.</t>
   </si>
   <si>
     <t>18068</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18068/ind-0023-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18068/ind-0023-2021.pdf</t>
   </si>
   <si>
     <t>Intensifique as ações e combate ao mosquito Aedes Aegypti transmissor da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>18069</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18069/ind-0024-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18069/ind-0024-2021.pdf</t>
   </si>
   <si>
     <t>Providencie a instalação de ponto de ônibus em ruas do bairro Chácara Vista Linda e Jardim Vista Linda</t>
   </si>
   <si>
     <t>18070</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18070/ind-0025-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18070/ind-0025-2021.pdf</t>
   </si>
   <si>
     <t>Higienização de áreas pública essenciais - COVID19</t>
   </si>
   <si>
     <t>18071</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18071/ind-0026-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18071/ind-0026-2021.pdf</t>
   </si>
   <si>
     <t>Atendimento descentralizado de casos emergenciais de saúde / COVID19</t>
   </si>
   <si>
     <t>18072</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18072/ind-0027-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18072/ind-0027-2021.pdf</t>
   </si>
   <si>
     <t>Higienização do transporte coletivo de passageiros / COVID19</t>
   </si>
   <si>
     <t>18073</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18073/ind-0028-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18073/ind-0028-2021.pdf</t>
   </si>
   <si>
     <t>Segurança Alimentar - COVID19. Distribuição de Kit-alimentação e kit-higiene para as famílias dos alunos da rede municipal de ensino</t>
   </si>
   <si>
     <t>18074</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18074/ind-0029-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18074/ind-0029-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana e iluminação pública em ruas do bairro Mangue Seco</t>
   </si>
   <si>
     <t>18075</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18075/ind-0030-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18075/ind-0030-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana e iluminação pública em ruas do bairro Jardim Indaiá</t>
   </si>
   <si>
     <t>18076</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18076/ind-0031-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18076/ind-0031-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana e iluminação pública em ruas do bairro Jardim Ana Paula</t>
   </si>
   <si>
     <t>18077</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18077/ind-0032-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18077/ind-0032-2021.pdf</t>
   </si>
   <si>
     <t>Realize serviços de manutenção viária, em caráter de urgência, no bairro de Boracéia</t>
   </si>
   <si>
     <t>18078</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18078/ind-0033-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18078/ind-0033-2021.pdf</t>
   </si>
   <si>
     <t>Providencie a devolução e/ou compensação junto a nova concessionaria de transporte coletivo (City), os valores retidos nos cartões de vale transporte_x000D_
 da empresa Viação Bertioga.</t>
   </si>
   <si>
     <t>18079</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18079/ind-0034-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18079/ind-0034-2021.pdf</t>
   </si>
   <si>
     <t>Alteração ou implantação de itinerário da linha de ônibus para atender estudantes do bairro Vista Linda e São Lourenço</t>
   </si>
   <si>
     <t>18080</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18080/ind-0035-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18080/ind-0035-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de parapeito, guarda corpo e passarela no bairro do Indaiá</t>
   </si>
   <si>
     <t>18081</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18081/ind-0036-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18081/ind-0036-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de banheiros químicos com unidades acessíveis nas feiras livres da cidade.</t>
   </si>
   <si>
     <t>18082</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18082/ind-0037-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18082/ind-0037-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de grades e proteção e a implantação de passarelas de alvenaria - bairro Centro</t>
   </si>
   <si>
     <t>18083</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18083/ind-0038-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18083/ind-0038-2021.pdf</t>
   </si>
   <si>
     <t>Troca de postes de energia na rua Oswaldo Cruz - Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18084</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18084/ind-0039-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18084/ind-0039-2021.pdf</t>
   </si>
   <si>
     <t>Construção de pontes para pedestres no Jardim Indaiá e Jardim Vista Linda</t>
   </si>
   <si>
     <t>18085</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18085/ind-0040-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18085/ind-0040-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de rede gratuita de Wi-Fi no atendimento ao contribuinte - Prefeitura</t>
   </si>
   <si>
     <t>18086</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18086/ind-0041-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18086/ind-0041-2021.pdf</t>
   </si>
   <si>
     <t>Extensão e Abertura da avenida Marginal adjacente a Rodovia Rio Santos, do bairro São Rafael até São Lourenço.</t>
   </si>
   <si>
     <t>18087</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18087/ind-0042-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18087/ind-0042-2021.pdf</t>
   </si>
   <si>
     <t>Multirão de limpeza no bairro Jardim Rio da Praia (Mangue Seco)</t>
   </si>
   <si>
     <t>18088</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Renata Barreiro, Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18088/ind-0043-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18088/ind-0043-2021.pdf</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei para declarar a essencialidade para a saúde pública dos serviços de educação física, esportes e afins como forma de prevenir doenças físicas e mentais no âmbito do município de Bertioga, e dá outras providências.</t>
   </si>
   <si>
     <t>18089</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18089/ind-0044-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18089/ind-0044-2021.pdf</t>
   </si>
   <si>
     <t>Realização de estudos visando reeducação da carga tributária municipal, mediante a concessão de descontos proporcionais, durante o período de fase vermelha do Plano São Paulo de combate à COVID19, no município de Bertioga</t>
   </si>
   <si>
     <t>18090</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18090/ind-0045-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18090/ind-0045-2021.pdf</t>
   </si>
   <si>
     <t>Programa de recuperação Fiscal - REFIS 2021</t>
   </si>
   <si>
     <t>18091</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18091/ind-0046-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18091/ind-0046-2021.pdf</t>
   </si>
   <si>
     <t>Unidade móvel da SABESP para fazer cadastramento e ligação de água no bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18092</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18092/ind-0047-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18092/ind-0047-2021.pdf</t>
   </si>
   <si>
     <t>Nivelamento da rua Aprovada 598, no bairro Chácara Vista Linda</t>
   </si>
   <si>
     <t>18093</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18093/ind-0048-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18093/ind-0048-2021.pdf</t>
   </si>
   <si>
     <t>Mudança de zoneamento que permite templos religiosos no Plano Diretor</t>
   </si>
   <si>
     <t>18094</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18094/ind-0049-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18094/ind-0049-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de pias em vias públicas para o combate ao COVID19.</t>
   </si>
   <si>
     <t>18095</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18095/ind-0050-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18095/ind-0050-2021.pdf</t>
   </si>
   <si>
     <t>Complemento da marginal, do acesso ao bairro Vila Agaó, as margens da Rodovia Rio-Santos</t>
   </si>
   <si>
     <t>18096</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18096/ind-0051-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18096/ind-0051-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamento de monitoramento na marginal, sentido rua um, na entrada do bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18097</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18097/ind-0052-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18097/ind-0052-2021.pdf</t>
   </si>
   <si>
     <t>Estudo para fortalecimento da infraestrutura nas proximidades do empreendimento social de moradia do bairro Jardim Rafael e adjacências do bairro Chácaras.</t>
   </si>
   <si>
     <t>18098</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18098/ind-0053-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18098/ind-0053-2021.pdf</t>
   </si>
   <si>
     <t>Direcionar os moradores do jardim Rafael atendidos na UBS Mirosam (Chácaras) para a UBS Central - Maitinga</t>
   </si>
   <si>
     <t>18110</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18110/ind-0054-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18110/ind-0054-2021.pdf</t>
   </si>
   <si>
     <t>Apoio emocional aos pacientes/parentes com Covid-19</t>
   </si>
   <si>
     <t>18111</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18111/ind-0055-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18111/ind-0055-2021.pdf</t>
   </si>
   <si>
     <t>Programa vacina contra a fome.</t>
   </si>
   <si>
     <t>18112</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18112/ind-0056-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18112/ind-0056-2021.pdf</t>
   </si>
   <si>
     <t>Ensino digital com chip grátis</t>
   </si>
   <si>
     <t>18113</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18113/ind-0057-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18113/ind-0057-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias no atendimento e nos locais de vacinação</t>
   </si>
   <si>
     <t>18114</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18114/ind-0058-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18114/ind-0058-2021.pdf</t>
   </si>
   <si>
     <t>Campanha de vacinação de imunização contra a Covid-19 seja realizada aos sábados nas Unidades de Saúde responsáveis por ministrar a_x000D_
 vacina e no sistema Drive-Thru</t>
   </si>
   <si>
     <t>18115</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18115/ind-0059-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18115/ind-0059-2021.pdf</t>
   </si>
   <si>
     <t>Ofícios protocolados relatando ao Poder Executivo e as secretarias competentes as necessidades da nossa população.</t>
   </si>
   <si>
     <t>18116</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18116/ind-0060-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18116/ind-0060-2021.pdf</t>
   </si>
   <si>
     <t>Sistema de agendamento on-line de vacinação</t>
   </si>
   <si>
     <t>18117</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18117/ind-0061-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18117/ind-0061-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que forneça serviço exclusivo de remoção de pacientes que estejam em tratamentos oncológicos</t>
   </si>
   <si>
     <t>18118</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18118/ind-0062-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18118/ind-0062-2021.pdf</t>
   </si>
   <si>
     <t>Inclusão no plano municipal de vacinação contra o Covid-19, dos profissionais da Casa de Apoio à vida - Caverna do Adulão que estão atuando ativamente na linha de frente.</t>
   </si>
   <si>
     <t>18119</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18119/ind-0063-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18119/ind-0063-2021.pdf</t>
   </si>
   <si>
     <t>Inclusão no plano municipal de vacinação contra o Covid-19, dos profissionais de segurança, agentes de trânsito, defesa civil e fiscais municipais que estão atuando ativamente na linha de frente.</t>
   </si>
   <si>
     <t>18120</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18120/ind-0064-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18120/ind-0064-2021.pdf</t>
   </si>
   <si>
     <t>Criação do torneio Luiz Brum de artes marciais na rede municipal de Bertioga</t>
   </si>
   <si>
     <t>18122</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18122/ind-0065-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18122/ind-0065-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização no transporte público municipal, contratação emergencial, aumento da passagem</t>
   </si>
   <si>
     <t>18123</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18123/ind-0066-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18123/ind-0066-2021.pdf</t>
   </si>
   <si>
     <t>Propaganda publicitária no Transporte público municipal.</t>
   </si>
   <si>
     <t>18124</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18124/ind-0067-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18124/ind-0067-2021.pdf</t>
   </si>
   <si>
     <t>Cadastramento para o passe estudantil para os alunos do ensino médio e superior da nossa cidade.</t>
   </si>
   <si>
     <t>18125</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18125/ind-0068-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18125/ind-0068-2021.pdf</t>
   </si>
   <si>
     <t>Retomada de obras na Rua Augusto Ribeiro Pacheco, bairro Jardim Rafael</t>
   </si>
   <si>
     <t>18126</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18126/ind-0069-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18126/ind-0069-2021.pdf</t>
   </si>
   <si>
     <t>Urbanização do canteiro central entre a Rua 11A e 11B, embaixo da linha de transmissão do bairro Chácara Vista Linda. Praça de lazer comunitária.</t>
   </si>
   <si>
     <t>18127</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18127/ind-0070-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18127/ind-0070-2021.pdf</t>
   </si>
   <si>
     <t>Obras de continuidade de infraestrutura urbana na Avenida Marginal do bairro Chácaras até o trevo de acesso do bairro Jardim Rafael</t>
   </si>
   <si>
     <t>18128</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18128/ind-0071-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18128/ind-0071-2021.pdf</t>
   </si>
   <si>
     <t>Obras de infraestrutura urbana no bairro Chácaras, 3º e 4º Setor, abrangendo a pavimentação, a drenagem e a execução de calçadas com acessibilidade nas ruas que específica.</t>
   </si>
   <si>
     <t>18129</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18129/ind-0072-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18129/ind-0072-2021.pdf</t>
   </si>
   <si>
     <t>Obras de infraestrutura urbana no bairro Chácaras, 1º e 2º Setor, abrangendo a pavimentação, a drenagem e a execução de calçadas com acessibilidade nas ruas que específica.</t>
   </si>
   <si>
     <t>18130</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18130/ind-0073-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18130/ind-0073-2021.pdf</t>
   </si>
   <si>
     <t>Rogada do mato na calçada da Avenida Manoel da Nóbrega, rua Antonio Sandanha, rua Luiz Pereira de Campos e, rua Bartolomeu Fernandes Gonçalves</t>
   </si>
   <si>
     <t>18131</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18131/ind-0074-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18131/ind-0074-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção Urbana, limpeza, drenagem e pavimentação na Avenida Francisco Soto Barreiro Filho - Maitinga</t>
   </si>
   <si>
     <t>18132</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18132/ind-0075-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18132/ind-0075-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do bairro Jardim Vista Linda e Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>18133</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18133/ind-0076-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18133/ind-0076-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção Urbana e Iluminação Pública, Limpeza, Conservação em ruas dos bairros Caiubura I e II, Sítio São João-Quinhões</t>
   </si>
   <si>
     <t>18134</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18134/ind-0077-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18134/ind-0077-2021.pdf</t>
   </si>
   <si>
     <t>Reparo na rede coletora de esgoto nas ruas do Jardim Indaiá.</t>
   </si>
   <si>
     <t>18135</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18135/ind-0078-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18135/ind-0078-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção na ponte localizada na rua Lincoln Bolivar Neves, bairro Chácara Vista Linda</t>
   </si>
   <si>
     <t>18136</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Ney Lyra, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18136/ind-0079-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18136/ind-0079-2021.pdf</t>
   </si>
   <si>
     <t>Distribuir Kit Lanche aos pacientes que se utilizam do transporte da Secretaria de Saúde para tratamentos fora do Município de Bertioga.</t>
   </si>
   <si>
     <t>18137</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18137/ind-0080-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18137/ind-0080-2021.pdf</t>
   </si>
   <si>
     <t>Campanha de doação de sangue e criação do banco de sangue em nosso município</t>
   </si>
   <si>
     <t>18138</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18138/ind-0081-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18138/ind-0081-2021.pdf</t>
   </si>
   <si>
     <t>Indicação de designação de delegada para plantão de atendimento as mulheres vítimas de violência no município de Bertioga.</t>
   </si>
   <si>
     <t>18139</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18139/ind-0082-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18139/ind-0082-2021.pdf</t>
   </si>
   <si>
     <t>Aumento de doses de Vacina contra o COVID-19 para Bertioga</t>
   </si>
   <si>
     <t>18140</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18140/ind-0083-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18140/ind-0083-2021.pdf</t>
   </si>
   <si>
     <t>Atendimento clínico médico, aumento de profissionais na rede de saúde municipal</t>
   </si>
   <si>
     <t>18141</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18141/ind-0084-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18141/ind-0084-2021.pdf</t>
   </si>
   <si>
     <t>Retomadas dos agendamentos clínicos e de especialidades nos Postos de Saúde - UBS e no Centro de Especialidades Medicas - CEME</t>
   </si>
   <si>
     <t>18142</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18142/ind-0085-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18142/ind-0085-2021.pdf</t>
   </si>
   <si>
     <t>Hemodiálise para pacientes em situação grave de COVID-19</t>
   </si>
   <si>
     <t>18143</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18143/ind-0086-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18143/ind-0086-2021.pdf</t>
   </si>
   <si>
     <t>Limpeza, Conservação e Manutenção nas Unidades Básicas de Saúde do bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18144</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18144/ind-0087-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18144/ind-0087-2021.pdf</t>
   </si>
   <si>
     <t>Limpeza, Conservação e Manutenção nas Unidades Básicas de Saúde do bairro Indaiá</t>
   </si>
   <si>
     <t>18145</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18145/ind-0088-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18145/ind-0088-2021.pdf</t>
   </si>
   <si>
     <t>Atendimento Humanizado aos familiares de pacientes do COVID-19</t>
   </si>
   <si>
     <t>18146</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18146/ind-0089-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18146/ind-0089-2021.pdf</t>
   </si>
   <si>
     <t>Atendimento Social aos contagiados pelo COVID-19 que são arrimo de família, não inclusos em outros programas sociais.</t>
   </si>
   <si>
     <t>18147</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18147/ind-0090-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18147/ind-0090-2021.pdf</t>
   </si>
   <si>
     <t>Teleatendimento médico para pacientes com sintomas de COVID-19</t>
   </si>
   <si>
     <t>18148</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18148/ind-0091-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18148/ind-0091-2021.pdf</t>
   </si>
   <si>
     <t>Pulverização de inseticida, o "fumace", para combater o mosquito Aedes aegypti transmissor da dengue, zika e Chikungunya, nos bairros da cidade</t>
   </si>
   <si>
     <t>18149</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18149/ind-0092-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18149/ind-0092-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de uma mini usina de oxigênio para unidades de saúde do nosso município, a exemplo da cidade de Embu das Artes</t>
   </si>
   <si>
     <t>18150</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18150/ind-0093-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18150/ind-0093-2021.pdf</t>
   </si>
   <si>
     <t>Contratação de psicólogos e psiquiatras rede municipal de saúde</t>
   </si>
   <si>
     <t>18151</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18151/ind-0094-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18151/ind-0094-2021.pdf</t>
   </si>
   <si>
     <t>Criação de central whatsapp para agendamento de vacinas contra a COVID-19 e escalonamento por idade e mes/aniversario.</t>
   </si>
   <si>
     <t>18152</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18152/ind-0095-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18152/ind-0095-2021.pdf</t>
   </si>
   <si>
     <t>Distribuição de Kit-alimentação e kit-higiene para as famílias dos alunos da rede municipal de ensino, segurança alimentar</t>
   </si>
   <si>
     <t>18153</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18153/ind-0096-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18153/ind-0096-2021.pdf</t>
   </si>
   <si>
     <t>Isenção Fiscal e auxílio emergencial municipal aos ambulantes / COVID-19</t>
   </si>
   <si>
     <t>18154</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18154/ind-0097-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18154/ind-0097-2021.pdf</t>
   </si>
   <si>
     <t>Auxílio Emergencial Municipal / COVID-19</t>
   </si>
   <si>
     <t>18155</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18155/ind-0098-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18155/ind-0098-2021.pdf</t>
   </si>
   <si>
     <t>Aquisição de Cesta Básica / COVID-19</t>
   </si>
   <si>
     <t>18161</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18161/ind-0099-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18161/ind-0099-2021.pdf</t>
   </si>
   <si>
     <t>Câmera de monitoramento nas ruas transversais no bairro Vista Linda.</t>
   </si>
   <si>
     <t>18162</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18162/ind-0100-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18162/ind-0100-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de energia elétrica nas ruas 11A e 11B no bairro Chácara Vista Linda</t>
   </si>
   <si>
     <t>18163</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Reforma da Base de segurança comunitária Jaccob Pereira, localizada no bairro Jd. Indaiá</t>
   </si>
   <si>
     <t>18164</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18164/ind-0102-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18164/ind-0102-2021.pdf</t>
   </si>
   <si>
     <t>Reiteração de melhorias na praça Martins José dos Santos - SAMJARP</t>
   </si>
   <si>
     <t>18165</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18165/ind-0103-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18165/ind-0103-2021.pdf</t>
   </si>
   <si>
     <t>Ofícios protocolados relatando ao Poder Executivo e as Secretarias competentes as necessidades da nossa população.</t>
   </si>
   <si>
     <t>18166</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18166/ind-0104-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18166/ind-0104-2021.pdf</t>
   </si>
   <si>
     <t>Aquisição de um aparelho de tomografia para o Hospital Municipal, na Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>18167</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18167/ind-0105-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18167/ind-0105-2021.pdf</t>
   </si>
   <si>
     <t>Ronda da Polícia Militar nas dependências do Centro Especializado em saúde da mulher</t>
   </si>
   <si>
     <t>18168</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18168/ind-0106-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18168/ind-0106-2021.pdf</t>
   </si>
   <si>
     <t>Linha de ônibus com itinerário que percorra o Centro Especializado em Saúde da Mulher</t>
   </si>
   <si>
     <t>18169</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18169/ind-0107-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18169/ind-0107-2021.pdf</t>
   </si>
   <si>
     <t>Medidas de combate ao Aedes</t>
   </si>
   <si>
     <t>18170</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Ney Lyra, Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18170/ind-0108-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18170/ind-0108-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a liberação de 5 jogos de mesas e cadeiras para os vendedores ambulantes</t>
   </si>
   <si>
     <t>18171</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18171/ind-0109-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18171/ind-0109-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de uma caçamba ou container para lixo domiciliar na Rua Aprovada 613 - antiga Rua Estada 1, no bairro Chácaras.</t>
   </si>
   <si>
     <t>18172</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18172/ind-0110-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18172/ind-0110-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de uma caçamba ou container para lixo domiciliar na Rua Um, no bairro Jardim Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>18173</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18173/ind-0111-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18173/ind-0111-2021.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção urbana no entorno e nas ruas dos Conjuntos habitacionais Neda I e Neda II, bem como as melhorias que especifica no bairro do Indaiá</t>
   </si>
   <si>
     <t>18174</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18174/ind-0112-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18174/ind-0112-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de uma caçamba ou container para lixo domiciliar na Rua dos Jornalistas esquina com a Rua Interna B, no bairro Indaiá</t>
   </si>
   <si>
     <t>18175</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18175/ind-0113-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18175/ind-0113-2021.pdf</t>
   </si>
   <si>
     <t>Complementação da pavimentação em ruas do bairro Boracéia</t>
   </si>
   <si>
     <t>18176</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18176/ind-0114-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18176/ind-0114-2021.pdf</t>
   </si>
   <si>
     <t>Revisão administrativa de débitos tributários prescritos; viabilize Refis para os débitos não prescritos.</t>
   </si>
   <si>
     <t>18177</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18177/ind-0115-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18177/ind-0115-2021.pdf</t>
   </si>
   <si>
     <t>2ª REITERAÇÃO - Viabilize Projeto municipal de Renda Social, através da concessão de LICENÇA SOCIAL para o comércio ambulante.</t>
   </si>
   <si>
     <t>18178</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18178/ind-0116-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18178/ind-0116-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde que vacine os funcionários deslocados à Secretaria de Saúde, e, hoje, são linha de frente no atendimento ao COVID19.</t>
   </si>
   <si>
     <t>18179</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18179/ind-0117-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18179/ind-0117-2021.pdf</t>
   </si>
   <si>
     <t>Notificação aos proprietários de terrenos abandonados para efetuar limpeza sob pena de multa</t>
   </si>
   <si>
     <t>18180</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18180/ind-0118-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18180/ind-0118-2021.pdf</t>
   </si>
   <si>
     <t>Segurança nos bairros - ronda noturna</t>
   </si>
   <si>
     <t>18181</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18181/ind-0119-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18181/ind-0119-2021.pdf</t>
   </si>
   <si>
     <t>Criação do programa creche para idoso, com intuito de beneficiar as famílias que não possuem condições de cuidar dos idosos durante o horário de trabalho.</t>
   </si>
   <si>
     <t>18188</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18188/ind-0120-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18188/ind-0120-2021.pdf</t>
   </si>
   <si>
     <t>Cesta Verde.</t>
   </si>
   <si>
     <t>18189</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18189/ind-0121-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18189/ind-0121-2021.pdf</t>
   </si>
   <si>
     <t>O DIREITO À CARTEIRA DE IDENTIFICAÇÃO TRANSTORNO DO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>18190</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18190/ind-0122-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18190/ind-0122-2021.pdf</t>
   </si>
   <si>
     <t>Informatização das UBSs.</t>
   </si>
   <si>
     <t>18191</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18191/ind-0123-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18191/ind-0123-2021.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI PARA VIABILIZAR O EMBARQUE E DESEMBARQUE DO TRANSPORTE COLETIVO DE ÔNIBUS MUNICIPAIS DE LINHA REGUALARES FORA DO PONTO DETERMINADO.</t>
   </si>
   <si>
     <t>18192</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Instalação de equipamento para a prática de exercícios físicos ao ar livre no canteiro central da rua Renata Pereira da Costa.</t>
   </si>
   <si>
     <t>18193</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18193/ind-0125-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18193/ind-0125-2021.pdf</t>
   </si>
   <si>
     <t>Mudança de local do ponto final da linha de ônibus 04 (Hospital/Trevo Riviera) que atualmente está sendo realizada na rua Antônio Rodrigues de Almeida altura do número 665.</t>
   </si>
   <si>
     <t>18194</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18194/ind-0126-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18194/ind-0126-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito do Município de Bertioga a manutenção viária, nivelamento e desobstrução de galerias na rua Professora Sueli Avelino dos Santos, bairro do Indaiá.</t>
   </si>
   <si>
     <t>18195</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18195/ind-0127-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18195/ind-0127-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito do Município de Bertioga a retomada das obras de drenagem, guia, sarjeta, calçadas com acessibilidade e pavimentação asfáltíca na rua Nicoiau Miguel Obeidi e ruas perpendiculares desde a rua Luiz Otávio até a Avenida Anchieta, bairro Jardim Vista Linda.</t>
   </si>
   <si>
     <t>18196</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18196/ind-0128-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18196/ind-0128-2021.pdf</t>
   </si>
   <si>
     <t>INDICA REITERANDO ao Excelentíssimo Senhor Prefeito do Município de Bertioga a realização de obras de saneamento, macro e microdrenagem, guias, sarjetas e pavimentação asfáltica em ruas dos bairros conhecidos como Jardim Ana Paula, Jardim das Canções e Mangue Seco, hoje bairro Rio da Praia.</t>
   </si>
   <si>
     <t>18197</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18197/ind-0129-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18197/ind-0129-2021.pdf</t>
   </si>
   <si>
     <t>Revitalização da Orla da Praia no Jardim Rafael.</t>
   </si>
   <si>
     <t>18198</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18198/ind-0130-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18198/ind-0130-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias e o desentupimento dos PVs no bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>18199</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18199/ind-0131-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18199/ind-0131-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias na segurança das creches e escolas do Nosso município.</t>
   </si>
   <si>
     <t>18200</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18200/ind-0132-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18200/ind-0132-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias no local de atendimento na sede da Delegacia Seccional de Polícia de Bertioga na sala de agendamento para a retirada do RG.</t>
   </si>
   <si>
     <t>18201</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18201/ind-0133-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18201/ind-0133-2021.pdf</t>
   </si>
   <si>
     <t>Colocação de Placas de identificação nas ruas do bairro Boraceia.</t>
   </si>
   <si>
     <t>18202</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18202/ind-0134-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18202/ind-0134-2021.pdf</t>
   </si>
   <si>
     <t>Segurança na Travessia da Rio-Santos no bairro Chácara Vista Linda no horário escolar.</t>
   </si>
   <si>
     <t>18203</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18203/ind-0135-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18203/ind-0135-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de plataforma digital de remédios disponíveis nas Farmácias Municipais.</t>
   </si>
   <si>
     <t>18204</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18204/ind-0136-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18204/ind-0136-2021.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação 08/2020 - Drenagem em pontos críticos em São Lourenço.</t>
   </si>
   <si>
     <t>18205</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18205/ind-0137-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18205/ind-0137-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade no JD Paulista, Rua Oswaldo Cruz (Sentido Rio Santos).</t>
   </si>
   <si>
     <t>18216</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18216/ind-0138-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18216/ind-0138-2021.pdf</t>
   </si>
   <si>
     <t>Prioridade na vacinação contra o covid-19, imunização das pessoas com TEA - Transtorno do Espectro Autista, no município de Bertioga</t>
   </si>
   <si>
     <t>18217</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18217/ind-0139-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18217/ind-0139-2021.pdf</t>
   </si>
   <si>
     <t>Meio Ambiente</t>
   </si>
   <si>
     <t>18218</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18218/ind-0140-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18218/ind-0140-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo a gratuidade no transporte coletivo de gestantes e puérperas</t>
   </si>
   <si>
     <t>18219</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18219/ind-0141-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18219/ind-0141-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo o fornecimento de absorventes higiênicos em escolas e prédios públicos</t>
   </si>
   <si>
     <t>18220</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Renata Barreiro, Elisângela</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18220/ind-0142-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18220/ind-0142-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo tombamento de área pública com objetivo de preservar o valor histórico, cultural e ambiental da rota gastronômica na região do Rio Itaguaré.</t>
   </si>
   <si>
     <t>18221</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18221/ind-0143-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18221/ind-0143-2021.pdf</t>
   </si>
   <si>
     <t>solicitação poupatempo para Bertioga</t>
   </si>
   <si>
     <t>18222</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18222/ind-0144-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18222/ind-0144-2021.pdf</t>
   </si>
   <si>
     <t>Construção e implantação de ponte seca na travessia entre Bertioga e Guarujá.</t>
   </si>
   <si>
     <t>18223</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Elisângela, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18223/ind-0145-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18223/ind-0145-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de projeto de lei para reduzir a faixa não edificável da rodovia Rio-Santos</t>
   </si>
   <si>
     <t>18224</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18224/ind-0146-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18224/ind-0146-2021.pdf</t>
   </si>
   <si>
     <t>Abertura de acesso na rotatória do Vista Linda "Hanga Roa", para avenida marginal do lado da Chácara Vista Linda</t>
   </si>
   <si>
     <t>18225</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18225/ind-0147-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18225/ind-0147-2021.pdf</t>
   </si>
   <si>
     <t>Deslocamento do ponto de ônibus da Rodovia Rio Santos próximo ao condomínio Hanga Roa para a Av. Marginal</t>
   </si>
   <si>
     <t>18226</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18226/ind-0148-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18226/ind-0148-2021.pdf</t>
   </si>
   <si>
     <t>Solicita um plano estratégico a fim de sanar os problemas com as árvores que comprometem a rede elétrica do município</t>
   </si>
   <si>
     <t>18227</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18227/ind-0149-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18227/ind-0149-2021.pdf</t>
   </si>
   <si>
     <t>Solicita campanha de conscientização sobre a importância de tomar as vacinas disponíveis na rede pública de saúde, com o intuito de estimular o interesse dos munícipes em atualizar a carteira de vacinação.</t>
   </si>
   <si>
     <t>18228</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18228/ind-0150-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18228/ind-0150-2021.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de rede secundária e iluminação pública Av. Marginal, Jardim Vista Linda.</t>
   </si>
   <si>
     <t>18229</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18229/ind-0151-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18229/ind-0151-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ponte sobre o canal para veículos destinados a socorro na Av. Eng. Eduardo Correia da Costa Junior (Frente ao centro especializado em saúde da mulher)</t>
   </si>
   <si>
     <t>18231</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18231/ind-0152-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18231/ind-0152-2021.pdf</t>
   </si>
   <si>
     <t>Solicita nivelamento das ruas Naúticas, Marítimas, Atlântica, São José, e rua do Ingá no sítio São João</t>
   </si>
   <si>
     <t>18232</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18232/ind-0153-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18232/ind-0153-2021.pdf</t>
   </si>
   <si>
     <t>Solicita o restabelecimento do programa Viva Leite no Sítio São João</t>
   </si>
   <si>
     <t>18233</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18233/ind-0154-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18233/ind-0154-2021.pdf</t>
   </si>
   <si>
     <t>Solicita apoio para os bertioguenses participarem do feirão de imóveis da Caixa Económica Federal</t>
   </si>
   <si>
     <t>18234</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18234/ind-0155-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18234/ind-0155-2021.pdf</t>
   </si>
   <si>
     <t>pedido de manutenção da linha 02 - Boracéia - Centro</t>
   </si>
   <si>
     <t>18235</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18235/ind-0156-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18235/ind-0156-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na iluminação da Rodovia Rio-Santos, trecho Chácara Vista Linda</t>
   </si>
   <si>
     <t>18236</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18236/ind-0157-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18236/ind-0157-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias e adequações na estrutura da UBS Central, bem como a instalação de barreira de proteção em acrílico na recepção de todas UBSs, CEME, Centro Especializado em saúde da mulher, hospital e UPA</t>
   </si>
   <si>
     <t>18237</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18237/ind-0158-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18237/ind-0158-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a imunizapao dos Coletores de Lixo, Motoristas, encarregados, enfim, todos os profissionais envolvidos na limpeza_x000D_
 urbana.</t>
   </si>
   <si>
     <t>18238</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18238/ind-0159-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18238/ind-0159-2021.pdf</t>
   </si>
   <si>
     <t>Pedágio Bertioga - Rodovia Mogi-Bertioga - Irregularidades e inviabilidades técnicas</t>
   </si>
   <si>
     <t>18244</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18244/ind-0160-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18244/ind-0160-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de bocas de lobos inteligentes</t>
   </si>
   <si>
     <t>18245</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18245/ind-0161-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18245/ind-0161-2021.pdf</t>
   </si>
   <si>
     <t>Propõe ao executivo parceria com o governo do estado para a implantação de um ambulatório médico de especialidades - AME, no município.</t>
   </si>
   <si>
     <t>18246</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18246/ind-0162-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18246/ind-0162-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo a criação de programas de atendimento especializado e humanizado para mulheres em situação de risco</t>
   </si>
   <si>
     <t>18247</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18247/ind-0163-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18247/ind-0163-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias e reparos na infraestrutura da unidade básica de saúde do Indaiá.</t>
   </si>
   <si>
     <t>18248</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18248/ind-0164-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18248/ind-0164-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de um local adequado e específico para o acolhimento de mulheres vítimas de violência doméstica</t>
   </si>
   <si>
     <t>18249</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18249/ind-0165-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18249/ind-0165-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias no atendimento e infraestrutura nos hospitais de Bertioga para portadores de obesidade mórbida.</t>
   </si>
   <si>
     <t>18250</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18250/ind-0166-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18250/ind-0166-2021.pdf</t>
   </si>
   <si>
     <t>Inclusão de serviços de acolhimento para mulheres em situação de violência no Plano Plurianual</t>
   </si>
   <si>
     <t>18251</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18251/ind-0167-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18251/ind-0167-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que o município de Bertioga celebre convenio com o Governo do Estado para cessão de funcionários públicos para as atividades da Delegacia Civil e da Delegacia de Defesa da Mulher</t>
   </si>
   <si>
     <t>18252</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18252/ind-0168-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18252/ind-0168-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma DDM, delegacia de Defesa da Mulher, em Bertioga</t>
   </si>
   <si>
     <t>18253</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18253/ind-0169-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18253/ind-0169-2021.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na Pista de Skate - Half</t>
   </si>
   <si>
     <t>18254</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18254/ind-0170-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18254/ind-0170-2021.pdf</t>
   </si>
   <si>
     <t>Solicita criação de lista de espera por sobras da vacina contra a COVID 19, a chamada "xepa da vacina"</t>
   </si>
   <si>
     <t>18255</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18255/ind-0171-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18255/ind-0171-2021.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para as linhas que atendem os alunos das escolas municipais.</t>
   </si>
   <si>
     <t>18256</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18256/ind-0172-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18256/ind-0172-2021.pdf</t>
   </si>
   <si>
     <t>Centro de convivência da pessoa com deficiência</t>
   </si>
   <si>
     <t>18257</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18257/ind-0173-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18257/ind-0173-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de biblioteca pública e digital</t>
   </si>
   <si>
     <t>18258</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18258/ind-0174-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18258/ind-0174-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de uma unidade básica de saúde (UBS) em São Lourenço</t>
   </si>
   <si>
     <t>18259</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18259/ind-0175-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18259/ind-0175-2021.pdf</t>
   </si>
   <si>
     <t>Benefício do vale alimentação para os funcionários terceirizados da saúde</t>
   </si>
   <si>
     <t>18260</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18260/ind-0176-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18260/ind-0176-2021.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção do piso de madeira instalado na orla da praia da Enseada</t>
   </si>
   <si>
     <t>18263</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18263/ind-177-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18263/ind-177-2021.pdf</t>
   </si>
   <si>
     <t>Solicita espaço cidadão itinerante nos bairros Caiubura e Sítio São João</t>
   </si>
   <si>
     <t>18264</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18264/ind-178-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18264/ind-178-2021.pdf</t>
   </si>
   <si>
     <t>Solicita aumento de número de mesas e cadeiras para os vendedores ambulantes</t>
   </si>
   <si>
     <t>18265</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18265/ind-0179-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18265/ind-0179-2021.pdf</t>
   </si>
   <si>
     <t>Solicita isenção da taxa de licença de ambulante</t>
   </si>
   <si>
     <t>18266</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18266/ind-0180-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18266/ind-0180-2021.pdf</t>
   </si>
   <si>
     <t>Amparo social para as famílias necessitadas e moradores de rua que precisam de agasalho e cobertores para enfrentar o frio neste período de inverno</t>
   </si>
   <si>
     <t>18267</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18267/ind-0181-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18267/ind-0181-2021.pdf</t>
   </si>
   <si>
     <t>Participação de crianças em cultos</t>
   </si>
   <si>
     <t>18268</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18268/ind-0182-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18268/ind-0182-2021.pdf</t>
   </si>
   <si>
     <t>Iluminação pública com a troca de lâmpadas queimadas na Rua Olavo Ferraz, no bairro Jardim Vista Linda</t>
   </si>
   <si>
     <t>18269</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18269/ind-0183-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18269/ind-0183-2021.pdf</t>
   </si>
   <si>
     <t>Complementação das obras de pavimentação e drenagem da Rua Hugo Santos Silva, Rua Miguel Seiad Bichir, Rua Três, Rua Ítalo Fittipaldi e da_x000D_
 Marginal até o trevo de acesso a Rodovia Rio-Santos pelo loteamento denominado Bougainville IV, no bairro Maitinga</t>
   </si>
   <si>
     <t>18270</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18270/ind-0184-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18270/ind-0184-2021.pdf</t>
   </si>
   <si>
     <t>Criação do Centro de saúde do homem, com atendimento especializado.</t>
   </si>
   <si>
     <t>18271</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18271/ind-0185-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18271/ind-0185-2021.pdf</t>
   </si>
   <si>
     <t>Gestão junto a empresa de ônibus CITY para a criação da "Linha Municipal Estudante" que atenda os alunos da FABE, com o horário de saída do_x000D_
 Centro/Boraceia às 22h40; bem como facilite ao LITORANEA/Pássaro Marrom atender aos estudantes permitindo a entrada na cidade pelo menos neste_x000D_
 horario.</t>
   </si>
   <si>
     <t>18272</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18272/ind-0186-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18272/ind-0186-2021.pdf</t>
   </si>
   <si>
     <t>Implante base comunitária de Segurança Publica nos bairros e envide esforços junto a Secretaria Estadual de Segurança Publica, Comando Estadual da Policia Militar e Civil Junto ao Governo do Estado de São Paulo visando o aumento de policiamento pessoal efetivo em nossa cidade, bem como o aumento da Guarda Civil Municipal - GCM / Reitera Indicação 360/2017 e Indicação 322/2019.</t>
   </si>
   <si>
     <t>18273</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18273/ind-0187-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18273/ind-0187-2021.pdf</t>
   </si>
   <si>
     <t>Realização de novo cadastro de famílias residentes em Bertioga que necessitam da oferta de imóvel habitacional de interesse social. - Reitera Indicação 56/2020</t>
   </si>
   <si>
     <t>18274</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18274/ind-0188-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18274/ind-0188-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação em Bertioga de um Cartório de Registro Civil de Imóveis</t>
   </si>
   <si>
     <t>18275</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18275/ind-0189-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18275/ind-0189-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de concurso público para preenchimento de vagas na Prefeitura de Bertioga.</t>
   </si>
   <si>
     <t>18276</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18276/ind-0190-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18276/ind-0190-2021.pdf</t>
   </si>
   <si>
     <t>Inclusão de Serviço de Acolhimento para Pessoas Idosas no Plano Plurianual</t>
   </si>
   <si>
     <t>18277</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18277/ind-0191-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18277/ind-0191-2021.pdf</t>
   </si>
   <si>
     <t>Placas com a nomenclatura das ruas transversais no bairro Chácaras</t>
   </si>
   <si>
     <t>18278</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18278/ind-0192-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18278/ind-0192-2021.pdf</t>
   </si>
   <si>
     <t>Acessibilidade no cemitério do município de Bertioga</t>
   </si>
   <si>
     <t>18279</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18279/ind-0193-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18279/ind-0193-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de Multirão de Limpeza, Reparo a iluminação pública com o apoio do Cata Treco nos bairros Sítio São João e Caibura</t>
   </si>
   <si>
     <t>18280</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18280/ind-0194-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18280/ind-0194-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de Ponto de Ônibus na Rua Waldemar da Costa Filho</t>
   </si>
   <si>
     <t>18281</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18281/ind-0195-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18281/ind-0195-2021.pdf</t>
   </si>
   <si>
     <t>Motoristas são prejudicados por demora do Detran.</t>
   </si>
   <si>
     <t>18282</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18282/ind-0196-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18282/ind-0196-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização nas calçadas em vias pavimentadas</t>
   </si>
   <si>
     <t>18283</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18283/ind-0197-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18283/ind-0197-2021.pdf</t>
   </si>
   <si>
     <t>Escola Estadual em tempo integral em Bertioga - Programa de ensino integrado - PEI</t>
   </si>
   <si>
     <t>18284</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18284/ind-0198-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18284/ind-0198-2021.pdf</t>
   </si>
   <si>
     <t>Fornecimento de alimentação aos bombeiros</t>
   </si>
   <si>
     <t>18285</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18285/ind-0199-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18285/ind-0199-2021.pdf</t>
   </si>
   <si>
     <t>Disponibilização de outra vacina que não seja a CORONAVAC a quem precisa viajar ao exterior</t>
   </si>
   <si>
     <t>18286</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18286/ind-0200-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18286/ind-0200-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção no sistema de iluminação da orla da praia de Bertioga</t>
   </si>
   <si>
     <t>18287</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18287/ind-0201-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18287/ind-0201-2021.pdf</t>
   </si>
   <si>
     <t>Inscrição do município de Bertioga no programa Viver Melhor da Secretaria Estadual de Habitação do estado de São Paulo</t>
   </si>
   <si>
     <t>18288</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18288/ind-0202-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18288/ind-0202-2021.pdf</t>
   </si>
   <si>
     <t>Participação no programa Meu Pet do governo do Estado de São Paulo</t>
   </si>
   <si>
     <t>18289</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18289/ind-0203-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18289/ind-0203-2021.pdf</t>
   </si>
   <si>
     <t>Delimitação do trânsito para prática do ciclismo</t>
   </si>
   <si>
     <t>18290</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Taciano Goulart, Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18290/ind-0204-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18290/ind-0204-2021.pdf</t>
   </si>
   <si>
     <t>Intensificação na segurança das nossas NEIM's e Escolas Municipais</t>
   </si>
   <si>
     <t>18291</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18291/ind-0205-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18291/ind-0205-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo a criação de creche noturna</t>
   </si>
   <si>
     <t>18292</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18292/ind-0206-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18292/ind-0206-2021.pdf</t>
   </si>
   <si>
     <t>Revisão Geral anual de reajuste salarial dos servidores públicos</t>
   </si>
   <si>
     <t>18293</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18293/ind-0207-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18293/ind-0207-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de grades de proteção na ciclovia do Indaiá, especificamente no trecho compreendido entre o Supermercado Albatroz até o_x000D_
 Mercadão do Povo.</t>
   </si>
   <si>
     <t>18294</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18294/ind-0208-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18294/ind-0208-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção de serviços de limpeza de valas, nivelamento e colocação de aterro/ bica corrida na Rua Aprovada 612, no bairro Chácaras</t>
   </si>
   <si>
     <t>18295</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18295/ind-0209-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18295/ind-0209-2021.pdf</t>
   </si>
   <si>
     <t>Criação da Secretaria de Esportes e Lazer</t>
   </si>
   <si>
     <t>18296</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18296/ind-0210-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18296/ind-0210-2021.pdf</t>
   </si>
   <si>
     <t>Recolocação de poste de rede elétrica no final das Ruas Particular B e Oswaldo Cruz, no Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>18297</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18297/ind-0211-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18297/ind-0211-2021.pdf</t>
   </si>
   <si>
     <t>Nomeação de Ruas de São Lourenço</t>
   </si>
   <si>
     <t>18298</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18298/ind-0212-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18298/ind-0212-2021.pdf</t>
   </si>
   <si>
     <t>Plano de obras de saneamento básico e a implantação do esgotamento sanitário para o bairro de São Lourenço.</t>
   </si>
   <si>
     <t>18299</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Criação de ciclovias nas Rodovias que circundam Bertioga e região</t>
   </si>
   <si>
     <t>18300</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18300/ind-0214-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18300/ind-0214-2021.pdf</t>
   </si>
   <si>
     <t>Ligação de rede de esgoto na rua Manoel Gajo, no Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>18301</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18301/ind-0215-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18301/ind-0215-2021.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água aos moradores da Vila Agaó 2, do outro lado da Rodovia, sentido serra.</t>
   </si>
   <si>
     <t>18302</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18302/ind-0216-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18302/ind-0216-2021.pdf</t>
   </si>
   <si>
     <t>Remoção de veículos abandonados na Avenida 19 de Maio e Travessas adjacentes.</t>
   </si>
   <si>
     <t>18303</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18303/ind-0217-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18303/ind-0217-2021.pdf</t>
   </si>
   <si>
     <t>Fixação de adesivos do Disque Denúncia 181 na parte traseira dos ônibus municipais</t>
   </si>
   <si>
     <t>18304</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Eduardo Pereira, Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18304/ind-0218-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18304/ind-0218-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de agendamento eletrônico de consultas clinicas, realização de exames médicos ambulatoriais e até procedimentos cirúrgicos por um sistema de agendamento municipal, via plataforma digital - similar ao "Vacina já Bertioga"</t>
   </si>
   <si>
     <t>18305</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18305/ind-0219-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18305/ind-0219-2021.pdf</t>
   </si>
   <si>
     <t>Colocação de container na Av. Anchieta, próximo ao numero 7260, no bairro Jd. Rafael, para coleta de lixo domiciliar</t>
   </si>
   <si>
     <t>18306</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18306/ind-0220-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18306/ind-0220-2021.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção viária em ruas no bairro Rio da Praia, até que ocorra a conclusão das obras de pavimentação no bairro</t>
   </si>
   <si>
     <t>18307</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18307/ind-0221-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18307/ind-0221-2021.pdf</t>
   </si>
   <si>
     <t>Realização de adequação e reforma na pista de skate, na orla da praia da enseda</t>
   </si>
   <si>
     <t>18308</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18308/ind-0222-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18308/ind-0222-2021.pdf</t>
   </si>
   <si>
     <t>Ampliação da equipe técnica da SABESP para atender pedidos e reclamações</t>
   </si>
   <si>
     <t>18309</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18309/ind-0223-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18309/ind-0223-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade e blitz policial em ruas do bairro Vista Linda e Chácaras, evitando que veículos trafeguem em alta velocidade</t>
   </si>
   <si>
     <t>18310</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18310/ind-0224-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18310/ind-0224-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade e blitz policial em ruas do bairro Boracéia, evitando que veículos trafeguem em alta velocidade</t>
   </si>
   <si>
     <t>18311</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18311/ind-0225-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18311/ind-0225-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de braços de iluminação pública na Av. Tome de Souza, no trecho entre a Av. Lucas da Cruza Carvalho e a Rua Moacir Prado Simões, no bairro Indaiá</t>
   </si>
   <si>
     <t>18312</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18312/ind-0226-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18312/ind-0226-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de ponto de parada de ônibus na Rua Marlene, esquina com a Rua Elza Ramos da Silva, no bairro do Indaiá</t>
   </si>
   <si>
     <t>18313</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18313/ind-0227-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18313/ind-0227-2021.pdf</t>
   </si>
   <si>
     <t>Realização de caça esgoto nos canais de drenagem, no bairro do Indaiá</t>
   </si>
   <si>
     <t>18314</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18314/ind-0228-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18314/ind-0228-2021.pdf</t>
   </si>
   <si>
     <t>Reassentamento de famílias que residem em palafitas no nosso município - programa Vida Digna</t>
   </si>
   <si>
     <t>18315</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18315/ind-0229-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18315/ind-0229-2021.pdf</t>
   </si>
   <si>
     <t>Reestudo de áreas no conjunto habitacional Neda I e II</t>
   </si>
   <si>
     <t>18316</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18316/ind-0230-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18316/ind-0230-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de uma FATEC - Faculdade de Tecnologia em Bertioga</t>
   </si>
   <si>
     <t>18317</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18317/ind-0231-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18317/ind-0231-2021.pdf</t>
   </si>
   <si>
     <t>Projeto para iluminação especifica das faixas de pedestres das principais vias da cidade</t>
   </si>
   <si>
     <t>18318</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18318/ind-0232-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18318/ind-0232-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ciclovia na Rua Pastor Djalma da Silva Coimbra - Rio da Praia</t>
   </si>
   <si>
     <t>18319</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18319/ind-0233-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18319/ind-0233-2021.pdf</t>
   </si>
   <si>
     <t>Espaço de lazer no Rio da Praia - Ana Paula</t>
   </si>
   <si>
     <t>18320</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18320/ind-0234-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18320/ind-0234-2021.pdf</t>
   </si>
   <si>
     <t>Aumento da equipe do Programa Melhor em casa</t>
   </si>
   <si>
     <t>18321</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18321/ind-0235-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18321/ind-0235-2021.pdf</t>
   </si>
   <si>
     <t>Feira de convivência</t>
   </si>
   <si>
     <t>18322</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18322/ind-0236-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18322/ind-0236-2021.pdf</t>
   </si>
   <si>
     <t>Criação da Secretaria de Esporte e Lazer</t>
   </si>
   <si>
     <t>18323</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18323/ind-0237-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18323/ind-0237-2021.pdf</t>
   </si>
   <si>
     <t>Praça de Lazer no bairro Vista Linda</t>
   </si>
   <si>
     <t>18324</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18324/ind-0238-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18324/ind-0238-2021.pdf</t>
   </si>
   <si>
     <t>Interdição e conserto dos brinquedos para portadores de necessidades especiais instalados na orla da praia de Bertioga.</t>
   </si>
   <si>
     <t>18325</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18325/ind-0239-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18325/ind-0239-2021.pdf</t>
   </si>
   <si>
     <t>Criação de programa habitacional destinado a lotes particulares</t>
   </si>
   <si>
     <t>18329</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18329/ind-0240-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18329/ind-0240-2021.pdf</t>
   </si>
   <si>
     <t>Urbanização da orla da praia e pavimentação de ruas adjacentes no bairro Jardim Rafael.</t>
   </si>
   <si>
     <t>18330</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18330/ind-0241-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18330/ind-0241-2021.pdf</t>
   </si>
   <si>
     <t>Nova escola e segurança no prédio abandonado da Escola Estadual Vicente de Carvalho.</t>
   </si>
   <si>
     <t>18331</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18331/ind-0242-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18331/ind-0242-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção viária e iluminação pública em ruas do bairro Vicente de Carvalho, em especial a rua Projetada - paralela a rua Particular B.</t>
   </si>
   <si>
     <t>18332</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18332/ind-0243-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18332/ind-0243-2021.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da unidade NEIM Chácara Vista Linda.</t>
   </si>
   <si>
     <t>18333</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18333/ind-0244-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18333/ind-0244-2021.pdf</t>
   </si>
   <si>
     <t>Linha de ônibus que adentre e trafegue pelas ruas do bairro de Boracéia.</t>
   </si>
   <si>
     <t>18334</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18334/ind-0245-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18334/ind-0245-2021.pdf</t>
   </si>
   <si>
     <t>Adequação de estacionamento improvisado nas rotatórias ao longo da Avenida Anchieta, entre o Morro da Senhorinha e o Supermercado rede Litoral, no Centro de Bertioga.</t>
   </si>
   <si>
     <t>18335</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18335/ind-0246-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18335/ind-0246-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção e eficientização da iluminação pública nos pontos de ônibus da Rodovia Rio Santos, no trecho de São Lourenço ao Guaratuba.</t>
   </si>
   <si>
     <t>18336</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18336/ind-0247-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18336/ind-0247-2021.pdf</t>
   </si>
   <si>
     <t>Cursos de informática, pré-vestibular e de inglês gratuitos</t>
   </si>
   <si>
     <t>18337</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18337/ind-0248-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18337/ind-0248-2021.pdf</t>
   </si>
   <si>
     <t>Programa Patrulha Maria da Penha</t>
   </si>
   <si>
     <t>18338</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18338/ind-0249-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18338/ind-0249-2021.pdf</t>
   </si>
   <si>
     <t>nova escola municipal no local da antiga escola Escola Estadual Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18339</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18339/ind-0250-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18339/ind-0250-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus com cobertura para os alunos do Transporte Escolar</t>
   </si>
   <si>
     <t>18340</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18340/ind-0251-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18340/ind-0251-2021.pdf</t>
   </si>
   <si>
     <t>Manutenções na creche NEIM Chácara Vista Linda</t>
   </si>
   <si>
     <t>18341</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18341/ind-0252-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18341/ind-0252-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de Rotatória entre as avenidas Marginal com a Estrada Um no bairro Chácaras</t>
   </si>
   <si>
     <t>18342</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18342/ind-0253-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18342/ind-0253-2021.pdf</t>
   </si>
   <si>
     <t>Revitalização da praça Edson Palmar dos Santos 'Dinda' (Praça do Dinda) no Rio da Praia</t>
   </si>
   <si>
     <t>18343</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18343/ind-0254-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18343/ind-0254-2021.pdf</t>
   </si>
   <si>
     <t>criação e instalação de uma unidade do Vila do Bem, no Rio da Praia</t>
   </si>
   <si>
     <t>18344</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18344/ind-0255-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18344/ind-0255-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias na segurança da rua José Carlos Pace</t>
   </si>
   <si>
     <t>18345</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18345/ind-0256-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18345/ind-0256-2021.pdf</t>
   </si>
   <si>
     <t>Intensificação na segurança em São Lourenço</t>
   </si>
   <si>
     <t>18346</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18346/ind-0257-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18346/ind-0257-2021.pdf</t>
   </si>
   <si>
     <t>Criação da Casa da Mulher no município</t>
   </si>
   <si>
     <t>18347</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18347/ind-0258-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18347/ind-0258-2021.pdf</t>
   </si>
   <si>
     <t>Implementação do Projeto Casa da Juventude em parceria com o Governo do Estado de São Paulo</t>
   </si>
   <si>
     <t>18349</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18349/ind-0259-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18349/ind-0259-2021.pdf</t>
   </si>
   <si>
     <t>Gestão junto aos supermercados de Bertioga para que tomem providências intensificando a vigilância e planejando ações para evitar que os carrinhos sejam retirados de suas dependências.</t>
   </si>
   <si>
     <t>18350</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18350/ind-0260-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18350/ind-0260-2021.pdf</t>
   </si>
   <si>
     <t>Estudos para tornar mão única a rua José Sanches Ferrari, no bairro Vicente de Carvalho, como forma de dar fluidez ao transito e estimular o comércio local.</t>
   </si>
   <si>
     <t>18351</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18351/ind-0261-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18351/ind-0261-2021.pdf</t>
   </si>
   <si>
     <t>retorno dos atendimentos o IML no município do Guarujá, gestão junto ao Governo do Estado de São Paulo</t>
   </si>
   <si>
     <t>18352</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18352/ind-0262-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18352/ind-0262-2021.pdf</t>
   </si>
   <si>
     <t>Implementação de um Colegiado do Conselho Tutelar para o bairro de Boracéia (extremo norte do nosso município)</t>
   </si>
   <si>
     <t>18353</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18353/ind-0263-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18353/ind-0263-2021.pdf</t>
   </si>
   <si>
     <t>SABESP - SAOC</t>
   </si>
   <si>
     <t>18357</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18357/ind-0264-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18357/ind-0264-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação para disponibilização de uma linha exclusiva do Centro atá a Rodoviária e para que todas as linhas de ônibus circulares acessem o_x000D_
 Terminal Rodoviário.</t>
   </si>
   <si>
     <t>18358</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18358/ind-0265-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18358/ind-0265-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de aumento de policiais atuando na Atividade Delegada em Bertioga.</t>
   </si>
   <si>
     <t>18359</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18359/ind-0266-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18359/ind-0266-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação para que os ônibus intermunicipais das empresas Ultra, Litorânea e Breda possam acessar o Terminal de Transbordo de Passageiros do bairro Albatroz 2.</t>
   </si>
   <si>
     <t>18360</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18360/ind-0267-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18360/ind-0267-2021.pdf</t>
   </si>
   <si>
     <t>O implante do contraceptivo subcutâneo Implanon no planejamento Familiar de Adolescentes Mães de 12 a 19 anos, pelo SUS</t>
   </si>
   <si>
     <t>18361</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18361/ind-0268-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18361/ind-0268-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias no programa Melhor em Casa.</t>
   </si>
   <si>
     <t>18362</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18362/ind-0269-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18362/ind-0269-2021.pdf</t>
   </si>
   <si>
     <t>Refeitório para funcionários na NEIM Mangue Seco</t>
   </si>
   <si>
     <t>18363</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18363/ind-0270-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18363/ind-0270-2021.pdf</t>
   </si>
   <si>
     <t>Poda da árvore na Rua Caminho do Capão, no cantão do Indaiá</t>
   </si>
   <si>
     <t>18364</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18364/ind-0271-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18364/ind-0271-2021.pdf</t>
   </si>
   <si>
     <t>Relatório de despesas com energia elétrica.</t>
   </si>
   <si>
     <t>18365</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18365/ind-0272-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18365/ind-0272-2021.pdf</t>
   </si>
   <si>
     <t>Apresenta minuta de projeto de Lei ao executivo municipal para adequar a legislação vigente e para garantir do adicional de graduação, pós-graduação, mestrado, doutorado e pós-doutorado aos servidores públicos municipais,</t>
   </si>
   <si>
     <t>18366</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18366/ind-0273-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18366/ind-0273-2021.pdf</t>
   </si>
   <si>
     <t>Criação do Banco de Leite materno no município.</t>
   </si>
   <si>
     <t>18367</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18367/ind-0274-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18367/ind-0274-2021.pdf</t>
   </si>
   <si>
     <t>Adesão do município ao Bolsa do Povo</t>
   </si>
   <si>
     <t>18368</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18368/ind-0275-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18368/ind-0275-2021.pdf</t>
   </si>
   <si>
     <t>Flexibilização do trabalho ambulante neste ferido de 7 de Setembro, permitindo que todos trabalhem, independente de revalidação de licença para a retomada da economia.</t>
   </si>
   <si>
     <t>18369</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18369/ind-0276-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18369/ind-0276-2021.pdf</t>
   </si>
   <si>
     <t>Informatização dos prontuários médicos de pacientes, integrando os atendimentos de toda a rede da saúde no município</t>
   </si>
   <si>
     <t>18370</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18370/ind-0277-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18370/ind-0277-2021.pdf</t>
   </si>
   <si>
     <t>Informatização do prontuário SUAS, integrando os atendimentos da rede assistencial do município.</t>
   </si>
   <si>
     <t>18371</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18371/ind-0278-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18371/ind-0278-2021.pdf</t>
   </si>
   <si>
     <t>Construção de um centro comunitário no bairro Jardim Rafael</t>
   </si>
   <si>
     <t>18372</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18372/ind-0279-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18372/ind-0279-2021.pdf</t>
   </si>
   <si>
     <t>Aumento do número de bicicletários ao longo da Av. Anchieta e Av. 19 de Maio, em frente aos comércios de grande fluxo, no centro de Bertioga</t>
   </si>
   <si>
     <t>18373</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18373/ind-0280-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18373/ind-0280-2021.pdf</t>
   </si>
   <si>
     <t>Limpeza do canteiro central entre a Rua 11A e 11B, embaixo da linha de transmissão do bairro Chácara Vista Linda para futura urbanização com Praça de lazer comunitária</t>
   </si>
   <si>
     <t>18374</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18374/ind-0281-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18374/ind-0281-2021.pdf</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde do Indaiá - UBS Indaiá ; REITERA a Indicação nº 040/2019</t>
   </si>
   <si>
     <t>18375</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18375/ind-0282-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18375/ind-0282-2021.pdf</t>
   </si>
   <si>
     <t>Passe livre no transporte municipal a todos os idosos, a partir dos 60 anos de idade - Reitera Indicação 06/2021 e 298/2018</t>
   </si>
   <si>
     <t>18376</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18376/ind-0283-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18376/ind-0283-2021.pdf</t>
   </si>
   <si>
     <t>Normatize a travessia de pedestre instituindo o Programa de Trânsito "Faixa Viva" no âmbito do município de Bertioga , encaminha minuta de projeto de Lei ao executivo municipal.</t>
   </si>
   <si>
     <t>18377</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18377/ind-0284-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18377/ind-0284-2021.pdf</t>
   </si>
   <si>
     <t>Transtornos aos moradores do bairro Vicente de Carvalho com os bailes ao ar livre denominados 'PANCADÕES"</t>
   </si>
   <si>
     <t>18378</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18378/ind-0285-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18378/ind-0285-2021.pdf</t>
   </si>
   <si>
     <t>Remanejamento de dois funcionários públicos para o Posto Eleitoral de Bertioga - Zona 272ª</t>
   </si>
   <si>
     <t>18379</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18379/ind-0286-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18379/ind-0286-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Saúde que faça gestão junto ao Governo do Estado de São Paulo para que Bertioga faça parte da rota da carreta da mamografia</t>
   </si>
   <si>
     <t>18380</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18380/ind-0287-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18380/ind-0287-2021.pdf</t>
   </si>
   <si>
     <t>Reiterar a Indicação n° 447/17, para solicitar o Fornecimento de Energia Elétrica para mais de 100 famílias, na Rua José da Costa, no Bairro de Boracéia</t>
   </si>
   <si>
     <t>18381</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18381/ind-0288-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18381/ind-0288-2021.pdf</t>
   </si>
   <si>
     <t>Regulamentação da Lei n° 1.448/2021 que dispõe sobre a proibição da pratica de maus-tratos e crueldade contra animais no município de Bertioga</t>
   </si>
   <si>
     <t>18382</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18382/ind-0289-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18382/ind-0289-2021.pdf</t>
   </si>
   <si>
     <t>Formalização do Termo de Fomento entre  o Poder Público e a Instituição APAE, para consecução de finalidades de interesse público</t>
   </si>
   <si>
     <t>18383</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18383/ind-0290-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18383/ind-0290-2021.pdf</t>
   </si>
   <si>
     <t>Cursos de treinamento, capacitação e qualificação para todos aqueles que atuam na Causa Animal.</t>
   </si>
   <si>
     <t>18384</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18384/ind-0291-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18384/ind-0291-2021.pdf</t>
   </si>
   <si>
     <t>Normalização no horário de atendimento das nossas Creches Municipais</t>
   </si>
   <si>
     <t>18386</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18386/ind-0292-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18386/ind-0292-2021.pdf</t>
   </si>
   <si>
     <t>Troca dos aparelhos da academia ao ar livre na Vila do Bem Indaiá</t>
   </si>
   <si>
     <t>18387</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18387/ind-0293-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18387/ind-0293-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Unidade de Pronto Atendimento (UPA) em Boracéia</t>
   </si>
   <si>
     <t>18388</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18388/ind-0294-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18388/ind-0294-2021.pdf</t>
   </si>
   <si>
     <t>Realização de uma força tarefa no município para manutenção da iluminação pública</t>
   </si>
   <si>
     <t>18389</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18389/ind-0295-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18389/ind-0295-2021.pdf</t>
   </si>
   <si>
     <t>Implantação do programa Samuzinho das Escolas Municipais de Bertioga</t>
   </si>
   <si>
     <t>18390</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18390/ind-0296-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18390/ind-0296-2021.pdf</t>
   </si>
   <si>
     <t>Profissionais psicólogos e psiquiatra no CAPs</t>
   </si>
   <si>
     <t>18391</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18391/ind-0297-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18391/ind-0297-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização nos estabelecimentos comerciais que atuam como ferro-velho</t>
   </si>
   <si>
     <t>18392</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18392/ind-0298-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18392/ind-0298-2021.pdf</t>
   </si>
   <si>
     <t>Solicita dos órgãos competentes da municipalidade que tome as devidas providências para melhorar o tráfego urbano no Rio da Praia.</t>
   </si>
   <si>
     <t>18393</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18393/ind-0299-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18393/ind-0299-2021.pdf</t>
   </si>
   <si>
     <t>Construção de mais um retorno na Avenida Engenheiro Eduardo da Costa Júnior - Vista Linda</t>
   </si>
   <si>
     <t>18394</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18394/ind-0300-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18394/ind-0300-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo estudos visando a criação e aplicação de cursos para a profissão cuidador de idosos.</t>
   </si>
   <si>
     <t>18395</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18395/ind-0301-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18395/ind-0301-2021.pdf</t>
   </si>
   <si>
     <t>Solicita curso de Arrais amador no município de Bertioga</t>
   </si>
   <si>
     <t>18396</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18396/ind-0302-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18396/ind-0302-2021.pdf</t>
   </si>
   <si>
     <t>Criação de disciplina extracurricular sobre os valores históricos, culturais e geográficos de Bertioga</t>
   </si>
   <si>
     <t>18397</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18397/ind-0303-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18397/ind-0303-2021.pdf</t>
   </si>
   <si>
     <t>Ações de combate ao suicídio durante o mês de setembro amarelo</t>
   </si>
   <si>
     <t>18398</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18398/ind-0304-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18398/ind-0304-2021.pdf</t>
   </si>
   <si>
     <t>Ampliação no número de vagas para o 6º, 7º, 8º, 9º ano e Ensino Médio para o EJA (Educação de Jovens e Adultos) e transporte para os alunos matriculados no EJA em Bertioga.</t>
   </si>
   <si>
     <t>18399</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18399/ind-0305-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18399/ind-0305-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de Playground no bairro Jardim Albatroz II</t>
   </si>
   <si>
     <t>18400</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18400/ind-0306-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18400/ind-0306-2021.pdf</t>
   </si>
   <si>
     <t>Colocação de Lombadas na Rua Nicolau Miguel Odeid no Jardim Vista Linda.</t>
   </si>
   <si>
     <t>18401</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18401/ind-0307-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18401/ind-0307-2021.pdf</t>
   </si>
   <si>
     <t>Asfalto e drenagem na Rua General Os6rio, Jardim Paulista trecho depois da Av. Airton Senna</t>
   </si>
   <si>
     <t>18402</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18402/ind-0308-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18402/ind-0308-2021.pdf</t>
   </si>
   <si>
     <t>Material de higiene para uso dos passageiros da Rodoviária Municipal</t>
   </si>
   <si>
     <t>18403</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18403/ind-0309-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18403/ind-0309-2021.pdf</t>
   </si>
   <si>
     <t>Incluir nas placas de aviso na orla da praia a importância da maneira correta do descarte de lixo como forma de contribuir para a conscientização dos cidadãos, em relação à limpeza pública e educação ambiental.</t>
   </si>
   <si>
     <t>18404</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18404/ind-0310-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18404/ind-0310-2021.pdf</t>
   </si>
   <si>
     <t>Reclamação referente as notificações de autuação</t>
   </si>
   <si>
     <t>18405</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18405/ind-0311-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18405/ind-0311-2021.pdf</t>
   </si>
   <si>
     <t>Roçada e limpeza de lixo descartado irregularmente no entorno da EM Jardim Vista Linda</t>
   </si>
   <si>
     <t>18406</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18406/ind-0312-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18406/ind-0312-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar ação do Conselho Tutelar dentro das escolas municipais como forma de prevenção de violência doméstica cometidos por parte de familiares e/ou terceiros.</t>
   </si>
   <si>
     <t>18407</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18407/ind-0313-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18407/ind-0313-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas ao longo da Avenida Anchieta</t>
   </si>
   <si>
     <t>18408</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18408/ind-0314-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18408/ind-0314-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas em ruas do bairro Jardim Albatroz II para inibir a prática de ilícitos.</t>
   </si>
   <si>
     <t>18409</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18409/ind-0315-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18409/ind-0315-2021.pdf</t>
   </si>
   <si>
     <t>Obras de Infraestrutura urbana do tipo que abranja: drenagem, pavimentação e executivo de passeios com acessibilidade em todas as ruas _x000D_
 perpendiculares a Av. 19 de Maio, no bairro Jardim Albatroz II</t>
   </si>
   <si>
     <t>18410</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18410/ind-0316-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18410/ind-0316-2021.pdf</t>
   </si>
   <si>
     <t>Obras de Infraestrutura urbana do tipo que abranja: drenagem, pavimentação e execução de passeios com acessibilidade no loteamento conhecido como Chácaras Itapanhaú, no bairro Chácaras, abrangendo a Rua 1, Rua A, Rua B e Avenida 1.</t>
   </si>
   <si>
     <t>18411</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18411/ind-0317-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18411/ind-0317-2021.pdf</t>
   </si>
   <si>
     <t>Criação da Secretaria Municipal do Emprego e Desenvolvimento do Trabalho Econômico - REITERA a Indicação 026/2017 e, a criação da Escola Municipal de Qualificação Profissional - REITERA a Indicação 337/2018.</t>
   </si>
   <si>
     <t>18415</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18415/ind-0318-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18415/ind-0318-2021.pdf</t>
   </si>
   <si>
     <t>Centro de referência a saúde dos idosos</t>
   </si>
   <si>
     <t>18416</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18416/ind-0319-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18416/ind-0319-2021.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça na rua no bairro Chácaras</t>
   </si>
   <si>
     <t>18417</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18417/ind-0320-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18417/ind-0320-2021.pdf</t>
   </si>
   <si>
     <t>Cobertura na quadra de futsal no complexo Vila do Bem Chácaras</t>
   </si>
   <si>
     <t>18418</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18418/ind-0321-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18418/ind-0321-2021.pdf</t>
   </si>
   <si>
     <t>Aquisição de brinquedos inclusivos e itinerantes</t>
   </si>
   <si>
     <t>18419</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18419/ind-0322-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18419/ind-0322-2021.pdf</t>
   </si>
   <si>
     <t>Estudos para colocação de piso emborrachado nos playgrounds localizados nos espaços públicos do nosso município.</t>
   </si>
   <si>
     <t>18420</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18420/ind-0323-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18420/ind-0323-2021.pdf</t>
   </si>
   <si>
     <t>Melhorias na UBS Mirosan, no bairro Chácaras</t>
   </si>
   <si>
     <t>18421</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18421/ind-0324-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18421/ind-0324-2021.pdf</t>
   </si>
   <si>
     <t>Programa de Recuperação Fiscal - REFIS</t>
   </si>
   <si>
     <t>18422</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18422/ind-0325-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18422/ind-0325-2021.pdf</t>
   </si>
   <si>
     <t>Criação de uma campanha municipal de combate a golpes financeiros praticados contra idosos</t>
   </si>
   <si>
     <t>18423</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18423/ind-0326-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18423/ind-0326-2021.pdf</t>
   </si>
   <si>
     <t>Criação da Escola do Mar em Bertioga</t>
   </si>
   <si>
     <t>18424</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18424/ind-0327-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18424/ind-0327-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo medidas para prevenir, reprimir e atender casos de violência doméstica contra pessoas com deficiência</t>
   </si>
   <si>
     <t>18425</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18425/ind-0328-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18425/ind-0328-2021.pdf</t>
   </si>
   <si>
     <t>Limpeza das valas, bem como roçada dos matos na Rua 6, no bairro Jardim Albatroz II</t>
   </si>
   <si>
     <t>18426</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18426/ind-0329-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18426/ind-0329-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de política pública para proteção animal, fomento do turismo e incentivo aos pequenos e grandes empreendedores de Bertioga.</t>
   </si>
   <si>
     <t>18427</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18427/ind-0330-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18427/ind-0330-2021.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e melhorias na infraestrutura da escola Municipal Jardim Albatroz</t>
   </si>
   <si>
     <t>18428</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18428/ind-0331-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18428/ind-0331-2021.pdf</t>
   </si>
   <si>
     <t>Reforma e adequação do atual centro cirúrgico e obstétrico do Hospital Municipal de Bertioga</t>
   </si>
   <si>
     <t>18429</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18429/ind-0332-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18429/ind-0332-2021.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Jardim Caiçara, no bairro Indaiá</t>
   </si>
   <si>
     <t>18430</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18430/ind-0333-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18430/ind-0333-2021.pdf</t>
   </si>
   <si>
     <t>Obras de pavimentação, drenagem e iluminação na via marginal Rio-Santos/sentido norte, no bairro Jardim Vista Linda até o trevo do bairro Jardim Rafael; ligando a Av. Eduardo Correia da Costa Júnior com a Rua José Carlos Pace e Rua Augusto Ribeiro Pacheco - REITERA INDICAÇÃO_x000D_
 0273/2019</t>
   </si>
   <si>
     <t>18431</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18431/ind-0334-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18431/ind-0334-2021.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto a SABESP para a complementação das obras de saneamento com ligação dos efluentes sanitários a rede coletora de esgoto em ruas do Maitinga, loteamento conhecido como Vila Agaó.</t>
   </si>
   <si>
     <t>18432</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18432/ind-0335-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18432/ind-0335-2021.pdf</t>
   </si>
   <si>
     <t>Contratação de mais médicos clínicos e especialistas para ampliar a agenda de atendimento nas UBS nas especialidades do tipo que abrange a neurologia, cardiologia, ortopedia, odontologia, oftalmologia, pediatria entre tantas outras que hoje se apresentam insuficientes na_x000D_
 rede de atendimento.</t>
   </si>
   <si>
     <t>18433</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18433/ind-0336-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18433/ind-0336-2021.pdf</t>
   </si>
   <si>
     <t>Compra de cadeiras anfíbias para o Praia Acessível</t>
   </si>
   <si>
     <t>18434</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18434/ind-0337-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18434/ind-0337-2021.pdf</t>
   </si>
   <si>
     <t>Construção de uma UBS no bairro Jardim Rafael</t>
   </si>
   <si>
     <t>18435</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18435/ind-0338-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18435/ind-0338-2021.pdf</t>
   </si>
   <si>
     <t>Curso de balé no NACE</t>
   </si>
   <si>
     <t>18436</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18436/ind-0339-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18436/ind-0339-2021.pdf</t>
   </si>
   <si>
     <t>Envio de profissional da educação nas residências dos alunos matriculados em escolas públicas do Município para orientar as famílias e_x000D_
 estimular os alunos no processo de volta as aulas presencias.</t>
   </si>
   <si>
     <t>18437</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18437/ind-0340-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18437/ind-0340-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização nas tabacarias para a proibição de vendas de produtos fumígenos para menores de idade</t>
   </si>
   <si>
     <t>18438</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18438/ind-0341-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18438/ind-0341-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo para que proceda esforço junto a Secretaria Estadual de Segurança solicitando a retomada do PROERD (Programa Educacional de Resistência as Drogas)</t>
   </si>
   <si>
     <t>18439</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18439/ind-0342-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18439/ind-0342-2021.pdf</t>
   </si>
   <si>
     <t>Construção de ciclovia ou demarcação de ciclovia na Av. Anchieta  a partir da rua Rafael Costábile até a Av. Vicente de Carvalho no Centro</t>
   </si>
   <si>
     <t>18440</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18440/ind-0343-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18440/ind-0343-2021.pdf</t>
   </si>
   <si>
     <t>Abaixo assinado dos moradores da Vista Linda solicitando Praça de Lazer.</t>
   </si>
   <si>
     <t>18441</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18441/ind-0344-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18441/ind-0344-2021.pdf</t>
   </si>
   <si>
     <t>Revisão da licitação da contratação de empresa especializada para prestação de serviço de transporte de passageiros no município de Bertioga</t>
   </si>
   <si>
     <t>18448</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18448/ind-0345-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18448/ind-0345-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção nas guias, sarjetas e calçadas da rua Prof. José Benevenuto Madureira, no Rio da Praia.</t>
   </si>
   <si>
     <t>18449</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18449/ind-0346-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18449/ind-0346-2021.pdf</t>
   </si>
   <si>
     <t>Contratação urgente de profissionais da saúde para UBS Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18450</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18450/ind-0347-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18450/ind-0347-2021.pdf</t>
   </si>
   <si>
     <t>Estudos de trânsito para avaliar o controle do tráfego de veículos entre as vias, Rodovia Manuel Hypolito Rego (Rio Santos), Av. Marginal e a Rua José Carlos Pace.</t>
   </si>
   <si>
     <t>18451</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18451/ind-0348-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18451/ind-0348-2021.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência um plano estratégico para diminuição dos crimes no bairro de São Lourenço.</t>
   </si>
   <si>
     <t>18452</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18452/ind-0349-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18452/ind-0349-2021.pdf</t>
   </si>
   <si>
     <t>Ampliação do serviço de Tomografia para finais de semana e período noturno.</t>
   </si>
   <si>
     <t>18453</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18453/ind-0350-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18453/ind-0350-2021.pdf</t>
   </si>
   <si>
     <t>Aquisição de Mamógrafo</t>
   </si>
   <si>
     <t>18454</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18454/ind-0351-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18454/ind-0351-2021.pdf</t>
   </si>
   <si>
     <t>Emissão de RG na Vila do Bem Centro</t>
   </si>
   <si>
     <t>18455</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18455/ind-0352-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18455/ind-0352-2021.pdf</t>
   </si>
   <si>
     <t>Isenção total ou parcial da taxa CIP</t>
   </si>
   <si>
     <t>18456</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18456/ind-0353-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18456/ind-0353-2021.pdf</t>
   </si>
   <si>
     <t>Construção, manutenção e ampliação no efetivo da Zoonoses</t>
   </si>
   <si>
     <t>18457</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Banheiro Químico</t>
   </si>
   <si>
     <t>18458</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18458/ind-0355-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18458/ind-0355-2021.pdf</t>
   </si>
   <si>
     <t>Aumento na frota de veículos de transporte de pacientes</t>
   </si>
   <si>
     <t>18459</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18459/ind-0356-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18459/ind-0356-2021.pdf</t>
   </si>
   <si>
     <t>Inclusão digital para idosos</t>
   </si>
   <si>
     <t>18460</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18460/ind-0357-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18460/ind-0357-2021.pdf</t>
   </si>
   <si>
     <t>Criação em Bertioga de Feira Livre noturna</t>
   </si>
   <si>
     <t>18461</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18461/ind-0358-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18461/ind-0358-2021.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros da orla da Praia no Centro e, dos banheiros da orla do canal Bertioga</t>
   </si>
   <si>
     <t>18462</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18462/ind-0359-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18462/ind-0359-2021.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de agrupar a Praça Samjarp à Escola Municipal José de Oliveira com intuito de promover e destinar aquele espaço às crianças da localidade para entretenimento, lazer e esporte.</t>
   </si>
   <si>
     <t>18463</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18463/ind-0360-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18463/ind-0360-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamento de segurança, como grades de isolamento, na ilha central da Rodoviária.</t>
   </si>
   <si>
     <t>18464</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18464/ind-0361-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18464/ind-0361-2021.pdf</t>
   </si>
   <si>
     <t>Rondas da CGM nas UBSs no período noturno</t>
   </si>
   <si>
     <t>18465</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18465/ind-0362-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18465/ind-0362-2021.pdf</t>
   </si>
   <si>
     <t>Fazer gestão junto as empresas Molise e Monte Azul para equiparar os benefícios que eram pagos pelas antigas empresas com intuito de dar melhorias aos funcionários.</t>
   </si>
   <si>
     <t>18466</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18466/ind-0363-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18466/ind-0363-2021.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche no bairro Riviera de São Lourenço.</t>
   </si>
   <si>
     <t>18467</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18467/ind-0364-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18467/ind-0364-2021.pdf</t>
   </si>
   <si>
     <t>Construção de uma unidade básica de saúde no bairro Riviera de São Lourenço.</t>
   </si>
   <si>
     <t>18468</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18468/ind-0365-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18468/ind-0365-2021.pdf</t>
   </si>
   <si>
     <t>Campanha educativa de trânsito aos ciclistas</t>
   </si>
   <si>
     <t>18469</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18469/ind-0366-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18469/ind-0366-2021.pdf</t>
   </si>
   <si>
     <t>Projeto verão durante às férias escolares às crianças da rede municipal de educação e adolescentes da nossa cidade para combater a vulnerabilidade social.</t>
   </si>
   <si>
     <t>18470</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18470/ind-0367-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18470/ind-0367-2021.pdf</t>
   </si>
   <si>
     <t>Aumento do serviço de remoção de pacientes oferecendo de forma segura, eficaz e humanizada o transporte da rede municipal aos tratamentos especializados e exames realizados em outros municípios.</t>
   </si>
   <si>
     <t>18471</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18471/ind-0368-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18471/ind-0368-2021.pdf</t>
   </si>
   <si>
     <t>Obras de pavimentação, drenagem e iluminação nas vias públicas do bairro Indaiá. para contemplar o acesso a Escola Estadual Arquimedes Bava, a UBS e as diversas residências do local.</t>
   </si>
   <si>
     <t>18472</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18472/ind-0369-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18472/ind-0369-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de um CRAS - Centro de Referência da Assistência Social em Boracéia</t>
   </si>
   <si>
     <t>18473</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18473/ind-0370-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18473/ind-0370-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de Container de Lixo no bairro Jardim Rafael.</t>
   </si>
   <si>
     <t>18474</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18474/ind-0371-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18474/ind-0371-2021.pdf</t>
   </si>
   <si>
     <t>Criação do Programa obesidade zero nas escolas</t>
   </si>
   <si>
     <t>18477</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18477/ind-0372-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18477/ind-0372-2021.pdf</t>
   </si>
   <si>
     <t>Gestão do Poder Público Municipal junto a Sabesp - Companhia de Saneamento do Estado de São Paulo para conserto no vazamento dos PVs (Poço de VIsita) do esgoto da Rua Osvaldo Cruz, no Jardim Paulista</t>
   </si>
   <si>
     <t>18478</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18478/ind-0373-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18478/ind-0373-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública da Rua Oswaldo Cruz, no bairro Jardim Paulista - e finalização do asfalto até a Rodovia Rio Santos</t>
   </si>
   <si>
     <t>18479</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18479/ind-0374-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18479/ind-0374-2021.pdf</t>
   </si>
   <si>
     <t>Desassoreamento das galerias da Rua Aprovada 598, (antiga Rua 2 - próximo da Nova Bertioga) no bairro Chácara</t>
   </si>
   <si>
     <t>18480</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18480/ind-0375-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18480/ind-0375-2021.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação 175/2018 que solicita a Instalação de semáforos com temporizador</t>
   </si>
   <si>
     <t>18481</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18481/ind-0376-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18481/ind-0376-2021.pdf</t>
   </si>
   <si>
     <t>Intensificação de fiscalização do setor de abastecimento na Praia de Boracéia</t>
   </si>
   <si>
     <t>18482</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18482/ind-0377-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18482/ind-0377-2021.pdf</t>
   </si>
   <si>
     <t>Indica Projeto de Lei que "Institui o programa Bertioga Juro Zero e dá outras providências"</t>
   </si>
   <si>
     <t>18483</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18483/ind-0378-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18483/ind-0378-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo que antecipe a atuação dos guarda-vidas temporários e, ainda que seja designado um Guarda- Vida para atuar na praia de Itaguaré.</t>
   </si>
   <si>
     <t>18484</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18484/ind-0379-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18484/ind-0379-2021.pdf</t>
   </si>
   <si>
     <t>Retomada do Projeto de Recifes artificiais no município de Bertioga</t>
   </si>
   <si>
     <t>18485</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18485/ind-0380-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18485/ind-0380-2021.pdf</t>
   </si>
   <si>
     <t>Projeto Municipal de Renda Social através da concessão de Licença Social para o comércio ambulante</t>
   </si>
   <si>
     <t>18486</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18486/ind-0381-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18486/ind-0381-2021.pdf</t>
   </si>
   <si>
     <t>Realize estudos e elabore projeto para a construção de Teatro Municipal junto à área do Complexo Sociocultural, Esportivo e de Saúde, na Vila do Bem - bairro Chácaras</t>
   </si>
   <si>
     <t>18487</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18487/ind-0382-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18487/ind-0382-2021.pdf</t>
   </si>
   <si>
     <t>Análise técnica estrutural de ponte localizada na Av. Jão Ramalho</t>
   </si>
   <si>
     <t>18488</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18488/ind-0383-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18488/ind-0383-2021.pdf</t>
   </si>
   <si>
     <t>Solicita dos órgãos competentes da municipalidade que tome das devidas providencias para melhorar a iluminação e o tráfego urbano da rua Renata Pereira da Costa.</t>
   </si>
   <si>
     <t>18489</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18489/ind-0384-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18489/ind-0384-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de um centro de especialidades odontológica (CEO) em Bertioga.</t>
   </si>
   <si>
     <t>18490</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18490/ind-0385-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18490/ind-0385-2021.pdf</t>
   </si>
   <si>
     <t>Desobstrução de PV (Poço de Visita) da SABESP no bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18491</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18491/ind-0386-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18491/ind-0386-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção no complexo Vila do Bem Chácaras</t>
   </si>
   <si>
     <t>18492</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18492/ind-0387-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18492/ind-0387-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de extensão de rede de energia elétrica no bairro Chácara</t>
   </si>
   <si>
     <t>18493</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18493/ind-0388-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18493/ind-0388-2021.pdf</t>
   </si>
   <si>
     <t>Implantação com padronização de passarelas no bairro Chácaras</t>
   </si>
   <si>
     <t>18494</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18494/ind-0389-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18494/ind-0389-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo a criação de canil como apoio a Guarda Civil Municipal</t>
   </si>
   <si>
     <t>18495</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18495/ind-0390-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18495/ind-0390-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação para que a Prefeitura de Bertioga forneça mochilas aos alunos da rede municipal pública de ensino, bem como outros itens de higiene pessoal necessários para a criança ir a escola.</t>
   </si>
   <si>
     <t>18496</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18496/ind-0391-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18496/ind-0391-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de espaço lúdico/ bruinquedoteca no hospital municipal.</t>
   </si>
   <si>
     <t>18500</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18500/ind-0392-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18500/ind-0392-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção e zeladoria na estrada de terra que dá acesso a Praia de Itaguaré.</t>
   </si>
   <si>
     <t>18501</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18501/ind-0393-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18501/ind-0393-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de bicicletário nos equipamentos públicos do município de Bertioga.</t>
   </si>
   <si>
     <t>18502</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18502/ind-0394-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18502/ind-0394-2021.pdf</t>
   </si>
   <si>
     <t>Limpeza e desinfecção da caixa de Gordura na Creche NEIM Chácara Vista Linda.</t>
   </si>
   <si>
     <t>18503</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18503/ind-0395-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18503/ind-0395-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de um centro de controles de Zoonoses em Boracéia</t>
   </si>
   <si>
     <t>18504</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18504/ind-0396-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18504/ind-0396-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização na clínica de recuperação situada na Rua Oswaldo Cruz, no centro da cidade.</t>
   </si>
   <si>
     <t>18505</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18505/ind-0397-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18505/ind-0397-2021.pdf</t>
   </si>
   <si>
     <t>Abertura de rua ligando os bairros Jardim Vicente de Carvalho e Albatroz II</t>
   </si>
   <si>
     <t>18506</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18506/ind-0398-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18506/ind-0398-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Saúde a volta do serviço de acompanhamento do Auxiliar Técnico de Enfermagem no transporte de pacientes que realizam sessões de hemodiálise em outros municípios.</t>
   </si>
   <si>
     <t>18507</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18507/ind-0399-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18507/ind-0399-2021.pdf</t>
   </si>
   <si>
     <t>Colocação de Placas de identificação nas ruas do bairro Boracéia</t>
   </si>
   <si>
     <t>18508</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18508/ind-0400-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18508/ind-0400-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Serviços Urbanos, que execute roçada de mato, limpeza das valas e manutenção das ruas de Boracéia</t>
   </si>
   <si>
     <t>18509</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18509/ind-0401-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18509/ind-0401-2021.pdf</t>
   </si>
   <si>
     <t>Iluminação da praia de Boracéia</t>
   </si>
   <si>
     <t>18510</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18510/ind-0402-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18510/ind-0402-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento no portão de entrada e saída das Escolas Municipais.</t>
   </si>
   <si>
     <t>18511</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18511/ind-0403-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18511/ind-0403-2021.pdf</t>
   </si>
   <si>
     <t>Indica Projeto de Lei que "Institui o Campeonato Municipal de Futebol de Várzea no Calendário Oficial de Eventos do Município".</t>
   </si>
   <si>
     <t>18512</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18512/ind-0404-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18512/ind-0404-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção viária na Avenida São Gonçalo e Avenida Central, bairro Chácaras.</t>
   </si>
   <si>
     <t>18513</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18513/ind-0405-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18513/ind-0405-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação para doação de cestas básicas aos alunos da rede municipal de ensino, antes do Natal.</t>
   </si>
   <si>
     <t>18514</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18514/ind-0406-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18514/ind-0406-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de apoio ao Projeto Harmonia.</t>
   </si>
   <si>
     <t>18516</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18516/ind-0407-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18516/ind-0407-2021.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto a SABESP para que esta possa renivelar as tampas sobre a elevatória no asfalto da Rua Dr. Lincoln Bolivar Neves, junto a esquina da Rua Aprovada 616 - antiga Rua Estrada 7, bairro Chácaras.</t>
   </si>
   <si>
     <t>18517</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18517/ind-0408-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18517/ind-0408-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização e providencias para coibir o excesso de velocidade nas vias asfaltadas da nossa cidade, implantando redutores de velocidade.</t>
   </si>
   <si>
     <t>18518</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18518/ind-0409-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18518/ind-0409-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização no cumprimento de horários dos ónibus e, ajuste de horário das linhas que passam pela Av. Anchieta garantindo segurança aos passageiros que se deslocam após as 22h.</t>
   </si>
   <si>
     <t>18519</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18519/ind-0410-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18519/ind-0410-2021.pdf</t>
   </si>
   <si>
     <t>Envide esforços junto a ELEKTRO para viabilizar melhor atendimento aos contribuintes consumidores da nossa cidade.</t>
   </si>
   <si>
     <t>18520</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18520/ind-0411-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18520/ind-0411-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas no parque de iluminação do bairro Chácaras.</t>
   </si>
   <si>
     <t>18521</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18521/ind-0412-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18521/ind-0412-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção urbana nas ruas do bairro Chácaras, em especial no final da Rua Dr. Lincoln Bolivar Neves que não foi asfaltada.</t>
   </si>
   <si>
     <t>18522</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18522/ind-0413-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18522/ind-0413-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção viária em ruas do loteamento conhecido como Vila Agaó/ Maitinga, no centro; em especial nas ruas 5, 6 e 7.</t>
   </si>
   <si>
     <t>18523</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18523/ind-0414-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18523/ind-0414-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de biclcletários na orla marítima do bairro Rio da Praia, nas proximidades dos quiosques inaugurados.</t>
   </si>
   <si>
     <t>18524</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18524/ind-0415-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18524/ind-0415-2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja criada e instalada uma unidade da Vila do Bem, o Guaratuba</t>
   </si>
   <si>
     <t>18525</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18525/ind-0416-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18525/ind-0416-2021.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da Orla do Indaiá (Av. Tomé de Souza)</t>
   </si>
   <si>
     <t>18526</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18526/ind-0417-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18526/ind-0417-2021.pdf</t>
   </si>
   <si>
     <t>Intensificação na segurança no Rio da Praia</t>
   </si>
   <si>
     <t>18527</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18527/ind-0418-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18527/ind-0418-2021.pdf</t>
   </si>
   <si>
     <t>Denominação Oficial do loteamento Jardim Raphael</t>
   </si>
   <si>
     <t>18528</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18528/ind-0419-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18528/ind-0419-2021.pdf</t>
   </si>
   <si>
     <t>Espaço para indígenas na feira de artesanato</t>
   </si>
   <si>
     <t>18529</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18529/ind-0420-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18529/ind-0420-2021.pdf</t>
   </si>
   <si>
     <t>Urgência na construção de ponte de concreto na Aldeia Ribeirão Silveira</t>
   </si>
   <si>
     <t>18530</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18530/ind-0421-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18530/ind-0421-2021.pdf</t>
   </si>
   <si>
     <t>Violência e roubos praticados por moradores em situação de rua.</t>
   </si>
   <si>
     <t>18533</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18533/ind-0422-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18533/ind-0422-2021.pdf</t>
   </si>
   <si>
     <t>Reestabelecimento da Iluminação Pública da Rua 09 no Centro</t>
   </si>
   <si>
     <t>18534</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18534/ind-0423-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18534/ind-0423-2021.pdf</t>
   </si>
   <si>
     <t>Ampliação da Feira de Artesanato em dias de semana na alta temporada</t>
   </si>
   <si>
     <t>18535</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18535/ind-0424-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18535/ind-0424-2021.pdf</t>
   </si>
   <si>
     <t>Criação da disciplina de capoeira na rede municipal de ensino</t>
   </si>
   <si>
     <t>18536</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18536/ind-0425-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18536/ind-0425-2021.pdf</t>
   </si>
   <si>
     <t>Centro Municipal de referência LGBTQIA+</t>
   </si>
   <si>
     <t>18537</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18537/ind-0426-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18537/ind-0426-2021.pdf</t>
   </si>
   <si>
     <t>Recapeamento e/ou operação tapa buraco na Rodovia Rio Santos</t>
   </si>
   <si>
     <t>18538</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18538/ind-0427-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18538/ind-0427-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização junto as instituições de ensino, para cumprimento das normas de combate a incêndios</t>
   </si>
   <si>
     <t>18539</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18539/ind-0428-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18539/ind-0428-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção da zeladoria no bairro Chácaras</t>
   </si>
   <si>
     <t>18540</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18540/ind-0429-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18540/ind-0429-2021.pdf</t>
   </si>
   <si>
     <t>Troca do padrão do poste de energia da escola municipal Doutor Dino Bueno</t>
   </si>
   <si>
     <t>18541</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18541/ind-0430-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18541/ind-0430-2021.pdf</t>
   </si>
   <si>
     <t>Implantação no município de Bertioga do Projeto JEPOM - Jovens no Exercício do Programa de Orientação Municipal</t>
   </si>
   <si>
     <t>18542</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18542/ind-0431-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18542/ind-0431-2021.pdf</t>
   </si>
   <si>
     <t>gestão junto a empresa concessionária SABESP para regularização do fornecimento de água no bairro Chácaras (Chácaras Vista Linda, Chácaras Itapanhaú e Chácaras Recanto Alegre)</t>
   </si>
   <si>
     <t>18543</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18543/ind-0432-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18543/ind-0432-2021.pdf</t>
   </si>
   <si>
     <t>Exigência do comprovante de vacinação para rematrícula nas escolas municipais</t>
   </si>
   <si>
     <t>18544</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18544/ind-0433-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18544/ind-0433-2021.pdf</t>
   </si>
   <si>
     <t>Fiscalização de voos de parapente pela diretoria de operações ambientais (DOA), nas praias do município</t>
   </si>
   <si>
     <t>18545</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18545/ind-0434-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18545/ind-0434-2021.pdf</t>
   </si>
   <si>
     <t>Gestão junto ao ELEKTRO para que a empresa realize reparo nos fios de alta tensão soltos na Rua Maria de Lourdes Guedes, em Boracéia.</t>
   </si>
   <si>
     <t>18546</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18546/ind-0435-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18546/ind-0435-2021.pdf</t>
   </si>
   <si>
     <t>Roçada de mato nas ruas, retirada de entulho das esquinas e serviço de cata treco no bairro Jardim Vicente de Carvalho</t>
   </si>
   <si>
     <t>18547</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18547/ind-0436-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18547/ind-0436-2021.pdf</t>
   </si>
   <si>
     <t>Serviços de roçada e limpeza no entorno do prédio da UBS central</t>
   </si>
   <si>
     <t>18548</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18548/ind-0437-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18548/ind-0437-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de painéis eletrônicos nos pontos de ônibus com tecnologia de led que traz, de forma econômica e eficiente, avisos visual dos horários de_x000D_
 chegadas dos ônibus, informando o tempo previsto de cada linha até o ponto de embarque</t>
   </si>
   <si>
     <t>18549</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18549/ind-0438-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18549/ind-0438-2021.pdf</t>
   </si>
   <si>
     <t>Quadra Poliesportiva em São Lourenço</t>
   </si>
   <si>
     <t>18550</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18550/ind-0439-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18550/ind-0439-2021.pdf</t>
   </si>
   <si>
     <t>Obras na rampa de acesso náutico localizada na Praça do por do Sol</t>
   </si>
   <si>
     <t>18553</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18553/ind-0440-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18553/ind-0440-2021.pdf</t>
   </si>
   <si>
     <t>Criação da Casa da gestante, bebê e puérpera.</t>
   </si>
   <si>
     <t>18554</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18554/ind-0441-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18554/ind-0441-2021.pdf</t>
   </si>
   <si>
     <t>Amplie a oferta dos serviços públicos do tipo: saúde, educação, segurança, transporte entre outros, no entorno da região do Jardim Raphael/ Chácaras previsionando o atendimento eficaz para as 1.500 famílias que receberão as chaves da moradia habitacional.</t>
   </si>
   <si>
     <t>18555</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18555/ind-0442-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18555/ind-0442-2021.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas queimadas na Avenida Anchieta entre o bairro Indaiá ao centro que está com 118 lâmpadas queimadas, sem contar as lâmpadas queimadas do canteiro central e a ciclovia que está totalmente apagada.</t>
   </si>
   <si>
     <t>18556</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18556/ind-0443-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18556/ind-0443-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas no parque de iluminação pública do bairro Jardim Raphael, em especial na rua Augusto Ribeiro Pacheco que está com 9 lâmpadas queimadas.</t>
   </si>
   <si>
     <t>18557</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18557/ind-0444-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18557/ind-0444-2021.pdf</t>
   </si>
   <si>
     <t>Troca de 16 lâmpadas queimadas na rua Dr. Lincoln Bolivar Neves, no bairro Chácaras Vista Linda</t>
   </si>
   <si>
     <t>18558</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18558/ind-0445-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18558/ind-0445-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na rua Emiliano Marciano dos Santos, no bairro Maitinga.</t>
   </si>
   <si>
     <t>18559</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18559/ind-0446-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18559/ind-0446-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na rua Juvenal Antônio Justo dos Santos - Aprovada 603 (antiga rua Estrada 7), 4º setor do bairro Chácaras Vista Linda.</t>
   </si>
   <si>
     <t>18560</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18560/ind-0447-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18560/ind-0447-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na rua Helena Machado Farias, esquina com a Rua José Renato Arminante, no bairro Jardim Raphael.</t>
   </si>
   <si>
     <t>18561</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18561/ind-0448-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18561/ind-0448-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na rua Domingos Pires, no Centro da cidade.</t>
   </si>
   <si>
     <t>18562</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18562/ind-0449-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18562/ind-0449-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na rua General Osório, no Centro da cidade.</t>
   </si>
   <si>
     <t>18563</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18563/ind-0450-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18563/ind-0450-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas na rua Manoel da Nobrega, esquina com a rua Ênio Barbato que está com 4 lâmpadas queimadas.</t>
   </si>
   <si>
     <t>18564</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18564/ind-0451-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18564/ind-0451-2021.pdf</t>
   </si>
   <si>
     <t>determine a Secretaria de Educação a utilização tecnológica da fotografia digital 3x4, eliminando custos desnecessários para as famílias.</t>
   </si>
   <si>
     <t>18565</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18565/ind-0452-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18565/ind-0452-2021.pdf</t>
   </si>
   <si>
     <t>parceria com a Associação dos Profissionais Ambulantes de Bertioga para estruturar a categoria e oferecer cursos profissionalizantes que aprimore o receptivo turístico da cidade.</t>
   </si>
   <si>
     <t>18566</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18566/ind-0453-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18566/ind-0453-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas nas ruas A, B e C do bairro Jardim Ana Paula, bem como no Parque de iluminação pública de ruas do Jardim das Canções, Mangue Seco e, Rio da Praia.</t>
   </si>
   <si>
     <t>18567</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18567/ind-0454-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18567/ind-0454-2021.pdf</t>
   </si>
   <si>
     <t>Reforma do mercado de peixe</t>
   </si>
   <si>
     <t>18568</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18568/ind-0455-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18568/ind-0455-2021.pdf</t>
   </si>
   <si>
     <t>Aula de recuperação intensiva aos sábados</t>
   </si>
   <si>
     <t>18569</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18569/ind-0456-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18569/ind-0456-2021.pdf</t>
   </si>
   <si>
     <t>Doação de kit enxoval para as gestantes atendidas no hospital Bertioga</t>
   </si>
   <si>
     <t>18570</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18570/ind-0457-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18570/ind-0457-2021.pdf</t>
   </si>
   <si>
     <t>Aumento dos reservatórios de abastecimento de água da SABESP</t>
   </si>
   <si>
     <t>18571</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18571/ind-0458-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18571/ind-0458-2021.pdf</t>
   </si>
   <si>
     <t>Manutenções na rua Oswaldo Cruz no bairro Jardim Paulista</t>
   </si>
   <si>
     <t>18572</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18572/ind-0459-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18572/ind-0459-2021.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na sinalização nas imediações da rodovia localizada no bairro da Vista Linda</t>
   </si>
   <si>
     <t>18573</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18573/ind-0460-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18573/ind-0460-2021.pdf</t>
   </si>
   <si>
     <t>Criação de uma agenda de zeladoria para atender as demandas de manutenção das escolas, que não coincida com os horários das aulas.</t>
   </si>
   <si>
     <t>18574</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18574/ind-0461-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18574/ind-0461-2021.pdf</t>
   </si>
   <si>
     <t>Indica Projeto de Lei que "Institui o Programa de Orientação aos banhistas, denominado Salva Surf, e dá outras providências."</t>
   </si>
   <si>
     <t>18575</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18575/ind-0462-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18575/ind-0462-2021.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a Instalação de placas de regulamentação de carga e descarga na Av.19 e Maio, visando facilitar aos comerciantes no embarque e desembarque de suas mercadorias.</t>
   </si>
   <si>
     <t>18576</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18576/ind-0463-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18576/ind-0463-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER a dragagem do Rio Caiubura na Rodovia Rio-Santos KM 232, no bairro Caiubura.</t>
   </si>
   <si>
     <t>18577</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18577/ind-0464-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18577/ind-0464-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria de Obras, que execute drenagem e pavimentação na Rua Aprovada 615.</t>
   </si>
   <si>
     <t>18578</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18578/ind-0465-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18578/ind-0465-2021.pdf</t>
   </si>
   <si>
     <t>Atualização do código de endereço postal - CEP</t>
   </si>
   <si>
     <t>18582</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18582/ind-0466-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18582/ind-0466-2021.pdf</t>
   </si>
   <si>
     <t>Reparo na ciclovia da Avenida Engenheiro Eduardo Correa da Costa Júnior, na Vista Linda</t>
   </si>
   <si>
     <t>18583</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18583/ind-0467-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18583/ind-0467-2021.pdf</t>
   </si>
   <si>
     <t>Curso de formação e capacitação de árbitros de futebol de várzea da nossa cidade.</t>
   </si>
   <si>
     <t>18584</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18584/ind-0468-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18584/ind-0468-2021.pdf</t>
   </si>
   <si>
     <t>Reposição da tampa do Poço de Visita no bairro Maitinga</t>
   </si>
   <si>
     <t>18585</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18585/ind-0469-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18585/ind-0469-2021.pdf</t>
   </si>
   <si>
     <t>Reparo na drenagem das ruas A e E, no Jardim das Canções.</t>
   </si>
   <si>
     <t>18586</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18586/ind-0470-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18586/ind-0470-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de um centro de especialidades odontológica.</t>
   </si>
   <si>
     <t>18587</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18587/ind-0471-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18587/ind-0471-2021.pdf</t>
   </si>
   <si>
     <t>Disponibilização de mais uma equipe de saúde da família em Boracéia.</t>
   </si>
   <si>
     <t>18588</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18588/ind-0472-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18588/ind-0472-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de dois ecopontos, um no bairro do Indaiá e outro na região centtral.</t>
   </si>
   <si>
     <t>18589</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18589/ind-0473-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18589/ind-0473-2021.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de brinquedos adaptados nas escolas.</t>
   </si>
   <si>
     <t>18590</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18590/ind-0474-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18590/ind-0474-2021.pdf</t>
   </si>
   <si>
     <t>Construção de reservatório da SABESP em Boracéia</t>
   </si>
   <si>
     <t>18591</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18591/ind-0475-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18591/ind-0475-2021.pdf</t>
   </si>
   <si>
     <t>Limpeza de bocas de lobo e desassoreamento das valas no bairro Vicente de Carvalho II</t>
   </si>
   <si>
     <t>18592</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18592/ind-0476-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18592/ind-0476-2021.pdf</t>
   </si>
   <si>
     <t>Aumento do número de vagas de estacionamento no entorno do pronto socorro de Bertioga.</t>
   </si>
   <si>
     <t>18593</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18593/ind-0477-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18593/ind-0477-2021.pdf</t>
   </si>
   <si>
     <t>Adequação no cemitério de Bertioga</t>
   </si>
   <si>
     <t>18594</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18594/ind-0478-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18594/ind-0478-2021.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto de apoio ao Ciclista</t>
   </si>
   <si>
     <t>18595</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18595/ind-0479-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18595/ind-0479-2021.pdf</t>
   </si>
   <si>
     <t>Relação do código de endereço postal</t>
   </si>
   <si>
     <t>18596</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18596/ind-0480-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18596/ind-0480-2021.pdf</t>
   </si>
   <si>
     <t>Serviço de remoção exclusivo para atender o Centro Especializado em Saúde da Mulher</t>
   </si>
   <si>
     <t>18597</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18597/ind-0481-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18597/ind-0481-2021.pdf</t>
   </si>
   <si>
     <t>Reativação Itatinga</t>
   </si>
   <si>
     <t>18598</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18598/ind-0482-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18598/ind-0482-2021.pdf</t>
   </si>
   <si>
     <t>Indica Projeto de Lei para adesão ao programa sinal vermelho contra a violência domestica em Bertioga</t>
   </si>
   <si>
     <t>18599</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18599/ind-0483-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18599/ind-0483-2021.pdf</t>
   </si>
   <si>
     <t>Solicita atendimento do pleito da Associação VIVA BAIRRO através do ofício 6/21 protocolado na PMB em 24/08/21, solicitando a substituição do poste de energia da rua Osvaldo Olivia, 285 - Indaiá - Bertioga.</t>
   </si>
   <si>
     <t>18600</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18600/ind-0484-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18600/ind-0484-2021.pdf</t>
   </si>
   <si>
     <t>Solicita o atendimento do pleito da Associação VIVA BAIRRO através do Ofício 55/20 protocolado na PMB (PA 142/21) solicitando a fiscalização, notificação e autuação quanto a obrigatoriedade dos proprietários de terrenos não edificados providenciarem muro de alvenaria e demais obrigações (artigo 37 a 39 da Lei 316/98).</t>
   </si>
   <si>
     <t>18041</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18041/moc-001-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18041/moc-001-2021.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização à Sobloco Construtora</t>
   </si>
   <si>
     <t>18066</t>
   </si>
   <si>
     <t>Eduardo Pereira, Carlos Ticianelli, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18066/moc-0002-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18066/moc-0002-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização alusiva ao Dia Internacional da Mulher</t>
   </si>
   <si>
     <t>18121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18121/moc-0003-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18121/moc-0003-2021.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização a Droga Raia por implantar serviço de atendimento 24 horas.</t>
   </si>
   <si>
     <t>18182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18182/moc-0004-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18182/moc-0004-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à equipe "C", viatura I-21307 Sd. Caroline e Sd. Costa pelo brilhante trabalho realizado no combate ao crime e preservação da ordem pública.</t>
   </si>
   <si>
     <t>18187</t>
   </si>
   <si>
     <t>Ney Lyra, Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18187/moc-0005-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18187/moc-0005-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO EMANCIPADOR RUBENS PUCCETTI.</t>
   </si>
   <si>
     <t>18211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18211/moc-0006-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18211/moc-0006-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do servidor público Maurício Josué Giraud</t>
   </si>
   <si>
     <t>18230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18230/moc-0007-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18230/moc-0007-2021.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Exmo. Ministro do STF Luis Roberto Barroso</t>
   </si>
   <si>
     <t>18239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18239/moc-0008-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18239/moc-0008-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao PL 80/2018 que altera a Lei 8.906, de 4 de junho de 1994, que Dispõe sobre o Estatuto da advocacia e a Ordem dos Advogados do Brasil - OAB</t>
   </si>
   <si>
     <t>18326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18326/moc-0009-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18326/moc-0009-2021.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Presidente da Associação Morada da Praia, Sr. Gerson Trentino</t>
   </si>
   <si>
     <t>18327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18327/moc-0010-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18327/moc-0010-2021.pdf</t>
   </si>
   <si>
     <t>Parabenização ao empreendedor e educador Leonardo Penha Moreira, proprietário da escola COC Bertioga.</t>
   </si>
   <si>
     <t>18328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18328/moc-0011-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18328/moc-0011-2021.pdf</t>
   </si>
   <si>
     <t>Parabenização ao apresentador Sérgio Magri pelo Programa Sala de Imprensa.</t>
   </si>
   <si>
     <t>18348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18348/moc-0012-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18348/moc-0012-2021.pdf</t>
   </si>
   <si>
     <t>Apoio ao Túnel imerso - ligação seca entre Santos/Guarujá</t>
   </si>
   <si>
     <t>18475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18475/moc-0013-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18475/moc-0013-2021.pdf</t>
   </si>
   <si>
     <t>Parabenização pelos 10 anos de SENAC Bertioga</t>
   </si>
   <si>
     <t>18476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18476/moc-0014-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18476/moc-0014-2021.pdf</t>
   </si>
   <si>
     <t>Parabeniza o médico Dr. Marcello Castagna dos Santos pelos serviços prestados</t>
   </si>
   <si>
     <t>18515</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18515/moc-0015-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18515/moc-0015-2021.pdf</t>
   </si>
   <si>
     <t>Parabenização dos 90 anos da Dona Isaura da Costa Pinto "Xibica"</t>
   </si>
   <si>
     <t>18532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18532/moc-0016-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18532/moc-0016-2021.pdf</t>
   </si>
   <si>
     <t>Parabenização as atletas bertioguenses Isabella Ribeiro, Leticya Biano e, Paloma Duarte pela_x000D_
 conquista de vaga na seleção paulista de tênis de mesa.</t>
   </si>
   <si>
     <t>18551</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18551/moc-0017-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18551/moc-0017-2021.pdf</t>
   </si>
   <si>
     <t>Parabeniza aos alunos da E.E.Professora Maria Aparecida Pinto de Abreu Magno pelas conquistas acadêmicas em eventos externos.</t>
   </si>
   <si>
     <t>18552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18552/moc-0018-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18552/moc-0018-2021.pdf</t>
   </si>
   <si>
     <t>Moção Evaldo Tadeu Albino</t>
   </si>
   <si>
     <t>18042</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Eduardo Pereira, Elisângela, Guarujá, Matheus Rodrigues, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18042/pelo_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18042/pelo_001.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 14 DA LOM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18579</t>
   </si>
   <si>
     <t>Carlos Ticianelli, Elisângela, Guarujá, Macário, Matheus Rodrigues, Ney Lyra, Renata Barreiro, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18579/002-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18579/002-21.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE DO ARTIGO 122 DA LOM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18040</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Caio Arias Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18040/001-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18040/001-21.pdf</t>
   </si>
   <si>
     <t>DESAFETA ÁREA DA CLASSE DOS BENS DE USO COMUM DO POVO E A TRANSFERE PARA A DOS BENS PATRIMONIAIS DO MUNICÍPIO, BEM COMO AUTORIZA A CONCESSÃO DO DIREITO REAL DE USO À COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SAO PAULO - SABESP, PARA INSTALAÇÃO DA ESTAÇÃO DE TRATAMENTO DE ÁGUA ITAPANHAÚ, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18108/plc_002-2001_prot.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18108/plc_002-2001_prot.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre infrações administrativas derivadas de condutas e atividades lesivas ao enfrentamento da pandemia do coronavírus, nos termos que especifica</t>
   </si>
   <si>
     <t>18109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18109/003-21_com_arquivo_convertido.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18109/003-21_com_arquivo_convertido.pdf</t>
   </si>
   <si>
     <t>Concede moratória aos tributos e outros débitos de qualquer natureza municipais (exceto o Imposto Sobre a Transmissão “Inter Vivos”, a Qualquer Título, por Ato Oneroso, de Bens Imóveis, por Natureza ou Acessão Física, e de Direitos Reais Sobre Eles – ITBI e a multa aplicada, à pessoa física ou jurídica, em razão de descumprimento de norma administrativa, de cunho sanitário), na forma como especifica, e dá outras providências</t>
   </si>
   <si>
     <t>18160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18160/plc_04-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18160/plc_04-21.pdf</t>
   </si>
   <si>
     <t>APERFEIÇOA A LEI COMPLEMENTAR Nº 148, DE 17 DE ABRIL DE 2019, QUE ALTEROU DISPOSTIVOS DA LEI COMPLEMENTAR Nº 93, DE 19 DE DEZEMBRO DE 2012, QUE TRATA DA ESTRUTURA DA PREFEITURA DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>18207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18207/plc_005-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18207/plc_005-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro de Cargos de Provimento em Comissão de Direção e Assessoramento Superiores (DAS), integrantes do Quadro Geral de Pessoal da Prefeitura do Município de Bertioga.</t>
   </si>
   <si>
     <t>18215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18215/006-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18215/006-2021.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DA SOCIEDADE CIVIL NOS CONSELHOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18243/007-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18243/007-21.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N. 102, DE 25 DE JULHO DE 2014, QUE DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO EXECUTIVO MUNICIPAL E CRIOU A UNIDADE CENTRAL DE CONTROLE INTERNO DO EXECUTIVO MUNICIPAL DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18445/08-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18445/08-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE SERVIÇO DE COLETA, MANEJO E DESTINAÇÃO FINAL ADEQUADA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE BERTIOGA/SP - TCRS, E AUTORIZA A REALIZAÇÃO DA COBRANÇA MEDIANTE CONVÊNIOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18580/plc_009-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18580/plc_009-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR MUNICIPAL Nº 95, DE 03 DE JULHO DE 2013 E NA LEI MUNICIPAL Nº 129, DE 29 DE AGOSTO DE 1995, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18581</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18581/plc_010-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18581/plc_010-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PARÁGRAFO 3º DO ARTIGO Nº 17 DA LEI MUNICIPAL Nº 324, DE 22 DE DEZEMBRO DE 1998, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>18039</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18039/001-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18039/001-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE E DISCIPLINA A APLICAÇÃO DO PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NO ÂMBITO DA PREFEITURA DO MUNICÍPIO DE BERTIOGA, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18241/002-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18241/002-21.pdf</t>
   </si>
   <si>
     <t>ALTERA A EMENTA E O ART. 1º DA LEI MUNICIPAL Nº 1.383, DE 22 DE NOVEMBRO DE 2019, QUE TRATA SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>18065</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18065/003-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18065/003-21.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 784, DE 12 DE SETEMBRO DE 2007, QUE DISPõE SOBRE A CRIAçãO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENção E DESENVOLVIMENTO DA EDUCAçãO BASICA E DE VALORIZAçãO DOS PROFISSIONAIS DA EDUCAçãO - FUNDEB, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>18099</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18099/004-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18099/004-2021.pdf</t>
   </si>
   <si>
     <t>PREVE, IDENTIFICAÇÃO EM VEICULOS PRESTADORES DE SERVICOS PUBLICOS AO MUNICIPIO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>18100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18100/005-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18100/005-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 013, DE 27 DE ABRIL DE 1993, QUE DISPOE SOBRE AS DIRETRIZES MUNICIPAIS DE TRANSPORTE COLETIVO URBANO, DETERMINA A FORMA DE ATUACAO DO MUNICIPIO NESSE SETOR E ESTIPULA AS CONDICOES PARA APRIMORAMENTO DA GESTAO DOS SERVICOS</t>
   </si>
   <si>
     <t>18101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18101/006-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18101/006-2021.pdf</t>
   </si>
   <si>
     <t>VEDA O ANUNCIOS PUBLICITARIOS EM TRANSPORTE COLETIVO MUNICIPAL URBANO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>18102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18102/007-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18102/007-2021.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA AS NOMEACOES PARA CARGOS EM COMISSAO NO AMBITO DOS ORGAOS DOS PODERES EXECUTIVO E LEGISLATIVO DA CIDADE DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>18103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18103/008-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18103/008-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICACAO DO AUTISTA NO AMBITO DO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>18104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18104/009-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18104/009-2021.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALACAO DE DISPENSER COM ALCOOL GEL NOS ONIBUS QUE FAZEM O TRANSPORTE COLETIVO MUNICIPAL DE PASSAGEIROS EM BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>18105</t>
   </si>
   <si>
     <t>RATIFICA  PROTOCOLO DE INTENCOES FIRMADO ENTRE MUNICIPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE A PANDEMIA DO CORONAVIRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA AREA DA SAUDE</t>
   </si>
   <si>
     <t>18106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18106/pl_011-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18106/pl_011-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar e utilização do instituto constitucional da transferência e transposição de dotações orçamentárias no orçamento vigente</t>
   </si>
   <si>
     <t>18107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18107/pl_012-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18107/pl_012-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no orçamento vigente</t>
   </si>
   <si>
     <t>18156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18156/pl_013-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18156/pl_013-21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO OU REMISSÃO  DE TRIBUTOS, COMO FORMA DE APOIO NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, DURANTE O PERÍODO DE PANDEMIA DA COVID-19</t>
   </si>
   <si>
     <t>18157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18157/014-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18157/014-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA KIT MAIS PREVENÇÃO DE DISTRIBUIÇÃO DE ÁLCOOL EM GEL, MATERIAL DE HIGIENE PESSOAL E ITENS DE PROTEÇÃO, COMO MÁSCARAS, PARA FAMÍLIAS CARENTES, COMO POLÍTICA PÚBLICA DIANTE A PANDEMIA DE CORONAVIRUS, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>18158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18158/015-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18158/015-21.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA SIDNEI LOURENCO SILVA, A ANTIGA RUA APROVADA 249, NO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>18159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18159/016-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18159/016-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO PADRÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA AFETOS  AO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18183/017-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18183/017-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA DE APOIO A AGRICULTURA URBANA E PERIURBANA DO MUNICIPIO DE BERTIOGA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>18184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18184/018-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18184/018-21.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA JOAO ALBINO MOREIRA A ANTIGA RUA SEIS, NO BAIRRO MAITINGA</t>
   </si>
   <si>
     <t>18185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18185/019-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18185/019-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO AMBITO DO MUNICIPIO DE BERTIOGA O DIA DO VENDEDOR AMBULANTE</t>
   </si>
   <si>
     <t>18186</t>
   </si>
   <si>
     <t>Eduardo Pereira, Macário, Renata Barreiro</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18186/020-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18186/020-21.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PSICÓLOGA ENCARNAÇÃO RUFINO COLLADO A ATUAL RUA 4 – APROVADA 961 NO BAIRRO DO MAITINGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18206/021-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18206/021-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA PRÁTICA DE MAUS TRATOS E CRUELDADE CONTRA ANIMAIS NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18208/pl_022-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18208/pl_022-21.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à ementa e ao artigo 1°, da Lei Municipal n. 1307, de 28 de junho de 2018, que trata sobre a denominação da Praça Antônio Leite de Souza, nos termos que especifica.</t>
   </si>
   <si>
     <t>18210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18210/pl_23-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18210/pl_23-21.pdf</t>
   </si>
   <si>
     <t>"Concede mediante prévia licitação o direito real de bem público municipal, nos termos que especifica."</t>
   </si>
   <si>
     <t>18212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18212/pl_024-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18212/pl_024-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE FORNECIMENTO AOS CLIENTES, ÁLCOOL EM GEL, INSTRUMENTO DESTINADO À ABERTURA DE SACHÊS UTILIZADOS EM RESTAURANTES, BARES, LANCHONETES, PIZZARIAS E ESTABELECIMENTOS CONGÊNERES</t>
   </si>
   <si>
     <t>18213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18213/025-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18213/025-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA MUNICIPAL DE EDUCAÇAO AMBIENTAL, NOS TERMOS QUE ESPEFICICA</t>
   </si>
   <si>
     <t>18214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18214/026-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18214/026-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>18240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18240/027-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18240/027-21.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 1.216, DE 25 DE MAIO DE 2016, QUE DISPÕE SOBRE A JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS MUNICIPAIS, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18242/028-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18242/028-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REALOCAÇÃO ORCAMENTÁRIA COM A UTILIZAÇÃO DO INSTITUTO CONSTITUCIONAL DO REMANEJAMENTO DE DOTAÇÕES ORCAMENTÁRIAS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>18261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18261/029-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18261/029-21.pdf</t>
   </si>
   <si>
     <t>Denomina como Marco Aurélio Cassiano a antiga rua Aprovada 57 (antiga Rua 1) do Bairro Vicente de Carvalho e dá outras providências</t>
   </si>
   <si>
     <t>18262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18262/030-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18262/030-21.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Dezembro Verde - Não ao abandono de Animais no Município de Bertioga</t>
   </si>
   <si>
     <t>18354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18354/031-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18354/031-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE DENÚNCIA DE MAUS TRATOS CONTRA OS ANIMAIS, NO ÂMBITO DO MUNICÍPIO BERTIOGA E DÁ OUTRAS  PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18355/032-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18355/032-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18356/033-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18356/033-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORCAMENTÁRIA DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18385/034-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18385/034-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE ATENÇÃO AO ENVELHECIMENTO ATIVO E SAUDÁVEL MAIS VIDA</t>
   </si>
   <si>
     <t>18412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18412/035-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18412/035-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS D AGRICULTURA FAMILIAR NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18413/036-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18413/036-21.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 680, DE 27 DE DEZEMBRO DE 2005, QUE DESAFETOU BEM PÚBLICO E AUTORIZOU O MUNICÍPIO DE BERTIOGA A DOA-LO, COM SUAS BENFEITORIAS, AO ESTADO DE SAO PAULO PARA USO DA POLÍCIA MILITAR, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18414/pl_037-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18414/pl_037-21.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.373, de 11 de outubro de 2019, que autoriza a concessão, mediante Concorrência Pública, do serviço de estacionamento rotativo de veículos remunerado, nas vias e logradouros públicos, e dá outras providências"</t>
   </si>
   <si>
     <t>18442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18442/038-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18442/038-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE CIGARROS, CIGARRILHAS, CHARUTOS, CACHIMBOS, NARGUILES OU DE QUALQUER OUTRO PRODUTO FUMÍGENO, DERIVADO OU NÃO DO TABACO, EM PARQUES E PRAÇAS PÚBLICAS, EM LOCAIS PROXIMOS A RECREAÇÃO INFANTIL E AOS DESTINADOS À PRÁTICA ESPORTIVA, BEM COMO NAS INSTALAÇÕES DAS ACADEMIAS AO AR LIVRE LOCALIZADAS NA CIDADE DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18443/039-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18443/039-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFERTA DE VAGAS PARA EGRESSOS DO SISTEMA PENITENCIÁRIO, APENADOS EM REGIMES SEMIABERTO E ABERTO E PESSOAS EM SITUAÇÃO DE RUA NAS CONTRATAÇÕES DE OBRAS E SERVICOS PELOS ÓRGAOS E ENTIDADES DA ADMINISTRACAO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>18444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18444/040-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18444/040-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSERÇÃO DO INTÉRPRETE DE LIBRA, EM TODOS OS EVENTOS PÚBLICOS DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>18446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18446/041-21_loa.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18446/041-21_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>18447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18447/042-2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18447/042-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº 924, DE 08 DE OUTUBRO DE 2010, QUE DISPÕE SOBRE A CONCESSÃO DE ADICIONAL AOS OCUPANTES DOS CARGOS DE SUPERVISOR DE ENSINO, DIRETOR DE ESCOLA, ASSISTENTE DE DIREÇÃO E COORDENADOR PEDAGÓGICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18497/043-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18497/043-21.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA LORENA VICTORIA CAMILO MIRANDA LOLO AS ANTIGAS RUAS PROJETADA B1 E PARTICULAR 1B DO BAIRRO JARDIM VICENTE DE CARVALHO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>18498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18498/044-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18498/044-21.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO MARIVALDO FERREIRA MOREIRA, A ANTIGA ESTRADA 08 - NO BAIRRO CHACARAS VISTA LINDA</t>
   </si>
   <si>
     <t>18499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18499/045-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18499/045-21.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 13, DA LEI MUNICIPAL N. 1.405, DE 07 DE MAIO DE 2020, QUE DISPOE SOBRE AS MEDIDAS AFETAS AO FUNCIONALISMO PUBLICO DO MUNICIPIO DE BERTIOGA DURANTE O ESTADO DE CALAMIDADE PUBLICA E DE EMERGENCIA DE SAUDE PUBLICA DECORRENTE DA PANDEMIA DO COVID-19</t>
   </si>
   <si>
     <t>18531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18531/046-21.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18531/046-21.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE UBS QUIRINO ALVES CARNEIRO FILHO,A UNIDADE BASICA DE SAUDE LOCALIZADA NA RUA ALBERTO AUGUSTO DE ANDRADE (ANTIGA RUA 14), S/N E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6980,68 +6980,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18043/ind-0001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18044/ind-0002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18045/ind-0003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18046/ind-0004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18047/ind-0005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18048/ind-0006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18049/ind-0007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18050/ind-0008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18051/ind-0009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18052/ind-0010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18053/ind-0011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18054/ind-0012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18055/ind-0013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18056/ind-0014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18057/ind-0015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18058/ind-0016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18060/ind-0018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18061/ind-0019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18062/ind-0020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18063/ind-0021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18067/ind-0022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18068/ind-0023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18069/ind-0024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18070/ind-0025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18071/ind-0026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18072/ind-0027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18073/ind-0028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18074/ind-0029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18075/ind-0030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18076/ind-0031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18077/ind-0032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18078/ind-0033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18079/ind-0034-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18080/ind-0035-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18081/ind-0036-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18082/ind-0037-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18083/ind-0038-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18084/ind-0039-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18085/ind-0040-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18086/ind-0041-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18087/ind-0042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18088/ind-0043-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18089/ind-0044-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18090/ind-0045-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18091/ind-0046-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18092/ind-0047-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18093/ind-0048-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18094/ind-0049-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18095/ind-0050-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18096/ind-0051-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18097/ind-0052-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18098/ind-0053-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18110/ind-0054-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18111/ind-0055-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18112/ind-0056-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18113/ind-0057-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18114/ind-0058-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18115/ind-0059-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18116/ind-0060-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18117/ind-0061-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18118/ind-0062-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18119/ind-0063-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18120/ind-0064-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18122/ind-0065-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18123/ind-0066-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18124/ind-0067-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18125/ind-0068-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18126/ind-0069-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18127/ind-0070-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18128/ind-0071-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18129/ind-0072-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18130/ind-0073-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18131/ind-0074-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18132/ind-0075-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18133/ind-0076-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18134/ind-0077-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18135/ind-0078-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18136/ind-0079-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18137/ind-0080-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18138/ind-0081-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18139/ind-0082-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18140/ind-0083-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18141/ind-0084-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18142/ind-0085-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18143/ind-0086-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18144/ind-0087-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18145/ind-0088-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18146/ind-0089-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18147/ind-0090-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18148/ind-0091-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18149/ind-0092-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18150/ind-0093-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18151/ind-0094-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18152/ind-0095-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18153/ind-0096-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18154/ind-0097-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18155/ind-0098-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18161/ind-0099-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18162/ind-0100-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18164/ind-0102-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18165/ind-0103-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18166/ind-0104-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18167/ind-0105-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18168/ind-0106-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18169/ind-0107-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18170/ind-0108-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18171/ind-0109-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18172/ind-0110-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18173/ind-0111-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18174/ind-0112-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18175/ind-0113-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18176/ind-0114-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18177/ind-0115-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18178/ind-0116-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18179/ind-0117-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18180/ind-0118-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18181/ind-0119-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18188/ind-0120-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18189/ind-0121-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18190/ind-0122-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18191/ind-0123-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18193/ind-0125-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18194/ind-0126-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18195/ind-0127-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18196/ind-0128-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18197/ind-0129-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18198/ind-0130-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18199/ind-0131-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18200/ind-0132-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18201/ind-0133-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18202/ind-0134-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18203/ind-0135-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18204/ind-0136-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18205/ind-0137-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18216/ind-0138-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18217/ind-0139-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18218/ind-0140-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18219/ind-0141-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18220/ind-0142-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18221/ind-0143-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18222/ind-0144-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18223/ind-0145-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18224/ind-0146-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18225/ind-0147-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18226/ind-0148-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18227/ind-0149-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18228/ind-0150-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18229/ind-0151-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18231/ind-0152-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18232/ind-0153-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18233/ind-0154-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18234/ind-0155-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18235/ind-0156-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18236/ind-0157-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18237/ind-0158-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18238/ind-0159-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18244/ind-0160-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18245/ind-0161-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18246/ind-0162-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18247/ind-0163-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18248/ind-0164-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18249/ind-0165-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18250/ind-0166-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18251/ind-0167-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18252/ind-0168-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18253/ind-0169-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18254/ind-0170-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18255/ind-0171-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18256/ind-0172-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18257/ind-0173-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18258/ind-0174-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18259/ind-0175-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18260/ind-0176-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18263/ind-177-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18264/ind-178-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18265/ind-0179-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18266/ind-0180-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18267/ind-0181-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18268/ind-0182-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18269/ind-0183-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18270/ind-0184-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18271/ind-0185-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18272/ind-0186-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18273/ind-0187-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18274/ind-0188-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18275/ind-0189-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18276/ind-0190-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18277/ind-0191-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18278/ind-0192-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18279/ind-0193-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18280/ind-0194-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18281/ind-0195-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18282/ind-0196-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18283/ind-0197-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18284/ind-0198-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18285/ind-0199-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18286/ind-0200-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18287/ind-0201-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18288/ind-0202-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18289/ind-0203-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18290/ind-0204-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18291/ind-0205-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18292/ind-0206-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18293/ind-0207-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18294/ind-0208-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18295/ind-0209-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18296/ind-0210-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18297/ind-0211-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18298/ind-0212-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18300/ind-0214-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18301/ind-0215-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18302/ind-0216-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18303/ind-0217-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18304/ind-0218-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18305/ind-0219-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18306/ind-0220-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18307/ind-0221-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18308/ind-0222-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18309/ind-0223-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18310/ind-0224-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18311/ind-0225-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18312/ind-0226-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18313/ind-0227-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18314/ind-0228-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18315/ind-0229-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18316/ind-0230-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18317/ind-0231-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18318/ind-0232-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18319/ind-0233-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18320/ind-0234-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18321/ind-0235-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18322/ind-0236-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18323/ind-0237-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18324/ind-0238-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18325/ind-0239-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18329/ind-0240-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18330/ind-0241-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18331/ind-0242-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18332/ind-0243-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18333/ind-0244-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18334/ind-0245-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18335/ind-0246-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18336/ind-0247-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18337/ind-0248-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18338/ind-0249-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18339/ind-0250-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18340/ind-0251-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18341/ind-0252-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18342/ind-0253-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18343/ind-0254-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18344/ind-0255-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18345/ind-0256-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18346/ind-0257-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18347/ind-0258-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18349/ind-0259-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18350/ind-0260-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18351/ind-0261-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18352/ind-0262-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18353/ind-0263-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18357/ind-0264-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18358/ind-0265-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18359/ind-0266-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18360/ind-0267-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18361/ind-0268-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18362/ind-0269-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18363/ind-0270-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18364/ind-0271-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18365/ind-0272-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18366/ind-0273-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18367/ind-0274-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18368/ind-0275-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18369/ind-0276-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18370/ind-0277-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18371/ind-0278-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18372/ind-0279-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18373/ind-0280-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18374/ind-0281-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18375/ind-0282-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18376/ind-0283-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18377/ind-0284-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18378/ind-0285-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18379/ind-0286-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18380/ind-0287-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18381/ind-0288-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18382/ind-0289-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18383/ind-0290-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18384/ind-0291-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18386/ind-0292-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18387/ind-0293-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18388/ind-0294-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18389/ind-0295-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18390/ind-0296-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18391/ind-0297-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18392/ind-0298-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18393/ind-0299-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18394/ind-0300-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18395/ind-0301-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18396/ind-0302-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18397/ind-0303-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18398/ind-0304-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18399/ind-0305-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18400/ind-0306-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18401/ind-0307-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18402/ind-0308-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18403/ind-0309-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18404/ind-0310-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18405/ind-0311-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18406/ind-0312-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18407/ind-0313-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18408/ind-0314-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18409/ind-0315-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18410/ind-0316-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18411/ind-0317-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18415/ind-0318-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18416/ind-0319-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18417/ind-0320-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18418/ind-0321-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18419/ind-0322-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18420/ind-0323-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18421/ind-0324-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18422/ind-0325-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18423/ind-0326-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18424/ind-0327-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18425/ind-0328-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18426/ind-0329-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18427/ind-0330-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18428/ind-0331-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18429/ind-0332-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18430/ind-0333-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18431/ind-0334-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18432/ind-0335-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18433/ind-0336-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18434/ind-0337-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18435/ind-0338-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18436/ind-0339-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18437/ind-0340-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18438/ind-0341-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18439/ind-0342-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18440/ind-0343-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18441/ind-0344-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18448/ind-0345-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18449/ind-0346-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18450/ind-0347-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18451/ind-0348-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18452/ind-0349-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18453/ind-0350-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18454/ind-0351-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18455/ind-0352-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18456/ind-0353-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18458/ind-0355-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18459/ind-0356-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18460/ind-0357-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18461/ind-0358-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18462/ind-0359-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18463/ind-0360-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18464/ind-0361-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18465/ind-0362-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18466/ind-0363-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18467/ind-0364-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18468/ind-0365-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18469/ind-0366-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18470/ind-0367-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18471/ind-0368-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18472/ind-0369-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18473/ind-0370-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18474/ind-0371-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18477/ind-0372-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18478/ind-0373-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18479/ind-0374-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18480/ind-0375-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18481/ind-0376-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18482/ind-0377-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18483/ind-0378-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18484/ind-0379-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18485/ind-0380-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18486/ind-0381-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18487/ind-0382-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18488/ind-0383-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18489/ind-0384-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18490/ind-0385-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18491/ind-0386-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18492/ind-0387-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18493/ind-0388-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18494/ind-0389-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18495/ind-0390-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18496/ind-0391-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18500/ind-0392-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18501/ind-0393-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18502/ind-0394-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18503/ind-0395-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18504/ind-0396-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18505/ind-0397-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18506/ind-0398-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18507/ind-0399-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18508/ind-0400-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18509/ind-0401-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18510/ind-0402-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18511/ind-0403-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18512/ind-0404-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18513/ind-0405-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18514/ind-0406-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18516/ind-0407-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18517/ind-0408-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18518/ind-0409-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18519/ind-0410-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18520/ind-0411-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18521/ind-0412-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18522/ind-0413-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18523/ind-0414-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18524/ind-0415-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18525/ind-0416-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18526/ind-0417-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18527/ind-0418-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18528/ind-0419-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18529/ind-0420-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18530/ind-0421-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18533/ind-0422-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18534/ind-0423-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18535/ind-0424-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18536/ind-0425-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18537/ind-0426-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18538/ind-0427-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18539/ind-0428-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18540/ind-0429-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18541/ind-0430-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18542/ind-0431-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18543/ind-0432-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18544/ind-0433-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18545/ind-0434-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18546/ind-0435-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18547/ind-0436-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18548/ind-0437-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18549/ind-0438-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18550/ind-0439-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18553/ind-0440-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18554/ind-0441-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18555/ind-0442-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18556/ind-0443-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18557/ind-0444-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18558/ind-0445-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18559/ind-0446-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18560/ind-0447-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18561/ind-0448-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18562/ind-0449-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18563/ind-0450-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18564/ind-0451-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18565/ind-0452-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18566/ind-0453-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18567/ind-0454-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18568/ind-0455-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18569/ind-0456-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18570/ind-0457-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18571/ind-0458-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18572/ind-0459-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18573/ind-0460-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18574/ind-0461-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18575/ind-0462-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18576/ind-0463-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18577/ind-0464-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18578/ind-0465-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18582/ind-0466-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18583/ind-0467-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18584/ind-0468-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18585/ind-0469-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18586/ind-0470-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18587/ind-0471-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18588/ind-0472-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18589/ind-0473-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18590/ind-0474-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18591/ind-0475-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18592/ind-0476-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18593/ind-0477-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18594/ind-0478-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18595/ind-0479-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18596/ind-0480-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18597/ind-0481-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18598/ind-0482-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18599/ind-0483-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18600/ind-0484-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18041/moc-001-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18066/moc-0002-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18121/moc-0003-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18182/moc-0004-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18187/moc-0005-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18211/moc-0006-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18230/moc-0007-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18239/moc-0008-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18326/moc-0009-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18327/moc-0010-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18328/moc-0011-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18348/moc-0012-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18475/moc-0013-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18476/moc-0014-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18515/moc-0015-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18532/moc-0016-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18551/moc-0017-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18552/moc-0018-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18042/pelo_001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18579/002-21.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18040/001-21.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18108/plc_002-2001_prot.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18109/003-21_com_arquivo_convertido.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18160/plc_04-21.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18207/plc_005-21.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18215/006-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18243/007-21.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18445/08-21.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18580/plc_009-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18581/plc_010-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18039/001-21.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18241/002-21.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18065/003-21.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18099/004-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18100/005-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18101/006-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18102/007-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18103/008-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18104/009-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18106/pl_011-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18107/pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18156/pl_013-21.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18157/014-21.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18158/015-21.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18159/016-21.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18183/017-21.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18184/018-21.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18185/019-21.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18186/020-21.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18206/021-21.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18208/pl_022-21.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18210/pl_23-21.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18212/pl_024-21.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18213/025-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18214/026-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18240/027-21.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18242/028-21.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18261/029-21.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18262/030-21.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18354/031-21.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18355/032-21.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18356/033-21.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18385/034-21.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18412/035-21.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18413/036-21.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18414/pl_037-21.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18442/038-21.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18443/039-21.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18444/040-21.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18446/041-21_loa.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18447/042-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18497/043-21.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18498/044-21.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18499/045-21.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18531/046-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18043/ind-0001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18044/ind-0002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18045/ind-0003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18046/ind-0004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18047/ind-0005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18048/ind-0006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18049/ind-0007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18050/ind-0008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18051/ind-0009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18052/ind-0010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18053/ind-0011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18054/ind-0012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18055/ind-0013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18056/ind-0014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18057/ind-0015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18058/ind-0016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18060/ind-0018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18061/ind-0019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18062/ind-0020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18063/ind-0021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18067/ind-0022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18068/ind-0023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18069/ind-0024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18070/ind-0025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18071/ind-0026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18072/ind-0027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18073/ind-0028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18074/ind-0029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18075/ind-0030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18076/ind-0031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18077/ind-0032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18078/ind-0033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18079/ind-0034-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18080/ind-0035-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18081/ind-0036-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18082/ind-0037-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18083/ind-0038-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18084/ind-0039-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18085/ind-0040-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18086/ind-0041-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18087/ind-0042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18088/ind-0043-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18089/ind-0044-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18090/ind-0045-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18091/ind-0046-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18092/ind-0047-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18093/ind-0048-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18094/ind-0049-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18095/ind-0050-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18096/ind-0051-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18097/ind-0052-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18098/ind-0053-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18110/ind-0054-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18111/ind-0055-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18112/ind-0056-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18113/ind-0057-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18114/ind-0058-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18115/ind-0059-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18116/ind-0060-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18117/ind-0061-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18118/ind-0062-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18119/ind-0063-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18120/ind-0064-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18122/ind-0065-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18123/ind-0066-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18124/ind-0067-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18125/ind-0068-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18126/ind-0069-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18127/ind-0070-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18128/ind-0071-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18129/ind-0072-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18130/ind-0073-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18131/ind-0074-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18132/ind-0075-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18133/ind-0076-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18134/ind-0077-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18135/ind-0078-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18136/ind-0079-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18137/ind-0080-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18138/ind-0081-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18139/ind-0082-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18140/ind-0083-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18141/ind-0084-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18142/ind-0085-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18143/ind-0086-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18144/ind-0087-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18145/ind-0088-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18146/ind-0089-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18147/ind-0090-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18148/ind-0091-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18149/ind-0092-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18150/ind-0093-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18151/ind-0094-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18152/ind-0095-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18153/ind-0096-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18154/ind-0097-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18155/ind-0098-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18161/ind-0099-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18162/ind-0100-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18164/ind-0102-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18165/ind-0103-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18166/ind-0104-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18167/ind-0105-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18168/ind-0106-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18169/ind-0107-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18170/ind-0108-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18171/ind-0109-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18172/ind-0110-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18173/ind-0111-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18174/ind-0112-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18175/ind-0113-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18176/ind-0114-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18177/ind-0115-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18178/ind-0116-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18179/ind-0117-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18180/ind-0118-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18181/ind-0119-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18188/ind-0120-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18189/ind-0121-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18190/ind-0122-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18191/ind-0123-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18193/ind-0125-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18194/ind-0126-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18195/ind-0127-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18196/ind-0128-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18197/ind-0129-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18198/ind-0130-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18199/ind-0131-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18200/ind-0132-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18201/ind-0133-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18202/ind-0134-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18203/ind-0135-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18204/ind-0136-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18205/ind-0137-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18216/ind-0138-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18217/ind-0139-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18218/ind-0140-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18219/ind-0141-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18220/ind-0142-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18221/ind-0143-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18222/ind-0144-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18223/ind-0145-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18224/ind-0146-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18225/ind-0147-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18226/ind-0148-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18227/ind-0149-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18228/ind-0150-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18229/ind-0151-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18231/ind-0152-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18232/ind-0153-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18233/ind-0154-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18234/ind-0155-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18235/ind-0156-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18236/ind-0157-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18237/ind-0158-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18238/ind-0159-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18244/ind-0160-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18245/ind-0161-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18246/ind-0162-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18247/ind-0163-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18248/ind-0164-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18249/ind-0165-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18250/ind-0166-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18251/ind-0167-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18252/ind-0168-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18253/ind-0169-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18254/ind-0170-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18255/ind-0171-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18256/ind-0172-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18257/ind-0173-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18258/ind-0174-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18259/ind-0175-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18260/ind-0176-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18263/ind-177-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18264/ind-178-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18265/ind-0179-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18266/ind-0180-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18267/ind-0181-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18268/ind-0182-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18269/ind-0183-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18270/ind-0184-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18271/ind-0185-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18272/ind-0186-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18273/ind-0187-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18274/ind-0188-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18275/ind-0189-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18276/ind-0190-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18277/ind-0191-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18278/ind-0192-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18279/ind-0193-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18280/ind-0194-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18281/ind-0195-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18282/ind-0196-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18283/ind-0197-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18284/ind-0198-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18285/ind-0199-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18286/ind-0200-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18287/ind-0201-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18288/ind-0202-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18289/ind-0203-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18290/ind-0204-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18291/ind-0205-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18292/ind-0206-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18293/ind-0207-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18294/ind-0208-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18295/ind-0209-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18296/ind-0210-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18297/ind-0211-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18298/ind-0212-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18300/ind-0214-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18301/ind-0215-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18302/ind-0216-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18303/ind-0217-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18304/ind-0218-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18305/ind-0219-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18306/ind-0220-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18307/ind-0221-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18308/ind-0222-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18309/ind-0223-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18310/ind-0224-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18311/ind-0225-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18312/ind-0226-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18313/ind-0227-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18314/ind-0228-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18315/ind-0229-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18316/ind-0230-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18317/ind-0231-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18318/ind-0232-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18319/ind-0233-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18320/ind-0234-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18321/ind-0235-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18322/ind-0236-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18323/ind-0237-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18324/ind-0238-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18325/ind-0239-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18329/ind-0240-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18330/ind-0241-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18331/ind-0242-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18332/ind-0243-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18333/ind-0244-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18334/ind-0245-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18335/ind-0246-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18336/ind-0247-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18337/ind-0248-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18338/ind-0249-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18339/ind-0250-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18340/ind-0251-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18341/ind-0252-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18342/ind-0253-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18343/ind-0254-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18344/ind-0255-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18345/ind-0256-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18346/ind-0257-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18347/ind-0258-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18349/ind-0259-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18350/ind-0260-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18351/ind-0261-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18352/ind-0262-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18353/ind-0263-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18357/ind-0264-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18358/ind-0265-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18359/ind-0266-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18360/ind-0267-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18361/ind-0268-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18362/ind-0269-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18363/ind-0270-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18364/ind-0271-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18365/ind-0272-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18366/ind-0273-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18367/ind-0274-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18368/ind-0275-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18369/ind-0276-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18370/ind-0277-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18371/ind-0278-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18372/ind-0279-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18373/ind-0280-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18374/ind-0281-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18375/ind-0282-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18376/ind-0283-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18377/ind-0284-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18378/ind-0285-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18379/ind-0286-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18380/ind-0287-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18381/ind-0288-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18382/ind-0289-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18383/ind-0290-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18384/ind-0291-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18386/ind-0292-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18387/ind-0293-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18388/ind-0294-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18389/ind-0295-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18390/ind-0296-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18391/ind-0297-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18392/ind-0298-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18393/ind-0299-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18394/ind-0300-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18395/ind-0301-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18396/ind-0302-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18397/ind-0303-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18398/ind-0304-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18399/ind-0305-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18400/ind-0306-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18401/ind-0307-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18402/ind-0308-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18403/ind-0309-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18404/ind-0310-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18405/ind-0311-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18406/ind-0312-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18407/ind-0313-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18408/ind-0314-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18409/ind-0315-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18410/ind-0316-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18411/ind-0317-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18415/ind-0318-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18416/ind-0319-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18417/ind-0320-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18418/ind-0321-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18419/ind-0322-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18420/ind-0323-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18421/ind-0324-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18422/ind-0325-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18423/ind-0326-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18424/ind-0327-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18425/ind-0328-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18426/ind-0329-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18427/ind-0330-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18428/ind-0331-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18429/ind-0332-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18430/ind-0333-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18431/ind-0334-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18432/ind-0335-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18433/ind-0336-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18434/ind-0337-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18435/ind-0338-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18436/ind-0339-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18437/ind-0340-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18438/ind-0341-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18439/ind-0342-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18440/ind-0343-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18441/ind-0344-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18448/ind-0345-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18449/ind-0346-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18450/ind-0347-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18451/ind-0348-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18452/ind-0349-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18453/ind-0350-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18454/ind-0351-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18455/ind-0352-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18456/ind-0353-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18458/ind-0355-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18459/ind-0356-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18460/ind-0357-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18461/ind-0358-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18462/ind-0359-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18463/ind-0360-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18464/ind-0361-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18465/ind-0362-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18466/ind-0363-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18467/ind-0364-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18468/ind-0365-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18469/ind-0366-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18470/ind-0367-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18471/ind-0368-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18472/ind-0369-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18473/ind-0370-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18474/ind-0371-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18477/ind-0372-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18478/ind-0373-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18479/ind-0374-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18480/ind-0375-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18481/ind-0376-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18482/ind-0377-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18483/ind-0378-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18484/ind-0379-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18485/ind-0380-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18486/ind-0381-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18487/ind-0382-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18488/ind-0383-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18489/ind-0384-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18490/ind-0385-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18491/ind-0386-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18492/ind-0387-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18493/ind-0388-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18494/ind-0389-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18495/ind-0390-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18496/ind-0391-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18500/ind-0392-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18501/ind-0393-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18502/ind-0394-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18503/ind-0395-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18504/ind-0396-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18505/ind-0397-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18506/ind-0398-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18507/ind-0399-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18508/ind-0400-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18509/ind-0401-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18510/ind-0402-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18511/ind-0403-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18512/ind-0404-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18513/ind-0405-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18514/ind-0406-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18516/ind-0407-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18517/ind-0408-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18518/ind-0409-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18519/ind-0410-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18520/ind-0411-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18521/ind-0412-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18522/ind-0413-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18523/ind-0414-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18524/ind-0415-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18525/ind-0416-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18526/ind-0417-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18527/ind-0418-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18528/ind-0419-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18529/ind-0420-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18530/ind-0421-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18533/ind-0422-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18534/ind-0423-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18535/ind-0424-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18536/ind-0425-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18537/ind-0426-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18538/ind-0427-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18539/ind-0428-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18540/ind-0429-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18541/ind-0430-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18542/ind-0431-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18543/ind-0432-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18544/ind-0433-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18545/ind-0434-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18546/ind-0435-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18547/ind-0436-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18548/ind-0437-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18549/ind-0438-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18550/ind-0439-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18553/ind-0440-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18554/ind-0441-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18555/ind-0442-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18556/ind-0443-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18557/ind-0444-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18558/ind-0445-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18559/ind-0446-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18560/ind-0447-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18561/ind-0448-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18562/ind-0449-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18563/ind-0450-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18564/ind-0451-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18565/ind-0452-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18566/ind-0453-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18567/ind-0454-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18568/ind-0455-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18569/ind-0456-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18570/ind-0457-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18571/ind-0458-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18572/ind-0459-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18573/ind-0460-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18574/ind-0461-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18575/ind-0462-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18576/ind-0463-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18577/ind-0464-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18578/ind-0465-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18582/ind-0466-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18583/ind-0467-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18584/ind-0468-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18585/ind-0469-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18586/ind-0470-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18587/ind-0471-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18588/ind-0472-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18589/ind-0473-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18590/ind-0474-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18591/ind-0475-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18592/ind-0476-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18593/ind-0477-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18594/ind-0478-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18595/ind-0479-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18596/ind-0480-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18597/ind-0481-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18598/ind-0482-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18599/ind-0483-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18600/ind-0484-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18041/moc-001-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18066/moc-0002-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18121/moc-0003-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18182/moc-0004-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18187/moc-0005-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18211/moc-0006-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18230/moc-0007-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18239/moc-0008-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18326/moc-0009-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18327/moc-0010-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18328/moc-0011-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18348/moc-0012-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18475/moc-0013-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18476/moc-0014-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18515/moc-0015-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18532/moc-0016-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18551/moc-0017-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18552/moc-0018-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18042/pelo_001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18579/002-21.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18040/001-21.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18108/plc_002-2001_prot.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18109/003-21_com_arquivo_convertido.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18160/plc_04-21.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18207/plc_005-21.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18215/006-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18243/007-21.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18445/08-21.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18580/plc_009-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18581/plc_010-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18039/001-21.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18241/002-21.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18065/003-21.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18099/004-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18100/005-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18101/006-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18102/007-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18103/008-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18104/009-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18106/pl_011-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18107/pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18156/pl_013-21.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18157/014-21.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18158/015-21.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18159/016-21.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18183/017-21.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18184/018-21.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18185/019-21.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18186/020-21.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18206/021-21.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18208/pl_022-21.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18210/pl_23-21.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18212/pl_024-21.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18213/025-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18214/026-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18240/027-21.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18242/028-21.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18261/029-21.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18262/030-21.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18354/031-21.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18355/032-21.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18356/033-21.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18385/034-21.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18412/035-21.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18413/036-21.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18414/pl_037-21.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18442/038-21.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18443/039-21.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18444/040-21.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18446/041-21_loa.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18447/042-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18497/043-21.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18498/044-21.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18499/045-21.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2021/18531/046-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H561"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>