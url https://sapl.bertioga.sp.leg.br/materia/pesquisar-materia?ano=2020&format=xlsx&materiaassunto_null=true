--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -54,1846 +54,1846 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18209</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t xml:space="preserve">Contas Municipais </t>
   </si>
   <si>
     <t>TCESP - Tribunal de Contas São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Contas Executivo 2017</t>
   </si>
   <si>
     <t>17878</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Arnaldo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17878/ind-0001-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17878/ind-0001-2020.pdf</t>
   </si>
   <si>
     <t>Atestado Médico</t>
   </si>
   <si>
     <t>17879</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17879/ind-0002-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17879/ind-0002-2020.pdf</t>
   </si>
   <si>
     <t>Escola Cívico Militar</t>
   </si>
   <si>
     <t>17880</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Macário</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17880/ind-0003-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17880/ind-0003-2020.pdf</t>
   </si>
   <si>
     <t>Indico Projeto de lei que " Dispõe sobre direito de emissão de boletos do Imposto Territorial Predial Urbano (IPTU) e todos os documentos que_x000D_
 contenham valor, expedidos pelo Poder Público, com escrita em método Braille, bem a como placa de identificação de cada setor público."</t>
   </si>
   <si>
     <t>17881</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17881/ind-0004-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17881/ind-0004-2020.pdf</t>
   </si>
   <si>
     <t>Reiteração do pedido de permanência dos atendimentos fisioterapia no CEME ou mudança de local para o Ginásio dos Esportes.</t>
   </si>
   <si>
     <t>17882</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17882/ind-0005-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17882/ind-0005-2020.pdf</t>
   </si>
   <si>
     <t>Melhorias na praça Martins José dos Santos (SAMJP)</t>
   </si>
   <si>
     <t>17883</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17883/ind-0006-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17883/ind-0006-2020.pdf</t>
   </si>
   <si>
     <t>Vila do Bem - Vic. Carvalho II</t>
   </si>
   <si>
     <t>17884</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17884/ind-0007-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17884/ind-0007-2020.pdf</t>
   </si>
   <si>
     <t>Reativação da praça no Jardim São Lourenço</t>
   </si>
   <si>
     <t>17885</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17885/ind-0008-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17885/ind-0008-2020.pdf</t>
   </si>
   <si>
     <t>Drenagem em frente a capela de São Lourenço</t>
   </si>
   <si>
     <t>17886</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17886/ind-0009-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17886/ind-0009-2020.pdf</t>
   </si>
   <si>
     <t>Av. Tomé de Souza</t>
   </si>
   <si>
     <t>17887</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Silvio Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17887/ind-0010-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17887/ind-0010-2020.pdf</t>
   </si>
   <si>
     <t>Centro de Educação Especializado - CEE</t>
   </si>
   <si>
     <t>17888</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17888/ind-0011-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17888/ind-0011-2020.pdf</t>
   </si>
   <si>
     <t>Licença da CETESB para início das obras de transposição do Rio Itapanhaú.</t>
   </si>
   <si>
     <t>17889</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17889/ind-0012-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17889/ind-0012-2020.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação pública e abrigo de ônibus nos dois sentidos da Rodovia Rio Santos altura do bairro Jardim Rafael.</t>
   </si>
   <si>
     <t>17890</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17890/ind-0013-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17890/ind-0013-2020.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação pública na rua Renato Faustino de Oliveira no bairro Jardim Ana Paula, no trecho compreendido da Av. Anchieta - sentido serra, até o acesso à Rua A.</t>
   </si>
   <si>
     <t>17898</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17898/ind-0014-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17898/ind-0014-2020.pdf</t>
   </si>
   <si>
     <t>Colocação de Rails de Proteção no canal da Avenida Anchieta.</t>
   </si>
   <si>
     <t>17899</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17899/ind-0015-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17899/ind-0015-2020.pdf</t>
   </si>
   <si>
     <t>Implantação de Sinalização Horizontal de PARE na esquina Av. Dr. Leonardo de Bona com a Praça Vicente Molinari.</t>
   </si>
   <si>
     <t>17900</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17900/ind-0016-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17900/ind-0016-2020.pdf</t>
   </si>
   <si>
     <t>Ampliação no número de vagas de estacionamento para os táxis alocados ao lado do supermercado Krill.</t>
   </si>
   <si>
     <t>17901</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17901/ind-0017-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17901/ind-0017-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um chuveiro próximo ao Forte São João.</t>
   </si>
   <si>
     <t>17902</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17902/ind-0018-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17902/ind-0018-2020.pdf</t>
   </si>
   <si>
     <t>Solicita wi-fi para a população nas dependências do Hospital e UBS.</t>
   </si>
   <si>
     <t>17903</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17903/ind-0019-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17903/ind-0019-2020.pdf</t>
   </si>
   <si>
     <t>Veículo exclusivo para transporte de doadores de sangue e para a agência transfusional.</t>
   </si>
   <si>
     <t>17904</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17904/ind-0020-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17904/ind-0020-2020.pdf</t>
   </si>
   <si>
     <t>Monitoramento de Trânsito Por Câmeras.</t>
   </si>
   <si>
     <t>17905</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17905/ind-0021-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17905/ind-0021-2020.pdf</t>
   </si>
   <si>
     <t>Educação Extra.</t>
   </si>
   <si>
     <t>17906</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17906/ind-0022-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17906/ind-0022-2020.pdf</t>
   </si>
   <si>
     <t>Prioridades do Poder Executivo.</t>
   </si>
   <si>
     <t>17907</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17907/ind-0023-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17907/ind-0023-2020.pdf</t>
   </si>
   <si>
     <t>Limpeza de Canal de Drenagem.</t>
   </si>
   <si>
     <t>17908</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17908/ind-0024-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17908/ind-0024-2020.pdf</t>
   </si>
   <si>
     <t>Recuperação da Via Pública no Portal do Indaiá.</t>
   </si>
   <si>
     <t>17909</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17909/ind-0025-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17909/ind-0025-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAMPANHA PARA DIVULGAR TARIFA SOCIAL DE ENERGIA.</t>
   </si>
   <si>
     <t>17910</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17910/ind-0026-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17910/ind-0026-2020.pdf</t>
   </si>
   <si>
     <t>Implantação de nova Iluminação pública na Av. 19 de Maio, centro de Bertioga, para tornar mais eficiente o serviço com lâmpadas de LED e braços duplos.</t>
   </si>
   <si>
     <t>17911</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17911/ind-0027-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17911/ind-0027-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA ISENÇÃO DE TAXA ISS/TAXA DE PROTOCOLO PARA ASSOCIAÇÃO DE MORADORES DE BAIRRO.</t>
   </si>
   <si>
     <t>17927</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17927/ind-0028-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17927/ind-0028-2020.pdf</t>
   </si>
   <si>
     <t>Contratação de Equipes para operação de UBS, via OS.</t>
   </si>
   <si>
     <t>17928</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17928/ind-0029-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17928/ind-0029-2020.pdf</t>
   </si>
   <si>
     <t>Cobertura de Ponto de Ônibus</t>
   </si>
   <si>
     <t>17929</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17929/ind-0030-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17929/ind-0030-2020.pdf</t>
   </si>
   <si>
     <t>Manutenção da Avenida Anchieta</t>
   </si>
   <si>
     <t>17930</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17930/ind-0031-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17930/ind-0031-2020.pdf</t>
   </si>
   <si>
     <t>Regularidade ambiental e do Sistema de Ar Condicionado do Hospital e Pronto Socorro de Bertioga.</t>
   </si>
   <si>
     <t>17931</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17931/ind-0032-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17931/ind-0032-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, a roçada de mato, limpeza das valas e retirada de entulhos na rua Sebastião Barbosa fundo com o Condomínio Neda I e II.</t>
   </si>
   <si>
     <t>17937</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17937/ind-0033-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17937/ind-0033-2020.pdf</t>
   </si>
   <si>
     <t>PPP NA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>17938</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17938/ind-0034-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17938/ind-0034-2020.pdf</t>
   </si>
   <si>
     <t>Criação da Vila do Bem em Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>17939</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17939/ind-0035-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17939/ind-0035-2020.pdf</t>
   </si>
   <si>
     <t>Creche Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>17940</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17940/ind-0036-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17940/ind-0036-2020.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Av. João Ramalho.</t>
   </si>
   <si>
     <t>17941</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17941/ind-0037-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17941/ind-0037-2020.pdf</t>
   </si>
   <si>
     <t>Higienização-Transp. Coletivo.</t>
   </si>
   <si>
     <t>17942</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17942/ind-0038-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17942/ind-0038-2020.pdf</t>
   </si>
   <si>
     <t>Casa do Educador.</t>
   </si>
   <si>
     <t>17943</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17943/ind-0039-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17943/ind-0039-2020.pdf</t>
   </si>
   <si>
     <t>INDICO ao Prefeito Municipal, ao Governador do Estado, ao PROCOM-SP que realizem as ações necessárias para coibir o aumento abusivo de preços e a falta de material aptos á defesa das pessoas contra o Coronavírus.</t>
   </si>
   <si>
     <t>17944</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17944/ind-0040-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17944/ind-0040-2020.pdf</t>
   </si>
   <si>
     <t>Que seja criado e, colocado LETREIRO TURÍSTICO "EU AMO BERTIOGA".</t>
   </si>
   <si>
     <t>17945</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17945/ind-0041-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17945/ind-0041-2020.pdf</t>
   </si>
   <si>
     <t>Exame de Saúde para permissionários do Serviço Ambulante.</t>
   </si>
   <si>
     <t>17946</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17946/ind-0042-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17946/ind-0042-2020.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DOS PLANTÕES FARMACÊUTICO.</t>
   </si>
   <si>
     <t>17947</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17947/ind-0043-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17947/ind-0043-2020.pdf</t>
   </si>
   <si>
     <t>ADIANTAMENTO DE RECURSO.</t>
   </si>
   <si>
     <t>17948</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17948/ind-0044-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17948/ind-0044-2020.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA PARA SAÚDE.</t>
   </si>
   <si>
     <t>17949</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17949/ind-0045-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17949/ind-0045-2020.pdf</t>
   </si>
   <si>
     <t>HOSPITAL DE CAMPANHA.</t>
   </si>
   <si>
     <t>17975</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Carlos Ticianelli</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17975/ind-046-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17975/ind-046-2020.pdf</t>
   </si>
   <si>
     <t>Instalação de Receptores de Lixo Reciclável.</t>
   </si>
   <si>
     <t>17976</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17976/ind-047-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17976/ind-047-2020.pdf</t>
   </si>
   <si>
     <t>Reiteração do pedido constante na INDICAÇÃO Nº 259/2017, que trata fiscalização de trânsito e estudos para viabilizar o fluxo de veículos na entrada do bairro Jardim de Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>17977</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17977/ind-048-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17977/ind-048-2020.pdf</t>
   </si>
   <si>
     <t>Falta de Remédios na Farmácia Municipal.</t>
   </si>
   <si>
     <t>17978</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Instalação de caçambas de lixo no Jd. Rio da Praia.</t>
   </si>
   <si>
     <t>17979</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17979/ind-050-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17979/ind-050-2020.pdf</t>
   </si>
   <si>
     <t>Limpeza e instalação de lixeiras no Bairro do Indaiá.</t>
   </si>
   <si>
     <t>17980</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Biró</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17980/ind-051-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17980/ind-051-2020.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE GALERIAS NAS RUAS DE BORACEIA</t>
   </si>
   <si>
     <t>17981</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17981/ind-052-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17981/ind-052-2020.pdf</t>
   </si>
   <si>
     <t>17982</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17982/ind-053-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17982/ind-053-2020.pdf</t>
   </si>
   <si>
     <t>Disponibilização do Castramóvel em Boracéia.</t>
   </si>
   <si>
     <t>17983</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17983/ind-054-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17983/ind-054-2020.pdf</t>
   </si>
   <si>
     <t>implantação de Iluminação Pública no trevo de acesso ao City Mar e Hanga Roa.</t>
   </si>
   <si>
     <t>17984</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17984/ind-055-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17984/ind-055-2020.pdf</t>
   </si>
   <si>
     <t>Fiscalização no transporte público municipal da Viação Bertioga.</t>
   </si>
   <si>
     <t>17985</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17985/ind-056-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17985/ind-056-2020.pdf</t>
   </si>
   <si>
     <t>Novo cadastro de famílias residentes em Bertioga que necessitam da oferta de imóvel habitacional de interesse social.</t>
   </si>
   <si>
     <t>17986</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17986/ind-057-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17986/ind-057-2020.pdf</t>
   </si>
   <si>
     <t>UBS do Bairro Vic. De Carvalho 2 (Reiteração).</t>
   </si>
   <si>
     <t>17987</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17987/ind-058-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17987/ind-058-2020.pdf</t>
   </si>
   <si>
     <t>REFIS - 2020 (Pandemia).</t>
   </si>
   <si>
     <t>17988</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17988/ind-059-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17988/ind-059-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretaria de Governo, Secretaria de Segurança e Cidadania e Secretaria de Serviços Urbanos a instalação de Redutores de Velocidade nos logradouros identificados no corpo deste trabalho.</t>
   </si>
   <si>
     <t>17989</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17989/ind-060-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17989/ind-060-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo, Secretaria de Segurança e Cidadania e Secretaria de Serviços Urbanos a instalação de Redutores de Velocidade na Avenida Marginai na Vista Linda, próximo a rodoviária.</t>
   </si>
   <si>
     <t>17990</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17990/ind-061-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17990/ind-061-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Serviços Urbanos, que se tome providências para roçada de mato, limpeza das valas e manutenção da Rua Avenida do Telégrafo , na altura do n°469 no Jardim Indaiá.</t>
   </si>
   <si>
     <t>17993</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17993/ind-0062-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17993/ind-0062-2020.pdf</t>
   </si>
   <si>
     <t>Área invadida entre os Condomínio Hanga Hoa e o Condomínio Verde Mar.</t>
   </si>
   <si>
     <t>17994</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17994/ind-0063-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17994/ind-0063-2020.pdf</t>
   </si>
   <si>
     <t>Procedimento licitatório para garantia da oferta alimentos aos alunos da rede pública de ensino.</t>
   </si>
   <si>
     <t>17995</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17995/ind-0064-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17995/ind-0064-2020.pdf</t>
   </si>
   <si>
     <t>Criação de Espaço Pet em área pública no Jardim Veleiros.</t>
   </si>
   <si>
     <t>17996</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17996/ind-0065-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17996/ind-0065-2020.pdf</t>
   </si>
   <si>
     <t>Instalação de Ecopontos no Centro, no Indaiá e contratação de responsáveis pela preservação destes locais.</t>
   </si>
   <si>
     <t>17997</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17997/ind-0066-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17997/ind-0066-2020.pdf</t>
   </si>
   <si>
     <t>Cooperativas Habitacionais em Bertioga</t>
   </si>
   <si>
     <t>17998</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17998/ind-0067-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17998/ind-0067-2020.pdf</t>
   </si>
   <si>
     <t>Revitalização - Praça Jd. Caiçara</t>
   </si>
   <si>
     <t>17999</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17999/ind-0068-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17999/ind-0068-2020.pdf</t>
   </si>
   <si>
     <t>Força tarefa para coibir os crimes e excessos que vem ocorrendo nos eventos em áreas públicas, conhecidas por pancadões.</t>
   </si>
   <si>
     <t>18000</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18000/ind-0069-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18000/ind-0069-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Serviços Urbanos, Secretaria de Obras, manutenção dos banheiros da Orla da Praia.</t>
   </si>
   <si>
     <t>18001</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18001/ind-0070-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18001/ind-0070-2020.pdf</t>
   </si>
   <si>
     <t>Solicita Medição, Arbitragem e Abertura do Processo de Regularização Fundiária do Núcleo Tibiriçá (lado esquerdo e direito).</t>
   </si>
   <si>
     <t>18003</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18003/ind-0071-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18003/ind-0071-2020.pdf</t>
   </si>
   <si>
     <t>Serviço Móvel de Saúde.</t>
   </si>
   <si>
     <t>18004</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18004/ind-0072-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18004/ind-0072-2020.pdf</t>
   </si>
   <si>
     <t>EDUCAÇÃO PARA OS MAIS NECESSITADOS.</t>
   </si>
   <si>
     <t>18005</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18005/ind-0073-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18005/ind-0073-2020.pdf</t>
   </si>
   <si>
     <t>Concurso Público Interno.</t>
   </si>
   <si>
     <t>18006</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18006/ind-0074-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18006/ind-0074-2020.pdf</t>
   </si>
   <si>
     <t>FUNDEB.</t>
   </si>
   <si>
     <t>18007</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18007/ind-0075-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18007/ind-0075-2020.pdf</t>
   </si>
   <si>
     <t>Contratos das empresas envolvidas na execução da obra de drenagem e Pavimentação das Ruas Manoel Gajo e Epiphanio Batista no bairro de Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>18008</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18008/ind-0076-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18008/ind-0076-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos que se tome providências junto a Sabesp.</t>
   </si>
   <si>
     <t>18009</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18009/ind-0077-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18009/ind-0077-2020.pdf</t>
   </si>
   <si>
     <t>Circulação de motos na passagem, exclusiva para pedestres e ciclistas existente no Indaiá para acesso a Riviera de São Lourenço.</t>
   </si>
   <si>
     <t>18010</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18010/ind-0078-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18010/ind-0078-2020.pdf</t>
   </si>
   <si>
     <t>Implantação do serviço de MOTOLÂNCIA no SAMU de Bertioga.</t>
   </si>
   <si>
     <t>18011</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18011/ind-0079-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18011/ind-0079-2020.pdf</t>
   </si>
   <si>
     <t>Ampliação do atendimento na UBS-Boraceia.</t>
   </si>
   <si>
     <t>18012</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18012/ind-0080-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18012/ind-0080-2020.pdf</t>
   </si>
   <si>
     <t>Disponibilize Rádio Comunicador aos socorristas que atuam no SAMU de Bertioga.</t>
   </si>
   <si>
     <t>18013</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18013/ind-0081-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18013/ind-0081-2020.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rodovia Rio Santos.</t>
   </si>
   <si>
     <t>18014</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18014/ind-0082-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18014/ind-0082-2020.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS PARA PRAIAS DE BERTIOGA E REABERTURA DOS BANHEIROS.</t>
   </si>
   <si>
     <t>18015</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18015/ind-0083-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18015/ind-0083-2020.pdf</t>
   </si>
   <si>
     <t>CAMPEONATO MUNICIPAL DE SURF AMADOR.</t>
   </si>
   <si>
     <t>18016</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18016/ind-0084-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18016/ind-0084-2020.pdf</t>
   </si>
   <si>
     <t>Passarelas para pedestre ao longo da Avenida Lucas da Cruz Carvalho entre o trecho da Avenida Anchieta a Avenida Tomé de Souza, no bairro Indaiá.</t>
   </si>
   <si>
     <t>18020</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18020/ind-0085-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18020/ind-0085-2020.pdf</t>
   </si>
   <si>
     <t>Projeto Saúde Esperança.</t>
   </si>
   <si>
     <t>18021</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18021/ind-0086-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18021/ind-0086-2020.pdf</t>
   </si>
   <si>
     <t>Ordem e Progresso, Respeito ao Dinheiro Público.</t>
   </si>
   <si>
     <t>18022</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18022/ind-0087-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18022/ind-0087-2020.pdf</t>
   </si>
   <si>
     <t>Promoção e Valorização do Funcionalismo Público.</t>
   </si>
   <si>
     <t>18023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18023/ind-0088-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18023/ind-0088-2020.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE PEDESTRE NA RODOVIA DR. MANOEL HIPÓLITO DO REGO.</t>
   </si>
   <si>
     <t>18024</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18024/ind-0089-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18024/ind-0089-2020.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ROTATÓRIA E REDUTOR DE VELOCIDADE, NO BAIRRO JARDIM INDAIÁ.</t>
   </si>
   <si>
     <t>18025</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>III Aditivo Contratual para Prestação de Serviços de Comunicação.</t>
   </si>
   <si>
     <t>18026</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18026/ind-0091-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18026/ind-0091-2020.pdf</t>
   </si>
   <si>
     <t>Incompatibilidade de Cargo.</t>
   </si>
   <si>
     <t>18034</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18034/ind-0092-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18034/ind-0092-2020.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores à margem de canais.</t>
   </si>
   <si>
     <t>18038</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18038/ind-0093-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18038/ind-0093-2020.pdf</t>
   </si>
   <si>
     <t>Isonomia dos benefícios salariais do funcionalismo público.</t>
   </si>
   <si>
     <t>17915</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17915/moc-0001-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17915/moc-0001-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao músico e pregador da palavra de  Deus Presbítero Alexandre Luiz dos Santos e sua mãe Josefa Maria dos Santos por viabilizar o projeto Canto no Leito, trabalho voluntário realizado no Hospital Municipal da cidade de Bertioga.</t>
   </si>
   <si>
     <t>17916</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17916/moc-0002-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17916/moc-0002-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Dr. André Sementilli Cortina, diretor clínico do Santa Saúde Consultas, pelos serviços prestados ao município.</t>
   </si>
   <si>
     <t>17917</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17917/moc-0003-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17917/moc-0003-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a diretora municipal de saúde. Sra. Bruna Westin, pelo exemplar serviço que vem prestando ao município.</t>
   </si>
   <si>
     <t>17918</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17918/moc-0004-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17918/moc-0004-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À ONG PELOS E PATAS NA AREIA PELO ESSENCIAL TRABALHO NO RESGATE E PROTEÇÃO AOS ANIMAIS.</t>
   </si>
   <si>
     <t>17919</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17919/moc-0005-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17919/moc-0005-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A PROFESSORA ROSA GONÇALVES POR SEU BRILHANTE TRABALHO DE INCLUSÃO SOCIAL ATRAVÉS DA MÚSICA</t>
   </si>
   <si>
     <t>17920</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17920/moc-0006-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17920/moc-0006-2020.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Sr. Carlos Fernando Martins de Almeida.</t>
   </si>
   <si>
     <t>17921</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17921/moc-0007-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17921/moc-0007-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Renata Ramalho, Roberta e Tayná.</t>
   </si>
   <si>
     <t>17922</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17922/moc-0008-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17922/moc-0008-2020.pdf</t>
   </si>
   <si>
     <t>Parabenização para Vanessa Feio Pereira Santos.</t>
   </si>
   <si>
     <t>17925</t>
   </si>
   <si>
     <t>Capellini, Biró, Dr. Arnaldo Júnior, Eduardo Pereira, Matheus Rodrigues, Ney Lyra, Silvio Magalhães, Taciano Goulart, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17925/moc-0009-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17925/moc-0009-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Ney Moura Nehme</t>
   </si>
   <si>
     <t>17926</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17926/moc-0010-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17926/moc-0010-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Rotary Club Bertioga pela excelência na prestação de serviços humanitários no município de Bertioga.</t>
   </si>
   <si>
     <t>17973</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17973/moc-011-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17973/moc-011-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a toda equipe do SAMU.</t>
   </si>
   <si>
     <t>17974</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17974/moc-012-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17974/moc-012-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO INSTITUTO DAS TERRAS DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>18017</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18017/moc-013-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18017/moc-013-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Secretaria de Saúde e aos Funcionários.</t>
   </si>
   <si>
     <t>18018</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18018/moc-014-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18018/moc-014-2020.pdf</t>
   </si>
   <si>
     <t>Moção contra o Projeto de Lei 529/2020.</t>
   </si>
   <si>
     <t>17913</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17913/pdl_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17913/pdl_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO PASTOR JOSIAS MARTINS FERREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17894</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Caio Arias Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17894/pelo_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17894/pelo_001.pdf</t>
   </si>
   <si>
     <t>altera os incisos I e II do art. 122 da LOM, nos termos que especifica</t>
   </si>
   <si>
     <t>17970</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17970/plc_001-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17970/plc_001-2020.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária semanal do cargo de Professor de Educação Básica I, prevista no Anexo V - Quadro dos Cargos de Provimento Efetivo, Técnico III, da Lei Complementar n° 145, de 11 de outubro de 2018, que alterou dispositivos da Lei Complementar n° 93, de 19 de dezembro de 2012, que trata da estrutura administrativa da Prefeitura do Município de Bertioga.</t>
   </si>
   <si>
     <t>17876</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ALTERA A EMENTA E O ART. 1º DA LEI MUNICIPAL N. 1.383, DE 22 DE NOVEMBRO DE 2019, QUE TRATA SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>17877</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17877/pl_002.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17877/pl_002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A  REALIZAR O PAGAMENTO DE INDENIZAÇÃO EM CASO DE MORTE OU DE INCAPACIDADE PERMANENTE PARA O TRABALHO, TOTAL OU PARCIAL, DE INTEGRANTE DA GUARDA CIVIL MUNICIPAL DE BERTIOGA OU, ALTERNATIVAMENTE, A CONTRATAÇÃO DE SEGURO DESTINADO A ESSA FINALIDADE, NAS SITUAÇÕES, FORMA E CONDIÇÕES QUE ESPECIFICA</t>
   </si>
   <si>
     <t>17891</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17891/pl_003.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17891/pl_003.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DEZEMBRO VERDE - NÃO AO ABANDONO DE ANIMAIS NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>17892</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17892/pl_004.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17892/pl_004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DE ABASTECIMENTO DE ÁGUA DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17893</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17893/pl_005.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17893/pl_005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA POR TRANSPOSIÇÃO E REMANEJAMENTO, BEM COMO ABERTURA DE CRÉDITO ADICIONAL, NO VALOR TOTAL DE R$6.058.426,93</t>
   </si>
   <si>
     <t>17895</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17895/pl_006.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17895/pl_006.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IX E CRIA DOIS PARÁGRAFOS QUE SERÃO O QUARTO E O QUINTO, JUNTO AO ARTIGO 8º DA LEI MUNICIPAL 135, DE 30 DE JUNHO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17912</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17912/pl_007.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17912/pl_007.pdf</t>
   </si>
   <si>
     <t>CRIA CONSULTÓRIO DE ATENDIMENTO ODONTOLÓGICO MÓVEL</t>
   </si>
   <si>
     <t>17914</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17914/pl_008.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17914/pl_008.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO PRAÇA LUIZ FERNANDO PEREIRA DE SOUZA, A ATUAL PRAÇA, LOCALIZADA NO TRECHO QUE COMPREENDE A AV. SÃO LOURENÇO E A RUA ARTUR BATISTA, NO BAIRRO DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>17923</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17923/pl_009.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17923/pl_009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO POLO DE APOIO PRESENCIAL DO SISTEMA DA UNIVERSIDADE ABERTA DO BRASIL NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17934</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17934/pl_010.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17934/pl_010.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOME DA RUA PAULO FERNANDES BISPO, O GODÔ, A ANTIGA RUA APROVADA Nº 127, LOCALIZADA NO BAIRRO JD. RIO DA PRAIA</t>
   </si>
   <si>
     <t>17924</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17924/pl_011.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17924/pl_011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA POR TRANSPOSIÇÃO, BEM COMO ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR TOTAL DE R$5.527.378,48 (CINCO MILHÕES, QUINHENTOS E VINTE E SETE MIL, TREZENTOS E SETENTA E OITO REAIS E QUARENTA E OITO CENTAVOS)</t>
   </si>
   <si>
     <t>17932</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17932/pl_012.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17932/pl_012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE ECOPONTOS NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>17933</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17933/pl_013.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17933/pl_013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, PERMISSÃO E CONCESSÃO DE USO DE BENS PÚBLICOS MUNICIPAIS NO ÚLTIMO ANO DE MANDATO, NOS TERMOS DO ART. 96, DA LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>17935</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17935/pl_014.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17935/pl_014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 4.499.052,61 (QUATRO MILHÕES, QUATROCENTOS E NOVENTA E NOVE MIL, CINQUENTA E DOIS REAIS E SESSENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>17936</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17936/pl_015.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17936/pl_015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS)</t>
   </si>
   <si>
     <t>17950</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17950/pl_016.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17950/pl_016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas afetas ao funcionalismo	público do Município de Bertioga	e necessárias  para  o  enfrentamento do estado de calamidade pública reconhecido pelo Decreto Municipal   n. 3.327, de 21 de . março de 2020, e da emergência de saúde	pública de importância internacional decorrente do coronavírus (covid-19), nos termos que especifica</t>
   </si>
   <si>
     <t>17953</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17953/pl_017.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17953/pl_017.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE BERTIOGA NO CONSÓRCIO INTERMUNICIPAL TURÍSTICO CIRCUITO LITORAL NORTE - CIT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17954</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17954/pl_018.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17954/pl_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO PADRÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA AFETOS AO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17955</t>
   </si>
   <si>
     <t>Capellini, Dr. Arnaldo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17955/pl_019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17955/pl_019.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES ATUAIS DE VENCIMENTO DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17956</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17956/pl_020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17956/pl_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17957</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17957/pl_021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17957/pl_021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO QUADRIÊNIO  2018/2021, INSTITUÍDO PELA LEI MUNICIPAL  Nº 1.280, DE 1º DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>17958</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17958/pl_022.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17958/pl_022.pdf</t>
   </si>
   <si>
     <t>Altera a lei Municipal nº 1.340, de 29 de março de 2019, que instituiu o Conselho Municipal de Saneamento Ambiental e de Infraestrutura de Bertioga – COMSAIB, bem como o Fundo Municipal de Saneamento Ambiental e de Infraestrutura de Bertioga – FUMSAIB, nos termos que especifica</t>
   </si>
   <si>
     <t>17959</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17959/pl_023.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17959/pl_023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento no valor de R$ 625.000,00 (seiscentos e vinte c cinco mil reais).</t>
   </si>
   <si>
     <t>17960</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais, para o período de 2021 a 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>17962</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17962/pl_025.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17962/pl_025.pdf</t>
   </si>
   <si>
     <t>Inclui Programa de Governo na Lei Municipal n. 1.280, de 10 de janeiro de 2018, que dispõe sobre o Plano Plurianual para o período de 2018 a 2021 - PPA 2018/2021, nos termos que especifica.</t>
   </si>
   <si>
     <t>17963</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17963/pl_026.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17963/pl_026.pdf</t>
   </si>
   <si>
     <t>Inclui Programa de Governo na Lei Municipal n. 1.364, de 03 de julho de 2019, que dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do exercício de 2020 - LDO 2020, nos ternos que especifica.</t>
   </si>
   <si>
     <t>17964</t>
   </si>
   <si>
     <t>DISPÕE DA INTERVENÇÃO DO PODER PÚBLICO NOS CONDOMÍNIOS FECHADOS ORIUNDOS DE PROGRAMAS HABITACIONAIS DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17965</t>
   </si>
   <si>
     <t>"Denomina como Rua Reserva Natural, a antiga Rua Aprovada 980, bairro Maitinga."</t>
   </si>
   <si>
     <t>17966</t>
   </si>
   <si>
     <t>Cria e disciplina o Conselho Municipal de Desenvolvimento Urbano Sustentável - CMDUS, nos termos do art. 257, da Lei Complementar n. 155, de 06 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>17967</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17967/pl_030-2012.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17967/pl_030-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a realocação de recursos orçamentários, por remanejamento, transposição e transferência, bem como a abertura de Crédito Adicional Suplementar no orçamento do Poder Executivo Municipal, no valor total de R$ 9.291.300;90 (nove milhões, duzentos e noventa e um mil e trezentos reais)</t>
   </si>
   <si>
     <t>17968</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17968/pl-031-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17968/pl-031-2020.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Desenvolvimento Urbano, nos termos do art. 260, da Lei Complementar n. 155, de 06 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>17969</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17969/pl_32-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17969/pl_32-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 924, de 08 de outubro de 2010, que dispõe sobre a concessão de abono aos ocupantes dos cargos de Supervisor de Ensino, Diretor de Escola, Assistente de Direção e Coordenador Pedagógico, nos termos que especifica</t>
   </si>
   <si>
     <t>17971</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17971/pl_33-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17971/pl_33-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do piso salarial profissional nacional para os profissionais do magistério público da educação básica, no âmbito da Prefeitura do Município de Bertioga, nos termos que especifica.</t>
   </si>
   <si>
     <t>17972</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17972/pl_034.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17972/pl_034.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 924, de 08 de outubro de 2010, e dá outras providências</t>
   </si>
   <si>
     <t>17991</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17991/pl_035.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17991/pl_035.pdf</t>
   </si>
   <si>
     <t>Denomina a rua Aprovada 312 antiga Rua “L” passando a ser denominada como: Rua Ana Oliveira da Silva, bairro Boracéia</t>
   </si>
   <si>
     <t>17992</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17992/pl_036.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17992/pl_036.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no orçamento no valor de R$ 3.420.000,00 (Três milhões, quatrocentos e vinte mil Reais)</t>
   </si>
   <si>
     <t>18002</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18002/pl_037.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18002/pl_037.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - CMTER, BEM COMO O FUNDO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - FMTER, NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>18019</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18019/pl_038_-_loa_2021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18019/pl_038_-_loa_2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Bertioga para o exercício financeiro de 2021</t>
   </si>
   <si>
     <t>18027</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18027/pl_039-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18027/pl_039-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA PROGRAMAS DE ACOES GOVERNAMENTAIS DA LEI DE DIRETRIZES ORCAMENTARIAS - LDO, PARA O EXERCICIO DE 2021</t>
   </si>
   <si>
     <t>18028</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18028/pl_040-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18028/pl_040-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA PROGRAMAS DE ACOES GOVERNAMENTAIS DO PLANO PLURIANUAL - QUADRIENIO 2018/2021, INSTITUIDO PELA LEI MUNICIAPL N 1280, DE 1 DE JANEIRO DE 2018</t>
   </si>
   <si>
     <t>18029</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18029/pl_041-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18029/pl_041-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NO ORCAMENTO NO VALOR DE R$ 458.949,03</t>
   </si>
   <si>
     <t>18030</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18030/pl_042-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18030/pl_042-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REALOCAÇÃO DE RECURSOS ORÇAMENTÁRIOS, POR TRANSFERÊNCIA, TRANSPOSIÇÃO E REMANEJAMENTO BEM COMO A ABERTURA DE CRÉDITO ADICIONAL POR ANULAÇÃO, NO ORÇAMENTO DO PODER EXECUTIVO MUNICIPAL, NO VALOR DE R$ 6.528.750,00 (SEIS MILHÕES, QUINHENTOS E VINTE E OITO MIL, SETECENTOS E CINQUENTA REAIS)</t>
   </si>
   <si>
     <t>18031</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18031/pl_043.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18031/pl_043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO COM O ESTADO DE SAO PAULO, POR INTERMEDIO DA SECRETARIA DE ESTADO DA CULTURA, OBJETIVANDO A AQUISICAO DE INSTRUMENTOS MUSICAIS</t>
   </si>
   <si>
     <t>18032</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18032/pl_044.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18032/pl_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO ORCAMENTÁRIA POR REMANEJAMENTO, NO VALOR DE R$ 1.700.000,00 (UM MILHÃO E SETECENTOS MIL REAIS)</t>
   </si>
   <si>
     <t>18033</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18033/pl_045.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18033/pl_045.pdf</t>
   </si>
   <si>
     <t>ANULA A LEI MUNICIPAL N. 1.415, DE 30 DE JULHO DE 2020, QUE DISPOE SOBRE A APLICACAO DO PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTERIO PUBLICO DA EDUCACAO BASICA, NO AMBITO DA PREFEITURA DO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>18036</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18036/pl_046.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18036/pl_046.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NO ORCAMENTO NO VALOR DE R$ 90.000,00 (NOVENTA MIL REAIS)</t>
   </si>
   <si>
     <t>18037</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18037/pl_047.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18037/pl_047.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERACAO DE CREDITO JUNTO A CAIXA ECONOMICA FEDERAL, NO AMBITO DO PROGRAMA FINISA - FINANCIAMENTO  A INFRAESTRUTURA E AO SANEAMENTO NA MODALIDADE APOIO FINANCEIRO DRESTINADO A APLICACAO EM DESPESA DE CAPITAL E A OFERECER GARANTIAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>17951</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17951/pr_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17951/pr_001.pdf</t>
   </si>
   <si>
     <t>ALTERA AS PARTES QUE ESPECIFICA DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL - RESOLUÇÃO Nº 068/04 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17961</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17961/pr_002.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17961/pr_002.pdf</t>
   </si>
   <si>
     <t>"Fixa o valor dos subsídios dos Vereadores do Município de Bertioga, para o período de 2021 a 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>17896</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Instauração de Comissão de Assuntos Especiais - CAE, com a finalidade de apurar as condições de infraestrutura predial, segurança pública e estrutura pedagógica inclusiva nas escolas estaduais sediadas no município de Bertioga.</t>
   </si>
   <si>
     <t>17897</t>
   </si>
   <si>
     <t>CAE</t>
   </si>
   <si>
     <t>Trabalhos Comissão de Assuntos Especiais</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17897/req-0001-2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17897/req-0001-2020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2197,68 +2197,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17878/ind-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17879/ind-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17880/ind-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17881/ind-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17882/ind-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17883/ind-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17884/ind-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17885/ind-0008-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17886/ind-0009-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17887/ind-0010-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17888/ind-0011-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17889/ind-0012-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17890/ind-0013-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17898/ind-0014-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17899/ind-0015-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17900/ind-0016-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17901/ind-0017-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17902/ind-0018-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17903/ind-0019-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17904/ind-0020-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17905/ind-0021-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17906/ind-0022-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17907/ind-0023-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17908/ind-0024-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17909/ind-0025-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17910/ind-0026-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17911/ind-0027-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17927/ind-0028-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17928/ind-0029-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17929/ind-0030-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17930/ind-0031-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17931/ind-0032-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17937/ind-0033-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17938/ind-0034-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17939/ind-0035-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17940/ind-0036-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17941/ind-0037-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17942/ind-0038-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17943/ind-0039-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17944/ind-0040-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17945/ind-0041-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17946/ind-0042-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17947/ind-0043-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17948/ind-0044-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17949/ind-0045-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17975/ind-046-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17976/ind-047-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17977/ind-048-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17979/ind-050-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17980/ind-051-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17981/ind-052-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17982/ind-053-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17983/ind-054-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17984/ind-055-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17985/ind-056-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17986/ind-057-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17987/ind-058-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17988/ind-059-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17989/ind-060-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17990/ind-061-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17993/ind-0062-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17994/ind-0063-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17995/ind-0064-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17996/ind-0065-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17997/ind-0066-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17998/ind-0067-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17999/ind-0068-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18000/ind-0069-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18001/ind-0070-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18003/ind-0071-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18004/ind-0072-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18005/ind-0073-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18006/ind-0074-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18007/ind-0075-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18008/ind-0076-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18009/ind-0077-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18010/ind-0078-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18011/ind-0079-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18012/ind-0080-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18013/ind-0081-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18014/ind-0082-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18015/ind-0083-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18016/ind-0084-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18020/ind-0085-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18021/ind-0086-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18022/ind-0087-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18023/ind-0088-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18024/ind-0089-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18026/ind-0091-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18034/ind-0092-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18038/ind-0093-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17915/moc-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17916/moc-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17917/moc-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17918/moc-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17919/moc-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17920/moc-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17921/moc-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17922/moc-0008-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17925/moc-0009-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17926/moc-0010-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17973/moc-011-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17974/moc-012-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18017/moc-013-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18018/moc-014-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17913/pdl_001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17894/pelo_001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17970/plc_001-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17877/pl_002.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17891/pl_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17892/pl_004.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17893/pl_005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17895/pl_006.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17912/pl_007.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17914/pl_008.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17923/pl_009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17934/pl_010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17924/pl_011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17932/pl_012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17933/pl_013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17935/pl_014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17936/pl_015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17950/pl_016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17953/pl_017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17954/pl_018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17955/pl_019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17956/pl_020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17957/pl_021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17958/pl_022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17959/pl_023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17962/pl_025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17963/pl_026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17967/pl_030-2012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17968/pl-031-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17969/pl_32-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17971/pl_33-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17972/pl_034.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17991/pl_035.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17992/pl_036.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18002/pl_037.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18019/pl_038_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18027/pl_039-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18028/pl_040-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18029/pl_041-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18030/pl_042-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18031/pl_043.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18032/pl_044.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18033/pl_045.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18036/pl_046.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18037/pl_047.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17951/pr_001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17961/pr_002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17897/req-0001-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17878/ind-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17879/ind-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17880/ind-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17881/ind-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17882/ind-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17883/ind-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17884/ind-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17885/ind-0008-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17886/ind-0009-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17887/ind-0010-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17888/ind-0011-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17889/ind-0012-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17890/ind-0013-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17898/ind-0014-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17899/ind-0015-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17900/ind-0016-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17901/ind-0017-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17902/ind-0018-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17903/ind-0019-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17904/ind-0020-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17905/ind-0021-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17906/ind-0022-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17907/ind-0023-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17908/ind-0024-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17909/ind-0025-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17910/ind-0026-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17911/ind-0027-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17927/ind-0028-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17928/ind-0029-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17929/ind-0030-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17930/ind-0031-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17931/ind-0032-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17937/ind-0033-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17938/ind-0034-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17939/ind-0035-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17940/ind-0036-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17941/ind-0037-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17942/ind-0038-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17943/ind-0039-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17944/ind-0040-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17945/ind-0041-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17946/ind-0042-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17947/ind-0043-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17948/ind-0044-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17949/ind-0045-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17975/ind-046-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17976/ind-047-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17977/ind-048-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17979/ind-050-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17980/ind-051-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17981/ind-052-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17982/ind-053-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17983/ind-054-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17984/ind-055-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17985/ind-056-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17986/ind-057-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17987/ind-058-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17988/ind-059-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17989/ind-060-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17990/ind-061-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17993/ind-0062-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17994/ind-0063-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17995/ind-0064-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17996/ind-0065-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17997/ind-0066-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17998/ind-0067-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17999/ind-0068-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18000/ind-0069-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18001/ind-0070-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18003/ind-0071-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18004/ind-0072-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18005/ind-0073-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18006/ind-0074-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18007/ind-0075-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18008/ind-0076-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18009/ind-0077-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18010/ind-0078-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18011/ind-0079-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18012/ind-0080-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18013/ind-0081-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18014/ind-0082-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18015/ind-0083-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18016/ind-0084-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18020/ind-0085-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18021/ind-0086-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18022/ind-0087-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18023/ind-0088-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18024/ind-0089-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18026/ind-0091-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18034/ind-0092-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18038/ind-0093-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17915/moc-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17916/moc-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17917/moc-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17918/moc-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17919/moc-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17920/moc-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17921/moc-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17922/moc-0008-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17925/moc-0009-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17926/moc-0010-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17973/moc-011-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17974/moc-012-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18017/moc-013-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18018/moc-014-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17913/pdl_001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17894/pelo_001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17970/plc_001-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17877/pl_002.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17891/pl_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17892/pl_004.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17893/pl_005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17895/pl_006.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17912/pl_007.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17914/pl_008.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17923/pl_009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17934/pl_010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17924/pl_011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17932/pl_012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17933/pl_013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17935/pl_014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17936/pl_015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17950/pl_016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17953/pl_017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17954/pl_018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17955/pl_019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17956/pl_020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17957/pl_021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17958/pl_022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17959/pl_023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17962/pl_025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17963/pl_026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17967/pl_030-2012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17968/pl-031-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17969/pl_32-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17971/pl_33-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17972/pl_034.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17991/pl_035.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17992/pl_036.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18002/pl_037.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18019/pl_038_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18027/pl_039-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18028/pl_040-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18029/pl_041-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18030/pl_042-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18031/pl_043.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18032/pl_044.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18033/pl_045.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18036/pl_046.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/18037/pl_047.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17951/pr_001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17961/pr_002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2020/17897/req-0001-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>