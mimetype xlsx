--- v0 (2025-11-01)
+++ v1 (2026-05-18)
@@ -54,6700 +54,6700 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17671</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t xml:space="preserve">Contas Municipais </t>
   </si>
   <si>
     <t>TCESP - Tribunal de Contas São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS DO EXERCICIO DE 2015</t>
   </si>
   <si>
     <t>17952</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Contas Municipais - Exercício 2016</t>
   </si>
   <si>
     <t>17236</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17236/ind-0001-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17236/ind-0001-2019.pdf</t>
   </si>
   <si>
     <t>Placas de advertência sobre área de inundação ou sujeita a_x000D_
 inundações.</t>
   </si>
   <si>
     <t>17237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17237/ind-0002-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17237/ind-0002-2019.pdf</t>
   </si>
   <si>
     <t>Defesa Civil - Aviso por SMS/WhatsApp</t>
   </si>
   <si>
     <t>17238</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17238/ind-0003-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17238/ind-0003-2019.pdf</t>
   </si>
   <si>
     <t>Placas de Sinalização - Conscientização Turística.</t>
   </si>
   <si>
     <t>17239</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17239/ind-0004-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17239/ind-0004-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que faça gestão junto ao Departamento de Trânsito e a Sociedade Amigos da Riviera para implantação de faixa exclusiva de corredor de ônibus nas duas pistas da Avenida da Riviera_x000D_
 - bairro Riviera de São Lourenço.</t>
   </si>
   <si>
     <t>17240</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17240/ind-0005-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17240/ind-0005-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que faça gestão junto a Viação Bertioga para cumprimento de horário de linhas, aumento da frota e eficiência na prestação dos serviços, em especial das linhas 2 e 9 que atende o bairro de Boracéia.</t>
   </si>
   <si>
     <t>17241</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17241/ind-0006-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17241/ind-0006-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que faça estão junto a Secretaria de Obras para construção de uma praça na quadra entre a Rua dos Jornalistas, Rua Sr. Silvio Delmar Hollenbach, Rua Valdemar Costa Filho e, Rua Jorge Mansour Costa, no bairro Indaiá.</t>
   </si>
   <si>
     <t>17242</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17242/ind-0007-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17242/ind-0007-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que instale brinquedoteca com acompanhamento pedagógico no hospital de Bertioga.</t>
   </si>
   <si>
     <t>17243</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17243/ind-0008-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17243/ind-0008-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que efetue obras de infraestrutura urbana para prolongar a Avenida Luca da Cruz Carvalho Indaiá, conectando com a Avenida Marginal que dá acesso a Riviera de São Lourenço.</t>
   </si>
   <si>
     <t>17244</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17244/ind-0009-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17244/ind-0009-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que implante monitoramento por câmera para cobrir os acessos e as áreas de preservação ambiental em nossa cidade.</t>
   </si>
   <si>
     <t>17245</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17245/ind-0010-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17245/ind-0010-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DO MUNICÍPIO DE BERTIOGA NO PROGRAMA NOSSA CASA DO GOVERNO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>17246</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ney Lyra, Biró, Capellini, Dr. Arnaldo Júnior, Eduardo Pereira, Matheus Rodrigues, Taciano Goulart, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17246/ind-0011-2019_oTXOkqs.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17246/ind-0011-2019_oTXOkqs.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADITIVO PARA O TRANSPORTE UNIVERSITÁRIO_x000D_
 DE BERTIOGA.</t>
   </si>
   <si>
     <t>17247</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Silvio Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17247/ind-0012-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17247/ind-0012-2019.pdf</t>
   </si>
   <si>
     <t>Repasse para o Fundo Social de Solidariedade.</t>
   </si>
   <si>
     <t>17248</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17248/ind-0013-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17248/ind-0013-2019.pdf</t>
   </si>
   <si>
     <t>Obras de Drenagem Jardim Veleiros.</t>
   </si>
   <si>
     <t>17249</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17249/ind-0014-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17249/ind-0014-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Secretaria de Governo e Secretaria de Serviços Urbanos e Secretaria de Meio Ambiente, que se tome providências para realização de projetos com fins de captação de recursos do Governo Estadual e Federal, para macro e micro drenagem no_x000D_
 município de Bertioga.</t>
   </si>
   <si>
     <t>17250</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17250/ind-0015-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17250/ind-0015-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, com fulcro na CF/88, artigo 5°, inciso XXXIII e na Lei Federal N° 1.2.527/201.1. -Lei de Acesso a Informação, através da Secretaria de Governo e Secretaria de Saúde, que forneça informações a respeito da locação de roupas hospitalares e serviços de lavanderia para o Hospital Municipal de Bertioga.</t>
   </si>
   <si>
     <t>17251</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17251/ind-0016-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17251/ind-0016-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo MunicipaI com fulcro na CF/88, artigo 5º, inciso XXXIII e na Lei Federal nº.  12.527/2011 -Lei de Acesso a Informação, através das Secretarias de Governo e Secretaria de Habitação e Obras que forneçam informações a respeito da parceria entre o município e a MARCASA EMPREENDIMENTOS IMOBILIÁRIOS. (Processo Administrativo n. 5627/18).</t>
   </si>
   <si>
     <t>17252</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17252/ind-0017-2019_xGQNLyO.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17252/ind-0017-2019_xGQNLyO.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Ambiente e, que se pronuncie como integrante do Comitê de Bacia Hidrográfica da Baixada Santista sobre a Cava Subaquática do Canal de Piaçaguera.</t>
   </si>
   <si>
     <t>17253</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dr. Arnaldo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17253/ind-0018-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17253/ind-0018-2019.pdf</t>
   </si>
   <si>
     <t>Concurso Público e Estudo de Sustentabilidade da Administração Pública.</t>
   </si>
   <si>
     <t>17257</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17257/ind-0019-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17257/ind-0019-2019.pdf</t>
   </si>
   <si>
     <t>Solicita Poupatempo Móvel para Bertioga.</t>
   </si>
   <si>
     <t>17258</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17258/ind-0020-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17258/ind-0020-2019.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de iluminação pública na rua Aprovada nº. 980 no Maitinga.</t>
   </si>
   <si>
     <t>17259</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17259/ind-0021-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17259/ind-0021-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga para que envide esforços para asfaltar a Rua Oswaldo Cruz, Rua General Osório e Rodrigues Alves, no Centro, região conhecida como Jd. Paulista.</t>
   </si>
   <si>
     <t>17260</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17260/ind-0022-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17260/ind-0022-2019.pdf</t>
   </si>
   <si>
     <t>REITERO INDICAÇÃO ao Senhor Prefeito do Município de Bertioga para que realize manutenção geral nas Ruas do bairro Chácaras.</t>
   </si>
   <si>
     <t>17261</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17261/ind-0023-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17261/ind-0023-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga para que realize manutenção viária com material adequado nas Ruas do bairro Jd. Veleiros.</t>
   </si>
   <si>
     <t>17262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17262/ind-0024-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17262/ind-0024-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga viabilize estudos técnicos e ambientais para possível desassoreamento do Rio ltapanhaú.</t>
   </si>
   <si>
     <t>17263</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17263/ind-0025-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17263/ind-0025-2019.pdf</t>
   </si>
   <si>
     <t>Sustentabilidade para Manutenção  de plano de saúde de Funcionário Publico Aposentado.</t>
   </si>
   <si>
     <t>17264</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17264/ind-0026-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17264/ind-0026-2019.pdf</t>
   </si>
   <si>
     <t>Autorização do Poder Executivo para incluir aulas de Artes Marciais na Grade Curricular Escolar do Município de Bertioga.</t>
   </si>
   <si>
     <t>17265</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17265/ind-0027-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17265/ind-0027-2019.pdf</t>
   </si>
   <si>
     <t>Exposição de alunos com deficiência na escola Inácio Hora.</t>
   </si>
   <si>
     <t>17266</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17266/ind-0028-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17266/ind-0028-2019.pdf</t>
   </si>
   <si>
     <t>Contratação de Menores Aprendizes pela Câmara Municipal de Vereadores de Bertioga</t>
   </si>
   <si>
     <t>17267</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17267/ind-0029-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17267/ind-0029-2019.pdf</t>
   </si>
   <si>
     <t>Adequação administrativa da prefeitura e nomeações de funcionários comissionados.</t>
   </si>
   <si>
     <t>17268</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17268/ind-0030-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17268/ind-0030-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal com fulcro na CF/88, artigo 5°, inciso XXXIII e na Lei Federal 12.527/2011-Lei de Acesso a Informação, através da Secretaria_x000D_
 de Governo, Secretaria de Meio Ambiente e Secretaria de Segurança e Cidadania, que forneça informações a respeito da Brigada Municipal de Combate a Incêndio.</t>
   </si>
   <si>
     <t>17269</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17269/ind-0031-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17269/ind-0031-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, Secretaria de Obras e Habitação e Secretaria de Serviços Urbanos, providências junto a SABESP, para revisão do sistema de esgoto na rua Professor Edmundo Gomes de Queirós, no bairro .Jardim Paulista.</t>
   </si>
   <si>
     <t>17270</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17270/ind-0032-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17270/ind-0032-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo, Secretaria de Educação e Seretaria de Segurança e Cidadania, que promova a formação de brigadas de incêndio nas unidades de ensino de Bertioga.</t>
   </si>
   <si>
     <t>17271</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17271/ind-0033-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17271/ind-0033-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Educação, providências para manutenção e reformas no NEIM Guaratuba.</t>
   </si>
   <si>
     <t>17272</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17272/ind-0034-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17272/ind-0034-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Educação, providências, para manutenção elétrica do prédio municipal da EMEIF Delphino Stockler de Lima.</t>
   </si>
   <si>
     <t>17277</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17277/ind-0035-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17277/ind-0035-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DAS VAGAS PARA IDOSOS E PORTADORES DE DEFICIÊNCIA NO ESTACIONAMENTO DA ORLA DA PRAIA DA VISTA LINDA.</t>
   </si>
   <si>
     <t>17278</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17278/ind-0036-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17278/ind-0036-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Abrigo para ponto de ônibus no bairro Chácaras.</t>
   </si>
   <si>
     <t>17279</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17279/ind-0037-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17279/ind-0037-2019.pdf</t>
   </si>
   <si>
     <t>Atraso do Início das Aulas na APAE-Bertioga.</t>
   </si>
   <si>
     <t>17280</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17280/ind-0038-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17280/ind-0038-2019.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO ao Senhor Prefeito do Município de Bertioga para que efetue permanentemente manutenção urbana no bairro conhecido como Vicente de Carvalho li.</t>
   </si>
   <si>
     <t>17281</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17281/ind-0039-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17281/ind-0039-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que efetue o emplacamento de ruas por CEPs, inclusive reemplacando as que já possuem identificação.</t>
   </si>
   <si>
     <t>17282</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17282/ind-0040-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17282/ind-0040-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga para que efetue manutenção predial na Unidade Básica de Saúde do Indaiá.</t>
   </si>
   <si>
     <t>17283</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17283/ind-0041-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17283/ind-0041-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Abrigo para ponto de ônibus no Bairro Maitinga.</t>
   </si>
   <si>
     <t>17284</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17284/ind-0042-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17284/ind-0042-2019.pdf</t>
   </si>
   <si>
     <t>Implantação do Bueiro Inteligente.</t>
   </si>
   <si>
     <t>17285</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17285/ind-0043-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17285/ind-0043-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Educação e Secretaria de Segurança e Cidadania, providências no sentido de instalação de câmeras de monitoramento nas escolas.</t>
   </si>
   <si>
     <t>17286</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17286/ind-0044-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17286/ind-0044-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, Secretaria de Obras, Secretaria de Serviços Urbanos e Secretaria de Turismo, providências para manutenção do Pier Licurgo Mazzoni.</t>
   </si>
   <si>
     <t>17287</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17287/ind-0045-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17287/ind-0045-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, Secretaria de Saúde e Secretaria de Serviços Urbanos, providências para manutenção da UBS Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>17288</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17288/ind-0046-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17288/ind-0046-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, Secretaria de Educação e Secretaria de Segurança e Cidadania, providências para reformas estruturais e adequações na EMEIF Giusfredo Santini.</t>
   </si>
   <si>
     <t>17289</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17289/ind-0047-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17289/ind-0047-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Desenvolvimento Social, Trabalho e Renda, a criação de um Centro da Mulher Vitimizada no âmbito da Secretaria de Desenvolvimento Social, Trabalho e Renda, de Bertioga.</t>
   </si>
   <si>
     <t>17290</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17290/ind-0048-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17290/ind-0048-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, que se tome providências para manutenção do Acesso 10, próximo_x000D_
 ao empreendimento do CDHU, no bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>17291</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17291/ind-0049-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17291/ind-0049-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, que promova a iluminação pública da Rua Renato F. de Oliveira, antiga Rua C, no Bairro .Jardim Ana Paula.</t>
   </si>
   <si>
     <t>17292</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17292/ind-0050-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17292/ind-0050-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, providências junto ao Governo do Estado de São Paulo, para melhoria do serviço prestado pelo consórcio BR Mobilidade Baixada Santista.</t>
   </si>
   <si>
     <t>17293</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17293/ind-0051-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17293/ind-0051-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Poder Executivo e à Empresa Viação Bertioga Ltda resolvam de uma vez por todas de quem é a responsabilidade pela manutenção dos pontos de ônibus, e que o trabalho seja realizado para deixá-los em condições de dar um mínimo de conforto aos cidadãos que aguardam pelos ônibus.</t>
   </si>
   <si>
     <t>17294</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17294/ind-0052-2019-_proc_adm_121-19_df9XM8r.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17294/ind-0052-2019-_proc_adm_121-19_df9XM8r.pdf</t>
   </si>
   <si>
     <t>Aprovação do PL 63 de 2018 que estabelece mecanismos de seguros para  garantir o interesse público nos processos de licitação e a correta aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>17295</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17295/ind-0053-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17295/ind-0053-2019.pdf</t>
   </si>
   <si>
     <t>Contratação de Empresa para prestação de Serviços guincho em Bertioga.</t>
   </si>
   <si>
     <t>17296</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17296/ind-0054-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17296/ind-0054-2019.pdf</t>
   </si>
   <si>
     <t>Pátio de veículos apreendidos, em estado de abandono.</t>
   </si>
   <si>
     <t>17297</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17297/ind-0055-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17297/ind-0055-2019.pdf</t>
   </si>
   <si>
     <t>Instalação e ampliação de Iluminação Pública e de água tratada e Captação com a adequada destinação do esgoto sanitário na Vila da Mata, Chácaras Mogiana e Rua Carvalho Pinto e Barreiras.</t>
   </si>
   <si>
     <t>17303</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17303/ind-0056-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17303/ind-0056-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE GOVERNO E SECRETARIA DE SAÚDE, PROVIDÊNCIAS PARA MANUTENÇÃO E MELHORIA DO ATENDIMENTO AO MUNÍCIPE NA UBS EM BORACÉIA.</t>
   </si>
   <si>
     <t>17304</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17304/ind-0057-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17304/ind-0057-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE GOVERNO E SECRETARIA DE GOVERNO E SECRETARIA DE TURISMO, ESPORTE E CULTURA, PROVIDÊNCIAS PARA A AQUISIÇÃO DE EQUIPAMENTOS OBRIGATÓRIOS DE SEGURANÇA PARA AS AULAS DE NATAÇÃO, NA EMEIF DE BORACÉIA.</t>
   </si>
   <si>
     <t>17305</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17305/ind-0058-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17305/ind-0058-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE GOVERNO E SECRETARIA DE SERVIÇOS URBANOS, QUE SE TOME PROVIDÊNCIAS URGENTES NA MANUTENÇÃO DO BAIRRO NO EXTREMO NORTE DO NOSSO MUNICÍPIO, BORACÉIA.</t>
   </si>
   <si>
     <t>17306</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17306/ind-0059-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17306/ind-0059-2019.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, DEDETIZAÇÃO E A DESRATIZAÇÃO DA OBRA ANEXA À CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>17307</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17307/ind-0060-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17307/ind-0060-2019.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - MANUTENÇÃO DO PÍER LICURGO MAZZONI</t>
   </si>
   <si>
     <t>17308</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Biró</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17308/ind-0061-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17308/ind-0061-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CRECHE EM BORACÉIA</t>
   </si>
   <si>
     <t>17309</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17309/ind-0062-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17309/ind-0062-2019.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DE PLACA DE SINALIZAÇÃO AÉREA NA AVENIDA ANCHIETA</t>
   </si>
   <si>
     <t>17310</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17310/ind-0063-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17310/ind-0063-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETORNO DO PONTO DE APOIO DO SAMU PARA BORACÉIA.</t>
   </si>
   <si>
     <t>17311</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17311/ind-0064-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17311/ind-0064-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA FUTURA NO BAIRRO DE BORACÉIA</t>
   </si>
   <si>
     <t>17312</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17312/ind-0065-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17312/ind-0065-2019.pdf</t>
   </si>
   <si>
     <t>MULTAS DE TRÂNSITO</t>
   </si>
   <si>
     <t>17313</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17313/ind-0066-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17313/ind-0066-2019.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS NA CICLOVIA DO BAIRRO INDAIÁ</t>
   </si>
   <si>
     <t>17314</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17314/ind-0067-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17314/ind-0067-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRABALHO DE DESOBSTRUÇÃO E LIMPEZA DE GALERIAS E BOCAS DE LOBO NO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>17315</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17315/ind-0068-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17315/ind-0068-2019.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VIÁRIA VERTICAL</t>
   </si>
   <si>
     <t>17316</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17316/ind-0069-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17316/ind-0069-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DAS GALERIAS E VALAS, BEM COMO ROÇADA DE MATO NA RUA 11B, NO BAIRRO CHÁCARAS</t>
   </si>
   <si>
     <t>17317</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17317/ind-0070-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17317/ind-0070-2019.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - RETOMADA DAS OBRAS DA CONSTRUÇÃO DE UNIDADE DE ATENÇÃO ESPECIALIZADA DE SAÚDE NO BAIRRO RIO DA PRAIA</t>
   </si>
   <si>
     <t>17318</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17318/ind-0071-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17318/ind-0071-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE O PREFEITO DO MUNICÍPIO DE BERTIOGA, CIENTIFICADO DOS FATOS NARRADOS PELO SR. CARLOS ROBERTO DE SOUZA SANTOS  EM RELAÇÃO À LINHA 930, TOME URGENTE PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>17319</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17319/ind-0072-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17319/ind-0072-2019.pdf</t>
   </si>
   <si>
     <t>RESGATE DE EMENDA IMPOSITIVA PARA REGULARIZAÇÃO FUNDIÁRIA DO BAIRRO RECANTO ALEGRE</t>
   </si>
   <si>
     <t>17320</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17320/ind-0073-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17320/ind-0073-2019.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO TURISMO EM ITATINGA</t>
   </si>
   <si>
     <t>17321</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17321/ind-0074-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17321/ind-0074-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO EM ÁREAS DE SUPORTE NÁUTICO E INTERESSE TURÍSTICO NO CANTO DO INDAIÁ</t>
   </si>
   <si>
     <t>17326</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17326/ind-0075-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17326/ind-0075-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PREDIAL E MONITORAMENTO POR CÂMERA NA CRECHE TEODORO QUIRINO, LOCALIZADA NO BAIRRO INDAIÁ, PARA SEGURANÇA DO PRÓPRIO MUNICIPAL E ZELO COM O PATRIMÔNIO PÚBLICO.</t>
   </si>
   <si>
     <t>17327</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17327/ind-0076-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17327/ind-0076-2019.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DE MELHORIAS PARA O BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>17328</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17328/ind-0077-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17328/ind-0077-2019.pdf</t>
   </si>
   <si>
     <t>REITERA AS INDICAÇÕES Nº 132-2017, 375-2017, 143-2018 E 318-2018 AO PODER EXECUTIVO MUNICIPAL,POR MEIO DA SECRETARIA DE GOVERNO E SECRETARIA DE SERVIÇOS URBANOS, QUE SE TOME PROVIDÊNCIAS URGENTES NA MANUTENÇÃO DO BAIRRO CAIUBURA.</t>
   </si>
   <si>
     <t>17329</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17329/ind-0078-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17329/ind-0078-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, COM FULCRO NA CF 88, ARTIGO 5, INCISO XXXIII E NA LEI FEDERAL N. 12.527-2011 - LEI DE ACESSO À INFORMAÇÃO, ATRAVÉS DA SECRETARIA DE GOVERNO, QUE FORNEÇA INFORMAÇÕES A RESPEITO DOS CONVÊNIOS COM A SECRETARIA DE TURISMO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>17330</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17330/ind-0079-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17330/ind-0079-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE GOVERNO, PROVIDÊNCIAS JUNTO À VIAÇÃO BERTIOGA, PARA MELHORIA DO SERVIÇO PRESTADO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>17331</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17331/ind-0080-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17331/ind-0080-2019.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO DE PRIORIDADES NO EDITAL DE LICITAÇÃO DO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>17332</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17332/ind-0081-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17332/ind-0081-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SOFTWARE DE RECONHECIMENTO FACIAL NO SISTEMA DE MONITORAMENTO DA CIDADE.</t>
   </si>
   <si>
     <t>17333</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17333/ind-0082-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17333/ind-0082-2019.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS NA RUA NICOLAU MIGUEL OBEIDI, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>17334</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17334/ind-0083-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17334/ind-0083-2019.pdf</t>
   </si>
   <si>
     <t>CONSULTAS MÉDICAS ESPECIALIZADAS</t>
   </si>
   <si>
     <t>17335</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17335/ind-0084-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17335/ind-0084-2019.pdf</t>
   </si>
   <si>
     <t>FUSÃO ENTRE AS SALAS DO ENSINO INFANTIL E FUNDAMENTAL NA ESCOLA MUNICIPAL DE BORACÉIA.</t>
   </si>
   <si>
     <t>17355</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17355/ind-0085-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17355/ind-0085-2019.pdf</t>
   </si>
   <si>
     <t>FARMÁCIA PLANTÃO 24HS.</t>
   </si>
   <si>
     <t>17356</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17356/ind-0086-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17356/ind-0086-2019.pdf</t>
   </si>
   <si>
     <t>Preço da Gasolina</t>
   </si>
   <si>
     <t>17357</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17357/ind-0087-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17357/ind-0087-2019.pdf</t>
   </si>
   <si>
     <t>Segurança de Funcionários das Escolas Municipais.</t>
   </si>
   <si>
     <t>17358</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17358/ind-0088-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17358/ind-0088-2019.pdf</t>
   </si>
   <si>
     <t>Lombadas</t>
   </si>
   <si>
     <t>17359</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17359/ind-0089-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17359/ind-0089-2019.pdf</t>
   </si>
   <si>
     <t>Sinalização Horizontal em todos os cruzamentos da Rua João Ramalho</t>
   </si>
   <si>
     <t>17360</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17360/ind-0090-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17360/ind-0090-2019.pdf</t>
   </si>
   <si>
     <t>Castração Móvel e Cães e Gatos em todo Município.</t>
   </si>
   <si>
     <t>17361</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17361/ind-0091-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17361/ind-0091-2019.pdf</t>
   </si>
   <si>
     <t>Operacionalização para funcionamento do Fundo Municipal dos Direitos do Idoso.</t>
   </si>
   <si>
     <t>17362</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17362/ind-0092-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17362/ind-0092-2019.pdf</t>
   </si>
   <si>
     <t>Novas instalações prediais para o Centro de Controle de Zoonozes.</t>
   </si>
   <si>
     <t>17363</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17363/ind-0093-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17363/ind-0093-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação das Ruas Aprovada 690 e, 691 - no bairro Maitinga.</t>
   </si>
   <si>
     <t>17364</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17364/ind-0094-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17364/ind-0094-2019.pdf</t>
   </si>
   <si>
     <t>Realize a pavimentação das Ruas Passeio das Bromélias e, Passeio das Orquídeas, localizadas no bairro Indaiá, Conjuntos Habitacionais Neda I e II.</t>
   </si>
   <si>
     <t>17365</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17365/ind-0095-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17365/ind-0095-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação das Ruas Eduardo Correa da Costa Junior, Estrada 10 e, Estrada 03, no bairro Chácaras - 3° e 4° Setores.</t>
   </si>
   <si>
     <t>17366</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17366/ind-0096-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17366/ind-0096-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação das Ruas Lincon Bolívar Neves, Estrada 01, Estrada 11A e 11B no bairro Chácaras _1° e 2° Setores.</t>
   </si>
   <si>
     <t>17367</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17367/ind-0097-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17367/ind-0097-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua São Gonçalo, melhorando o acesso da entrada principal da Vila do Bem, no bairro Chácaras.</t>
   </si>
   <si>
     <t>17368</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17368/ind-0098-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17368/ind-0098-2019.pdf</t>
   </si>
   <si>
     <t>Gestões junto a SABESP para que a mesma realize melhorias no entorno da Estação de Tratamento de Água ETA, no bairro Indaiá.</t>
   </si>
   <si>
     <t>17369</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17369/ind-0099-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17369/ind-0099-2019.pdf</t>
   </si>
   <si>
     <t>Gestões junto a SABESP para melhorias na Estação Elevatória de Esgoto na Vista Linda.</t>
   </si>
   <si>
     <t>17370</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17370/ind-0100-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17370/ind-0100-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na sinalização e na sinalização do KM 212 da Rodovia Dr. Manoel Hipólito do Rego.</t>
   </si>
   <si>
     <t>17371</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17371/ind-0101-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17371/ind-0101-2019.pdf</t>
   </si>
   <si>
     <t>Acompanhamento em tempo real o percurso do ônibus os usuários do transporte coletivo em Bertioga.</t>
   </si>
   <si>
     <t>17372</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17372/ind-0102-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17372/ind-0102-2019.pdf</t>
   </si>
   <si>
     <t>Lançamento de IPTU na área da Usina e Vila de Itatinga.</t>
   </si>
   <si>
     <t>17373</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17373/ind-0103-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17373/ind-0103-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, Secretaria de Obras e Secretaria de Serviços Urbanos, providências para obras de pavimentação e manutenção da Avenida Marginal, no bairro Vista Linda.</t>
   </si>
   <si>
     <t>17374</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17374/ind-0104-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17374/ind-0104-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo da Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, que se tome providências urgentes na manutenção da Rua Aprovada 612, no bairro Chácaras.</t>
   </si>
   <si>
     <t>17375</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17375/ind-0105-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17375/ind-0105-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, Secretaria de Obras e Habitação e Secretaria de Serviços Urbanos e, também, providências junto a SABESP, para tampar a cratera e demais buracos que se abriram na rua Irmão Marista Paulo Galdencio, no bairro Vista Linda.</t>
   </si>
   <si>
     <t>17376</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17376/ind-0106-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17376/ind-0106-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo por meio da Secretaria de Governo, Secretaria de Saúde e Secretaria de Segurança e Cidadania, para instalação de câmeras de segurança no Centro de Atenção Psicossocial (CAPS), de Bertioga.</t>
   </si>
   <si>
     <t>17377</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Segurança e Cidadania, por meio da Diretoria de Trânsito, a_x000D_
 mudança da lombofaixa na confluência da Avenida 19 de maio com a Avenida Anchieta, sentido Centro, em frente ao Supermercado Krill, em Bertioga.</t>
   </si>
   <si>
     <t>17378</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17378/ind-0108-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17378/ind-0108-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Saúde, providências para atendimento de médico angiologista e cirurgião vascular na rede pública de saúde de Bertioga.</t>
   </si>
   <si>
     <t>17379</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17379/ind-0109-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17379/ind-0109-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, providências junto a Associação dos Estudantes Técnicos e Universitários de Bertioga - AETUB, para melhoria do serviço prestado pela Breda Transportes e Serviços S/A.</t>
   </si>
   <si>
     <t>17380</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17380/ind-0110-2019_X2q15vS.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17380/ind-0110-2019_X2q15vS.pdf</t>
   </si>
   <si>
     <t>Adequação do Conselho Municipal de Cultura.</t>
   </si>
   <si>
     <t>17384</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17384/ind-0111-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17384/ind-0111-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos e, também, providências junto a SABESP, para sanar esgoto à céu aberto, na avenida Lucas de Carvalho, entrada da Rua do .Jornalista, no bairro Indaiá.</t>
   </si>
   <si>
     <t>17386</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>REITERA Indicação nº. 266/2018 ao Poder Executivo Municipal, por meio da Secretaria de Governo, providências para reformas estruturais no prédio da delegacia de polícia, situada neste Município.</t>
   </si>
   <si>
     <t>17387</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17387/ind-0113-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17387/ind-0113-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Saúde , para aquisição de veículo e/ou ambulância para remoção de pessoas com mobilidade reduzida, para atendimento de serviços de saúde, em Bertioga.</t>
   </si>
   <si>
     <t>17388</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17388/ind-0114-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17388/ind-0114-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Segurança e Cidadania, por meio da Diretoria de Trânsito, a instalação de redutor de velocidade na Avenida Anchieta, entre os bairros Ana Paula e Jardim Raphael, em Bertioga.</t>
   </si>
   <si>
     <t>17389</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal para que faça gestão junto ao Governo do Estado de São Paulo, solicitando providências necessárias para a reativação do policiamento da Ronda Ostensiva Com Apoio de Motocicleta -Rocam, em Bertioga.</t>
   </si>
   <si>
     <t>17390</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17390/ind-0116-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17390/ind-0116-2019.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas comuns por lâmpadas de LED pela Elektro.</t>
   </si>
   <si>
     <t>17391</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17391/ind-0117-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17391/ind-0117-2019.pdf</t>
   </si>
   <si>
     <t>Compra de ônibus escolares pela Prefeitura do município de Bertioga.</t>
   </si>
   <si>
     <t>17392</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17392/ind-0118-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17392/ind-0118-2019.pdf</t>
   </si>
   <si>
     <t>Reiteração - Melhorias na EM "Hilda Strenger Ribeiro".</t>
   </si>
   <si>
     <t>17393</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17393/ind-0119-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17393/ind-0119-2019.pdf</t>
   </si>
   <si>
     <t>Instalação de Duchas Ecológicas.</t>
   </si>
   <si>
     <t>17394</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17394/ind-0120-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17394/ind-0120-2019.pdf</t>
   </si>
   <si>
     <t>Programa Vizinhança Segura.</t>
   </si>
   <si>
     <t>17395</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17395/ind-0121-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17395/ind-0121-2019.pdf</t>
   </si>
   <si>
     <t>Reiteração -Orla do canal e arredores da balsa.</t>
   </si>
   <si>
     <t>17396</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17396/ind-0122-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17396/ind-0122-2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na Infraestrutura na Unidade Básica de Saúde do Bairro Indaiá.</t>
   </si>
   <si>
     <t>17397</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17397/ind-0123-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17397/ind-0123-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de Trabalho de desobstrução de valas no Bairro Mangue Seco nas Rua 18 e Rua A.</t>
   </si>
   <si>
     <t>17398</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17398/ind-0124-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17398/ind-0124-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços para contenção de valas e colocação de aterro/bica corrida na Rua Eduardo Costa Junior, nas media: ões do número 3.445, no bairro Chácaras.</t>
   </si>
   <si>
     <t>17399</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17399/ind-0125-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17399/ind-0125-2019.pdf</t>
   </si>
   <si>
     <t>Orçamento para implantação de Contribuição de Melhorias para o Bairro Indaiá.</t>
   </si>
   <si>
     <t>17400</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17400/ind-0126-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17400/ind-0126-2019.pdf</t>
   </si>
   <si>
     <t>Empréstimo de Ônibus para APAE (Associa ão de Pais e Amigos dos Excepcionais).</t>
   </si>
   <si>
     <t>17401</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17401/ind-0127-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17401/ind-0127-2019.pdf</t>
   </si>
   <si>
     <t>Rotatória da Av. Anchieta.</t>
   </si>
   <si>
     <t>17402</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17402/ind-0128-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17402/ind-0128-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que intensifique as ações de combate ao mosquito Aedes aegypti transmissor da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>17403</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17403/ind-0129-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17403/ind-0129-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que retome as obras de pavimentação e drenagem na Rua Augusto Ribeiro Pacheco, bairro Jardim Rafael.</t>
   </si>
   <si>
     <t>17404</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17404/ind-0130-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17404/ind-0130-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que coloque_x000D_
 redutor de velocidade na rua Luiz Pereira de Campos, centro de Bertioga, nas_x000D_
 proximidades da Creche NEIM Amilton José do Amparo.</t>
   </si>
   <si>
     <t>17405</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17405/ind-0131-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17405/ind-0131-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que estude e aprimore a minuta de projeto anexa que, estabelece a implantação de Conselhos Escolares nos estabelecimentos de ensino mantidos pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>17421</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17421/ind-0132-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17421/ind-0132-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipapal por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, que se tome providências urgentes na manutenção da rua José Nunes Viveiros, iocaiizada próximo a baisa Bertioga/Guarujá , no bairro Centro, antigo Jardim Veleiros.</t>
   </si>
   <si>
     <t>17422</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17422/ind-0133-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17422/ind-0133-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Múnicipail por meio da Secretaria de Governo e Secretaria de Serviços Urbanos que se tome providências urgentes na manutenção da rua Tibiriçá, Localizada atrás do Supermercado Caçula no bairro Albatroz.</t>
   </si>
   <si>
     <t>17423</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17423/ind-0134-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17423/ind-0134-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal meio da Secretaria de Governo, Secretaria de Segurança e Cidadania e Secretaria de Meio Ambiente, que se tome providências urgentes e garanta o bem estar e sossego da população de Boracéia.</t>
   </si>
   <si>
     <t>17424</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17424/ind-0135-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17424/ind-0135-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Indica ao Poder Executivo Municipal com fulcro na CF/88, artigo 5º., inciso XXXIII e na Lei Federal nº. 12.527/2011 - Lei de Acesso a Informação, através da Secretaria de Governo, Procuradoria Geral do Município e Secretaria de Meio Ambiente, que forneça informações a respeito do cercamento com muro realizado por particular, na praia de Boracéia, em Bertioga.</t>
   </si>
   <si>
     <t>17425</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17425/ind-0136-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17425/ind-0136-2019.pdf</t>
   </si>
   <si>
     <t>Atividades socioculturais para portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>17426</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17426/ind-0137-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17426/ind-0137-2019.pdf</t>
   </si>
   <si>
     <t>Colocação de grade de proteção na galeria de macrodenagem na Avenida Engenheiro Eduardo Corrêa da Costa Júnior, Vista Linda.</t>
   </si>
   <si>
     <t>17427</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17427/ind-0138-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17427/ind-0138-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de abrigo com assento para ponto de ônibus localizado à Avenida Airton Senna, na altura do número 582, em frente ao campo do União Bertioguense.</t>
   </si>
   <si>
     <t>17428</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17428/ind-0139-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17428/ind-0139-2019.pdf</t>
   </si>
   <si>
     <t>Gestão junto ao Governo Estadual para melhorias na infraestrutura e na prestação dos serviços da Escola Estadual William Aureli.</t>
   </si>
   <si>
     <t>17429</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17429/ind-0140-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17429/ind-0140-2019.pdf</t>
   </si>
   <si>
     <t>Gestão do Poder Público Municipal junto à SABESP ( Companhia de Saneamento Básico do Estado de São Paulo ) para Conserto nos vazamentos nos PVs (Poço de Visita) do esgoto no bairro Indaiá.</t>
   </si>
   <si>
     <t>17430</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17430/ind-0141-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17430/ind-0141-2019.pdf</t>
   </si>
   <si>
     <t>Construção de Pista de Skate no bairro de Boraceia.</t>
   </si>
   <si>
     <t>17431</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17431/ind-0142-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17431/ind-0142-2019.pdf</t>
   </si>
   <si>
     <t>Aplicativo da Saúde.</t>
   </si>
   <si>
     <t>17432</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17432/ind-0143-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17432/ind-0143-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito do Município de Bertioga que atenda reivindicações de_x000D_
 melhorias para a população do bairro Jd. Albatroz II.</t>
   </si>
   <si>
     <t>17433</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17433/ind-0144-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17433/ind-0144-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que efetue melhorias no decllve e pavimentação da rampa de acesso à Rodovia Rio Santos na entrada do loteamento conhecido popularmente como Vila Agao II, bem como iluminação Pública nas adjacências do ponto de ônibus, bairro Maitinga.</t>
   </si>
   <si>
     <t>17434</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17434/ind-0145-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17434/ind-0145-2019.pdf</t>
   </si>
   <si>
     <t>Consumo de bebidas alcoólicas nas dependências dos postos de combustíveis.</t>
   </si>
   <si>
     <t>17435</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17435/ind-0146-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17435/ind-0146-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ILUMINAÇÃO NO PIER LICURGO MAZZONI.</t>
   </si>
   <si>
     <t>17436</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17436/ind-0147-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17436/ind-0147-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CAÇA ESGOTO NA PRAIA DA ENSEADA.</t>
   </si>
   <si>
     <t>17438</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17438/ind-0148-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17438/ind-0148-2019.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA CASA DO IDOSO</t>
   </si>
   <si>
     <t>17440</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17440/ind-0149-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17440/ind-0149-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de Poste.</t>
   </si>
   <si>
     <t>17441</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17441/ind-0150-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17441/ind-0150-2019.pdf</t>
   </si>
   <si>
     <t>Merenda Escolar.</t>
   </si>
   <si>
     <t>17442</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Dr. Arnaldo Júnior, Biró, Eduardo Pereira, Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17442/ind-0151-2019_vFOmzXG.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17442/ind-0151-2019_vFOmzXG.pdf</t>
   </si>
   <si>
     <t>Saúde Pública em Bertíoga</t>
   </si>
   <si>
     <t>17443</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17443/ind-0152-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17443/ind-0152-2019.pdf</t>
   </si>
   <si>
     <t>Melhorias no bairro Caibura.</t>
   </si>
   <si>
     <t>17444</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17444/ind-0153-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17444/ind-0153-2019.pdf</t>
   </si>
   <si>
     <t>Reajuste Salarial dos Servidores Públicos Municipais de 2019.</t>
   </si>
   <si>
     <t>17445</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17445/ind-0154-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17445/ind-0154-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, da Secretaria de Governo, Serviços Urbanos, da necessidade de medidas urgentes visando sanar problemas de infraestrutura, manutenção de valas e Fornecimento de Energia Elétrica na comunidade Nova Jucás , Bairro Guaratuba.</t>
   </si>
   <si>
     <t>17446</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17446/ind-0155-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17446/ind-0155-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Chefe do Poder Executivo que determine à sua Diretoria de Comunicação que atenda sempre, com a maior brevidade e o maior número de informações possíveis, a todos os meios de comunicação, compartilhando conhecimento e inserindo Bertioga no contexto das matérias jornalísticas de interesse de toda população.</t>
   </si>
   <si>
     <t>17447</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17447/ind-0156-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17447/ind-0156-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos que se tome providências urgentes na manutenção das ruas, General Ozório, Edmundo de Queiroz , Oswaldo Cruz e Adjacentes.</t>
   </si>
   <si>
     <t>17448</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17448/ind-0157-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17448/ind-0157-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Segurança, viabilidade de instalar placa de "Proibido Parar e Estacionar" na Av: Francisco Soto Barreira Filho, n°35 , Bairro Maitinga.</t>
   </si>
   <si>
     <t>17449</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17449/ind-0158-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17449/ind-0158-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Poder Executivo e ao Plano de Saúde Santa Casa que realizem gestões para permitir que os servidores que participam do plano de saúde coletivo possam optar as suas custas por um plano de saúde de qualidade superior.</t>
   </si>
   <si>
     <t>17450</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17450/ind-0159-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17450/ind-0159-2019.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO o Senhor Prefeito do Município de Bertioga para que realize a recuperação do prédio próprio municipal da Rodoviária, no bairro Vista Linda.</t>
   </si>
   <si>
     <t>17451</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que encaminhe_x000D_
 Projeto de Lei a essa Casa concedendo revisão geral anual aos servidores público_x000D_
 municipais, e com isso atualizando a Lei Municipal n.° 1.299/2018.</t>
   </si>
   <si>
     <t>17452</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17452/ind-0161-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17452/ind-0161-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que realize a demolição do antigo Terminal de Ônibus no loteamento Jd. Rafael, viabilizando a área para a implantação de um novo projeto de apoio ao turismo.</t>
   </si>
   <si>
     <t>17453</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17453/ind-0162-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17453/ind-0162-2019.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO ao Senhor Prefeito do Município de Bertioga para que faça gestão junto a Viação Bertioga para cumprimento de horário de linhas, aumento da frota e a eficiência na prestação dos serviços, em especial das linhas 2 e 9 que atende o bairro de Boraceia.</t>
   </si>
   <si>
     <t>17454</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17454/ind-0163-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17454/ind-0163-2019.pdf</t>
   </si>
   <si>
     <t>Alteração no Calendário Escolar.</t>
   </si>
   <si>
     <t>17455</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17455/ind-0164-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17455/ind-0164-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA LINHA DE ÔNIBUS MUNICIPAL QUE ATENDA OS BAIRROS SITIO SÃO JOÃO E CAIUBURA E O FUNCIONAMENTO DO  TERMINAL DE TRANSBORDO.</t>
   </si>
   <si>
     <t>17456</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17456/ind-0165-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17456/ind-0165-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de Decreto para Regulamentação da Lei 943 de 2011.</t>
   </si>
   <si>
     <t>17457</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17457/ind-0166-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17457/ind-0166-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que viabilize tecnicamente, planeje e execute as obras de infraestrutura, na via_x000D_
 denominada Rua Tíbiriçá no Jd. Albatroz.</t>
   </si>
   <si>
     <t>17458</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17458/ind-0167-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17458/ind-0167-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que viabilize a construção de um Centro Comunitário para atender a comunidade do Jd. Ana Paula e Jd. Das Canções no Rio da Praia.</t>
   </si>
   <si>
     <t>17467</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17467/ind-0168-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17467/ind-0168-2019.pdf</t>
   </si>
   <si>
     <t>ÍNDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga implantação de iluminação pública no canteiro central da rua Renata Pereira Costa, no loteamento conhecido como Jd. Rio da Granja, bairro Rio da Praia.</t>
   </si>
   <si>
     <t>17468</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17468/ind-0169-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17468/ind-0169-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que realize revitalização do Parque dos Tupiniquins.</t>
   </si>
   <si>
     <t>17469</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17469/ind-0170-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17469/ind-0170-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que realize melhorias na demarcação viária e de acessibilidade na Rua B com a Av. Anchieta, no trecho do núcleo urbano Jd.Ana Paula, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>17470</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17470/ind-0171-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17470/ind-0171-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga implantação de iluminação pública nos abrigos de ônibus do trevo de acesso ao bairro Mangue Seco e bairro Rio da Praia, localizados na Rodovia Rio Santos.</t>
   </si>
   <si>
     <t>17471</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17471/ind-0172-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17471/ind-0172-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que instale regime de período Integral na rede municipal de ensino.</t>
   </si>
   <si>
     <t>17472</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17472/ind-0173-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17472/ind-0173-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão no Convênio da Atividde Delegada para realizações de Ações voltadas para comércio ambulate.</t>
   </si>
   <si>
     <t>17473</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17473/ind-0174-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17473/ind-0174-2019.pdf</t>
   </si>
   <si>
     <t>Retificação no nome da Rua Tenente Afio Pecoraro Júnior no Bairro Boraceia.</t>
   </si>
   <si>
     <t>17474</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17474/ind-0175-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17474/ind-0175-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza das galerias e valas, bem como nivelamento da Rua 13, no bairro Chácaras.</t>
   </si>
   <si>
     <t>17475</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17475/ind-0176-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17475/ind-0176-2019.pdf</t>
   </si>
   <si>
     <t>Padronização de procedimentos para utilização da medidas impositivas dos vereadores.</t>
   </si>
   <si>
     <t>17476</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17476/ind-0177-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17476/ind-0177-2019.pdf</t>
   </si>
   <si>
     <t>Gestão do Poder Público Municipal junto ao Governo Estadual para implantação da passagem em nível entre os bairros chácaras e Vista Linda.</t>
   </si>
   <si>
     <t>17477</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17477/ind-0178-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17477/ind-0178-2019.pdf</t>
   </si>
   <si>
     <t>Bueiro.</t>
   </si>
   <si>
     <t>17478</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17478/ind-0179-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17478/ind-0179-2019.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO SOBRE A PRESENÇA DE RADAR.</t>
   </si>
   <si>
     <t>17479</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17479/ind-0180-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17479/ind-0180-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação da retomada do Projeto Mangue limpo, que promove a limpeza dos manguezais, rios e seus afluentes do município.</t>
   </si>
   <si>
     <t>17500</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17500/ind-0181-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17500/ind-0181-2019.pdf</t>
   </si>
   <si>
     <t>Contratação de Guarda vidas.</t>
   </si>
   <si>
     <t>17501</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17501/ind-0182-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17501/ind-0182-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipais, por meia da Secretaria de Governo e Secretaria de Obras e Habitação, providências junto a Caixa Econômica Federal e solucionar o sistema de tratamento de esgoto nos Conjuntos Habitacionais Hans Staden e Wladimir Herzog, no bairro Chácaras conhecido City Mar, em Bertioga/SP.</t>
   </si>
   <si>
     <t>17502</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17502/ind-0183-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17502/ind-0183-2019.pdf</t>
   </si>
   <si>
     <t>Reintera ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos , que se tome providências urgentes na manutenção da rua Tibiriçá, localizada atrás do Supermercado Caçula, no bairro Albatroz.</t>
   </si>
   <si>
     <t>17503</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17503/ind-0184-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17503/ind-0184-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Serviços Urbanos, Secretaria de obras manutenção e prolongamento na ciclovia.</t>
   </si>
   <si>
     <t>17504</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17504/ind-0185-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17504/ind-0185-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Serviços Urbanos, Secretaria de obras manutenção dos Banheiros da Oria da Praia.</t>
   </si>
   <si>
     <t>17505</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17505/ind-0186-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17505/ind-0186-2019.pdf</t>
   </si>
   <si>
     <t>Primeiros Socorros nas Escolas.</t>
   </si>
   <si>
     <t>17506</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17506/ind-0187-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17506/ind-0187-2019.pdf</t>
   </si>
   <si>
     <t>Segurança nos bairros Vista Linda e Centro.</t>
   </si>
   <si>
     <t>17507</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Serviços de Moto-táxi.</t>
   </si>
   <si>
     <t>17508</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Dispensação de Medicamentos.</t>
   </si>
   <si>
     <t>17509</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Controle de pragas e higienização.</t>
   </si>
   <si>
     <t>17515</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo municipal providências para a instalação de postes e fornecimento de iluminação pública para as ruas náutica e marítima, localizada no bairro Sítio São João.</t>
   </si>
   <si>
     <t>17516</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17516/ind-0192-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17516/ind-0192-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo, Serviços Urbanos, da_x000D_
 necessidade de medidas urgentes visando sanar problemas de infraestrutura, manutenção de valas das ruas 12,13 e 14 localizadas no Bairro Chácaras Vista Linda.</t>
   </si>
   <si>
     <t>17517</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17517/ind-0193-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17517/ind-0193-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Educação e Secretaria de Segurança e Cidadania, providências no sentido de instalação de câmeras de monitoramento e contratação de vigilantes no Neim Chácara vista linda.</t>
   </si>
   <si>
     <t>17518</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17518/ind-0194-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17518/ind-0194-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que institua o Programa de Prevenção e Combate às Doenças Renais Crônicas (DRC).</t>
   </si>
   <si>
     <t>17519</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17519/ind-0195-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17519/ind-0195-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a instituição da DEAC (Diária Especial por Atividade Complementar) para a Guarda Civil Municipal - Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>17520</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17520/ind-0196-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17520/ind-0196-2019.pdf</t>
   </si>
   <si>
     <t>Ampliação na realização de DEJEC (Diária Especial por Jornada Extraordinária de Trabalho da Polícia Civil).</t>
   </si>
   <si>
     <t>17521</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17521/ind-0197-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17521/ind-0197-2019.pdf</t>
   </si>
   <si>
     <t>Agricultura sustentável.</t>
   </si>
   <si>
     <t>17522</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17522/ind-0198-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17522/ind-0198-2019.pdf</t>
   </si>
   <si>
     <t>Rua Augusto Ribeiro Pacheco.</t>
   </si>
   <si>
     <t>17523</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17523/ind-0199-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17523/ind-0199-2019.pdf</t>
   </si>
   <si>
     <t>Dependência de Santos.</t>
   </si>
   <si>
     <t>17524</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17524/ind-0200-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17524/ind-0200-2019.pdf</t>
   </si>
   <si>
     <t>Shopping Center Bertioga.</t>
   </si>
   <si>
     <t>17525</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17525/ind-0201-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17525/ind-0201-2019.pdf</t>
   </si>
   <si>
     <t>PADRONIZAÇÃO, INSTALAÇÃO E MANUTENÇÃO DE ABRIGO NOS PONTOS DE PARADA DE ÔNIBUS DO EXTREMO NORTE DE BERTIOGA.</t>
   </si>
   <si>
     <t>17526</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17526/ind-0202-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17526/ind-0202-2019.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO BAIRRO MAITINGA.</t>
   </si>
   <si>
     <t>17527</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17527/ind-0203-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17527/ind-0203-2019.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO BERTIOGA.</t>
   </si>
   <si>
     <t>17528</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17528/ind-0204-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17528/ind-0204-2019.pdf</t>
   </si>
   <si>
     <t>UBS do Bairro Indaiá .</t>
   </si>
   <si>
     <t>17557</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17557/ind-0205-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17557/ind-0205-2019.pdf</t>
   </si>
   <si>
     <t>Parque Acessível</t>
   </si>
   <si>
     <t>17568</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17568/ind-0206-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17568/ind-0206-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal  por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, providências para manutenção urbana e revitalização no entorno e vias de acesso ao conjunto habitacional Neda I e Neda II, localizado no Bairro Indaiá, bem como a instalação de playground para o lazer das crianças.</t>
   </si>
   <si>
     <t>17569</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17569/ind-0207-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17569/ind-0207-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção.</t>
   </si>
   <si>
     <t>17570</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17570/ind-0208-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17570/ind-0208-2019.pdf</t>
   </si>
   <si>
     <t>Serviço Militar</t>
   </si>
   <si>
     <t>17571</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17571/ind-0209-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17571/ind-0209-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO PÚBLICA DA FAIXA DE AREIA NA PRAIA DE BORACÉIA.</t>
   </si>
   <si>
     <t>17575</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17575/ind-0210-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17575/ind-0210-2019.pdf</t>
   </si>
   <si>
     <t>REDE DE ESGOTO NAS RUAS RIO SILVEIRA E TUPINIQUINS NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>17579</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17579/ind-0211-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17579/ind-0211-2019.pdf</t>
   </si>
   <si>
     <t>Castra Móvel.</t>
   </si>
   <si>
     <t>17580</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17580/ind-0212-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17580/ind-0212-2019.pdf</t>
   </si>
   <si>
     <t>Campanha Publicitária sobre Turismo do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>17581</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17581/ind-0213-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17581/ind-0213-2019.pdf</t>
   </si>
   <si>
     <t>Reparos na infraestrutura da quadra poliesportiva da escola EM José de Oliveira Santos.</t>
   </si>
   <si>
     <t>17582</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17582/ind-0214-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17582/ind-0214-2019.pdf</t>
   </si>
   <si>
     <t>Estudo de solução alternativa para o problema de drenagem no Bairro Indaiá.</t>
   </si>
   <si>
     <t>17583</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17583/ind-0215-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17583/ind-0215-2019.pdf</t>
   </si>
   <si>
     <t>Conversão em advertência por escrito à infração de natureza leve ou média de Trânsito no âmbito do Município de Bertioga.</t>
   </si>
   <si>
     <t>17596</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17596/ind-0216-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17596/ind-0216-2019.pdf</t>
   </si>
   <si>
     <t>Casa Lotérica na Boraceia.</t>
   </si>
   <si>
     <t>17597</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17597/ind-0217-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17597/ind-0217-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Conjunto Habitacional para os Idosos.</t>
   </si>
   <si>
     <t>17598</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17598/ind-0218-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17598/ind-0218-2019.pdf</t>
   </si>
   <si>
     <t>Regularização do imóvel utilizado pela DEPOL (Delegacia de Polícia).</t>
   </si>
   <si>
     <t>17599</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17599/ind-0219-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17599/ind-0219-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Segurança e Cidadania, por meio da Diretoria de Trânsito, para que promova estudos a_x000D_
 fim de dotar estacionamento 45°, na Avenida Anchieta.</t>
   </si>
   <si>
     <t>17600</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17600/ind-0220-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17600/ind-0220-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, para iluminação pública na travessia da Rua Manoel Gajo com a Rodovia Rio Santos.</t>
   </si>
   <si>
     <t>17601</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17601/ind-0221-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17601/ind-0221-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº. 107/2019 ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Segurança e Cidadania, por meio da Diretoria de Trânsito, a_x000D_
 mudança da lombofaixa na confluência da Avenida 19 de maio com a Avenida Anchieta, sentido Centro, em frente ao Supermercado Krill, em Bertioga.</t>
   </si>
   <si>
     <t>17602</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17602/ind-0222-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17602/ind-0222-2019.pdf</t>
   </si>
   <si>
     <t>Campanhas Educativas -CEROL.</t>
   </si>
   <si>
     <t>17603</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17603/ind-0223-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17603/ind-0223-2019.pdf</t>
   </si>
   <si>
     <t>Linha 930 -Reclamações.</t>
   </si>
   <si>
     <t>17604</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17604/ind-0224-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17604/ind-0224-2019.pdf</t>
   </si>
   <si>
     <t>SUSPENSÃO IPTU JARDIM PAULlSTA/VILA TUPI.</t>
   </si>
   <si>
     <t>17608</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17608/ind-0225-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17608/ind-0225-2019.pdf</t>
   </si>
   <si>
     <t>Contribuição de Melhoria.</t>
   </si>
   <si>
     <t>17609</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17609/ind-0226-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17609/ind-0226-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção Predial - UBS Boracéia.</t>
   </si>
   <si>
     <t>17610</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17610/ind-0227-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17610/ind-0227-2019.pdf</t>
   </si>
   <si>
     <t>Iluminação.</t>
   </si>
   <si>
     <t>17611</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17611/ind-0228-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17611/ind-0228-2019.pdf</t>
   </si>
   <si>
     <t>Revitalização de áreas adjacentes à Praça dos Emancipadores.</t>
   </si>
   <si>
     <t>17612</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17612/ind-0229-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17612/ind-0229-2019.pdf</t>
   </si>
   <si>
     <t>Canais de Drenagem Indaiá.</t>
   </si>
   <si>
     <t>17613</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17613/ind-0230-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17613/ind-0230-2019.pdf</t>
   </si>
   <si>
     <t>Contratação em caráter emergencial de veterinário para continuação das castrações no Município.</t>
   </si>
   <si>
     <t>17614</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17614/ind-0231-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17614/ind-0231-2019.pdf</t>
   </si>
   <si>
     <t>Contratação de profissionais especializados para operarem as câmeras de monitoramento do Município.</t>
   </si>
   <si>
     <t>17615</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17615/ind-0232-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17615/ind-0232-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que tome as providências necessárias para dispensar o "habite-se" na averbação de construção residencial urbana unifamiliar em área ocupada predominantemente por população de baixa renda, em consonância a Lei Federal n.° 13.865, de 08 de agosto de 2019.</t>
   </si>
   <si>
     <t>17616</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17616/ind-0233-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17616/ind-0233-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que realize inspeção na edificação e manutenção predial preventiva no Fórum de Bertioga.</t>
   </si>
   <si>
     <t>17631</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Matheus Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17631/ind-0234-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17631/ind-0234-2019.pdf</t>
   </si>
   <si>
     <t>UBS do Bairro Vicente de Carvalho II.</t>
   </si>
   <si>
     <t>17632</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17632/ind-0235-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17632/ind-0235-2019.pdf</t>
   </si>
   <si>
     <t>Passarela.</t>
   </si>
   <si>
     <t>17633</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17633/ind-0236-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17633/ind-0236-2019.pdf</t>
   </si>
   <si>
     <t>Cemitério Municipal.</t>
   </si>
   <si>
     <t>17634</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17634/ind-0237-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17634/ind-0237-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de Avenidas.</t>
   </si>
   <si>
     <t>17635</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17635/ind-0238-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17635/ind-0238-2019.pdf</t>
   </si>
   <si>
     <t>Banheiros químicos.</t>
   </si>
   <si>
     <t>17636</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17636/ind-0239-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17636/ind-0239-2019.pdf</t>
   </si>
   <si>
     <t>Consórcio Intermunicipal de Bertioga,Cubatão, Guarujá e Santos.</t>
   </si>
   <si>
     <t>17637</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17637/ind-0240-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17637/ind-0240-2019.pdf</t>
   </si>
   <si>
     <t>Estacionamento Avenida Anchieta.</t>
   </si>
   <si>
     <t>17638</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17638/ind-0241-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17638/ind-0241-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Municipal que realize campanha de vacinação contra o Sarampo.</t>
   </si>
   <si>
     <t>17639</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17639/ind-0242-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17639/ind-0242-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga que realize a pavimentação das Ruas Afonso Reis Domingues, Rev. Augusto Paes d'Ávila e Dr. Brasílio, nos trechos entre a Avenida Tomé de Souza e Rua João Ramalho no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>17648</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17648/ind-0243-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17648/ind-0243-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito do Município de Bertioga que realize a implantação da rede de iluminação pública, com lâmpada de led, na Rua Estrada 2 (Aprovada 598), no 3° e 4° setor do bairro Chácara Vista Linda.</t>
   </si>
   <si>
     <t>17649</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17649/ind-0244-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17649/ind-0244-2019.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR O NATAL ILUMINADO EM BORACÉIA.</t>
   </si>
   <si>
     <t>17650</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17650/ind-0245-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17650/ind-0245-2019.pdf</t>
   </si>
   <si>
     <t>Tratamento e Acompanhamento Odontológico nas Escolas  Municipais de Bertioga.</t>
   </si>
   <si>
     <t>17651</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17651/ind-0246-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17651/ind-0246-2019.pdf</t>
   </si>
   <si>
     <t>Clinicas de Recuperação de Dependentes Químicos.</t>
   </si>
   <si>
     <t>17652</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17652/ind-0247-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17652/ind-0247-2019.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas queimadas no Ilha I, Bairro Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>17653</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17653/ind-0248-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17653/ind-0248-2019.pdf</t>
   </si>
   <si>
     <t>Posto de Pronto Atendimento Avançado em Boracéia.</t>
   </si>
   <si>
     <t>17654</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17654/ind-0249-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17654/ind-0249-2019.pdf</t>
   </si>
   <si>
     <t>Barragens de Boracéia.</t>
   </si>
   <si>
     <t>17655</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17655/ind-0250-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17655/ind-0250-2019.pdf</t>
   </si>
   <si>
     <t>Concurso Público Interno.</t>
   </si>
   <si>
     <t>17656</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17656/ind-0251-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17656/ind-0251-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Turismo, Esporte e Cultura, para que fomente e promova o carnaval como instrumento de inclusão social de pessoas com deficiência em Bertioga.</t>
   </si>
   <si>
     <t>17657</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da  Secretaria de Governo e Secretaria de Obras e Habitação, providências junto à Caixa Econômica Federal e a Construtora CPF Engenharia e Participações Ltda., para solucionar os problemas estruturais das casas populares do Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>17658</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17658/ind-0253-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17658/ind-0253-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, que se tome providências na manutenção da rua Aprova a 127, no núcleo habitacional Ilha 2, bairro Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>17659</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17659/ind-0254-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17659/ind-0254-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Canal para drenagem no Ilha I, no bairro Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>17660</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17660/ind-0255-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17660/ind-0255-2019.pdf</t>
   </si>
   <si>
     <t>Nivelamento e colocação de bica corrida das Ruas do Ilha I, no Bairro Jardim Rio da Praia.</t>
   </si>
   <si>
     <t>17661</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17661/ind-0256-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17661/ind-0256-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de medidas e sistemas de segurança e acessibilidade na Unidade Básica de Saúde do Indaiá.</t>
   </si>
   <si>
     <t>17662</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17662/ind-0257-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17662/ind-0257-2019.pdf</t>
   </si>
   <si>
     <t>Início da campanha de vacinação contra raiva em animais.</t>
   </si>
   <si>
     <t>17663</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17663/ind-0258-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17663/ind-0258-2019.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação de vagas de estacionamento na Avenida Anchieta na altura do número 4.944.</t>
   </si>
   <si>
     <t>17664</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17664/ind-0259-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17664/ind-0259-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de placas de identificação das ruas com CEP para o nosso município.</t>
   </si>
   <si>
     <t>17665</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17665/ind-0260-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17665/ind-0260-2019.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO OU COLOCAÇÃO DAS TAMPAS NOS BUEIROS / BOCAS DE LOBO NO BAIRRO DO INDAIÁ.</t>
   </si>
   <si>
     <t>17666</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17666/ind-0261-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17666/ind-0261-2019.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSARELAS - BAIRRO INDAIA</t>
   </si>
   <si>
     <t>17667</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17667/ind-0262-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17667/ind-0262-2019.pdf</t>
   </si>
   <si>
     <t>BANHEIROS PÚBLICOS - PIER</t>
   </si>
   <si>
     <t>17668</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17668/ind-0263-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17668/ind-0263-2019.pdf</t>
   </si>
   <si>
     <t>EDUCAÇÃO DE VERDADE</t>
   </si>
   <si>
     <t>17681</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17681/ind-0264-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17681/ind-0264-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal por meio da Secretaria de Governo, Secretaria de Administração Finanças,Secretaria de Segurança e Cidadania, Secretaria Saúde e Secretaria de Meio Ambiente, providências na fiscalização dos ferros-velhos de Bertioga.</t>
   </si>
   <si>
     <t>17683</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17683/ind-0265-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17683/ind-0265-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal por meio da Secretaria de Governo, Secretaria de _x000D_
 Administração e Finanças, Secretaria de Segurança e Cidadania e Secretaria de Saúde, providencias na fiscalização das tabacarias de Bertioga.</t>
   </si>
   <si>
     <t>17684</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17684/ind-0266-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17684/ind-0266-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Ecopontos no Bairro Indaiá.</t>
   </si>
   <si>
     <t>17685</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17685/ind-0267-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17685/ind-0267-2019.pdf</t>
   </si>
   <si>
     <t>aluminação e Recuperação de Pontos de ônibus.</t>
   </si>
   <si>
     <t>17686</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17686/ind-0268-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17686/ind-0268-2019.pdf</t>
   </si>
   <si>
     <t>Acessibilidade.</t>
   </si>
   <si>
     <t>17687</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17687/ind-0269-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17687/ind-0269-2019.pdf</t>
   </si>
   <si>
     <t>Obras na Rua Manoel Gajo.</t>
   </si>
   <si>
     <t>17688</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17688/ind-0270-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17688/ind-0270-2019.pdf</t>
   </si>
   <si>
     <t>Semana da Saúde do Adolescente.</t>
   </si>
   <si>
     <t>17689</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17689/ind-0271-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17689/ind-0271-2019.pdf</t>
   </si>
   <si>
     <t>ACESSO AO MAR ILUMINADO EM BORACEIA.</t>
   </si>
   <si>
     <t>17690</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17690/ind-0272-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17690/ind-0272-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga que faga gestão junto a Viação Bertioga para o passe-livre estudantil com a criação da "Linha Municipal Estudante" - Centro/Boraceia, que atenda os alunos da FABE, com o horário de saída previsto para as 22h40.</t>
   </si>
   <si>
     <t>17691</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17691/ind-0273-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17691/ind-0273-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga obras de pavimentação, drenagem e Iluminação na via marginal Rio-Santos/sentido norte, no bairro Jardim Vista Linda ate o trevo do bairro Jardim Rafael.</t>
   </si>
   <si>
     <t>17692</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17692/ind-0274-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17692/ind-0274-2019.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA QUADRA DE BASQUETE.</t>
   </si>
   <si>
     <t>17693</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17693/ind-0275-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17693/ind-0275-2019.pdf</t>
   </si>
   <si>
     <t>REFIS DA CRISE 2019.</t>
   </si>
   <si>
     <t>17694</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17694/ind-0276-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17694/ind-0276-2019.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS NO KM 227 DA RODOVIA.</t>
   </si>
   <si>
     <t>17695</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17695/ind-0277-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17695/ind-0277-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMISSÃO MUNICIPAL PARA ELABORAR PROGRAMA DE DESBUROCRATIZAÇÃO PARA  FOMENTAR GERAÇÃO DE EMPREGO E RENDA COM BASE NA LEI FEDERAL 13.874/19.</t>
   </si>
   <si>
     <t>17702</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17702/ind-0278-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17702/ind-0278-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga complementação das obras de drenagem e pavimentação das Ruas Miguel Seiad Bichir e Hugo Santos Silva até a Rua três, no bairro Maitinga.</t>
   </si>
   <si>
     <t>17703</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17703/ind-0279-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17703/ind-0279-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga obras de drenagem e recuperação asfáltica em toda extensão da Rua João Ramalho.</t>
   </si>
   <si>
     <t>17704</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17704/ind-0280-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17704/ind-0280-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga manutenção urbana no bairro Indaiá, em especial nas vias públicas ao entorno da Praça José Rodrigues Filho esquina com a Rua Daniel Ferreira.</t>
   </si>
   <si>
     <t>17705</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17705/ind-0281-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17705/ind-0281-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga manutenção urbana com utilização de material adequado do tipo bica corrida, nas vias públicas do bairro Boracéia.</t>
   </si>
   <si>
     <t>17706</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17706/ind-0282-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17706/ind-0282-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSCRIÇÃO DO MUNICÍPIO DE BERTIOGA NO PROGRAMA NOSSA CASA DO GOVERNO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>17707</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17707/ind-0283-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17707/ind-0283-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DAS 120 CASAS PARA OS ÍNDIOS GUARANIS DA ALDEIA RIBEIRÃO SILVEIRA CONFORME CONVÊNIO N° 9.00.00.00/3.00.00/6.00.00/0297/2016.</t>
   </si>
   <si>
     <t>17708</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17708/ind-0284-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17708/ind-0284-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de microchip em nossos animais de estimação.</t>
   </si>
   <si>
     <t>17709</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17709/ind-0285-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17709/ind-0285-2019.pdf</t>
   </si>
   <si>
     <t>EXAMES DE CATETERISMO.</t>
   </si>
   <si>
     <t>17710</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17710/ind-0286-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17710/ind-0286-2019.pdf</t>
   </si>
   <si>
     <t>MAIS LUZ PARA BERTIOGA.</t>
   </si>
   <si>
     <t>17711</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17711/ind-0287-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17711/ind-0287-2019.pdf</t>
   </si>
   <si>
     <t>PERIGO NAS ESQUINAS.</t>
   </si>
   <si>
     <t>17712</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17712/ind-0288-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17712/ind-0288-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção de Quadra de Esporte Escola Municipal Gov. Mário Covas Júnior.</t>
   </si>
   <si>
     <t>17713</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17713/ind-0289-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17713/ind-0289-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Segurança e Cidadania, por meio da Diretoria de Trânsito, que se crie pelo menos um ponto de ônibus seguro, em cada bairro, do nosso município.</t>
   </si>
   <si>
     <t>17714</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17714/ind-0290-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17714/ind-0290-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Administração e Finanças e Secretaria de Segurança e Cidadania, por meio da Diretoria de_x000D_
 Acessibilidade e Inclusão, providências na fiscalização de bares e restaurantes de Bertioga, em conformidade com a Lei Nacional nº 13.146/2015 -  Estatuto da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>17715</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17715/ind-0291-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17715/ind-0291-2019.pdf</t>
   </si>
   <si>
     <t>Loteamento Irregular Estoril.</t>
   </si>
   <si>
     <t>17716</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17716/ind-0292-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17716/ind-0292-2019.pdf</t>
   </si>
   <si>
     <t>Gráfico da Estrutura Hierárquica da Readequação Administrativa da Prefeitura do Município de Bertioga.</t>
   </si>
   <si>
     <t>17720</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17720/ind-0293-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17720/ind-0293-2019.pdf</t>
   </si>
   <si>
     <t>Solicita anistia de obras irregulares.</t>
   </si>
   <si>
     <t>17721</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17721/ind-0294-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17721/ind-0294-2019.pdf</t>
   </si>
   <si>
     <t>Dia do Servidor Público</t>
   </si>
   <si>
     <t>17722</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17722/ind-0295-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17722/ind-0295-2019.pdf</t>
   </si>
   <si>
     <t>Incentivo fiscal para a Construção Civil</t>
   </si>
   <si>
     <t>17723</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17723/ind-0296-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17723/ind-0296-2019.pdf</t>
   </si>
   <si>
     <t>Prorrogação de Plano de Saúde para aposentados Bertprev</t>
   </si>
   <si>
     <t>17724</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17724/ind-0297-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17724/ind-0297-2019.pdf</t>
   </si>
   <si>
     <t>Funcionamento dos Conselhos Municipais</t>
   </si>
   <si>
     <t>17725</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17725/ind-0298-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17725/ind-0298-2019.pdf</t>
   </si>
   <si>
     <t>Reforma da cobertura em estrutura metálica da entrada principal do Pronto Socorro de Bertioga/UPA 24h, bem como da entrada de emergência.</t>
   </si>
   <si>
     <t>17726</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17726/ind-0299-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17726/ind-0299-2019.pdf</t>
   </si>
   <si>
     <t>Obras de drenagem e pavimentação em ruas do bairro Indaiá.</t>
   </si>
   <si>
     <t>17727</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17727/ind-0300-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17727/ind-0300-2019.pdf</t>
   </si>
   <si>
     <t>Iluminação pública e manutenção urbana com utilização de material adequado do tipo bica corrida, na Rua Eduardo Magalhães Gama e nas demais vias_x000D_
 adjacentes, no bairro Vista Linda - loteamento Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>17728</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17728/ind-0301-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17728/ind-0301-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Educação, providências para colocar as divisórias nos banheiros femininos e masculinos da EMEIF Dr. Antônio Ermírio de Moraes Filho, no Indaiá.</t>
   </si>
   <si>
     <t>17729</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17729/ind-0302-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17729/ind-0302-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo ai, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, para iluminação pública na rotatória da quadra A, no bairro Guaratuba.</t>
   </si>
   <si>
     <t>17730</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17730/ind-0303-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17730/ind-0303-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo e Secretaria de Serviços Urbanos que se tome providências urgentes na manutenção das valas da rua 9, no bairro Chácaras.</t>
   </si>
   <si>
     <t>17731</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17731/ind-0304-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17731/ind-0304-2019.pdf</t>
   </si>
   <si>
     <t>Cabo de Telefonia</t>
   </si>
   <si>
     <t>17732</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17732/ind-0305-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17732/ind-0305-2019.pdf</t>
   </si>
   <si>
     <t>Exames de Sangue</t>
   </si>
   <si>
     <t>17733</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17733/ind-0306-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17733/ind-0306-2019.pdf</t>
   </si>
   <si>
     <t>Educação para brasileiros.</t>
   </si>
   <si>
     <t>17734</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17734/ind-0307-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17734/ind-0307-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente desta Casa, que entidades responsáveis pela construção das 1.500 em Bertioga, assim como as construtoras Qualyfast e Faleiros,_x000D_
 solicitando informações sobre a geração de 1000 (mil), empregos diretos e indiretos do empreendimento,divulgados na imprensa, como a contratação de mão de obra local.</t>
   </si>
   <si>
     <t>17735</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17735/ind-0308-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17735/ind-0308-2019.pdf</t>
   </si>
   <si>
     <t>Identificação dos carros utilizados pela Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>17738</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17738/ind-0309-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17738/ind-0309-2019.pdf</t>
   </si>
   <si>
     <t>Workshop sobre Políticas Públicas com os pastores de nosso Município.</t>
   </si>
   <si>
     <t>17755</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17755/ind-0310-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17755/ind-0310-2019.pdf</t>
   </si>
   <si>
     <t>Serviço de Saúde Bucal na UPA Bertioga</t>
   </si>
   <si>
     <t>17756</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17756/ind-0311-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17756/ind-0311-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Governo, Secretaria de Planejamento, Secretaria de Meio Ambiente, Secretaria de Turismo e Secretaria de Segurança e Cidadania, que se tome providências de gestão do espaço público, na orla da praia, no bairro Rio da Praia.</t>
   </si>
   <si>
     <t>17757</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17757/ind-0312-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17757/ind-0312-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de um novo Colegiado do Conselho Tutelar para o extremo norte do nosso Município.</t>
   </si>
   <si>
     <t>17758</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17758/ind-0313-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17758/ind-0313-2019.pdf</t>
   </si>
   <si>
     <t>Substituição do modelo de ônibus utilizado pela APAE (Associação de Pais e Amigos dos Excepcionais).</t>
   </si>
   <si>
     <t>17759</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17759/ind-0314-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17759/ind-0314-2019.pdf</t>
   </si>
   <si>
     <t>Implantação do Bueiro Inteligente no Bairro Indaiá.</t>
   </si>
   <si>
     <t>17760</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17760/ind-0315-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17760/ind-0315-2019.pdf</t>
   </si>
   <si>
     <t>Periculosidade-Agentes Defesa Civil</t>
   </si>
   <si>
     <t>17761</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17761/ind-0316-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17761/ind-0316-2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na EM "Jardim Vista Linda".</t>
   </si>
   <si>
     <t>17762</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17762/ind-0317-2019_-_retirada_de_foto_-_proc_adm_53119.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17762/ind-0317-2019_-_retirada_de_foto_-_proc_adm_53119.pdf</t>
   </si>
   <si>
     <t>Desvio de terras das caixas de empréstimos da Prefeitura.</t>
   </si>
   <si>
     <t>17763</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17763/ind-0318-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17763/ind-0318-2019.pdf</t>
   </si>
   <si>
     <t>Vila Agaó III pede Água Encanada</t>
   </si>
   <si>
     <t>17764</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17764/ind-0319-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17764/ind-0319-2019.pdf</t>
   </si>
   <si>
     <t>Quiosque Cultural Indigena</t>
   </si>
   <si>
     <t>17765</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17765/ind-0320-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17765/ind-0320-2019.pdf</t>
   </si>
   <si>
     <t>Obras de pavimentação, drenagem e iluminação na via marginal Rio-Santos e rua Três que dá acesso a Igreja Evangélica Cenáculo de Deus, no Albatroz.</t>
   </si>
   <si>
     <t>17766</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17766/ind-0321-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17766/ind-0321-2019.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito do Município de Bertioga que envide esforço junto ao Governo do Estado de São Paulo para agilizar as consultas com especialistas, exames e cirurgias de alta e média complexidade; solicito o cumprimento da Lei Municipal n.° 1276/2017 de minha autoria.</t>
   </si>
   <si>
     <t>17767</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Reiteração à Indicação n° 360 de 26/09/2017 para que envide esforços junto a Secretaria Estadual de Segurança Pública, Comando Estadual da Policia Militar e Civil junto ao Governo do Estado de São Paulo visando o aumento de policiamento pessoal efetivo em nossa cidade.</t>
   </si>
   <si>
     <t>17768</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17768/ind-0323-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17768/ind-0323-2019.pdf</t>
   </si>
   <si>
     <t>Liberação dos recursos anunciados para as obras emergenciais de manutenção nas escolas estaduais.</t>
   </si>
   <si>
     <t>17769</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17769/ind-0324-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17769/ind-0324-2019.pdf</t>
   </si>
   <si>
     <t>Solicita construção de PET PARK em praça pública de Bertioga.</t>
   </si>
   <si>
     <t>17770</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17770/ind-0325-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17770/ind-0325-2019.pdf</t>
   </si>
   <si>
     <t>Levantamento e suspensão dos pagamentos do PSH.</t>
   </si>
   <si>
     <t>17774</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17774/ind-0326-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17774/ind-0326-2019.pdf</t>
   </si>
   <si>
     <t>Racionalização do consumo de água potável nas escolas municipais.</t>
   </si>
   <si>
     <t>17775</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17775/ind-0327-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17775/ind-0327-2019.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus.</t>
   </si>
   <si>
     <t>17776</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17776/ind-0328-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17776/ind-0328-2019.pdf</t>
   </si>
   <si>
     <t>Acessibilidade aos Ambulantes Especiais.</t>
   </si>
   <si>
     <t>17777</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17777/ind-0329-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17777/ind-0329-2019.pdf</t>
   </si>
   <si>
     <t>PLACAR ELETRÔNICO NOS CAMPOS DE FUTEBOL BERTIOGA.</t>
   </si>
   <si>
     <t>17778</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>REMANEJAMENTO DE RECURSO.</t>
   </si>
   <si>
     <t>17779</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17779/ind-0331-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17779/ind-0331-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga manutenção urbana nas rua Antonio Perez, no bairro Indaíá.</t>
   </si>
   <si>
     <t>17780</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17780/ind-0332-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17780/ind-0332-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga Manutenção dos chuveiros Instalados na orla da praia da Enseada - Centro.</t>
   </si>
   <si>
     <t>17781</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17781/ind-0333-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17781/ind-0333-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga manutenção urbana nas ruas do bairro Vista Linda.</t>
   </si>
   <si>
     <t>17782</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17782/ind-0334-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17782/ind-0334-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga manutenção urbana nas ruas do bairro Chácaras Vista Linda e Chácaras Itapanhaú.</t>
   </si>
   <si>
     <t>17783</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17783/ind-0335-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17783/ind-0335-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de BertIoga sinalização de trânsito por placas de identificação das ruas e CEPs no bairro Chácara Vista Linda.</t>
   </si>
   <si>
     <t>17784</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17784/ind-0336-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17784/ind-0336-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga Implantação de uma sala do acessa SP na Vila do Bem Chácara Vista Linda com computador e Internet para uso da comunidade.</t>
   </si>
   <si>
     <t>17785</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17785/ind-0337-2019_XcURIRP.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17785/ind-0337-2019_XcURIRP.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga implantação de política pública de prevenção, atenção e combate ao uso de drogas ilícitas.</t>
   </si>
   <si>
     <t>17786</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17786/ind-0338-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17786/ind-0338-2019.pdf</t>
   </si>
   <si>
     <t>Contratação da empresa de comunicação TV Costa Norte.</t>
   </si>
   <si>
     <t>17787</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17787/ind-0339-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17787/ind-0339-2019.pdf</t>
   </si>
   <si>
     <t>Melhorias urgentes na UBS Maitinga.</t>
   </si>
   <si>
     <t>17791</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17791/ind-0340-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17791/ind-0340-2019.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO ao Excelentíssimo Senhor Prefeito do Município de Bertioga para que viabilize projeto municipal de Renda Social, através da concessão de LICENÇA SOCIAL para o comércio ambulante.</t>
   </si>
   <si>
     <t>17792</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17792/ind-0341-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17792/ind-0341-2019.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO ao Senhor Prefeito do Município de Bertioga para que providencie novas instalações prediais para o Centro de Controle de Zoonoses.</t>
   </si>
   <si>
     <t>17793</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17793/ind-0342-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17793/ind-0342-2019.pdf</t>
   </si>
   <si>
     <t>Alteração no local da realização das aulas de ginástica para a PRODESAN e ampliação no número de aulas do Bairro Indaiá.</t>
   </si>
   <si>
     <t>17794</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17794/ind-0343-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17794/ind-0343-2019.pdf</t>
   </si>
   <si>
     <t>Concessão de Abono Aniversário aos Servidores Públicos do nosso Município.</t>
   </si>
   <si>
     <t>17795</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17795/ind-0344-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17795/ind-0344-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de pavimentação com bloquetes de concreto permeável.</t>
   </si>
   <si>
     <t>17796</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17796/ind-0345-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17796/ind-0345-2019.pdf</t>
   </si>
   <si>
     <t>Sinalização de Solo na Avenida Anchieta.</t>
   </si>
   <si>
     <t>17797</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17797/ind-0346-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17797/ind-0346-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção Caminho de Servidão.</t>
   </si>
   <si>
     <t>17798</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17798/ind-0347-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17798/ind-0347-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Prefeito Municipal que determine à Secretaria de Educação que ultime esforços junto com a Delegacia Regional de Ensino para que realizem ações conjuntas para garantir que todas as escolas que realizem o EJA disponibilizem todas as etapas de ensino, como o fundamental I e II e o ensino médio também.</t>
   </si>
   <si>
     <t>17799</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17799/ind-0348-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17799/ind-0348-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipais por meio da Secretaria de Governo e Secretaria de Serviços Urbanos, que se tome providências na manutenção da rua Hugo Santos Silva, no_x000D_
 bairro Maitinga.</t>
   </si>
   <si>
     <t>17800</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Valéria Bento, Matheus Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17800/ind-0349-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17800/ind-0349-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente desta Casa, que encaminhe ao Chefe do Poder Executivo Municipal o relatório do Conselho de Pastores do nosso Município sobre Políticas Pública realizado em 26 de outubro deste ano no plenário desta Casa de Leis,</t>
   </si>
   <si>
     <t>17801</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Reitera Indicação nº. 79/2019 ao Poder Executivo Municipais por meio da Secretaria de Governo, providências junto a viação Bertioga para melhoria do serviço prestado no_x000D_
 Município.</t>
   </si>
   <si>
     <t>17802</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17802/ind-0351-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17802/ind-0351-2019.pdf</t>
   </si>
   <si>
     <t>Destruição de Horta Comunitária.</t>
   </si>
   <si>
     <t>17803</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17803/ind-0352-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17803/ind-0352-2019.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em licenciamento de sistema de informação para as necessidades de gestão municipal com a criação de uma base cadastral imobiliária.</t>
   </si>
   <si>
     <t>17804</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17804/ind-0353-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17804/ind-0353-2019.pdf</t>
   </si>
   <si>
     <t>Repasse de verba pública para a Liga Bertioguense de Futebol Amador.</t>
   </si>
   <si>
     <t>17805</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17805/ind-0354-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17805/ind-0354-2019.pdf</t>
   </si>
   <si>
     <t>17808</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17808/ind-0355-2019_-_proc_adm_563-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17808/ind-0355-2019_-_proc_adm_563-2019.pdf</t>
   </si>
   <si>
     <t>Indicação à Mesa da Câmara sobre o Sistema de Transporte Municipal.</t>
   </si>
   <si>
     <t>17809</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17809/ind-0356-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17809/ind-0356-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga a realização dos serviços de manutenção urbana nas ruas, bem corno melhorias na iluminação pública, do bairro Rafael.</t>
   </si>
   <si>
     <t>17810</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17810/ind-0357-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17810/ind-0357-2019.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito do Município de Bertioga manutenção urbana na Avenida do_x000D_
 Telégrafo, no bairro Indaiá.</t>
   </si>
   <si>
     <t>17811</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17811/ind-0358-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17811/ind-0358-2019.pdf</t>
   </si>
   <si>
     <t>INDICO, nos termos regimentais, ao Excelentíssimo Senhor Prefeito do município de Bertioga que providencie a manutenção do Portal de Entrada bem como, melhorias como na iluminação pública e recapeamento asfáltica da Rua Valdemar da Costa Filho, no bairro Indaiá.</t>
   </si>
   <si>
     <t>17812</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17812/ind-0359-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17812/ind-0359-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Segurança e cidadania, por meio da Diretoria de Trânsito, para que promova estudos a_x000D_
 fim de dotar uma lombo faixa, na Avenida Anchieta, em frente à padaria 4 ases, em Bertioga.</t>
   </si>
   <si>
     <t>17813</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17813/ind-0360-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17813/ind-0360-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Governo e Secretaria de Desenvolvimento Social, Trabalho e Renda, providências para periodicidade na abordagem às pessoas em situação de rua, pelos profissionais da pasta, em Bertioga.</t>
   </si>
   <si>
     <t>17814</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17814/ind-0361-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17814/ind-0361-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Vagas de estacionamento para idosos e portadores de deficiência em frente ao CPAS(Centro de Atendimento Psicossocial).</t>
   </si>
   <si>
     <t>17815</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17815/ind-0362-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17815/ind-0362-2019.pdf</t>
   </si>
   <si>
     <t>Melhorias na infraestrutura da Unidade Escolar EM JOSÉ ERMIRIO DE MORAES FILHO.</t>
   </si>
   <si>
     <t>17816</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>QUE AS 0.S. (ORDEM DE SERVIÇO) SEJAM EXPEDIDAS DIRETAMENTE NA REGIONAL NORTE - BORACÉIA.</t>
   </si>
   <si>
     <t>17817</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17817/ind-0364-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17817/ind-0364-2019.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO AO CONTRIBUINTE DIRETAMENTE NA REGIONAL NORTE NA VILA DO BEM - BORACÉIA.</t>
   </si>
   <si>
     <t>17818</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17818/ind-0365-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17818/ind-0365-2019.pdf</t>
   </si>
   <si>
     <t>Acampamento irregular.</t>
   </si>
   <si>
     <t>17819</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17819/ind-0366-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17819/ind-0366-2019.pdf</t>
   </si>
   <si>
     <t>Melhorias viárias no bairro Maitinga Vila Agaó.</t>
   </si>
   <si>
     <t>17820</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17820/ind-0367-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17820/ind-0367-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação das vias principais de acesso aos bairros.</t>
   </si>
   <si>
     <t>17833</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17833/ind-0368-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17833/ind-0368-2019.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO ao Excelentíssimo Senhor Prefeito do Município de Bertioga para que crie o programa de Auxílio Creche, aos pais ou responsáveis legais por crianças de O a 6 anos que não estão sendo atendidos pela rede municipal de educação por falta de vagas.</t>
   </si>
   <si>
     <t>17834</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17834/ind-0369-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17834/ind-0369-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de Vagas Rotativas para carga e descarga na orla das praias.</t>
   </si>
   <si>
     <t>17835</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17835/ind-0370-2019_mevRlJF.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17835/ind-0370-2019_mevRlJF.pdf</t>
   </si>
   <si>
     <t>Cuidadoras.</t>
   </si>
   <si>
     <t>17836</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17836/ind-0371-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17836/ind-0371-2019.pdf</t>
   </si>
   <si>
     <t>Contratação do Jornal Diário do Litoral.</t>
   </si>
   <si>
     <t>17837</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17837/ind-0372-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17837/ind-0372-2019.pdf</t>
   </si>
   <si>
     <t>Obras Públicas com Capital e Serviços Privado.</t>
   </si>
   <si>
     <t>17838</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Melhorias para Vila Agaó II.</t>
   </si>
   <si>
     <t>17839</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Coberturas de Ponto de Ônibus.</t>
   </si>
   <si>
     <t>17840</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Placa de Identificação de Via Pública.</t>
   </si>
   <si>
     <t>17841</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17841/ind-0376-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17841/ind-0376-2019.pdf</t>
   </si>
   <si>
     <t>BANHEIROS QUÍMICOS NAS PRAIAS DE BERTIOGA.</t>
   </si>
   <si>
     <t>17850</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17850/ind-0377-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17850/ind-0377-2019.pdf</t>
   </si>
   <si>
     <t>17851</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17851/ind-0378-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17851/ind-0378-2019.pdf</t>
   </si>
   <si>
     <t>Permanência dos atendimentos de fisioterapia no CEME ou mudança de local para o Ginásio dos Esportes.</t>
   </si>
   <si>
     <t>17852</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17852/ind-0379-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17852/ind-0379-2019.pdf</t>
   </si>
   <si>
     <t>Campanha Educativa.</t>
   </si>
   <si>
     <t>17853</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17853/ind-0380-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17853/ind-0380-2019.pdf</t>
   </si>
   <si>
     <t>Mudas Frutíferas.</t>
   </si>
   <si>
     <t>17854</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17854/ind-0381-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17854/ind-0381-2019.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção no caminho de servidão de Boraceia.</t>
   </si>
   <si>
     <t>17855</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Parquinho Infantil.</t>
   </si>
   <si>
     <t>17856</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Informação nas Placas das Obras.</t>
   </si>
   <si>
     <t>17857</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17857/ind-0384-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17857/ind-0384-2019.pdf</t>
   </si>
   <si>
     <t>Contratação Instituto das Cidades, Valorização e Inclusão do Trabalhador e Assessoria Social - Civitas.</t>
   </si>
   <si>
     <t>17861</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17861/ind-0385-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17861/ind-0385-2019.pdf</t>
   </si>
   <si>
     <t>Alagamento na Rua Engenheiro José Sanches Ferrari.</t>
   </si>
   <si>
     <t>17862</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17862/ind-0386-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17862/ind-0386-2019.pdf</t>
   </si>
   <si>
     <t>Utilização de Equipamento Alugado para a Realização de serviços em Área Particular.</t>
   </si>
   <si>
     <t>17863</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17863/ind-0387-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17863/ind-0387-2019.pdf</t>
   </si>
   <si>
     <t>Incentivo Fiscal - Turismo.</t>
   </si>
   <si>
     <t>17864</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Estacionamento - Agências Bancárias.</t>
   </si>
   <si>
     <t>17865</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17865/ind-0389-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17865/ind-0389-2019.pdf</t>
   </si>
   <si>
     <t>Colocação de grades de proteção na ciclovia do Indaiá, no trecho que compreende o Supermercado Albatroz até o Mercadão do Povo, e ainda Implantação de passarela de alvenaria em frente ao número 11.201, da Avenida Anchieta.</t>
   </si>
   <si>
     <t>17866</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17866/ind-0390-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17866/ind-0390-2019.pdf</t>
   </si>
   <si>
     <t>Criação de SAMU veterinário para atendimentos dos animais.</t>
   </si>
   <si>
     <t>17867</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17867/ind-0391-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17867/ind-0391-2019.pdf</t>
   </si>
   <si>
     <t>Instituição da Campanha "Dezembro Verde" contra o abandono e maus tratos de animais.</t>
   </si>
   <si>
     <t>17235</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17235/moc-0001-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17235/moc-0001-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PRESIDENTE DA REPÚBLICA JAIR MESSIAS BOLSONARO REFERENTE ÀS PROPOSTAS E PLANOS DE SEGURANÇA</t>
   </si>
   <si>
     <t>17274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17274/moc-0002-2019_O9SlJBa.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17274/moc-0002-2019_O9SlJBa.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Tenente Bombeiro Dario Nóbrega dos Santos.</t>
   </si>
   <si>
     <t>17275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17275/moc-0003-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17275/moc-0003-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização aos amigos Sávio Henrique Ferreira Alencar e Sérgio Alencar.</t>
   </si>
   <si>
     <t>17276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17276/moc-0004-2019_5Ym1foF.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17276/moc-0004-2019_5Ym1foF.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Pastor Everaldo Bugeu, líder da Banda Semelhança, pela participação no Summer Gospel 2019, em Bertioga.</t>
   </si>
   <si>
     <t>17342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17342/moc-0005-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17342/moc-0005-2019.pdf</t>
   </si>
   <si>
     <t>8 de março "Dia Internacional Da Mulher".</t>
   </si>
   <si>
     <t>17343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17343/moc-0006-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17343/moc-0006-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Marcos José da Silva, pelo reconhecimento aos 26 anos de serviços prestados para a comunidade de Bertioga.</t>
   </si>
   <si>
     <t>17344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17344/moc-0007-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17344/moc-0007-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização Wanderley Mange de Oliveira, pelo reconhecimento aos relevantes serviços prestados na Segurança Pública do Estado de São Paulo.</t>
   </si>
   <si>
     <t>17345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17345/moc-0008-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17345/moc-0008-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Grupo Pró Mulher, pelos relevantes serviços prestados às mulheres vítimas de violência, em Bertioga.</t>
   </si>
   <si>
     <t>17346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17346/moc-0009-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17346/moc-0009-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO AOS GUARDAS CIVIS MUNICIPAIS MARCOS E GARCIA PELA AÇÃO REALIZADA NO DIA 21 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>17347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17347/moc-0010-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17347/moc-0010-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À GUARDA CIVIL DO MUNICÍPIO DE BERTIOGA PELO SEU ANIVERSÁRIO 26 ANOS QUE SE DEU NO DIA 15 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>17348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17348/moc-0011-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17348/moc-0011-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA REALIZAÇÃO DE EXPRESSIVOS TRABALHOS SOCIAIS NA CIDADE DE BERTIOGA À MARLI DE OLIVEIRA SANTOS.</t>
   </si>
   <si>
     <t>17349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17349/moc-0012-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17349/moc-0012-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a servidora pública Lucinda Maria Inácio de Almeida, Diretora de escola na rede municipal de ensino da cidade de Bertioga.</t>
   </si>
   <si>
     <t>17350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17350/moc-0013-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17350/moc-0013-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Pastor Presidente, Samuel Pinheiro, da Igreja Evangélica Cenáculo de Deus.</t>
   </si>
   <si>
     <t>17351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17351/moc-0014-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17351/moc-0014-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao servidor público Roberto Ribeiro Teixeira, ocupante do cargo de carreira de Fiscal.</t>
   </si>
   <si>
     <t>17354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17354/moc-0015-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17354/moc-0015-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO MINISTÉRIO PÚBLICO FEDERAL NA LUTA PELA PRESERVAÇÃO DA TAINHA.</t>
   </si>
   <si>
     <t>17410</t>
   </si>
   <si>
     <t>Moção de Parabenização ao empresário Diogo Detogni.</t>
   </si>
   <si>
     <t>17411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17411/moc-0017-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17411/moc-0017-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Pastor Adriano da Costa Gomes, da Igreja Unida - Bertioga.</t>
   </si>
   <si>
     <t>17412</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sargento da Policia Militar do Estado de São Paulo, Elson Santos de Souza, pelos serviços prestados em prol da cidade de Bertioga.</t>
   </si>
   <si>
     <t>17413</t>
   </si>
   <si>
     <t>Moçáo de Parabenização ao Capitão da Polícia Militar do Estado de  São Paulo, Sr. Nelson Jorge de Castro.</t>
   </si>
   <si>
     <t>17414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17414/moc-0020-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17414/moc-0020-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Dr. Cardia.</t>
   </si>
   <si>
     <t>17415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17415/moc-0021-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17415/moc-0021-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Manoel Rodrigues Santana pelo empreendedorismo e seus valorosos préstimos à sociedade bertioguense.</t>
   </si>
   <si>
     <t>17416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17416/moc-0022-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17416/moc-0022-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabemzaçao Associação PRÓ - VIDA Bertioga,  pelos relevantes serviços prestados em assistência social, educação e saúde, em Bertioga.</t>
   </si>
   <si>
     <t>17417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17417/moc-0023-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17417/moc-0023-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELO PIONERISMO FEMININO À FRENTISTA MÔNICA DA SILVA.</t>
   </si>
   <si>
     <t>17418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17418/moc-0024-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17418/moc-0024-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À CASA DE APOIO A VIDA CAVERNA DE ADULÃO E AO COORDENADOR DO PROJETO, SR. JORGE NATALÍCIO DA SILVA.</t>
   </si>
   <si>
     <t>17481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17481/moc-0025-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17481/moc-0025-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Carlos Roberto Borges, Mestre Camarão.</t>
   </si>
   <si>
     <t>17482</t>
   </si>
   <si>
     <t>Biró, Capellini, Dr. Arnaldo Júnior, Eduardo Pereira, Matheus Rodrigues, Ney Lyra, Silvio Magalhães, Taciano Goulart, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17482/moc-0026-2019_yjYXzKs.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17482/moc-0026-2019_yjYXzKs.pdf</t>
   </si>
   <si>
     <t>Parabenizaçao ao aniversário de 28 anos de emancipação e agradecimento aos componentes da Comissão Pró Autonomia e emanciapação de Bertioga.</t>
   </si>
   <si>
     <t>17483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17483/moc-0027-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17483/moc-0027-2019.pdf</t>
   </si>
   <si>
     <t>Parabenização pela Garra e Luta da Senhora Ana Selma Laurentino da Silva pela vida.</t>
   </si>
   <si>
     <t>17484</t>
   </si>
   <si>
     <t>Parabenizaçâo pela Garra e Luta da Senhora MARIA ROGERIA LAURENTINO DA SILVA pela vida.</t>
   </si>
   <si>
     <t>17485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17485/moc-0029-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17485/moc-0029-2019.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização a sra. Laís Goulart Cerqueira Leite.</t>
   </si>
   <si>
     <t>17486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17486/moc-0030-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17486/moc-0030-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a Design de Moda Ademildes Santos.</t>
   </si>
   <si>
     <t>17487</t>
   </si>
   <si>
     <t>Moção de Parabenização a líder empreendedora Evellin Santos.</t>
   </si>
   <si>
     <t>17488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17488/moc-0032-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17488/moc-0032-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Pastor Alexandre do Carmo e sua esposa Cristiane Feitosa do Carmo da Comunidade Cristã Rocha Eterna em Bertioga, pela passagem do 20º.  aniversário do Ministério na cidade.</t>
   </si>
   <si>
     <t>17489</t>
   </si>
   <si>
     <t>Eduardo Pereira, Biró</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17489/moc-0033-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17489/moc-0033-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a Igreja Evangélica Assembléia de Deus Ministério Santos, pelos 95 anos de fundação.</t>
   </si>
   <si>
     <t>17490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17490/moc-0034-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17490/moc-0034-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO CAPITÃO PM SILVA JÚNIOR PELOS EXCELENTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>17491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17491/moc-0035-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17491/moc-0035-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENTZAÇÃO PELO EXEMPLO DE PROFISSIONALISMO E MATERNIDADE A FUNCIONÁRIA PÚBLICA MUNICIPAL LUCIANA NOLLI.</t>
   </si>
   <si>
     <t>17492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17492/moc-0036-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17492/moc-0036-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇAO A ATLETA DARA VITÓRIA DE SOUZA SILVA.</t>
   </si>
   <si>
     <t>17493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17493/moc-0037-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17493/moc-0037-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇAO A ATLETA YNGRID CRISTINE RIBEIRO SOARES.</t>
   </si>
   <si>
     <t>17494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17494/moc-0038-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17494/moc-0038-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ATLETA JOZIRLANE RIBEIRO DE SOUSA.</t>
   </si>
   <si>
     <t>17531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17531/moc-0039-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17531/moc-0039-2019.pdf</t>
   </si>
   <si>
     <t>Parabenização aos membros do quarteto AMS4.</t>
   </si>
   <si>
     <t>17532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17532/moc-0040-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17532/moc-0040-2019.pdf</t>
   </si>
   <si>
     <t>Parabenização ao Dr. Plínio de Lima Aguiar.</t>
   </si>
   <si>
     <t>17533</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17533/moc-0041-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17533/moc-0041-2019.pdf</t>
   </si>
   <si>
     <t>Parabenização a Manoel Emidio de Oliveira.</t>
   </si>
   <si>
     <t>17534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17534/moc-0042-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17534/moc-0042-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Luiz da Silveira Brum pela organização do 11º. Bertioga Fight Night Muay Thai e K1.</t>
   </si>
   <si>
     <t>17535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17535/moc-0043-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17535/moc-0043-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A OLGA ANITA CORDEIRO DA SILVA PELOS RELEVANTES TRABALHOS SOCIAIS REALIZADOS EM BERTIOGA.</t>
   </si>
   <si>
     <t>17536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17536/moc-0044-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17536/moc-0044-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização aos amigos e Pastores Frederico Pereira de Figueiredo, Fabiana Gois Figueiredo e a Comunidade Cristã Rocha Rio Santos.</t>
   </si>
   <si>
     <t>17537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17537/moc-0045-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17537/moc-0045-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização aos amigos e Pastores Murilo Santos Lemos, Cintia Feitosa da Silva Lemos e a Comunidade Cristã Rocha de Vicente de Carvalho 2.</t>
   </si>
   <si>
     <t>17538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17538/moc-0046-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17538/moc-0046-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização - Em comemoração ao 11º. aniversário da Igreja Bola de Neve Bertioga.</t>
   </si>
   <si>
     <t>17539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17539/moc-0047-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17539/moc-0047-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Vanda de Souza Machado.</t>
   </si>
   <si>
     <t>17540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17540/moc-0048-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17540/moc-0048-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Dr. Paulo de Azevêdo.</t>
   </si>
   <si>
     <t>17541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17541/moc-0049-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17541/moc-0049-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização aos Agentes de Endemias.</t>
   </si>
   <si>
     <t>17542</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17542/moc-0050-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17542/moc-0050-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao CAMPB pelos 9 anos de reativação.</t>
   </si>
   <si>
     <t>17543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17543/moc-0051-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17543/moc-0051-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao SR. WELSON SOARES DE OLIVEIRA JÚNIOR.</t>
   </si>
   <si>
     <t>17595</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17595/moc-0052-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17595/moc-0052-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização aos Defensores Públicos do Núcleo de habitação do Estado de São Paulo Dr. RAFAEL NEGREIROS DANTAS DE LIMA, Dr. VANESSA CHALEGRE DE ANDRADE FRANCA, Dr. ALLAN RAMALHO FERREIRA E TATIANA ZAMONER (ARQUITETA).</t>
   </si>
   <si>
     <t>17619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17619/moc-0053-2019_3Q6WPQd.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17619/moc-0053-2019_3Q6WPQd.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao DL César Augusto Panighel.</t>
   </si>
   <si>
     <t>17620</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17620/moc-0054-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17620/moc-0054-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Secretaria de Saúde Simone Araújo de Oliveira Papaiz.</t>
   </si>
   <si>
     <t>17621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17621/moc-0055-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17621/moc-0055-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a Equipe do Samu de Bertioga.</t>
   </si>
   <si>
     <t>17622</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17622/moc-0056-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17622/moc-0056-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Thiago José Patrício, pelo reconhecimento de seu trabalho no Município de Bertioga.</t>
   </si>
   <si>
     <t>17623</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Pedro Luiz de Carvalho Barbosa, pelo reconhecimento de seu trabalho no Município de Bertioga.</t>
   </si>
   <si>
     <t>17624</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17624/moc-0058-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17624/moc-0058-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Airton da Costa Lourenço, pelo reconhecimento de seu trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17625</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17625/moc-0059-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17625/moc-0059-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. PEDRO CARLOS VELAR.</t>
   </si>
   <si>
     <t>17626</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17626/moc-0060-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17626/moc-0060-2019.pdf</t>
   </si>
   <si>
     <t>Assunto: MOÇÃO DE PARABENIZAÇÃO A SRA. ELAINE RAIMUNDO.</t>
   </si>
   <si>
     <t>17627</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17627/moc-0061-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17627/moc-0061-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Evangelista Anderson Henrique Hora Silva, da Igreja Assembleia de Deus Ministério Madureira / Campo Bertioga, pelos serviços prestados ao reino de Deus na cidade de Bertioga.</t>
   </si>
   <si>
     <t>17628</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17628/moc-0062-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17628/moc-0062-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Pastor Iran Santana de Souza da Igreja Evangélica Pentecostal Dependentes de Cristo, pela passagem do 20 aniversário do Ministério na cidade de Bertioga.</t>
   </si>
   <si>
     <t>17646</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17646/moc-0063-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17646/moc-0063-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR E APOIO AO PROJETO DE LEI 80 DE 2018, QUE TRAMlTA NA CÂMARA FEDERAL DE DEPUTADOS.</t>
   </si>
   <si>
     <t>17647</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17647/moc-0064-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17647/moc-0064-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização BERTPREV.</t>
   </si>
   <si>
     <t>17672</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17672/moc-0065-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17672/moc-0065-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ANA CAROLINE MUNHOZ DA SILVA POR COLOCAR SEUS DONS MUSICAIS PARA LOUVAR A DEUS.</t>
   </si>
   <si>
     <t>17673</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17673/moc-0066-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17673/moc-0066-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PASTOR ROSNEMAR DA SILVA POR SUA GRANDE CONTRIBUIÇÃO NO RESGATE DE ALMAS.</t>
   </si>
   <si>
     <t>17674</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17674/moc-0067-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17674/moc-0067-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a jovem Atleta Catarina Costa Peres.</t>
   </si>
   <si>
     <t>17675</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17675/moc-0068-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17675/moc-0068-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Dr. Paulo Fernando Rosa.</t>
   </si>
   <si>
     <t>17676</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17676/moc-0069-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17676/moc-0069-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Fábio Néris Vitor, pelo reconhecimento de seu trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17677</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17677/moc-0070-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17677/moc-0070-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização aos empresários Marcus Vinicius Moreira Longo e Jessica Aparecida de Lima Longo.</t>
   </si>
   <si>
     <t>17678</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17678/moc-0071-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17678/moc-0071-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARANEBIZAÇÃO A INSTITUlÇÃO MÉDICO SEM FRONTEIRAS.</t>
   </si>
   <si>
     <t>17682</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17682/moc-0072-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17682/moc-0072-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A GUARDA CIVIL MUNICIPAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>17739</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17739/moc-0073-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17739/moc-0073-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Dr. Salomão.</t>
   </si>
   <si>
     <t>17740</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17740/moc-0074-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17740/moc-0074-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Dr. Renan Nehme.</t>
   </si>
   <si>
     <t>17741</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17741/moc-0075-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17741/moc-0075-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Dr. Almayr Guisard Rocha Filho, pelo reconhecimento  de seu trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17742</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17742/moc-0076-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17742/moc-0076-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Beto Zaidan.</t>
   </si>
   <si>
     <t>17743</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17743/moc-0077-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17743/moc-0077-2019.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização ao sr. Ivan de Carvalho, pelo reconhecimento de trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17744</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17744/moc-0078-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17744/moc-0078-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Sra. Lucélia Terezinha Avelino, pelo reconhecimento de seu trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17745</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17745/moc-0079-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17745/moc-0079-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Sra. Maria Inez de Sousa Magalhães, pelo reconhecimento de seu trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17746</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17746/moc-0080-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17746/moc-0080-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a Tâmara da Silva pelo trabalho voluntário de Assistência a Mulher.</t>
   </si>
   <si>
     <t>17747</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17747/moc-0081-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17747/moc-0081-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao guarda vidas voluntário Agnaldo de Oliveira, pelos trabalhos prestados ao município.</t>
   </si>
   <si>
     <t>17748</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17748/moc-0082-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17748/moc-0082-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Pastor Edilson Moura, da Igreja Comunidade Cristã Semeando a Boa Semente, pelos serviços prestados ao reino de Deus.</t>
   </si>
   <si>
     <t>17749</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17749/moc-0083-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17749/moc-0083-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização a todos os Professores da nossa, cidade inclusive aos que se dedicam a Escola Bíblica Dominical.</t>
   </si>
   <si>
     <t>17750</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17750/moc-0084-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17750/moc-0084-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização - EDUCASURF.</t>
   </si>
   <si>
     <t>17751</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17751/moc-0085-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17751/moc-0085-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO, DE PARABENIZAÇÃO AO MESTRE DE KARATÊ DOUGLAS PAGEU PELOS RELEVANTES TRABALHOS E ACIONAIS NA ÁREA ESPORTIVA JUNTO AS CRIANÇAS E JOVENS DE BERTIOGA.</t>
   </si>
   <si>
     <t>17752</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17752/moc-0086-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17752/moc-0086-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À LUCIA MARIA SOUTO BOARIN PELO PIONEIRISMO E  BRILHANTE ATUAÇÃO NA  INCLUSÃO SOCIAL.</t>
   </si>
   <si>
     <t>17753</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17753/moc-0087-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17753/moc-0087-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao SRA FRANCIRLENE AVELINO DE SENA.</t>
   </si>
   <si>
     <t>17822</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR LAERCIO CARLOS PASTORE FILHO.</t>
   </si>
   <si>
     <t>17823</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17823/moc-0089-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17823/moc-0089-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO POR ATO DE BRAVURA AO SAUDOSO CABO/PM MAURICIO SÓLON MOTA.</t>
   </si>
   <si>
     <t>17824</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17824/moc-0090-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17824/moc-0090-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Pastor Cláudio Mello da Igreja Batista Peniel de Bertioga.</t>
   </si>
   <si>
     <t>17825</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17825/moc-0091-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17825/moc-0091-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Fernanda Cristina Cabral de Albuquerque por relevantes trabalhos pelo resgate da cidadania.</t>
   </si>
   <si>
     <t>17826</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17826/moc-0092-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17826/moc-0092-2019.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização à Ana Cristina Gavinho pelo trabalho referência na educação.</t>
   </si>
   <si>
     <t>17827</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17827/moc-0093-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17827/moc-0093-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao servidor público Renato Losada Martins, ocupante do cargo de carreira de Fiscal.</t>
   </si>
   <si>
     <t>17828</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17828/moc-0094-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17828/moc-0094-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao maestro, professor de música e pregador da palavra de Deus, o Sr. Carlos Eduardo dos Santos Toledo, pelo trabalho e dedicação a arte de ensinar.</t>
   </si>
   <si>
     <t>17829</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17829/moc-0095-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17829/moc-0095-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Deputada Estadual Adriana Sanches Galdeano Borgo.</t>
   </si>
   <si>
     <t>17830</t>
   </si>
   <si>
     <t>Capellini, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17830/moc-0096-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17830/moc-0096-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Sra. Cristina Gonçalves, pelo reconhecimento de seu trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17831</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17831/moc-0097-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17831/moc-0097-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Thiago Pereira Lins, pelo reconhecimento de seu trabalho no município de Bertioga.</t>
   </si>
   <si>
     <t>17832</t>
   </si>
   <si>
     <t>Ney Lyra, Matheus Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17832/moc-0098-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17832/moc-0098-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Diretoria da Associação Profissional dos Ambulantes de Bertioga.</t>
   </si>
   <si>
     <t>17849</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17849/moc-0099-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17849/moc-0099-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ATLETAS BERTIOGUENSES OSÓRIO OLIVEIRA, DOUGLAS PAGEÚ, GABRIEL OLIVEIRA E MALÚ CORREIA PELO CAMPEONATO MUNDIAL DE KUNG DO TÊ DE ARTES MARCIAIS.</t>
   </si>
   <si>
     <t>17859</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17859/moc-0100-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17859/moc-0100-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO RADIALISTA RICARDO FREITAS;</t>
   </si>
   <si>
     <t>17860</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17860/moc-0101-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17860/moc-0101-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS PARTICIPANTES DA 15ª. OLIMPÍADAS BRASILEIRA DE MATEMÁTICA: LUIZA FERRAZ SANTOS, MARIA LUIZA DA SILVA, LUIZ HENRIQUE SIQUEIRA DE OLIVEIRA, LUCIANO MARCELO ARAÚJO DE SOUZA. MATHEUS GOMES NUNES, ROSELI VIEIRA_x000D_
 DE JESUS, LUCIANE GARCIA MOREIRA, JULIANA APARECIDA DA SILVA, FRANCINE GODOY PIAZZA, DANILO DOS SANTOS NASCIMENTO, MAGNO ROBERTO DE LIMA CARLOS, PAMELA CARVALHO DE SOUZA, THAIS HELENA DE MATTOS.</t>
   </si>
   <si>
     <t>17869</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A ALUNA JULY YASMIN OLIVEIRA DOS REIS.</t>
   </si>
   <si>
     <t>17870</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17870/moc-0103-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17870/moc-0103-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Luiz Brum e atletas da nossa cidade.</t>
   </si>
   <si>
     <t>17510</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17510/pdl_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17510/pdl_001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Bertioguense ao Pastor Paulo Alves Corrêa, e dá outras providências</t>
   </si>
   <si>
     <t>17618</t>
   </si>
   <si>
     <t>Matheus Rodrigues, Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17618/pdl_002.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17618/pdl_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO SR. ERIC VIANNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17874</t>
   </si>
   <si>
     <t>Capellini, Biró, Dr. Arnaldo Júnior, Eduardo Pereira, Matheus Rodrigues, Ney Lyra, Silvio Magalhães, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17874/pdl_003.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17874/pdl_003.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE DO DECRETO LEGISLATIVO Nº 032/2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17256</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Caio Arias Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17256/plc_001-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17256/plc_001-19.pdf</t>
   </si>
   <si>
     <t>Corrige erro material cometido na Lei Complementar nº 145, de 11 de outubro de 2018</t>
   </si>
   <si>
     <t>17323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17323/plc002-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17323/plc002-19.pdf</t>
   </si>
   <si>
     <t>Aperfeiçoa a Lei Complementar nº 145, de 11 de outubro de 2018, que alterou dispositivos da Lei Complementar nº 93, de 19 de dezembro de 2012, que trata da estrutura administrativa da Prefeitura do Município de Bertioga</t>
   </si>
   <si>
     <t>17353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17353/plc_003.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17353/plc_003.pdf</t>
   </si>
   <si>
     <t>corrige erro material cometido na lei complementar nº 145, de 11 de outubro de 2018</t>
   </si>
   <si>
     <t>17439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17439/plc_004.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17439/plc_004.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI MUNICIPAL Nº 316. DE 26 DE OUTUBRO DE 1998, ACRESCENTANDO O DISPOSITIVO QUE MENCIONA</t>
   </si>
   <si>
     <t>17464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17464/plc_005.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17464/plc_005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Seção III, do Capítulo V, da Lei Complementar nº 93, de 19 de dezembro de 2012, no que se refere à contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>17465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17465/plc_006.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17465/plc_006.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI MUNICIPAL Nº 317, DE 27 DE OUTUBRO DE 1998, QUE APROVOU O USO E ECUPAÇÃO DOSOLO DE BERTIOGA, ACRESCENTANDO O DISPOSITIVO  QUE MENCIONA.</t>
   </si>
   <si>
     <t>17530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17530/plc_007.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17530/plc_007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fomento para a realização de projetos esportivos e culturais não profissionais, e dá outras providências</t>
   </si>
   <si>
     <t>17591</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17591/plc_008-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17591/plc_008-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Auxílio Moradia e dá outras providências.</t>
   </si>
   <si>
     <t>17607</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17607/plc_009.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17607/plc_009.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO SUSTENTÁVEL DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS (vide documentos acessórios)</t>
   </si>
   <si>
     <t>17629</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17629/plc_010.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17629/plc_010.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para entrada, circulação e estacionamento de veículos de transporte coletivos de passageiros provindos de outros municípios</t>
   </si>
   <si>
     <t>17807</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17807/plc_011.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17807/plc_011.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 17, DE 12 DE DEZEMBRO DE 2002, QUE ESTABELECEU A REESTRUTURAÇÃO ORGANIZACIONAL DA GUARDA CIVIL DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>17821</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17821/plc_012.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17821/plc_012.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 16, DE 12 DE DEZEMBRO DE 2002, QUE INSTITUIU O CÓDIGO DE ÉTICA  DA GUARDA CIVIL DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>17875</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17875/plc_013.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17875/plc_013.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 129, DE 29 DE AGOSTO DE 1995, E A LEI COMPLEMENTAR Nº 95, DE 03 DE JULHO DE 2013, QUE DISPÕE, RESPECTIVAMENTE, SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA, E SOBRE A CONSOLIDAÇÃO, ALTERAÇÃO E ATUALIZAÇÃO DA LEGISLAÇÃO PREVIDENCIÁRIA EM ÂMBITO MUNICIPAL, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>17254</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17254/pl_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17254/pl_001.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DE EQUIPAMENTOS DE SOM E ALTO-FALANTES NA PRAIA</t>
   </si>
   <si>
     <t>17273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17273/pl_002.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17273/pl_002.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Municipal nº 1.087, de 23 de outubro de 2013, que dispõe sobre a obrigatoriedade de instalação de sistema de segurança e monitoramento por câmeras de vídeo nas áreas externas das agências dos correios e das instalações bancárias e financeiras que possuam agências ou postos de atendimento localizados no Município de Bertioga</t>
   </si>
   <si>
     <t>17298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17298/pl_003.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17298/pl_003.pdf</t>
   </si>
   <si>
     <t>PREVÊ, NA UNIDADES MUNICIPAIS DE EDUCAÇÃO, LIVRO PARA RECLAMAÇÕES, CRITICAS E SUGESTÕES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17299/pl_004.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17299/pl_004.pdf</t>
   </si>
   <si>
     <t>Obriga a instalação de placa informativa sobre o FUNERAL ASSISTENCIAL e exposição de Caixão e Urna Mortuária gratuíta e da outras providências</t>
   </si>
   <si>
     <t>17300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17300/pl_005.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17300/pl_005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 609, de 05 de agosto de 2004, que autorizou o Poder Executivo a celebrar convênio com a Associação de Pais e Amigos dos Excepcionais de Bertioga -APAE de Bertioga</t>
   </si>
   <si>
     <t>17301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17301/pl_006.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17301/pl_006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar financiamento junto à União, por meio da Caixa Econômica Federal, na qualidade de agentes  financeiro, a oferecer garantias e dá outras providências</t>
   </si>
   <si>
     <t>17302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17302/pl_007.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17302/pl_007.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal  nº 1.270, de 09 de novembro de 2017, que trata sobre a denominação  da Rua Ítalo Fittipaldi</t>
   </si>
   <si>
     <t>17322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17322/pl_008.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17322/pl_008.pdf</t>
   </si>
   <si>
     <t>Denomina como Rua Dr. Carlos José Oliveira Trevisan, a antiga Rua Aprovada 156, no bairro Indaiá</t>
   </si>
   <si>
     <t>17336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17336/pl_009.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17336/pl_009.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Visão 100% e dá outras providências</t>
   </si>
   <si>
     <t>17337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17337/pl_010.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17337/pl_010.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saneamento Ambiental e de Infraestrutura de Bertioga - COMSAIB, bem como o Fundo Municipal de Saneamento Ambiental  e de Infraestrutura de Bertioga - FUMSAIB, e dá outras providências</t>
   </si>
   <si>
     <t>17338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17338/pl_011.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17338/pl_011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO INSTITUTO DE PREVIDÊNCIAS SOCIAL  DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA-BERTPREV, NO VALOR DE R$ 100.000,00</t>
   </si>
   <si>
     <t>17339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17339/pl_012.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17339/pl_012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO NO VALOR DE R$ 3.549.122,00</t>
   </si>
   <si>
     <t>17340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17340/pl_013.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17340/pl_013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, POR TRANSPOSIÇÃO, NO ORÇAMENTO, NO VALOR DE R$ 200.000,00</t>
   </si>
   <si>
     <t>17341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17341/pl_014.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17341/pl_014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO, NO VALOR DE R$ 20.173.073,42</t>
   </si>
   <si>
     <t>17381</t>
   </si>
   <si>
     <t>Proíbe o Executivo e o Legislativo Municipais de contratar e empossar, para ocupar cargo em comissão ou efetivo, bem como função de confiança ou emprego público, pessoa condenada, com sentença transitada em julgado, por crimes previstos na Lei Federal nº 11.340, de 7 de agosto de 2006 - Lei Maria da Penha</t>
   </si>
   <si>
     <t>17382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17382/pl_016.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17382/pl_016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de autorização para intervenção de qualquer concessionária de serviços públicos no Município de Bertioga e dá outras providencias</t>
   </si>
   <si>
     <t>17406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17406/pl_017.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17406/pl_017.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO AVENIDA JOSÉ FRANCISCO DE PAULA, A ANTIGA RUA APROVADA 162, NO BAIRRO JARDIM RAPHAEL</t>
   </si>
   <si>
     <t>17463</t>
   </si>
   <si>
     <t>Dá nova redação à Lei Municipal nº 317, de 27 de outubro de 1998, que aprovou o uso e ocupação do solo de Bertioga, acrescentando o dispositivo que menciona.</t>
   </si>
   <si>
     <t>17407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17407/pl_019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17407/pl_019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento municipal no valor de R$ 391.000,00 (trezentos e noventa e um mil Reais)</t>
   </si>
   <si>
     <t>17408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17408/pl_020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17408/pl_020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, por remanejamento, transposição e transferência , no orçamento no valor de R$ 774.938,03 (setecentos e setenta e quatro mil, novecentos e trinta e oito Reais e três centavos)</t>
   </si>
   <si>
     <t>17409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17409/pl_021.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17409/pl_021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no orçamento  no valor de R$ 15.423.967,41 (quinze milhões, quatrocentos e vinte e três mil, novecentos e sessenta e sete Reais e quarenta e um centavos)</t>
   </si>
   <si>
     <t>17419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17419/pl_22.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17419/pl_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de prestação de informação digital, em tempo real, dos locais e horários dos meios de transportes coletivos.</t>
   </si>
   <si>
     <t>17420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17420/pl__23-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17420/pl__23-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação do Patrimônio Natural e Cultural do Município de Bertioga, cria o Conselho Municipal do Patrimônio Histórico e Cultural e institui o Fundo Municipal de Proteção do Patrimônio Histórico e Cultural</t>
   </si>
   <si>
     <t>17437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17437/pl_024.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17437/pl_024.pdf</t>
   </si>
   <si>
     <t>proibe a oferta de embutidos na composição da merenda de escolas e creches da rede pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>17495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17495/pl_025_ldo.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17495/pl_025_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17459/pl_026.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17459/pl_026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios para o desembarque, no período noturno, de mulheres, idosos e portadores de necessidades especiais, usuários do sistema de transporte coletivo do município de Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>17460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17460/pl_027.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17460/pl_027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proposta de desburocratização de serviços de zeladoria  sobre a possibilidade de financiamento coletivo das despesas destes serviços e dá outras providências</t>
   </si>
   <si>
     <t>17461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17461/pl_028.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17461/pl_028.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 2º DA LEI MUNICIPAL N. 1.339, DE 29 DE MARÇO DE 2019, A FIM DE ACRESCENTAR GARANTIAS À UNIÃO PARA AMORTIZAÇÃO E DEMAIS ENCARGOS DE OPERAÇÃO DE CRÉDITO</t>
   </si>
   <si>
     <t>17462</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO JUNTO À CAIXA ECONÔMICA FEDERAL NO ÂMBITO DO PROGRAMA FINISA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17466/pl_030.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17466/pl_030.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal nº 1.323, de 26 de outubro de 2018, que dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>17480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17480/pl_031.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17480/pl_031.pdf</t>
   </si>
   <si>
     <t>Denomina como Rua Miguel Roberto Moure a antiga Rua 7 do Loteamento Maitinga e dá outras providências</t>
   </si>
   <si>
     <t>17496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17496/pl_032.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17496/pl_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE PROGRAMA E AÇÃO GOVERNAMENTAL NO PLANO PLURIANUAL DO QUADRIÊNIO  2018/2021, INSTITUÍDO  PELA LEI MUNICIPAL Nº 1.280, DE 1º DE JANEIRO DE 2018</t>
   </si>
   <si>
     <t>17497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17497/pl_033.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17497/pl_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DAS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019, APROVADA PELA LEI MUNICIPAL Nº 1.314, DE 27 DE JULHO DE 2018</t>
   </si>
   <si>
     <t>17498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17498/pl_034.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17498/pl_034.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO, NO VALOR DE R$ 50.000,00</t>
   </si>
   <si>
     <t>17499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17499/pl_035.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17499/pl_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO QUADRIÊNIO  2018/2021, INSTITUÍDO PELA LEI MUNICIPAL  Nº 1.280, DE 1º DE JANEIRO DE 2018</t>
   </si>
   <si>
     <t>17513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17513/pl_036.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17513/pl_036.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial, no orçamento municipal no valor de R$ 313.000,00 (trezentos e treze mil reais).</t>
   </si>
   <si>
     <t>17590</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17590/pl_037.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17590/pl_037.pdf</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal a abrir crédito adicional especial no orçamento no valor de R$ 380.000,00 (trezentos e oitenta mil REais)</t>
   </si>
   <si>
     <t>17514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17514/pl_038.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17514/pl_038.pdf</t>
   </si>
   <si>
     <t>Denomina de Edson Muniz da Silva a atual Rua 16, situada no bairro do Maitinga, e dá outras providências</t>
   </si>
   <si>
     <t>17529</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17529/pl_039.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17529/pl_039.pdf</t>
   </si>
   <si>
     <t>Denomina como Rua Caiçara a antiga Rua Particular 02 do bairro Costa do Sol e dá outras providências</t>
   </si>
   <si>
     <t>17586</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17586/pl_040.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17586/pl_040.pdf</t>
   </si>
   <si>
     <t>denomina as ruas do bairro caiubura e dá outras providências</t>
   </si>
   <si>
     <t>17587</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17587/pl_041.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17587/pl_041.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a disponibilização de brinquedos adaptados para crianças com deficiência em locais públicos e privados</t>
   </si>
   <si>
     <t>17588</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17588/pl_042.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17588/pl_042.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a revisão geral anual do vencimento padrão dos servidores públicos do município de bertioga afetos ao poder executivo e dá outras providências</t>
   </si>
   <si>
     <t>17589</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17589/pl_043.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17589/pl_043.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a revisão geral anual dos subsídios do prefeito, vice prefeito e secretários municipais</t>
   </si>
   <si>
     <t>17592</t>
   </si>
   <si>
     <t>Capellini, Dr. Arnaldo Júnior, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17592/pl_044-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17592/pl_044-19.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES ATUAIS DE VENCIMENTO DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17593</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17593/pl_045.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17593/pl_045.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 159, de 08 de novembro de 1995, que dispõe sobre o acesso a documentos por parte dos corretores de imóveis</t>
   </si>
   <si>
     <t>17594</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17594/pl_046.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17594/pl_046.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no orçamento no valor de R$ 7.000.000,00 (sete milhões de Reais)</t>
   </si>
   <si>
     <t>17606</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17606/pl_047.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17606/pl_047.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 1.598.171,02.</t>
   </si>
   <si>
     <t>17617</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17617/pl_048.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17617/pl_048.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DO AUTISTA NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17630</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17630/pl_049.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17630/pl_049.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão, mediante Concorrência Pública, do serviço de estacionamento rotativo de veículo remunerado, nas vias e logradouros públicos, denominado em áreas industriais, comerciais ou residenciais de Zona Azul, e em áreas turísticas ou de preservação ambiental de Zona Verde, e dá outras providências</t>
   </si>
   <si>
     <t>17640</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17640/pl_050.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17640/pl_050.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA PAULO RUBENS ARIETA FILHO, A ANTIGA RUA 21, NO BAIRRO DO MAITINGA</t>
   </si>
   <si>
     <t>17641</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17641/pl_051.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17641/pl_051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA PRÁTICA DE MAUS-TRATOS E CRUELDADE CONTRA ANIMAIS NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17642</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17642/pl_052.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17642/pl_052.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE DR. DURANDO ORÉFFICE PEREIRA DUMAS, A ATUAL RUA APROVADA 101, SITUADA NO BAIRRO JARDIM RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17643</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17643/pl_053.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17643/pl_053.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE DEPUTADA IVETE VARGAS A ATUAL AVENIDA APROVADA 214, SITUADA NO BAIRRO DO INDAIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17644</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17644/pl_054.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17644/pl_054.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE  RENATO FAUSTINO DE OLIVEIRA  A ATUAL RUA APROVADA 097, SITUADA NO BAIRRO  DO JARDIM RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17645</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17645/pl_055.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17645/pl_055.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de cameras de monitoramento  nas dependências onde são atendidos os animais em PET SHOPS, no Município de Bertioga e dá outras providências</t>
   </si>
   <si>
     <t>17669</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17669/pl_056.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17669/pl_056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE PISO TÁTIL PARA DEMARCAR OBSTÁCULOS EM ÁREAS PÚBLICAS E A LOCALIZAÇÃO DE FAIXA DE PEDESTRES, VISANDO A ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIAS VISUAIS NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17670</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE TODO CIDADÃO BERTIOGUENSE EM TER UM ACOMPANHANTE EM CONSULTAS E ATENDIMENTOS MÉDICOS EM TODA REDE PÚBLICA E PRIVADA DE SAÚDE NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17680</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17680/058.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17680/058.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO AV. ORESTES ALEXANDRE DO AMPARO FILHO TED, A ATUAL AV. VICENTE DE CARVALHO NO TRECHO QUE COMPREENDE A AV ANCHIETA ATÉ A RUA SEBASTIÃO ARANTES NO BAIRRO DO CENTRO</t>
   </si>
   <si>
     <t>17679</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17679/059.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17679/059.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA AS NOMEAÇÕES PARA CARGOS EM COMISSÃO NO ÂMBITO DOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO DA CIDADE DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17696</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17696/pl_060.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17696/pl_060.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE EDSON MUNIZ DA SILVA A ATUAL RUA 19, SITUADA NO BAIRRO DO MAITINGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17697</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17697/pl_061.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17697/pl_061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DAS LISTAS DE ESPERA DOS INSCRITOS NOS PROGRAMAS HABITACIONAIS NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17698</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17698/pl_062.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17698/pl_062.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO JUNTO À CAIXA ECONÔMICA FEDERAL NO ÂMBITO DO PROGRAMA FINISA, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>17699</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17699/pl_063.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17699/pl_063.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA CABO/PM SÓLON MOTA A ANTIGA RUA APROVADA 229 (LADO PAR E LADO ÍMPAR), NO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>17700</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17700/pl_064_loa_2020.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17700/pl_064_loa_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2020</t>
   </si>
   <si>
     <t>17701</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CIRCUITO MUNICIPAL  BERTIOGUENSE DE SURF E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17717</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17717/pl_066.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17717/pl_066.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ACESSIBILIDADE DE PESSOAS COM DEFICIÊNCIA, EM CONFORMIDADE COM A LEI FEDERAL Nº 13.146/2015 E O DECRETO Nº 5.296/2004, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17718</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NOS PONTOS DE ÔNIBUS, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17719</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17719/pl_068.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17719/pl_068.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOME DA RUA LAURIDES NUNES DOS SANTOS, A ANTIGA RUA APROVADA 117, NO BAIRRO RIO DA PRAIA</t>
   </si>
   <si>
     <t>17736</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17736/pl_069.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17736/pl_069.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 1.100, de 31 de janeiro de 2014, que estabeleceu normas para o serviço de transporte individual de passageiros de aluguel a taxímetro</t>
   </si>
   <si>
     <t>17737</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17737/pl_070.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17737/pl_070.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar, por transferência e transposição de recursos, como por superávit financeiro, no orçamento municipal no valor de R$ 1.185.879,07(Hum milhão, cento e oitenta e cinco mil, oitocentos e setenta e nove Reais e sete centavos)</t>
   </si>
   <si>
     <t>17754</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17754/pl_071.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17754/pl_071.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO JUNTO À CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA, COM GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>17771</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17771/pl_072.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17771/pl_072.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, POR REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA DE RECURSOS, NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 11.935.750,00</t>
   </si>
   <si>
     <t>17772</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17772/pl_073.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17772/pl_073.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, POR REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA DE RECURSOS, NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 3.845.770,00</t>
   </si>
   <si>
     <t>17773</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17773/074.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17773/074.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, POR REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA DE RECURSOS, NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 3.505.770,00</t>
   </si>
   <si>
     <t>17788</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17788/pl_075-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17788/pl_075-19.pdf</t>
   </si>
   <si>
     <t>INSTITUI A AÇÃO RONDA MARIA DA PENHA NO ÂMBITO DA GUARDA CIVIL MUNICIPAL DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17789</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17789/pl_076-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17789/pl_076-19.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL A CAMPANHA QUEBRANDO O SILÊNCIO, NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17790</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17790/pl_077-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17790/pl_077-19.pdf</t>
   </si>
   <si>
     <t>FICAM DESTINADOS 2% (DOIS POR CENTO) DO TOTAL DE MORADIAS POPULARES DE PROGRAMAS HABITACIONAIS PÚBLICOS ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E AS OFENDIDAS POR TENTATIVA DE CRIME FEMINICÍDIO, CADASTRADAS VIA CONVÊNIO CELEBRADAS PELA PREFEITURA DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17806</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17806/pl_078.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17806/pl_078.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nºs. 242, DE 24 DE SETEMBRO DE 1997, 289, DE 01 DE JULHO DE 1998, 312, DE 09 DE OUTUBRO DE 1998, 393, DE 23 DE MARÇO DE 2000, 433, DE 20 DE DEZEMBRO DE 2000, 480, DE 13 DE DEZEMBRO DE 2001, 591, DE 26  DE MAIO DE 2004, 595, DE 27 DE MAIO DE 2004, 624, DE 04 DE NOVEMBRO DE 2004, 678, DE 26 DE DEZEMBRO DE 2005, 717, DE 18 DE JULHO DE 2006,842, DE 22 DE DEZEMBRO DE 2008, 988, DE 08 DE SETEMBRO DE 2011, 1.003, DE 08 DE DEZEMBRO DE 2011, 1.016, DE 29 DE DEZEMBRO DE 2011, 1.141, DE 29 DE OUTUBRO DE 2014, 1.142, DE 29 DE OUTUBRO DE 2014, E 1.340, DE 29 DE MARÇO DE 2019, QUE INSTITUÍRAM CONSELHOS MUNICIPAIS , NOS TERMOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>17842</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17842/pl_079-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17842/pl_079-19.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E COMPOSTAGEM NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17843</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17843/pl_080.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17843/pl_080.pdf</t>
   </si>
   <si>
     <t>CRIA A PLATAFORMA VIRTUAL PARA ACOMPANHAMENTO DAS OBRAS DA PREFEITURA DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17845</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17845/pl_081.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17845/pl_081.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO QUADRIÊNIO  2018/2021, INSTITUÍDO PELA LEI MUNICIPAL  Nº 1.280, DE 1º DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>17846</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17846/pl_082.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17846/pl_082.pdf</t>
   </si>
   <si>
     <t>ALTERA PROGRAMAS DE AÇÕES GOVERNAMENTAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXECÍCIO DE 2020</t>
   </si>
   <si>
     <t>17847</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17847/pl_083.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17847/pl_083.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 332.000,00 (TREZENTOS E TRINTA E DOIS MIL REAIS)</t>
   </si>
   <si>
     <t>17848</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17848/pl_084.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17848/pl_084.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, POR REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA DE RECURSOS, NO ORÇAMENTO MUNICIPAL NO VALOR DE R$2.260.340,00</t>
   </si>
   <si>
     <t>17858</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17858/pl_085.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17858/pl_085.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 924, DE 08 DE OUTUBRO DE 2010, QUE DISPÕE SOBRE A CONCESSÃO DE ABONO AOS OCUPANTES DOS CARGOS DE SUPERVISOR DE ENSINO, DIRETOR DE ESCOLA, ASSISTENTE DE DIREÇÃO E COORDENADOR PEDAGÓGICO</t>
   </si>
   <si>
     <t>17868</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17868/pl_086.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17868/pl_086.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, POR REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA DE RECURSOS, NO ORÇAMENTO MUNICIPAL NO VALOR DE R$2.868.799,61</t>
   </si>
   <si>
     <t>17871</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17871/pl_087.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17871/pl_087.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE MOBILIDADE URBANA DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS RELACIONADAS</t>
   </si>
   <si>
     <t>17872</t>
   </si>
   <si>
     <t>Capellini, Biró, Dr. Arnaldo Júnior, Eduardo Pereira, Matheus Rodrigues, Ney Lyra, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17872/pl_088.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17872/pl_088.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, PARA O PERÍODO DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17255</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Capellini, Dr. Arnaldo Júnior, Eduardo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17255/pr_001.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17255/pr_001.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO PODER LEGISLATIVO  AS DISPOSIÇÕES DA LEI FEDERAL Nº 12.527/2011, CRIA A OUVIDORIA LEGISLATIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17352/pr_002.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17352/pr_002.pdf</t>
   </si>
   <si>
     <t>revoga a parte que especifica da resolução nº 081/07, e dá outras providências</t>
   </si>
   <si>
     <t>17844</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17844/pr_003.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17844/pr_003.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17873</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17873/pr_004.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17873/pr_004.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE BERTIOGA, PARA O PERÍODO DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17325</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Eduardo Pereira, Biró, Dr. Arnaldo Júnior, Silvio Magalhães, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17325/req-0001-2019-_proc_adm_150-19.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17325/req-0001-2019-_proc_adm_150-19.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE COMISSÃO DE ASSUNTOS ESPECIAIS - CAE, COM A FINALIDADE DE APURAR AS CAUSAS DA PARALISAÇÃO, PARA A POSSÍVEL RETOMADA DAS OBRAS DE AMPLIAÇÃO DO HOSPITAL DE BERTIOGA E, INSTALAÇÕES DE LEITOS DE UTI MEDIANTE SUBVENÇÃO ECONÔMICA.</t>
   </si>
   <si>
     <t>17385</t>
   </si>
   <si>
     <t>Eduardo Pereira, Dr. Arnaldo Júnior, Matheus Rodrigues, Silvio Magalhães, Taciano Goulart, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17385/req-0002-2019.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17385/req-0002-2019.pdf</t>
   </si>
   <si>
     <t>Solicitamos o envio de ofício ao Ilustríssimo Senhor Superintende da SABESP, para que compareça em dia e hora previamente agendados à Câmara Municipal de Bertioga, para prestar esclarecimentos aos Vereadores.</t>
   </si>
   <si>
     <t>17324</t>
   </si>
   <si>
     <t>CAE</t>
   </si>
   <si>
     <t>Trabalhos Comissão de Assuntos Especiais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -7063,68 +7063,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17236/ind-0001-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17237/ind-0002-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17238/ind-0003-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17239/ind-0004-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17240/ind-0005-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17241/ind-0006-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17242/ind-0007-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17243/ind-0008-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17244/ind-0009-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17245/ind-0010-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17246/ind-0011-2019_oTXOkqs.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17247/ind-0012-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17248/ind-0013-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17249/ind-0014-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17250/ind-0015-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17251/ind-0016-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17252/ind-0017-2019_xGQNLyO.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17253/ind-0018-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17257/ind-0019-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17258/ind-0020-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17259/ind-0021-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17260/ind-0022-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17261/ind-0023-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17262/ind-0024-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17263/ind-0025-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17264/ind-0026-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17265/ind-0027-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17266/ind-0028-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17267/ind-0029-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17268/ind-0030-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17269/ind-0031-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17270/ind-0032-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17271/ind-0033-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17272/ind-0034-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17277/ind-0035-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17278/ind-0036-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17279/ind-0037-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17280/ind-0038-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17281/ind-0039-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17282/ind-0040-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17283/ind-0041-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17284/ind-0042-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17285/ind-0043-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17286/ind-0044-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17287/ind-0045-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17288/ind-0046-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17289/ind-0047-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17290/ind-0048-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17291/ind-0049-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17292/ind-0050-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17293/ind-0051-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17294/ind-0052-2019-_proc_adm_121-19_df9XM8r.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17295/ind-0053-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17296/ind-0054-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17297/ind-0055-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17303/ind-0056-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17304/ind-0057-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17305/ind-0058-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17306/ind-0059-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17307/ind-0060-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17308/ind-0061-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17309/ind-0062-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17310/ind-0063-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17311/ind-0064-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17312/ind-0065-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17313/ind-0066-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17314/ind-0067-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17315/ind-0068-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17316/ind-0069-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17317/ind-0070-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17318/ind-0071-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17319/ind-0072-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17320/ind-0073-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17321/ind-0074-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17326/ind-0075-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17327/ind-0076-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17328/ind-0077-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17329/ind-0078-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17330/ind-0079-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17331/ind-0080-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17332/ind-0081-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17333/ind-0082-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17334/ind-0083-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17335/ind-0084-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17355/ind-0085-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17356/ind-0086-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17357/ind-0087-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17358/ind-0088-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17359/ind-0089-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17360/ind-0090-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17361/ind-0091-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17362/ind-0092-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17363/ind-0093-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17364/ind-0094-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17365/ind-0095-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17366/ind-0096-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17367/ind-0097-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17368/ind-0098-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17369/ind-0099-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17370/ind-0100-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17371/ind-0101-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17372/ind-0102-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17373/ind-0103-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17374/ind-0104-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17375/ind-0105-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17376/ind-0106-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17378/ind-0108-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17379/ind-0109-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17380/ind-0110-2019_X2q15vS.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17384/ind-0111-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17387/ind-0113-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17388/ind-0114-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17390/ind-0116-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17391/ind-0117-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17392/ind-0118-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17393/ind-0119-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17394/ind-0120-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17395/ind-0121-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17396/ind-0122-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17397/ind-0123-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17398/ind-0124-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17399/ind-0125-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17400/ind-0126-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17401/ind-0127-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17402/ind-0128-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17403/ind-0129-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17404/ind-0130-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17405/ind-0131-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17421/ind-0132-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17422/ind-0133-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17423/ind-0134-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17424/ind-0135-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17425/ind-0136-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17426/ind-0137-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17427/ind-0138-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17428/ind-0139-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17429/ind-0140-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17430/ind-0141-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17431/ind-0142-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17432/ind-0143-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17433/ind-0144-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17434/ind-0145-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17435/ind-0146-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17436/ind-0147-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17438/ind-0148-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17440/ind-0149-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17441/ind-0150-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17442/ind-0151-2019_vFOmzXG.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17443/ind-0152-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17444/ind-0153-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17445/ind-0154-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17446/ind-0155-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17447/ind-0156-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17448/ind-0157-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17449/ind-0158-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17450/ind-0159-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17452/ind-0161-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17453/ind-0162-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17454/ind-0163-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17455/ind-0164-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17456/ind-0165-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17457/ind-0166-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17458/ind-0167-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17467/ind-0168-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17468/ind-0169-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17469/ind-0170-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17470/ind-0171-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17471/ind-0172-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17472/ind-0173-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17473/ind-0174-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17474/ind-0175-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17475/ind-0176-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17476/ind-0177-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17477/ind-0178-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17478/ind-0179-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17479/ind-0180-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17500/ind-0181-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17501/ind-0182-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17502/ind-0183-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17503/ind-0184-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17504/ind-0185-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17505/ind-0186-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17506/ind-0187-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17516/ind-0192-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17517/ind-0193-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17518/ind-0194-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17519/ind-0195-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17520/ind-0196-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17521/ind-0197-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17522/ind-0198-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17523/ind-0199-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17524/ind-0200-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17525/ind-0201-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17526/ind-0202-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17527/ind-0203-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17528/ind-0204-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17557/ind-0205-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17568/ind-0206-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17569/ind-0207-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17570/ind-0208-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17571/ind-0209-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17575/ind-0210-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17579/ind-0211-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17580/ind-0212-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17581/ind-0213-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17582/ind-0214-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17583/ind-0215-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17596/ind-0216-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17597/ind-0217-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17598/ind-0218-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17599/ind-0219-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17600/ind-0220-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17601/ind-0221-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17602/ind-0222-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17603/ind-0223-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17604/ind-0224-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17608/ind-0225-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17609/ind-0226-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17610/ind-0227-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17611/ind-0228-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17612/ind-0229-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17613/ind-0230-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17614/ind-0231-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17615/ind-0232-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17616/ind-0233-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17631/ind-0234-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17632/ind-0235-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17633/ind-0236-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17634/ind-0237-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17635/ind-0238-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17636/ind-0239-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17637/ind-0240-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17638/ind-0241-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17639/ind-0242-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17648/ind-0243-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17649/ind-0244-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17650/ind-0245-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17651/ind-0246-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17652/ind-0247-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17653/ind-0248-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17654/ind-0249-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17655/ind-0250-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17656/ind-0251-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17658/ind-0253-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17659/ind-0254-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17660/ind-0255-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17661/ind-0256-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17662/ind-0257-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17663/ind-0258-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17664/ind-0259-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17665/ind-0260-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17666/ind-0261-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17667/ind-0262-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17668/ind-0263-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17681/ind-0264-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17683/ind-0265-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17684/ind-0266-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17685/ind-0267-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17686/ind-0268-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17687/ind-0269-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17688/ind-0270-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17689/ind-0271-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17690/ind-0272-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17691/ind-0273-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17692/ind-0274-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17693/ind-0275-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17694/ind-0276-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17695/ind-0277-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17702/ind-0278-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17703/ind-0279-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17704/ind-0280-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17705/ind-0281-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17706/ind-0282-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17707/ind-0283-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17708/ind-0284-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17709/ind-0285-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17710/ind-0286-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17711/ind-0287-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17712/ind-0288-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17713/ind-0289-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17714/ind-0290-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17715/ind-0291-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17716/ind-0292-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17720/ind-0293-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17721/ind-0294-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17722/ind-0295-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17723/ind-0296-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17724/ind-0297-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17725/ind-0298-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17726/ind-0299-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17727/ind-0300-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17728/ind-0301-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17729/ind-0302-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17730/ind-0303-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17731/ind-0304-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17732/ind-0305-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17733/ind-0306-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17734/ind-0307-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17735/ind-0308-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17738/ind-0309-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17755/ind-0310-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17756/ind-0311-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17757/ind-0312-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17758/ind-0313-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17759/ind-0314-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17760/ind-0315-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17761/ind-0316-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17762/ind-0317-2019_-_retirada_de_foto_-_proc_adm_53119.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17763/ind-0318-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17764/ind-0319-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17765/ind-0320-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17766/ind-0321-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17768/ind-0323-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17769/ind-0324-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17770/ind-0325-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17774/ind-0326-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17775/ind-0327-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17776/ind-0328-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17777/ind-0329-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17779/ind-0331-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17780/ind-0332-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17781/ind-0333-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17782/ind-0334-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17783/ind-0335-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17784/ind-0336-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17785/ind-0337-2019_XcURIRP.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17786/ind-0338-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17787/ind-0339-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17791/ind-0340-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17792/ind-0341-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17793/ind-0342-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17794/ind-0343-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17795/ind-0344-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17796/ind-0345-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17797/ind-0346-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17798/ind-0347-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17799/ind-0348-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17800/ind-0349-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17802/ind-0351-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17803/ind-0352-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17804/ind-0353-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17805/ind-0354-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17808/ind-0355-2019_-_proc_adm_563-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17809/ind-0356-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17810/ind-0357-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17811/ind-0358-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17812/ind-0359-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17813/ind-0360-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17814/ind-0361-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17815/ind-0362-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17817/ind-0364-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17818/ind-0365-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17819/ind-0366-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17820/ind-0367-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17833/ind-0368-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17834/ind-0369-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17835/ind-0370-2019_mevRlJF.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17836/ind-0371-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17837/ind-0372-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17841/ind-0376-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17850/ind-0377-2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17851/ind-0378-2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17852/ind-0379-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17853/ind-0380-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17854/ind-0381-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17857/ind-0384-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17861/ind-0385-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17862/ind-0386-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17863/ind-0387-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17865/ind-0389-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17866/ind-0390-2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17867/ind-0391-2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17235/moc-0001-2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17274/moc-0002-2019_O9SlJBa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17275/moc-0003-2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17276/moc-0004-2019_5Ym1foF.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17342/moc-0005-2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17343/moc-0006-2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17344/moc-0007-2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17345/moc-0008-2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17346/moc-0009-2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17347/moc-0010-2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17348/moc-0011-2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17349/moc-0012-2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17350/moc-0013-2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17351/moc-0014-2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17354/moc-0015-2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17411/moc-0017-2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17414/moc-0020-2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17415/moc-0021-2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17416/moc-0022-2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17417/moc-0023-2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17418/moc-0024-2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17481/moc-0025-2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17482/moc-0026-2019_yjYXzKs.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17483/moc-0027-2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17485/moc-0029-2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17486/moc-0030-2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17488/moc-0032-2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17489/moc-0033-2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17490/moc-0034-2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17491/moc-0035-2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17492/moc-0036-2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17493/moc-0037-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17494/moc-0038-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17531/moc-0039-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17532/moc-0040-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17533/moc-0041-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17534/moc-0042-2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17535/moc-0043-2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17536/moc-0044-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17537/moc-0045-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17538/moc-0046-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17539/moc-0047-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17540/moc-0048-2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17541/moc-0049-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17542/moc-0050-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17543/moc-0051-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17595/moc-0052-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17619/moc-0053-2019_3Q6WPQd.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17620/moc-0054-2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17621/moc-0055-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17622/moc-0056-2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17624/moc-0058-2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17625/moc-0059-2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17626/moc-0060-2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17627/moc-0061-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17628/moc-0062-2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17646/moc-0063-2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17647/moc-0064-2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17672/moc-0065-2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17673/moc-0066-2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17674/moc-0067-2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17675/moc-0068-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17676/moc-0069-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17677/moc-0070-2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17678/moc-0071-2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17682/moc-0072-2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17739/moc-0073-2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17740/moc-0074-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17741/moc-0075-2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17742/moc-0076-2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17743/moc-0077-2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17744/moc-0078-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17745/moc-0079-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17746/moc-0080-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17747/moc-0081-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17748/moc-0082-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17749/moc-0083-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17750/moc-0084-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17751/moc-0085-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17752/moc-0086-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17753/moc-0087-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17823/moc-0089-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17824/moc-0090-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17825/moc-0091-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17826/moc-0092-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17827/moc-0093-2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17828/moc-0094-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17829/moc-0095-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17830/moc-0096-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17831/moc-0097-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17832/moc-0098-2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17849/moc-0099-2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17859/moc-0100-2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17860/moc-0101-2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17870/moc-0103-2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17510/pdl_001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17618/pdl_002.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17874/pdl_003.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17256/plc_001-19.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17323/plc002-19.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17353/plc_003.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17439/plc_004.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17464/plc_005.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17465/plc_006.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17530/plc_007.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17591/plc_008-19.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17607/plc_009.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17629/plc_010.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17807/plc_011.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17821/plc_012.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17875/plc_013.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17254/pl_001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17273/pl_002.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17298/pl_003.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17299/pl_004.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17300/pl_005.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17301/pl_006.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17302/pl_007.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17322/pl_008.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17336/pl_009.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17337/pl_010.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17338/pl_011.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17339/pl_012.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17340/pl_013.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17341/pl_014.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17382/pl_016.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17406/pl_017.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17407/pl_019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17408/pl_020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17409/pl_021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17419/pl_22.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17420/pl__23-2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17437/pl_024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17495/pl_025_ldo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17459/pl_026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17460/pl_027.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17461/pl_028.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17466/pl_030.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17480/pl_031.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17496/pl_032.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17497/pl_033.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17498/pl_034.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17499/pl_035.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17513/pl_036.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17590/pl_037.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17514/pl_038.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17529/pl_039.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17586/pl_040.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17587/pl_041.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17588/pl_042.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17589/pl_043.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17592/pl_044-19.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17593/pl_045.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17594/pl_046.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17606/pl_047.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17617/pl_048.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17630/pl_049.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17640/pl_050.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17641/pl_051.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17642/pl_052.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17643/pl_053.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17644/pl_054.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17645/pl_055.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17669/pl_056.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17680/058.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17679/059.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17696/pl_060.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17697/pl_061.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17698/pl_062.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17699/pl_063.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17700/pl_064_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17717/pl_066.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17719/pl_068.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17736/pl_069.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17737/pl_070.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17754/pl_071.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17771/pl_072.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17772/pl_073.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17773/074.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17788/pl_075-19.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17789/pl_076-19.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17790/pl_077-19.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17806/pl_078.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17842/pl_079-19.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17843/pl_080.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17845/pl_081.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17846/pl_082.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17847/pl_083.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17848/pl_084.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17858/pl_085.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17868/pl_086.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17871/pl_087.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17872/pl_088.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17255/pr_001.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17352/pr_002.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17844/pr_003.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17873/pr_004.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17325/req-0001-2019-_proc_adm_150-19.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17385/req-0002-2019.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17236/ind-0001-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17237/ind-0002-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17238/ind-0003-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17239/ind-0004-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17240/ind-0005-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17241/ind-0006-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17242/ind-0007-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17243/ind-0008-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17244/ind-0009-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17245/ind-0010-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17246/ind-0011-2019_oTXOkqs.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17247/ind-0012-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17248/ind-0013-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17249/ind-0014-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17250/ind-0015-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17251/ind-0016-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17252/ind-0017-2019_xGQNLyO.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17253/ind-0018-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17257/ind-0019-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17258/ind-0020-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17259/ind-0021-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17260/ind-0022-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17261/ind-0023-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17262/ind-0024-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17263/ind-0025-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17264/ind-0026-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17265/ind-0027-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17266/ind-0028-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17267/ind-0029-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17268/ind-0030-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17269/ind-0031-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17270/ind-0032-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17271/ind-0033-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17272/ind-0034-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17277/ind-0035-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17278/ind-0036-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17279/ind-0037-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17280/ind-0038-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17281/ind-0039-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17282/ind-0040-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17283/ind-0041-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17284/ind-0042-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17285/ind-0043-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17286/ind-0044-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17287/ind-0045-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17288/ind-0046-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17289/ind-0047-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17290/ind-0048-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17291/ind-0049-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17292/ind-0050-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17293/ind-0051-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17294/ind-0052-2019-_proc_adm_121-19_df9XM8r.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17295/ind-0053-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17296/ind-0054-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17297/ind-0055-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17303/ind-0056-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17304/ind-0057-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17305/ind-0058-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17306/ind-0059-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17307/ind-0060-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17308/ind-0061-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17309/ind-0062-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17310/ind-0063-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17311/ind-0064-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17312/ind-0065-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17313/ind-0066-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17314/ind-0067-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17315/ind-0068-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17316/ind-0069-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17317/ind-0070-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17318/ind-0071-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17319/ind-0072-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17320/ind-0073-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17321/ind-0074-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17326/ind-0075-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17327/ind-0076-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17328/ind-0077-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17329/ind-0078-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17330/ind-0079-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17331/ind-0080-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17332/ind-0081-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17333/ind-0082-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17334/ind-0083-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17335/ind-0084-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17355/ind-0085-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17356/ind-0086-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17357/ind-0087-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17358/ind-0088-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17359/ind-0089-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17360/ind-0090-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17361/ind-0091-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17362/ind-0092-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17363/ind-0093-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17364/ind-0094-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17365/ind-0095-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17366/ind-0096-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17367/ind-0097-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17368/ind-0098-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17369/ind-0099-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17370/ind-0100-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17371/ind-0101-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17372/ind-0102-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17373/ind-0103-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17374/ind-0104-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17375/ind-0105-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17376/ind-0106-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17378/ind-0108-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17379/ind-0109-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17380/ind-0110-2019_X2q15vS.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17384/ind-0111-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17387/ind-0113-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17388/ind-0114-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17390/ind-0116-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17391/ind-0117-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17392/ind-0118-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17393/ind-0119-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17394/ind-0120-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17395/ind-0121-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17396/ind-0122-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17397/ind-0123-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17398/ind-0124-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17399/ind-0125-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17400/ind-0126-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17401/ind-0127-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17402/ind-0128-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17403/ind-0129-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17404/ind-0130-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17405/ind-0131-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17421/ind-0132-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17422/ind-0133-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17423/ind-0134-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17424/ind-0135-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17425/ind-0136-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17426/ind-0137-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17427/ind-0138-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17428/ind-0139-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17429/ind-0140-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17430/ind-0141-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17431/ind-0142-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17432/ind-0143-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17433/ind-0144-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17434/ind-0145-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17435/ind-0146-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17436/ind-0147-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17438/ind-0148-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17440/ind-0149-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17441/ind-0150-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17442/ind-0151-2019_vFOmzXG.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17443/ind-0152-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17444/ind-0153-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17445/ind-0154-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17446/ind-0155-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17447/ind-0156-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17448/ind-0157-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17449/ind-0158-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17450/ind-0159-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17452/ind-0161-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17453/ind-0162-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17454/ind-0163-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17455/ind-0164-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17456/ind-0165-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17457/ind-0166-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17458/ind-0167-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17467/ind-0168-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17468/ind-0169-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17469/ind-0170-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17470/ind-0171-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17471/ind-0172-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17472/ind-0173-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17473/ind-0174-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17474/ind-0175-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17475/ind-0176-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17476/ind-0177-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17477/ind-0178-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17478/ind-0179-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17479/ind-0180-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17500/ind-0181-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17501/ind-0182-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17502/ind-0183-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17503/ind-0184-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17504/ind-0185-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17505/ind-0186-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17506/ind-0187-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17516/ind-0192-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17517/ind-0193-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17518/ind-0194-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17519/ind-0195-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17520/ind-0196-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17521/ind-0197-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17522/ind-0198-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17523/ind-0199-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17524/ind-0200-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17525/ind-0201-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17526/ind-0202-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17527/ind-0203-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17528/ind-0204-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17557/ind-0205-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17568/ind-0206-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17569/ind-0207-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17570/ind-0208-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17571/ind-0209-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17575/ind-0210-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17579/ind-0211-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17580/ind-0212-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17581/ind-0213-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17582/ind-0214-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17583/ind-0215-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17596/ind-0216-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17597/ind-0217-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17598/ind-0218-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17599/ind-0219-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17600/ind-0220-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17601/ind-0221-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17602/ind-0222-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17603/ind-0223-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17604/ind-0224-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17608/ind-0225-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17609/ind-0226-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17610/ind-0227-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17611/ind-0228-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17612/ind-0229-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17613/ind-0230-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17614/ind-0231-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17615/ind-0232-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17616/ind-0233-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17631/ind-0234-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17632/ind-0235-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17633/ind-0236-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17634/ind-0237-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17635/ind-0238-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17636/ind-0239-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17637/ind-0240-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17638/ind-0241-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17639/ind-0242-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17648/ind-0243-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17649/ind-0244-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17650/ind-0245-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17651/ind-0246-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17652/ind-0247-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17653/ind-0248-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17654/ind-0249-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17655/ind-0250-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17656/ind-0251-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17658/ind-0253-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17659/ind-0254-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17660/ind-0255-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17661/ind-0256-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17662/ind-0257-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17663/ind-0258-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17664/ind-0259-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17665/ind-0260-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17666/ind-0261-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17667/ind-0262-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17668/ind-0263-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17681/ind-0264-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17683/ind-0265-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17684/ind-0266-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17685/ind-0267-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17686/ind-0268-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17687/ind-0269-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17688/ind-0270-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17689/ind-0271-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17690/ind-0272-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17691/ind-0273-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17692/ind-0274-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17693/ind-0275-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17694/ind-0276-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17695/ind-0277-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17702/ind-0278-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17703/ind-0279-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17704/ind-0280-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17705/ind-0281-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17706/ind-0282-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17707/ind-0283-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17708/ind-0284-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17709/ind-0285-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17710/ind-0286-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17711/ind-0287-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17712/ind-0288-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17713/ind-0289-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17714/ind-0290-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17715/ind-0291-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17716/ind-0292-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17720/ind-0293-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17721/ind-0294-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17722/ind-0295-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17723/ind-0296-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17724/ind-0297-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17725/ind-0298-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17726/ind-0299-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17727/ind-0300-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17728/ind-0301-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17729/ind-0302-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17730/ind-0303-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17731/ind-0304-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17732/ind-0305-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17733/ind-0306-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17734/ind-0307-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17735/ind-0308-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17738/ind-0309-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17755/ind-0310-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17756/ind-0311-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17757/ind-0312-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17758/ind-0313-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17759/ind-0314-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17760/ind-0315-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17761/ind-0316-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17762/ind-0317-2019_-_retirada_de_foto_-_proc_adm_53119.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17763/ind-0318-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17764/ind-0319-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17765/ind-0320-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17766/ind-0321-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17768/ind-0323-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17769/ind-0324-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17770/ind-0325-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17774/ind-0326-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17775/ind-0327-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17776/ind-0328-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17777/ind-0329-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17779/ind-0331-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17780/ind-0332-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17781/ind-0333-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17782/ind-0334-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17783/ind-0335-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17784/ind-0336-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17785/ind-0337-2019_XcURIRP.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17786/ind-0338-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17787/ind-0339-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17791/ind-0340-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17792/ind-0341-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17793/ind-0342-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17794/ind-0343-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17795/ind-0344-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17796/ind-0345-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17797/ind-0346-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17798/ind-0347-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17799/ind-0348-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17800/ind-0349-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17802/ind-0351-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17803/ind-0352-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17804/ind-0353-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17805/ind-0354-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17808/ind-0355-2019_-_proc_adm_563-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17809/ind-0356-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17810/ind-0357-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17811/ind-0358-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17812/ind-0359-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17813/ind-0360-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17814/ind-0361-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17815/ind-0362-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17817/ind-0364-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17818/ind-0365-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17819/ind-0366-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17820/ind-0367-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17833/ind-0368-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17834/ind-0369-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17835/ind-0370-2019_mevRlJF.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17836/ind-0371-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17837/ind-0372-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17841/ind-0376-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17850/ind-0377-2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17851/ind-0378-2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17852/ind-0379-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17853/ind-0380-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17854/ind-0381-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17857/ind-0384-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17861/ind-0385-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17862/ind-0386-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17863/ind-0387-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17865/ind-0389-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17866/ind-0390-2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17867/ind-0391-2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17235/moc-0001-2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17274/moc-0002-2019_O9SlJBa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17275/moc-0003-2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17276/moc-0004-2019_5Ym1foF.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17342/moc-0005-2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17343/moc-0006-2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17344/moc-0007-2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17345/moc-0008-2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17346/moc-0009-2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17347/moc-0010-2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17348/moc-0011-2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17349/moc-0012-2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17350/moc-0013-2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17351/moc-0014-2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17354/moc-0015-2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17411/moc-0017-2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17414/moc-0020-2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17415/moc-0021-2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17416/moc-0022-2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17417/moc-0023-2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17418/moc-0024-2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17481/moc-0025-2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17482/moc-0026-2019_yjYXzKs.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17483/moc-0027-2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17485/moc-0029-2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17486/moc-0030-2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17488/moc-0032-2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17489/moc-0033-2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17490/moc-0034-2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17491/moc-0035-2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17492/moc-0036-2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17493/moc-0037-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17494/moc-0038-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17531/moc-0039-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17532/moc-0040-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17533/moc-0041-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17534/moc-0042-2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17535/moc-0043-2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17536/moc-0044-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17537/moc-0045-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17538/moc-0046-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17539/moc-0047-2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17540/moc-0048-2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17541/moc-0049-2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17542/moc-0050-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17543/moc-0051-2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17595/moc-0052-2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17619/moc-0053-2019_3Q6WPQd.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17620/moc-0054-2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17621/moc-0055-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17622/moc-0056-2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17624/moc-0058-2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17625/moc-0059-2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17626/moc-0060-2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17627/moc-0061-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17628/moc-0062-2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17646/moc-0063-2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17647/moc-0064-2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17672/moc-0065-2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17673/moc-0066-2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17674/moc-0067-2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17675/moc-0068-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17676/moc-0069-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17677/moc-0070-2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17678/moc-0071-2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17682/moc-0072-2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17739/moc-0073-2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17740/moc-0074-2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17741/moc-0075-2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17742/moc-0076-2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17743/moc-0077-2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17744/moc-0078-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17745/moc-0079-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17746/moc-0080-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17747/moc-0081-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17748/moc-0082-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17749/moc-0083-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17750/moc-0084-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17751/moc-0085-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17752/moc-0086-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17753/moc-0087-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17823/moc-0089-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17824/moc-0090-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17825/moc-0091-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17826/moc-0092-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17827/moc-0093-2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17828/moc-0094-2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17829/moc-0095-2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17830/moc-0096-2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17831/moc-0097-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17832/moc-0098-2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17849/moc-0099-2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17859/moc-0100-2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17860/moc-0101-2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17870/moc-0103-2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17510/pdl_001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17618/pdl_002.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17874/pdl_003.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17256/plc_001-19.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17323/plc002-19.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17353/plc_003.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17439/plc_004.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17464/plc_005.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17465/plc_006.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17530/plc_007.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17591/plc_008-19.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17607/plc_009.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17629/plc_010.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17807/plc_011.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17821/plc_012.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17875/plc_013.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17254/pl_001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17273/pl_002.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17298/pl_003.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17299/pl_004.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17300/pl_005.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17301/pl_006.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17302/pl_007.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17322/pl_008.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17336/pl_009.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17337/pl_010.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17338/pl_011.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17339/pl_012.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17340/pl_013.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17341/pl_014.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17382/pl_016.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17406/pl_017.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17407/pl_019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17408/pl_020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17409/pl_021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17419/pl_22.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17420/pl__23-2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17437/pl_024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17495/pl_025_ldo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17459/pl_026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17460/pl_027.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17461/pl_028.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17466/pl_030.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17480/pl_031.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17496/pl_032.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17497/pl_033.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17498/pl_034.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17499/pl_035.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17513/pl_036.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17590/pl_037.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17514/pl_038.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17529/pl_039.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17586/pl_040.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17587/pl_041.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17588/pl_042.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17589/pl_043.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17592/pl_044-19.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17593/pl_045.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17594/pl_046.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17606/pl_047.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17617/pl_048.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17630/pl_049.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17640/pl_050.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17641/pl_051.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17642/pl_052.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17643/pl_053.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17644/pl_054.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17645/pl_055.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17669/pl_056.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17680/058.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17679/059.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17696/pl_060.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17697/pl_061.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17698/pl_062.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17699/pl_063.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17700/pl_064_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17717/pl_066.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17719/pl_068.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17736/pl_069.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17737/pl_070.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17754/pl_071.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17771/pl_072.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17772/pl_073.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17773/074.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17788/pl_075-19.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17789/pl_076-19.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17790/pl_077-19.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17806/pl_078.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17842/pl_079-19.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17843/pl_080.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17845/pl_081.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17846/pl_082.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17847/pl_083.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17848/pl_084.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17858/pl_085.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17868/pl_086.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17871/pl_087.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17872/pl_088.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17255/pr_001.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17352/pr_002.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17844/pr_003.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17873/pr_004.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17325/req-0001-2019-_proc_adm_150-19.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/sapl/public/materialegislativa/2019/17385/req-0002-2019.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H608"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>