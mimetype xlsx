--- v0 (2026-02-05)
+++ v1 (2026-05-17)
@@ -54,4957 +54,4957 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16392</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t xml:space="preserve">Contas Municipais </t>
   </si>
   <si>
     <t>Mesa Diretora 2013/2014</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS DO EXERCÍCIO DE 2013 - TC-2111/026/13</t>
   </si>
   <si>
     <t>15565</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcia Lia</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15565/15565_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15565/15565_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÕES DE TRAJETOS DE LINHAS DE TRANSPORTES COLETIVOS.</t>
   </si>
   <si>
     <t>15566</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valéria Bento, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15566/15566_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15566/15566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SAÚDE QUE ORIENTE E FISCALIZE O TRATAMENTO DISPENSADO AOS USUÁRIOS DOS SERVIÇOS PÚBLICOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15567</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15567/15567_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15567/15567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS, ESCLARECIMENTOS ACERCA DOS SERVIÇOS DE VARRIÇÃO E ASPIRAÇÃO DE RESÍDUOS PELOS VEÍCULOS OPERADOS PELA EMPRESA MONTE AZUL.</t>
   </si>
   <si>
     <t>15568</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15568/15568_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15568/15568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, POR MEIO DA DIRETORIA DE LICITAÇÃO E COMPRAS O FORNECIMENTO DE CÓPIAS DO PROCESSO PMB 8272/2015._x000D_
 </t>
   </si>
   <si>
     <t>15569</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15569/15569_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15569/15569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA DIRETORIA DE LICITAÇÃO E COMPRAS, O FORNECIMENTO DE CÓPIAS DO PROCESSO PMB 7787/2015.</t>
   </si>
   <si>
     <t>15570</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15570/15570_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15570/15570_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRUPO DE ATUAÇÃO ESPECIAL DO MEIO AMBIENTE (GAEMA) FAZER A FORÇA TAREFA PARA FISCALIZAR AS EMBARCAÇÕES.</t>
   </si>
   <si>
     <t>15571</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15571/15571_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15571/15571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERO O PEDIDO DE PROJETO DE LEI QUE "DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE ENERGIA ELÉTRICA NO MUNICÍPIO DE BERTIOGA A RETIRAR GRATUITAMENTE OS POSTES IRREGULARES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>15572</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15572/15572_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15572/15572_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE PLACA DA FACHADA DA UBS DO JARDIM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>15573</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15573/15573_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15573/15573_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO A FISCALIZAÇÃO DA PREFEITURA QUANTO A PAVIMENTAÇÃO EM CALÇADAS NA CIDADE DE BERTIOGA</t>
   </si>
   <si>
     <t>15574</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REPAROS DA CICLOVIA RIO SANTOS ENTRE OS BAIRROS ALBATROZ E JARDIM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>15575</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>LIXEIRAS</t>
   </si>
   <si>
     <t>15576</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15576/15576_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15576/15576_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS ECOLÓGICO</t>
   </si>
   <si>
     <t>15577</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15577/15577_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15577/15577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR A SOLICITAÇÃO DE UM POSTO AVANÇADO DO IML</t>
   </si>
   <si>
     <t>15578</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15578/15578_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15578/15578_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA JOSÉ COSTA SILVA SOBRINHO</t>
   </si>
   <si>
     <t>15579</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15579/15579_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15579/15579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CANAL DE DRENAGEM</t>
   </si>
   <si>
     <t>15580</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15580/15580_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15580/15580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A PERMANÊNCIA DA FEIRA DE ARTESANATO NO FORTE SÃO JOÃO</t>
   </si>
   <si>
     <t>15581</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15581/15581_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15581/15581_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DO RIO ITAPANHAU E RIO VERMELHO NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15582</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15582/15582_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15582/15582_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSO DE PESCA AMADORA</t>
   </si>
   <si>
     <t>15583</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15583/15583_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15583/15583_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA NAS ROTATÓRIAS DE GUARATUBA</t>
   </si>
   <si>
     <t>15589</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15589/15589_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15589/15589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE EDUCAÇÃO PROVIDÊNCIAS ESTRUTURAIS COM RELAÇÃO À ESCOLA MUNICIPAL GENÉSIO SEBASTIÃO, NAS CHÁCARAS VISTA LINDA E EMEIF CAIUBURA.</t>
   </si>
   <si>
     <t>15590</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15590/15590_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15590/15590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE EDUCAÇÃO ESCLARECIMENTOS ACERCA DOS MICROS-ÔNIBUS ESCOLARES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15591</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15591/15591_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15591/15591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÕES NºS. 36/13, 135/15 E 520/15 AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE EDUCAÇÃO E SECRETARIA DE SEGURANÇA E CIDADANIA, PROVIDÊNCIAS NO SENTIDO DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS ESCOLAS E EM PONTOS ESTRATÉGICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15592</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15592/15592_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15592/15592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESCUMPRIMENTO DA LEI Nº. 7699/06.</t>
   </si>
   <si>
     <t>15593</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15593/15593_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15593/15593_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE SISTEMA DE INFORMÁTICA NA UNIDADE BÁSICA DE SAÚDE CENTRAL.</t>
   </si>
   <si>
     <t>15594</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15594/15594_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15594/15594_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS PRÓXIMO A UNIDADE CENTRAL DO MAITINGA.</t>
   </si>
   <si>
     <t>15595</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15595/15595_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15595/15595_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL PEDE QUE A CODASP INCLUA AS ESTRADAS DO INTERIOR DA TERRA INDÍGENA GUARANI DO RIBEIRÃO SILVEIRA NA PROGRAMAÇÃO DA CODASP, BUSCANDO EXECUTAR OBRAS DE RECUPERAÇÃO DE ESTRADAS RURAIS DE TERRA.</t>
   </si>
   <si>
     <t>15596</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15596/15596_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15596/15596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PROJETO DE LEI QUE TORNA OBRIGATÓRIO A DISPONIBILIZAÇÃO DE PELO MENOS UM EXEMPLAR DE CARDÁPIO EM MÉTODO BRAILE, NOS RESTAURANTES, BARES E LANCHONETES E OUTROS COMÉRCIOS NO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15597</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15597/15597_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15597/15597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE DECLARAÇÃO DE UTILIDADE PÚBLICA MUNICIPAL À ASSOCIAÇÃO BENEFICENTE SENHORA DE FÁTIMA DE BERTIOGA.</t>
   </si>
   <si>
     <t>15598</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15598/15598_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15598/15598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO NA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>15599</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15599/15599_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15599/15599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO DE P.V. (PONTO DE VERIFICAÇÃO) DA REDE COLETORA DE ESGOTO, E AINDA, LIMPEZA E ROÇADA DE MATO.</t>
   </si>
   <si>
     <t>15600</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Alecrim, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15600/15600_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15600/15600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE PRAÇA COM ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>15601</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15601/15601_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15601/15601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA PARA AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>15602</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15602/15602_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15602/15602_texto_integral.pdf</t>
   </si>
   <si>
     <t>UBS VISTA LINDA.</t>
   </si>
   <si>
     <t>15603</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15603/15603_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15603/15603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A SECRETARIA DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>15611</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15611/15611_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15611/15611_texto_integral.pdf</t>
   </si>
   <si>
     <t>USG MORFOLÓGICO</t>
   </si>
   <si>
     <t>15612</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15612/15612_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15612/15612_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DO CIDADÃO</t>
   </si>
   <si>
     <t>15613</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15613/15613_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15613/15613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS PROVIDÊNCIAS PARA SANAR AS PRECÁRIAS CONDIÇÕES DAS VIAS DOS BAIRROS SEM INFRAESTRUTURA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15614</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15614/15614_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15614/15614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA ESPORTIVA DA ESCOLA JOSÉ CARLOS BUZINARO</t>
   </si>
   <si>
     <t>15615</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15615/15615_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15615/15615_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO ATUALIZAÇÃO DA LEI N° 722, DE 15 DE AGOSTO DE 2006, QUE INSTITUI A POLÍTICA MUNICIPAL DE DEFESA DOS DIREITOS DOS DEFICIENTES, DE ACORDO COM A LEI N° 13.146/2015 E QUE SE FAÇA CUMPRIR A LEI.</t>
   </si>
   <si>
     <t>15616</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15616/15616_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15616/15616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL E HORIZONTAL NO TRECHO ENTRE A RUA JOSÉ CARLOS PACE E O TREVO DO CONDOMÍNIO HANGA ROA.</t>
   </si>
   <si>
     <t>15617</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15617/15617_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15617/15617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO QUE PROVIDENCIE PROFESSORES OU ESTAGIÁRIOS PARA AS PRAÇAS DE ESPORTES DA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>15618</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15618/15618_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15618/15618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CRIAÇÃO DE COMISSÃO INTERSETORIAL TEMPORÁRIA PARA O LEVANTAMENTO E APURAÇÃO DO REAL VALOR DEVIDO A TÍTULO DE COMPENSAÇÃO DO ESTADO DE SÃO PAULO PARA O MUNICÍPIO DE BERTIOGA POR CONTA DA TRANSPOSIÇÃO HÍDRICA EM PROCESSO.</t>
   </si>
   <si>
     <t>15619</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15619/15619_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15619/15619_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUTIRÃO DE LIMPEZA E MANUTENÇÃO, COM O APOIO DO CATA TRECO.</t>
   </si>
   <si>
     <t>15620</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15620/15620_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15620/15620_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO ILUMINAÇÃO PÚBLICA EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15621</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15621/15621_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15621/15621_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA SELETIVA</t>
   </si>
   <si>
     <t>15622</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15622/15622_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15622/15622_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DO CAMPINHO DE FUTEBOL NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15623</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15623/15623_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15623/15623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CALENDÁRIO PARA PODA DE ÁRVORES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15624</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15624/15624_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15624/15624_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR UMA PUBLICIDADE DE ALTO ALCANCE PARA A OPERAÇÃO CATA TRECO.</t>
   </si>
   <si>
     <t>15625</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15625/15625_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15625/15625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A TRANSFORMAÇÃO DOS QUIOSQUES DA ORLA DA PRAIA DA VISTA LINDA.</t>
   </si>
   <si>
     <t>15626</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15626/15626_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15626/15626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE VERIFICAÇÃO DOS MEDIDORES DE VELOCIDADES - RADARES - INSTALADOS NA AVENIDA ANCHIETA._x000D_
 </t>
   </si>
   <si>
     <t>15627</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15627/15627_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15627/15627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO URGENTE NAS RUAS DAS CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15628</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15628/15628_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15628/15628_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA E DESOBSTRUÇÃO DAS BOCAS DE LOBO LOCALIZADAS NA EXTENSÃO DA RODOVIA RIO SANTOS, EM BORACÉIA.</t>
   </si>
   <si>
     <t>15634</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15634/15634_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15634/15634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSPORTE ESCOLAR_x000D_
 </t>
   </si>
   <si>
     <t>15635</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15635/15635_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15635/15635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAGAMENTO DE PASSAGEM AOS ESTUDANTES DA CHÁCARA VISTA LINDA_x000D_
 </t>
   </si>
   <si>
     <t>15636</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15636/15636_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15636/15636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMEIF BORACÉIA._x000D_
 </t>
   </si>
   <si>
     <t>15637</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15637/15637_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15637/15637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VISTORIA E FISCALIZAÇÃO DA ÁGUA FORNECIDA PELA SABESP._x000D_
 </t>
   </si>
   <si>
     <t>15638</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15638/15638_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15638/15638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E ROÇADA NA RUA OSWALDO CRUZ, BAIRRO VICENTE DE CARVALHO II._x000D_
 </t>
   </si>
   <si>
     <t>15639</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15639/15639_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15639/15639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">BANCO DE SANGUE._x000D_
 </t>
   </si>
   <si>
     <t>15640</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15640/15640_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15640/15640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUSÊNCIA DE FISIOTERAPEUTAS._x000D_
 </t>
   </si>
   <si>
     <t>15641</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15641/15641_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15641/15641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHA PROJETO DE LEI  QUE REGULAMENTA O ACESSO ÀS REDES SOCIAIS DA INTERNET AOS SERVIDORES PÚBLICOS  DURANTE O HORÁRIO DE TRABALHO._x000D_
 </t>
   </si>
   <si>
     <t>15642</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15642/15642_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15642/15642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA NA PRAÇA DE ESPORTES RADICAIS._x000D_
 </t>
   </si>
   <si>
     <t>15643</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15643/15643_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15643/15643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA INDICAÇAO DE ATUALIZAÇÃO DA LEI 205/96._x000D_
 </t>
   </si>
   <si>
     <t>15644</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15644/15644_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15644/15644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÂMARAS DE MONITORAMENTO EM FRENTE À ZOONOSES._x000D_
 </t>
   </si>
   <si>
     <t>15645</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15645/15645_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15645/15645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCURSO PUBLICO PARA MÉDICOS VETERINÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>15646</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15646/15646_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15646/15646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS PÚBLICOS NA RUA DOS JORNALISTAS, BAIRRO DO INDAIÁ._x000D_
 </t>
   </si>
   <si>
     <t>15647</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15647/15647_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15647/15647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS NA RUA FRANCISCO PINTO , EM FRENTE À ESCOLA JD. VICENTE DE CARVALHO._x000D_
 </t>
   </si>
   <si>
     <t>15648</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15648/15648_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15648/15648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO PÚBLICO NA RUA JOSÉ COSTA E SILVA SOBRINHO NO JD. INDAIÁ._x000D_
 </t>
   </si>
   <si>
     <t>15649</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15649/15649_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15649/15649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCHENTES NAUA OSVALDO CRUZ._x000D_
 </t>
   </si>
   <si>
     <t>15650</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15650/15650_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15650/15650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DA CAMPANHA CICLISTA LEGAL._x000D_
 </t>
   </si>
   <si>
     <t>15651</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15651/15651_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15651/15651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZAÇÃO DAS PLACAS INDICATIVAS DA CÂMARA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>15652</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15652/15652_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15652/15652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE MANUTENÇÃO URGENTE NAS RUAS DO BAIRRO INDAIÁ._x000D_
 </t>
   </si>
   <si>
     <t>15653</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15653/15653_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15653/15653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE MANUTENÇÃO URGENTE NAS RUAS DO BAIRRO GUARATUBA E BORACÉIA._x000D_
 </t>
   </si>
   <si>
     <t>15654</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15654/15654_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15654/15654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADAPTAÇÃO DE VEÍCULOS PARA DEFICIENTE FÍSICO NOS CENTROS DE FORMAÇÃO DE CONDUTORES- CFC._x000D_
 </t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15655/15655_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15655/15655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE PROTOCOLO DE ATENDIMENTO ÀS MULHERES E GESTANTES COM SINTOMAS DO VÍRUS DA ZIKA._x000D_
 </t>
   </si>
   <si>
     <t>15663</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15663/15663_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15663/15663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PATRULHAMENTO DA GUARDA MUNICIPAL NA PRAÇA DEFRONTE AO PIER LICURGO MAZZONI.</t>
   </si>
   <si>
     <t>15664</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15664/15664_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15664/15664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA CRIAÇÃO DE PROCEDIMENTO DE AUDITORIA E CONSULTA POPULAR PERMANENTE POR PARTE DA SECRETARIA DE SAÚDE, NO QUE TANGE AO ATENDIMENTO PRESTADO AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>15665</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15665/15665_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15665/15665_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROBLEMAS COM LABORATÓRIO.</t>
   </si>
   <si>
     <t>15666</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15666/15666_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15666/15666_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTÃO DAS FARMÁCIAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15667</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Pacífico, Alecrim, Alemão, Capellini, Dra. Beth Consolo, José Feliciano, Marcia Lia, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15667/15667_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15667/15667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ATRASO DOS PRÓ-LABORE DOS POLICIAIS MILITARES.</t>
   </si>
   <si>
     <t>15668</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15668/15668_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15668/15668_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA COMPETENTE, PROVIDÊNCIAS VISANDO O MAPEAMENTO DOS PONTOS EM QUE A ACESSIBILIDADE NÃO ESTA GARANTIDA TOTALMENTE EM NOSSA CIDADE E QUE SEJA DESENVOLVIDO PLANO DE REMOÇÃO DE OBSTÁCULOS QUE IMPEDEM A ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>15669</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15669/15669_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15669/15669_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>15670</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15670/15670_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15670/15670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO AUMENTO DA FISCALIZAÇÃO PARA QUE OS SUPERMERCADOS FAÇAM A HIGIENIZAÇÃO DOS CARRINHOS E CESTAS DE COMPRAS UTILIZADOS PELOS CLIENTES.</t>
   </si>
   <si>
     <t>15671</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15671/15671_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15671/15671_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO NA RUA ÊNIO BARBATO.</t>
   </si>
   <si>
     <t>15672</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15672/15672_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15672/15672_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO QUE EXISTA EM BERTIOGA A OBRIGATORIEDADE DE OS DEPÓSITOS DE PNEUS NOVOS E USADOS, FERROS-VELHOS E AFINS, UTILIZAREM SISTEMA DE COBERTURA PARA EVITAR ACÚMULO DE ÁGUA QUE SE TORNA FORCO GERADOR DO MOSQUITO 'AEDES AEGYPTI", TRANSMISSOR DA DENGUE.</t>
   </si>
   <si>
     <t>15673</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15673/15673_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15673/15673_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA PARA O JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>15674</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15674/15674_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15674/15674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PROJETO DE LEI QUE "DISPÕE SOBRE A DESTINAÇÃO PREFERENCIAL DE TODOS OS ASSENTOS DOS VEÍCULOS DE TRANSPORTE COLETIVO URBANO AOS IDOSOS, GESTANTES, OBESOS, PESSOAS PORTADORES DE DEFICIÊNCIA OU MOBILIDADE REDUZIDA E PESSOAS COM CRIANÇAS DE COLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15675</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15675/15675_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15675/15675_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR RECEPTIVO TURÍSTICO NO ANTIGO ATRACADOURO DA BALSA.</t>
   </si>
   <si>
     <t>15676</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15676/15676_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15676/15676_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15677</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15677/15677_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15677/15677_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BAIRROS JD. ANA PAULA E JD. DAS CANÇÕES.</t>
   </si>
   <si>
     <t>15678</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15678/15678_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15678/15678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA OBRA NA AV. LUCAS DA CRUZ CARVALHO NO BAIRRO INDAIÁ.</t>
   </si>
   <si>
     <t>15679</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15679/15679_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15679/15679_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEÍCULOS ABANDONADOS NAS VIAS PÚBLICAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15680</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15680/15680_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15680/15680_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA DE MATO E CICLOVIA.</t>
   </si>
   <si>
     <t>15681</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15681/15681_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15681/15681_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO NO TELHADO DA ESCOLA.</t>
   </si>
   <si>
     <t>15682</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15682/15682_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15682/15682_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE EM BORACÉIA.</t>
   </si>
   <si>
     <t>15683</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15683/15683_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15683/15683_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO A CÉU ABERTO.</t>
   </si>
   <si>
     <t>15684</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15684/15684_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15684/15684_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE MEDICAMENTO NA FARMÁCIA DO POSTO DE SAÚDE DO MAITINGA, DA FARMÁCIA MUNICIPAL E DA FARMÁCIA DO POSTO DE BORACÉIA.</t>
   </si>
   <si>
     <t>15694</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Valéria Bento, Alecrim, Capellini, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15694/15694_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15694/15694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE CEDA O ESPAÇO SITUADO À RUA MARIVALDO FERNANDES, JARDIM RIO DA PRAIA, JUNTO AO E.M. JOSÉ DE OLIVEIRA SANTOS, PARA FUNCIONAMENTO DA ONG ONDA SONORA.</t>
   </si>
   <si>
     <t>15695</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15695/15695_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15695/15695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS PROVIDÊCIAS PARA CONFERIR TRATAMENTO IGUALITÁRIO AOS MORADORES DA RUA JOHN WOLTHERS COM SUA INCLUSÃO NO PROGRAMA DE ASFALTAMENTO DO BAIRRO VILA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>15696</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15696/15696_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15696/15696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE ESTADO DE SAÚDE DE SÃO PAULO PROVIDÊNCIAS URGENTES NO SENTIDO DE CONFERIR FUNCIONALIDADES AO SISTEMA CROSS, DISPONIBILIZANDO VAGAS EM LEITOS DE UTI NOS HOSPITAIS DO SUS PARA CASOS URGENTES ADVINDOS DE MUNICÍPIOS QUE NÃO CONTAM COM TAL ESTRUTURA, COMO BERTIOGA.</t>
   </si>
   <si>
     <t>15697</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Alecrim, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15697/15697_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15697/15697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETIRADA DE MATERIAL.</t>
   </si>
   <si>
     <t>15698</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15698/15698_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15698/15698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>15699</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15699/15699_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15699/15699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA DE MATO.</t>
   </si>
   <si>
     <t>15700</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15700/15700_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15700/15700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA MOTOCICLETA COMO VEÍCULO DE ATENDIMENTO DO SAMU.</t>
   </si>
   <si>
     <t>15701</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15701/15701_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15701/15701_texto_integral.pdf</t>
   </si>
   <si>
     <t>UROGRAFIA EXCRETORA.</t>
   </si>
   <si>
     <t>15702</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15702/15702_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15702/15702_texto_integral.pdf</t>
   </si>
   <si>
     <t>BARIÁTRICA.</t>
   </si>
   <si>
     <t>15703</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15703/15703_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15703/15703_texto_integral.pdf</t>
   </si>
   <si>
     <t>H1N1.</t>
   </si>
   <si>
     <t>15704</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15704/15704_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15704/15704_texto_integral.pdf</t>
   </si>
   <si>
     <t>FARMÁCIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>15705</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15705/15705_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15705/15705_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA UBS BORACÉIA.</t>
   </si>
   <si>
     <t>15706</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alecrim, Alemão, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15706/15706_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15706/15706_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRÓPRIO PÚBLICO - PÉRSIO DIAS PINTO.</t>
   </si>
   <si>
     <t>15713</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15713/15713_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15713/15713_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA ENTREGA DE SERVIÇOS POSTAIS NO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>15714</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15714/15714_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15714/15714_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA O PROLONGAMENTO DA CICLOVIA NA AV. ANCHIETA.</t>
   </si>
   <si>
     <t>15715</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15715/15715_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15715/15715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE DISPÕES SOBRE O PROGRAMA MUNICIPAL DE ASSISTÊNCIA MÉDICA INFANTIL NAS CRECHES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15716</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15716/15716_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15716/15716_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE FISIOTERAPEUTA NO NACE.</t>
   </si>
   <si>
     <t>15717</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15717/15717_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15717/15717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO BANCO DO BRASIL QUE REGULARIZE O ATENDIMENTO FÍSICO NA AGÊNCIA BERTIOGA.</t>
   </si>
   <si>
     <t>15718</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15718/15718_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15718/15718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SERVIÇOS URBANOS, DA NECESSIDADE DE MEDIDAS URGENTES VISANDO SANAR PROBLEMAS DE INFRAESTRUTURA, MANUTENÇÃO DE VALAS DE DRENAGEM E SISTEMA VIÁRIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15719</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15719/15719_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15719/15719_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO PARA ADESÃO DO PROGRAMA FAMÍLIA PAULISTA.</t>
   </si>
   <si>
     <t>15720</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15720/15720_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15720/15720_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO, LIMPEZA DO ENTULHO E NIVELAMENTO NO BAIRRO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>15721</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15721/15721_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15721/15721_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO, LIMPEZA DO ENTULHO E NIVELAMENTO NO BAIRRO CAIUBURA.</t>
   </si>
   <si>
     <t>15722</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15722/15722_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15722/15722_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA H1N1.</t>
   </si>
   <si>
     <t>15723</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15723/15723_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15723/15723_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE APARELHOS ODONTOLÓGICOS DO PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
     <t>15724</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15724/15724_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15724/15724_texto_integral.pdf</t>
   </si>
   <si>
     <t>VACINAÇÃO DURANTE O ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>15725</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15725/15725_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15725/15725_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTOS ORIUNDOS DO PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>15726</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15726/15726_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15726/15726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROJETO DE LEI QUE INCLUA ÁREA DE BORACÉIA COMO ZEIS.</t>
   </si>
   <si>
     <t>15727</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15727/15727_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15727/15727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO NAS RUAS DO BAIRRO DE  BORACÉIA, COM ROÇADA DE MATO E LIMPEZA DE VALAS.</t>
   </si>
   <si>
     <t>15730</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15730/15730_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15730/15730_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA RODOVIA RIO-SANTOS.</t>
   </si>
   <si>
     <t>15731</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15731/15731_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15731/15731_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA NA RUA GENERAL OSÓRIO.</t>
   </si>
   <si>
     <t>15732</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15732/15732_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15732/15732_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E ROÇADA.</t>
   </si>
   <si>
     <t>15733</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15733/15733_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15733/15733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SEGURANÇA PÚBLICA, PROVIDÊNCIAS COM RELAÇÃO À LINHA DE TRANSPORTE INTERMUNICIPAL Nº. 930 E OUTRAS QUE APRESENTAREM O MESMO PROBLEMA.</t>
   </si>
   <si>
     <t>15734</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15734/15734_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15734/15734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SAÚDE A REATIVAÇÃO URGENTE DO CENTRO DE EQUOTERAPIA DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>15735</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15735/15735_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15735/15735_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFTALMOLOGISTAS.</t>
   </si>
   <si>
     <t>15736</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15736/15736_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15736/15736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSS.</t>
   </si>
   <si>
     <t>15737</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15737/15737_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15737/15737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>15738</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15738/15738_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15738/15738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE OFICIE A SECRETARIA DO MEIO AMBIENTE DO ESTADO DE SÃO PAULO, PARA QUE A MESMA SE PRONUNCIE ACERCA DAS ÁREAS ADENSADAS DENTRO DO QUADRILÁTERO DO PARQUE RESTINGA DE BERTIOGA.</t>
   </si>
   <si>
     <t>15746</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15746/15746_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15746/15746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SAÚDE E ADMINISTRAÇÃO E FINANÇAS PROVIÊNCIAS NO SENTIDO DE DAR CUMPRIMENTOÀ LEGISLAÇÃO TRABALHISTA DA CATEGORIA DE SERVIDORES "AGENTES DE ENDEMIAS" DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15747</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15747/15747_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15747/15747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS,SERVIÇOS DE MANUTENÇÃO E INFRAESTRUTURA, LIMPEZA DE VALA, NA RUA 8 BAIRRO CHÁCARAS( CHÁCARAS VISTA LINDA ).</t>
   </si>
   <si>
     <t>15748</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15748/15748_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15748/15748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS PROVIDÊNCIAS NO SENTIDO DE INSTALAR POSTES DE ILUMINAÇÃO EM FAVOS DOS MORADORES DA ESTRADA 9, NO BAIRRO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15749</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15749/15749_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15749/15749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO POR MEIO DA SECRETARIA DE SAÚDE E SECRETARIA DE DESENVOLVIMENTO SOCIAL, TRABALHO E RENDA, PARA QUE SE IMPLEMENTE PROGRAMA CONTRACEPTIVO EM POPULAÇÃO DE ESPECIAL VULNERABILIDADE SOCIAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15750</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15750/15750_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15750/15750_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA PARA RUAS DE GUARATUBA.</t>
   </si>
   <si>
     <t>15751</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15751/15751_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15751/15751_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA DA RUA MANOEL GAJO.</t>
   </si>
   <si>
     <t>15752</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15752/15752_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15752/15752_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS BRINQUEDOS E COMPONENTES DA ORLA.</t>
   </si>
   <si>
     <t>15753</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15753/15753_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15753/15753_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIRO PÚBLICO JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>15754</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15754/15754_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15754/15754_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E PAVIMENTAÇÃO DA RUA OSWALDO CRUZ.</t>
   </si>
   <si>
     <t>15755</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Ivan da Administradora</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15755/15755_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15755/15755_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA E TRANSFORMA TODAS AS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO EM "ESCOLA MUNICIPAL".</t>
   </si>
   <si>
     <t>15756</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15756/15756_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15756/15756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BANCOS E LIXEIRAS NO CALÇADÃO DA AV. VICENTE DE CARVALHO DE FRENTE AO PIER.</t>
   </si>
   <si>
     <t>15757</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15757/15757_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15757/15757_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSESSORIA TÉCNICA EM ZEIS (ZONAS ESPECIAIS DE INTERESSE SOCIAL).</t>
   </si>
   <si>
     <t>15758</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15758/15758_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15758/15758_texto_integral.pdf</t>
   </si>
   <si>
     <t>MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>15759</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15759/15759_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15759/15759_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALIDADE DAS RECEITAS MÉDICAS.</t>
   </si>
   <si>
     <t>15760</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15760/15760_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15760/15760_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADASTRO DE PACIENTES PRIORITÁRIOS EM UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>15762</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15762/15762_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15762/15762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PONTO DE ÔNIBUS EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15763</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Dra. Beth Consolo, Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15763/15763_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15763/15763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A SAÍDA DO MÉDICO DR. RICARDO HERNANDEZ.</t>
   </si>
   <si>
     <t>15764</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15764/15764_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15764/15764_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS PRÓXIMO A UNIDADE CENTRAL MAITINGA.</t>
   </si>
   <si>
     <t>15765</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15765/15765_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15765/15765_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULÁRIO DE ALTO CUSTO.</t>
   </si>
   <si>
     <t>15766</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15766/15766_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15766/15766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA AUDIÊNCIA COM O SUPERINTENDENTE DA DERSA PARA ESCLARECIMENTOS SOBRE FATO DA BALSA NÃO TER FUNCIONADO CORRETAMENTE NESSE FERIADO.</t>
   </si>
   <si>
     <t>15767</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15767/15767_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15767/15767_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO QUE OFEREÇA SERVIÇO DE REMOÇÃO E TRANSPORTE DO CIDADÃO QUE VEIO A ÓBITO EM OUTRA CIDADE, EM DECORRÊNCIA DE TRATAMENTO NÃO OFERECIDO NO SISTEMA DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>15768</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15768/15768_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15768/15768_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA 27, 29 E DEMAIS RUAS DO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15779</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15779/15779_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15779/15779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO DE POLICIAMENTO.</t>
   </si>
   <si>
     <t>15780</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Ivan da Administradora, Alecrim, Capellini, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15780/15780_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15780/15780_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DA USINA DE ITATINGA COMO PATRIMÔNIO HISTÓRICO E CULTURAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>15781</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15781/15781_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15781/15781_texto_integral.pdf</t>
   </si>
   <si>
     <t>PUBLICAÇÃO NO PORTAL DA TRANSPARÊNCIA DA RELAÇÃO DE SERVIDORES QUE UTILIZAM OU NÃO O AUXÍLIO TRANSPORTE, INDICANDO A CIDADE DECLARADA COMO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>15782</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15782/15782_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15782/15782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE ILUMINAÇÃO NO NACE COM VERBAS DA CIP.</t>
   </si>
   <si>
     <t>15783</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15783/15783_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15783/15783_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE CLÍNICO NO PERÍODO NOTURNO PARA O PS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15784</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15784/15784_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15784/15784_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BICA CORRIDA EM BORACÉIA.</t>
   </si>
   <si>
     <t>15785</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15785/15785_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15785/15785_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA NEIM BORACÉIA.</t>
   </si>
   <si>
     <t>15786</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15786/15786_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15786/15786_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REDUTOR DE VELOCIDADE NO CENTRO.</t>
   </si>
   <si>
     <t>15787</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15787/15787_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15787/15787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO NAS RUAS DOS BAIRROS DE VISTA LINDA, INDAIÁ E BORACÉIA. ROÇADA DE MATO E LIMPEZA DAS VALAS.</t>
   </si>
   <si>
     <t>15788</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15788/15788_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15788/15788_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA DE RECREAÇÃO, LAZER E ESPORTES RADICAIS EM BORACÉIA.</t>
   </si>
   <si>
     <t>15789</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15789/15789_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15789/15789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE SERVIÇOS URBANOS, SERVIÇOS DE MANUTENÇÃO E INFRAESTRUTURA, NA RUA APROVADA 90, NO MAITINGA.</t>
   </si>
   <si>
     <t>15790</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15790/15790_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15790/15790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SAÚDE ESCLARECIMENTOS REFERENTES À UNIDADE DE PRONTO ATENDIMENTO DA VISTA LINDA.</t>
   </si>
   <si>
     <t>15791</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15791/15791_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15791/15791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS NA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>15792</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15792/15792_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15792/15792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXPLICAÇÃO SOBRE A LINHA MUNICIPAL 08 DO TRANSPORTE COLETIVO URBANO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15793</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15793/15793_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15793/15793_texto_integral.pdf</t>
   </si>
   <si>
     <t>DANOS EM VIAS PÚBLICAS POR OBRAS DE CONCESSIONÁRIAS.</t>
   </si>
   <si>
     <t>15794</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15794/15794_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15794/15794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>15795</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15795/15795_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15795/15795_texto_integral.pdf</t>
   </si>
   <si>
     <t>ICMS VERDE.</t>
   </si>
   <si>
     <t>15796</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15796/15796_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15796/15796_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO RUA JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15797</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15797/15797_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15797/15797_texto_integral.pdf</t>
   </si>
   <si>
     <t>15798</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15798/15798_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15798/15798_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO EMPENHO DO EXECUTIVO PARA AGILIZAR O PROCESSO DE LICITAÇÃO DOS QUIOSQUES DA ORLA.</t>
   </si>
   <si>
     <t>15799</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15799/15799_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15799/15799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DANOS EM VIAS PÚBLICAS POR OBRAS DE CONCESSIONÁRIAS CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15800</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15800/15800_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15800/15800_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE POTO DE ATENDIMENTO MÉDICO 24 HORAS NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>15801</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15801/15801_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15801/15801_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O CONTATO COM A EMPRESA BR MOBILIDADE PARA QUE POSSA COLOCAR UM POSTO PROVISÓRIO PARA ATENDIMENTO AO PÚBLICO RELACIONADO AO CARTÃO METROPOLITANO.</t>
   </si>
   <si>
     <t>15811</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15811/15811_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15811/15811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E MANUTENÇÃO DO ABRIGO DE ÔNIBUS NA RIO-SANTOS NO BAIRRO CHÁCARAS.</t>
   </si>
   <si>
     <t>15812</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Valéria Bento, Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15812/15812_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15812/15812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE FORNEÇA AS INFORMAÇÕES A RESPEITO DO LOTEAMENTO CITY MAR, LOCALIZADO NO BAIRRO CHÁCARAS.</t>
   </si>
   <si>
     <t>15813</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15813/15813_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15813/15813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A VIAÇÃO BERTIOGA, A EMTU E A VIAÇÃO PIRACICABANA PROVIDÊNCIAS PARA QUE O TRANSPORTE COLETIVO, BEM COMO O TRANSPORTE INTERMUNICIPAL, ATENDAM ADEQUADAMENTE OS BAIRROS CAIUBURA E SÍTIO SÃO JOÃO E TODOS OS MORADORES DE BERTIOGA QUE TRABALHAM EM OUTROS MUNICÍPIOS DA BAIXADA SANTISTA.</t>
   </si>
   <si>
     <t>15814</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15814/15814_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15814/15814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE AVALIAÇÃO NA AETUB.</t>
   </si>
   <si>
     <t>15815</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15815/15815_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15815/15815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PEDIDO DE DISPONIBILIZAÇÃO DE MOTOS PARA O SAMU.</t>
   </si>
   <si>
     <t>15816</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15816/15816_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15816/15816_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE FISCALIZAÇÃO DAS PLACAS DE INDICAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>15817</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15817/15817_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15817/15817_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DO AGASALHO.</t>
   </si>
   <si>
     <t>15818</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15818/15818_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15818/15818_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA NO BAIRRO SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>15819</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15819/15819_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15819/15819_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>15820</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15820/15820_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15820/15820_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15821</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15821/15821_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15821/15821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA PROJETO DE ALTERAÇÃO DA LEI COMPLEMENTAR Nº. 93, DE 19 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>15822</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15822/15822_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15822/15822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI REITERANDO A INDICAÇÃO DE Nº. 5001/2013 PARA A CRIAÇÃO DO PROGRAMA DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DE BERTIOGA - PRODESB, COM A APRESENTAÇÃO DE MINUTA DE PROJETO DE LEI.</t>
   </si>
   <si>
     <t>15823</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15823/15823_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15823/15823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE DISPÕE SOBRE A PRESERVAÇÃO DO PATRIMÔNIO NATURAL E CULTURAL DO MUNICÍPIO DE BERTIOGA, E INSTITUI O FUNDO DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>15824</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15824/15824_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15824/15824_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRASO DAS LINHAS DE ÔNIBUS DA VIAÇÃO.</t>
   </si>
   <si>
     <t>15825</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15825/15825_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15825/15825_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA BRASIL SORRIDENTE.</t>
   </si>
   <si>
     <t>15826</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Capellini, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15826/15826_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15826/15826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA NO TRANSPORTE DE ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>15827</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15827/15827_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15827/15827_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESPAÇO PARA CARGA E DESCARGA NA AVENIDA VICENTE DE CARVALHO, EM FRENTE AO PIER LICURGO MAZZONI.</t>
   </si>
   <si>
     <t>15829</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Alemão, Alecrim, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE LOGÍSTICA E TRANSPORTE DO ESTADO DE SÃO PAULO POR MEIO DO DER-5 - CUBATÃO, A RENOVAÇÃO DO CONTRATO COM A EMPRESA DE SERVIÇOS DE SAÚDE E RESGATE SANSIM QUE PRESTA VALOROSOS SERVIÇOS NA RODOVIA RIO-SANTOS.</t>
   </si>
   <si>
     <t>15830</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15830/15830_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15830/15830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "ADOTE UM PONTO DE ÔNIBUS OU TÁXI" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15833/15833_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15833/15833_texto_integral.pdf</t>
   </si>
   <si>
     <t>UPA.</t>
   </si>
   <si>
     <t>15834</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15834/15834_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15834/15834_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>15835</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15835/15835_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15835/15835_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LOMBOFAIXA NA AV. ANCHIETA NA ALTURA DO Nº 2989.</t>
   </si>
   <si>
     <t>15836</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15836/15836_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15836/15836_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BICA CORRIDA NO BAIRRO JD. VELEIROS.</t>
   </si>
   <si>
     <t>15837</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15837/15837_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15837/15837_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ÁGUA PARA TODOS.</t>
   </si>
   <si>
     <t>15838</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15838/15838_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15838/15838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECOLOCAÇÃO DOS PONTOS DE ÔNIBUS DA RODOVIA RIO SANTOS NO BAIRRO CAIUBURA E JD. ANA PAULA.1193  </t>
   </si>
   <si>
     <t>15839</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15839/15839_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15839/15839_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO DECRETO 613.</t>
   </si>
   <si>
     <t>15840</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15840/15840_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15840/15840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE RESOLVA OS PROBLEMAS VIÁRIOS DOS BAIRROS, NESTA EM ESPECIAL, A LIMPEZA DE BUEIROS DA AV. DEPUTADO ANTONIO DA SILVA CUNHA BUENO, NO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15841</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15841/15841_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15841/15841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA SOLUCIONAR OS TRANSTORNOS CAUSADOS PELA AUSÊNCIA DE MÉDICOS NA UBS MAITINGA.</t>
   </si>
   <si>
     <t>15842</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15842/15842_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15842/15842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA SOLUCIONAR OS TRANSTORNOS CAUSADOS AOS MORADORES DO BAIRRO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>15843</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15843/15843_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15843/15843_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A REFORMA NO DECK NA ORLA DA PRAIA ENSEADA NO CENTRO.</t>
   </si>
   <si>
     <t>15844</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15844/15844_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15844/15844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A REGULARIZAÇÃO DO ATENDIMENTO NEUROPEDIATRIA.</t>
   </si>
   <si>
     <t>15845</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15845/15845_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15845/15845_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE REPAROS DE GUIA E SARJETA NA ANTIGA RUA SEIS, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15846</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15846/15846_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15846/15846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO, COM TROCA DE LÂMPADAS DA RUA MANOEL GAJO.</t>
   </si>
   <si>
     <t>15847</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15847/15847_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15847/15847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DE BANHEIRO QUÍMICO PARA OS FUNCIONÁRIOS DE SERVIÇOS URBANOS, DA MONTE AZUL.</t>
   </si>
   <si>
     <t>15848</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15848/15848_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15848/15848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>15849</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15849/15849_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15849/15849_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PRAÇA - JD. VELEIROS.</t>
   </si>
   <si>
     <t>15850</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15850/15850_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15850/15850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REDUTOR DE VELOCIDADE NO CENTROS NAS RUAS QUE FORAM ASFALTADAS.</t>
   </si>
   <si>
     <t>15856</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15856/15856_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15856/15856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROVIDENCIE O REPARO E MANUTENÇÃO DAS CICLOVIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>15857</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15857/15857_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15857/15857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SAÚDE QUE PROVIDENCIE O REABASTECIMENTO DE MEDICAMENTOS DE DISPENSA GRATUITA NA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>15858</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15858/15858_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15858/15858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE NOVAS VAGAS DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>15859</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15859/15859_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15859/15859_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRAL DE REGULAÇÃO DO SAMU.</t>
   </si>
   <si>
     <t>15860</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15860/15860_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15860/15860_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGÊNCIA ITAÚ.</t>
   </si>
   <si>
     <t>15861</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15861/15861_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15861/15861_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO A CÉU ABERTO EM GUARATUBA.</t>
   </si>
   <si>
     <t>15862</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15862/15862_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15862/15862_texto_integral.pdf</t>
   </si>
   <si>
     <t>15863</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15863/15863_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15863/15863_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA CONSTRUÇÃO DE UMA AV. MARGINAL DO TREVO DO CONDOMÍNIO BOUGAVILLE ATÉ O BAIRRO VILA HO.</t>
   </si>
   <si>
     <t>15864</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15864/15864_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15864/15864_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE A OPÇÃO DE MUDANÇA DE REGIME JURÍDICO AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS NO MUNICÍPIO DE BERTIOGA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15865</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15865/15865_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15865/15865_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCALA DOS MÉDICOS ORTOPEDISTAS LOTADOS NA UPA CENTRAL.</t>
   </si>
   <si>
     <t>15866</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15866/15866_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15866/15866_texto_integral.pdf</t>
   </si>
   <si>
     <t>BAR DO SOPOCO, NO BAIRRO JD. RIO DA PRAIA, NA AVENIDA ANCHIETA.</t>
   </si>
   <si>
     <t>15867</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15867/15867_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15867/15867_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA COM TINTA REFLETIVA NAS LOMBADAS.</t>
   </si>
   <si>
     <t>15868</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15868/15868_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15868/15868_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINSTALAÇÃO DO ANTIGO BOLSÃO DE ESTACIONAMENTO LOCALIZADO NA PRAÇA VICENTE MOLINARI.</t>
   </si>
   <si>
     <t>15869</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15869/15869_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15869/15869_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA DE BORACÉIA.</t>
   </si>
   <si>
     <t>15870</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15870/15870_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15870/15870_texto_integral.pdf</t>
   </si>
   <si>
     <t>15871</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15871/15871_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15871/15871_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERVAÇÃO DO PRÓPRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>15872</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15872/15872_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15872/15872_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIATURAS POLÍCIA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>15873</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15873/15873_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15873/15873_texto_integral.pdf</t>
   </si>
   <si>
     <t>CEF AGÊNCIA 2179.</t>
   </si>
   <si>
     <t>15874</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15874/15874_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15874/15874_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO A POPULAÇÃO NAS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15875</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15875/15875_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15875/15875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE ROÇADA DE MATO.</t>
   </si>
   <si>
     <t>15876</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15876/15876_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15876/15876_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO  DE SINALIZAÇÃO DE TRÂNSITO PRÓXIMO ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>15877</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15877/15877_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15877/15877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE PODA DE ÁRVORE.</t>
   </si>
   <si>
     <t>15878</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15878/15878_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15878/15878_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREIOS.</t>
   </si>
   <si>
     <t>15879</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15879/15879_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15879/15879_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO.</t>
   </si>
   <si>
     <t>15880</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15880/15880_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15880/15880_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO/ TROCA DE LUMINÁRIAS.</t>
   </si>
   <si>
     <t>15881</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15881/15881_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15881/15881_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTES DE LUZ.</t>
   </si>
   <si>
     <t>15885</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15885/15885_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15885/15885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE EDUCAÇÃO E SERVIÇOS URBANOS A INSTALAÇÃO DE COBERTURA NOS PONTOS DE ÔNIBUS QUE SERVEM AO ESTUDANTES DA REDE PÚBLICA.</t>
   </si>
   <si>
     <t>15886</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15886/15886_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15886/15886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE EDUCAÇÃO INFORMAÇÕES ACERCA DO UNIFORME DE INVERNO DESTINADO AOS ALUNOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>15887</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15887/15887_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15887/15887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE DESENVOLVIMENTO SOCIAL, TRABALHO E RENDA QUE INFORME AS EVENTUAIS AÇÕES QUE ESTÃO SENDO TOMADAS PARA MINIMIZAR O PROBLEMA DA POPULAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>15888</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15888/15888_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15888/15888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SAÚDE A REVISÃO DO AGENDAMENTO E A INSTALAÇÃO DE AR-CONDICIONADO OU, AO MENOS, VENTILADORES NA SALA DE ESPERA E TRIAGEM DO CENTRO DE ESPECIALIDADES MÉDICAS.</t>
   </si>
   <si>
     <t>15889</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15889/15889_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15889/15889_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE BUEIROS EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15890</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15890/15890_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15890/15890_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS NO CENTRO.</t>
   </si>
   <si>
     <t>15891</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15891/15891_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15891/15891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE CELEBRAÇÃO DE CONVÊNIO ENTRE O ESTADO E O MUNICÍPIO DE BERTIOGA PARA IMPLANTAÇÃO DA OPERAÇÃO DELEGADA A TODOS OS MILITARES.</t>
   </si>
   <si>
     <t>15892</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15892/15892_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15892/15892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI PARA INSTITUIR NO MUNICÍPIO DE BERTIOGA O PROGRAMA "MEU PRIMEIRO EMPREGO" OFERECENDO INCENTIVO FISCAL AS EMPRESAS PARA CONTRATAÇÃO DE JOVENS.</t>
   </si>
   <si>
     <t>15893</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15893/15893_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15893/15893_texto_integral.pdf</t>
   </si>
   <si>
     <t>MULTA PARA  EMPRESAS QUE DEIXAREM DOIS EXCEDENTES EM POSTES.</t>
   </si>
   <si>
     <t>15894</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15894/15894_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15894/15894_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>15895</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15895/15895_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15895/15895_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA BRASIL SORRIDENTE.</t>
   </si>
   <si>
     <t>15896</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15896/15896_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15896/15896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA RETIRADA DE UM POSTE NA RUA DR. FERNANDO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>15899</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15899/15899_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15899/15899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MEDIDAS DE COMBATE CONTRA A DENGUE.</t>
   </si>
   <si>
     <t>15900</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15900/15900_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15900/15900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS QUE EFETUE A LIMPEZA DAS GALERIAS DE ÁGUAS PLUVIAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15901</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15901/15901_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15901/15901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO A INSTALAÇÃO DE BANHEIROS NA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>15902</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15902/15902_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15902/15902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO A ZELADORIA NO TERMINAL DE TRANSBORDO DE PASSAGEIROS DO JARDIM ALBATROZ.</t>
   </si>
   <si>
     <t>15903</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15903/15903_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15903/15903_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE VEGETAÇÃO NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>15904</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15904/15904_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15904/15904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA PRAIA DO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>15905</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15905/15905_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15905/15905_texto_integral.pdf</t>
   </si>
   <si>
     <t>CDHU INDAIÁ.</t>
   </si>
   <si>
     <t>15906</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15906/15906_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15906/15906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUICÍDIO.</t>
   </si>
   <si>
     <t>15907</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15907/15907_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15907/15907_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO JOÃO RAMALHO/TRAVESSAS.</t>
   </si>
   <si>
     <t>15913</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15913/15913_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15913/15913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS QUE EFETUE A ROÇADA E LIMPEZA DAS RUAS DE NOSSO MUNICÍPIO, EM ESPECIAL A RUA 08 DO CANAL DO MAITINGA.</t>
   </si>
   <si>
     <t>15914</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15914/15914_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15914/15914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SAÚDE A GUARNIÇÃO DE ROUPAS DE CAMA SUFICIENTES E A MANUTENÇÃO DO EQUIPAMENTO PÚBLICO DA UNIDADE DE PRONTO ATENDIMENTO - UPA CENTRAL.</t>
   </si>
   <si>
     <t>15915</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15915/15915_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15915/15915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SEGURANÇA E CIDADANIA QUE EFETUE ESTUDO SOBRE A IMPLANTAÇÃO ESTRATÉGICA DE REDUTORES DE VELOCIDADE (RADAR OU LOMBADA) EM VIAS SENSÍVEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15916</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15916/15916_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15916/15916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SAÚDE A AQUISIÇÃO DE TRANSPORTE DE GESTANTES EQUIPADOS PARA REALIZAÇÃO DE PARTO E ACOMODAÇÃO DO RECÉM-NASCIDO EM CONFORMIDADE COM O PROGRAMA "REDE CEGONHA" DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>15917</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15917/15917_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15917/15917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE DESCASO COM A RUA PROJETADA B1, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15918</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15918/15918_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15918/15918_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO DE LOMBADA.</t>
   </si>
   <si>
     <t>15919</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15919/15919_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15919/15919_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA, LOMBADAS E LOMBOFAIXAS.</t>
   </si>
   <si>
     <t>15920</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15920/15920_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15920/15920_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAL DO INDAIÁ.</t>
   </si>
   <si>
     <t>15921</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15921/15921_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15921/15921_texto_integral.pdf</t>
   </si>
   <si>
     <t>15922</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Alemão, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15922/15922_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15922/15922_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEIÇÃO DO SINDICADO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15929</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15929/15929_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15929/15929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, QUE CUMPRA DETERMINAÇÃO JUDICIAL DE OFERECER HABITAÇÃO DIGNA E MANTENHA OS SERVIÇOS BÁSICOS AOS MORADORES DA AVENIDA ANCHIETA NO BAIRRO VISTA LINDA QUE ESTÃO SOFRENDO PROCESSO DE REINTEGRAÇÃO.</t>
   </si>
   <si>
     <t>15930</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15930/15930_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15930/15930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS PARA QUE FISCALIZE E IMPLANTE OBRAS DE ACESSIBILIDADE AOS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>15942</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15942/15942_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15942/15942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE MEIO AMBIENTE QUE EFETUE A PODA DE ÁRVORES NA ÁREA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15943</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15943/15943_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15943/15943_texto_integral.pdf</t>
   </si>
   <si>
     <t>MORADORES DE RUA NAS DEPENDÊNCIAS DO CEME.</t>
   </si>
   <si>
     <t>15944</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15944/15944_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15944/15944_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA NO CANTO DO ITAGUA.</t>
   </si>
   <si>
     <t>15945</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15945/15945_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15945/15945_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO QUE APRESENTE EMENTE A PPA, LOA E LDO VISANDO A CRIAÇÃO DA SECRETARIA DE ESPORTES.</t>
   </si>
   <si>
     <t>15950</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15950/15950_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15950/15950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO PARA QUE A AGÊNCIA  DO BANCO DO BRASIL EM BERTIOGA REGULARIZE O ATENDIMENTO FÍSICO DE CLIENTES.</t>
   </si>
   <si>
     <t>15951</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15951/15951_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15951/15951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EMPRESA DE CORREIOS E TELÉGRAFOS QUE FORNEÇA SERVIÇO ADEQUADO NO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15952</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15952/15952_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15952/15952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO GESTOR DO PERB A POSSIBILIDADE DA CRIAÇÃO DE NOVAS TRILHAS PARA O FORTALECIMENTO DO ECOTURISMO EM BERTIOGA.</t>
   </si>
   <si>
     <t>15953</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15953/15953_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15953/15953_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE CONSULTAS E PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>15954</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15954/15954_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15954/15954_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO PORTÃO DA ESCOLA JOSÉ ERMÍNIO DE MORAES.</t>
   </si>
   <si>
     <t>15955</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15955/15955_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15955/15955_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS E REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>15956</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15956/15956_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15956/15956_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE LOGRADOUROS.</t>
   </si>
   <si>
     <t>15957</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15957/15957_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15957/15957_texto_integral.pdf</t>
   </si>
   <si>
     <t>15958</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15958/15958_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15958/15958_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CALÇADA RUA OSVALDO CRUZ.</t>
   </si>
   <si>
     <t>15959</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15959/15959_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15959/15959_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO MEDIDAS DE SEGURANÇA NA RUA AYRTON SENNA.</t>
   </si>
   <si>
     <t>15964</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15964/15964_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15964/15964_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CEMITÉRIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15965</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15965/15965_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15965/15965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CESSÃO DO TERRENO ONDE ESTÁ INSTALADA A ASSOCIAÇÃO CASA DE ORAÇÃO SAGRADO CORAÇÃO DE JESUS POR 99 ANOS.</t>
   </si>
   <si>
     <t>15980</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15980/15980_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15980/15980_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE AÇÃO EMERGENCIAL DE RECUPERAÇÃO DAS VIAS PÚBLICAS PARA REGULAR TRÂNSITO DE VEÍCULOS E PEDESTRES.</t>
   </si>
   <si>
     <t>15981</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15981/15981_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15981/15981_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A COLOCAÇÃO DOS REFLETORES NA ORLA DA PRAIA DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>15982</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15982/15982_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15982/15982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO NOS AMBULATÓRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15983</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15983/15983_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15983/15983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PEDIDOS DE EXAMES SOLICITADOS POR MÉDICOS DO MUNICÍPIO QUE SÃO BARRADOS.</t>
   </si>
   <si>
     <t>15984</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15984/15984_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15984/15984_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAPA GLICÊMICO PARA FORNECIMENTO DE MEDICAMENTO.</t>
   </si>
   <si>
     <t>15986</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15986/15986_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15986/15986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE SÃO PAULO A REVOGAÇÃO DO DECRETO ESTADUAL Nº. 56.500.</t>
   </si>
   <si>
     <t>15585</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marcia Lia, Alecrim, Alemão, Capellini, Dra. Beth Consolo, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15585/15585_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15585/15585_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO GOVERNO DO ESTADO DE SÃO PAULO QUE PRETENDE PRIVATIZAR UM TRECHO DE 117 QUILOMETROS DA RODOVIA PADRE MANOEL DA NÓBREGA, CRIANDO MAIS DUAS PRAÇAS DE PEDÁGIO.</t>
   </si>
   <si>
     <t>15586</t>
   </si>
   <si>
     <t>Alemão, Marcia Lia</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15586/15586_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15586/15586_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO VEREADOR DE PRAIA GRANDE, SERGIO LUIZ SCHIANO DE SOUZA(PSB) PELAS PALAVRAS RELATIVAS A BERTIOGA.</t>
   </si>
   <si>
     <t>15588</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15588/15588_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15588/15588_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO VERÃO.</t>
   </si>
   <si>
     <t>15657</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15657/15657_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15657/15657_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMEMORAÇÃO DO DIA DO CONSUMIDOR.</t>
   </si>
   <si>
     <t>15658</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15658/15658_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15658/15658_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMEMORAÇÃO DO DIA DA ESCOLA.</t>
   </si>
   <si>
     <t>15659</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15659/15659_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15659/15659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO GRUPO ORGULHO SOUL BLACK PELA CONSCIENTIZAÇÃO E VALORIZAÇÃO DA RAÇA NEGRA, SUA CULTURA, VALORES E ORGULHO.</t>
   </si>
   <si>
     <t>15709</t>
   </si>
   <si>
     <t>Ivan da Administradora, Alecrim, Alemão, Capellini, Dra. Beth Consolo, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15709/15709_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15709/15709_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ÍTALO FITTIPALDI.</t>
   </si>
   <si>
     <t>15710</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15710/15710_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15710/15710_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO PELOS 82 ANOS DE VIDA DA SENHORA CONCEIÇÃO DOS SANTOS BRITO.</t>
   </si>
   <si>
     <t>15711</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15711/15711_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15711/15711_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A IRACIANY RODRIGUES DE ALMEIDA PELA FORÇA E DETERMINAÇÃO, DEMONSTRANDO QUE VALE A PENA LUTAR PELOS SEUS OBJETIVOS.</t>
   </si>
   <si>
     <t>15712</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15712/15712_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15712/15712_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PROFESSOR DANILO PASTORIZA PELAS CONQUISTAS NO TÊNIS DE MESA.</t>
   </si>
   <si>
     <t>15742</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15742/15742_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15742/15742_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO DEPUTADO LUIZ CARLOS GONDIM TEIXEIRA PELO TÍTULO DE CIDADÃO BERTIOGUENSE.</t>
   </si>
   <si>
     <t>15744</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15744/15744_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15744/15744_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À DR. FERNANDO CARUZO E DR. JORGE CARUZO</t>
   </si>
   <si>
     <t>15745</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15745/15745_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15745/15745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZAÇÃO AO PASTOR GRIMALDO DE ALMEIDA JUNIOR PELO TRABALHO DE DUAS DÉCADAS EM BENEFÍCIO DOS MAIS NECESSITADOS DE BERTIOGA.  </t>
   </si>
   <si>
     <t>15805</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15805/15805_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15805/15805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA JOSÉ ANTONIO RUFINO COLLADO.</t>
   </si>
   <si>
     <t>15806</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15806/15806_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15806/15806_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A DRA. TANIA MARIA SALGADO ALVES PELA FORMA DEDICADA E CARINHOSA NO TRATAMENTO E CURA DOS ENFERMOS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15807</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15807/15807_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15807/15807_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À DIRETORA MARIA CRISTINA QUINTELLA SQUILLANTE.</t>
   </si>
   <si>
     <t>15808</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15808/15808_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15808/15808_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. FERNANDO LUIS MORETTI DA SILVA.</t>
   </si>
   <si>
     <t>15832</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15832/15832_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15832/15832_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO.</t>
   </si>
   <si>
     <t>15851</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15851/15851_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15851/15851_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À IZA MARIA LARGACHA PEREZ.</t>
   </si>
   <si>
     <t>15852</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15852/15852_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15852/15852_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. RIBAS ZAIDAN.</t>
   </si>
   <si>
     <t>15910</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15910/15910_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15910/15910_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A DONA MARIA CONCEIÇÃO AMPARO MARCIANO PELO LINDO TRABALHO REALIZADO FRENTE AO PROJETO SOLIDARIEDADE.</t>
   </si>
   <si>
     <t>15911</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15911/15911_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15911/15911_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. LUIZ ANTÔNIO SANCHEZ CIPRIANO PELOS VALOROSOS SERVIÇOS PRESTADOS EM PROL DA SAÚDE DE BERTIOGA.</t>
   </si>
   <si>
     <t>15912</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15912/15912_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15912/15912_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A PROFESSORA SONIA MARIA DOS SANTOS PELOS VALOROSOS SERVIÇOS PRESTADOS EM EQUOTERAPIA A JOVENS, PORTADORES OU NÃO E DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>15935</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15935/15935_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15935/15935_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A MURILO FRANCO DE JESUS - O MURILINHO, BEM COMO AOS SEUS PAIS - RONISSON E JULIANA - POR CONTRIBUIREM COM TALETO EM DEDICAÇÃO PARA ELEVAREM O NOME DE BERTIOGA NO CENÁRIO MUNDIAL DO ESPORTE.</t>
   </si>
   <si>
     <t>15936</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15936/15936_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15936/15936_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA GUALDINO ADOLFO DE OLIVEIRA COMERCIANTE HÁ MAIS DE 25 ANOS EM BERTIOGA.</t>
   </si>
   <si>
     <t>15962</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15962/15962_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15962/15962_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO LIONS CLUBE DE BERTIOGA.</t>
   </si>
   <si>
     <t>15963</t>
   </si>
   <si>
     <t>Valéria Bento, Alecrim, Alemão, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15963/15963_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15963/15963_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. JORGE B. DEMIGLIANO.</t>
   </si>
   <si>
     <t>15660</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora 2015-2016</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15660/15660_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15660/15660_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE A ESTRUTURA ADMINISTRATIVA E O QUADRO DE SERVIDORES EFETIVOS DA CAMARA MUNICIPAL DE BERTIOGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>15708</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15708/15708_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15708/15708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15769</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15769/15769_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15769/15769_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO BERTIOGUENSE AO SR. ROBERTO CLEMENTE SANTINI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15770</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15770/15770_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15770/15770_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AS PESSOAS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15771</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15771/15771_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15771/15771_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO LEGISLATIVO 002/93 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15772</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15772/15772_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15772/15772_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSIDIOS DOS VEREADORES DO MUNICIPIO DE BERTIOGA PARA O PERIODO DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15804</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15804/15804_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15804/15804_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO BERTIOGUENSE AO SR. REUBEN NAGIB ZEIDAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15960</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15960/15960_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15960/15960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DO DECRETO LEGISLATIVO Nº 85/16, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15928</t>
   </si>
   <si>
     <t>Capellini, Alemão, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15928/15928_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15928/15928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO LEGISLATIVO Nº 085/2016</t>
   </si>
   <si>
     <t>15940</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15940/15940_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15940/15940_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BERTIOGUENSE AO SR. ANTÔNIO RODRIGUES FILHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15997</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15997/15997_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15997/15997_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO LEGISLATIVO 032/2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15629</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>José Mauro Dedemo Orlandini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15629/15629_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15629/15629_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 79 DA LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>15555</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15555/15555_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15555/15555_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER NUMERÁRIO MEDIANTE DOAÇÃO PARA O FIM QUE ESPECIFICA, ADQUIRIR IMÓVEIS, ABRIR CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIO ANUAL - LOA 2016, E ACRESCENTAR AÇÕES, PROJETOS, ATIVIDADES, METAS E OBJETIVOS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2016 E NO PLANO PLURIANUAL - PPA 2014/2017</t>
   </si>
   <si>
     <t>15607</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15607/15607_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15607/15607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DE QUALQUER NATUREZA PARA COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15609</t>
   </si>
   <si>
     <t>CANCELADO</t>
   </si>
   <si>
     <t>15610</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15610/15610_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15610/15610_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 93, DE 19 DE DEZEMBRO DE 2012, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>15707</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15707/15707_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15707/15707_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO XVI DA LEI COMPLEMENTAR MUNICIPAL Nº 93, DE 19 DE DEZEMBRO DE 2012, PARA CRIAR O CARGO DE PROVIMENTO EFETIVO DE CUIDADOR</t>
   </si>
   <si>
     <t>15802</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15802/15802_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15802/15802_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 129, DE 29 DE AGOSTO DE 1995 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>15810</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15810/15810_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15810/15810_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 95, DE 03 DE JULHO DE 2013, BEM COMO DA LEI Nº 129, DE 29 DE AGOSTO DE 1995</t>
   </si>
   <si>
     <t>15949</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15949/15949_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15949/15949_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 93, DE 19 DE DEZEMBRO DE 2012 PARA ADEQUA-LA AO DISPOSTO NO ARTIGO 37, V, DA CONSTITUIÇÃO DA REPÚBLICA DO BRASIL DE 1998 E NOS ARTIGOS 115, V E 99, VI, DA CONSTITUIÇÃO DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15975</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15975/15975_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15975/15975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL &amp;#8211; REFIS/2016</t>
   </si>
   <si>
     <t>15605</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15605/15605_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15605/15605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA "FARMÁCIA SOLIDÁRIA DE MEDICAMENTOS" NO MUNICÍPIO  DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15606</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15606/15606_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15606/15606_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE PRAZO PARA AGÊNCIAS BANCÁRIAS DISPOREM DE ÁREA ANTECEDENTE ÀS PORTAS GIRATÓRIAS COM COBERTURA PARA ABRIGAR A POPULAÇÃO QUE SE FORMA NAS FILAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15632</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15632/15632_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15632/15632_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DOS CENTROS DE FORMAÇÃO DE CONDUTORES (CFCS) SEDIADOS NO MUNICÍPIO DE BERTIOGA, A ADAPTAREM VEÍCULOS PARA O APRENDIZADO DE PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15633</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15633/15633_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15633/15633_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS PROGRAMAS JOVEM MONITOR DE TURISMO E JOVEM MONITOR CULTURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15661</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15661/15661_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15661/15661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI N. 1197, DE 18 DE DEZEMBRO DE 2015, QUE INSTITUI O AUXILIO TRANSPORTE AOS SERVIDORES PUBLICOS DO MUNICIPIO_x000D_
 </t>
   </si>
   <si>
     <t>15662</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15662/15662_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15662/15662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE CRITERIOS PARA DISTRIBUIÇÃO GRATUITA DE MATERIAL ESCOLAR DE USO INDIVIDUAL E UNIFORMES AOS ALUNOS REGULARMENTE MATRICULADOS NAS ESCOLAS MUNICIPAIS DE BERTIOGA E NAS ENTIDADES CONVENIADAS_x000D_
 </t>
   </si>
   <si>
     <t>15687</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15687/15687_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15687/15687_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA "CARTEIRINHA VIDA SAUDÁVEL" NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15688</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15688/15688_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15688/15688_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI MUNICIPAL  Nº 1095, DE 27 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>15689</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15689/15689_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15689/15689_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2016, INSTITUÍDA PELA LEI MUNICIPAL Nº 1.167, DE 16 DE  JULHO DE 2015</t>
   </si>
   <si>
     <t>15690</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15690/15690_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15690/15690_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 6.251.185,55 (SEIS MILHÕES, DUZENTOS E CINQUENTA E UM MIL, CENTO E OITENTA E CINCO REAIS E CINQUENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>15691</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15691/15691_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15691/15691_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.245.200,00</t>
   </si>
   <si>
     <t>15692</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15692/15692_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15692/15692_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE O BENEFICIO DO CARTÃO ALIMENTAÇÃO AOS NÍVEIS SALARIAIS 9 E 10 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15728</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15728/15728_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15728/15728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO JORGE TEIXEIRA DA COSTA A ANTIGA RUA 1 DO BAIRRO VICENTE DE CARVALHO II E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15729</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15729/15729_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15729/15729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SESIV - SISTEMA ESTRUTURAL DE SINALIZAÇÃO VIÁRIA NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15739</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15739/15739_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15739/15739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15740</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15740/15740_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15740/15740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO E ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI MUNICIPAL Nº 1095, DE 27 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>15741</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15741/15741_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15741/15741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15743</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15743/15743_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15743/15743_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AOS ANEXOS DA LEI MUNICIPAL Nº 372, DE 17 DE NOVEMBRO DE 1999, AS INFORMAÇÕES TRIBUTÁRIAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15776</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15776/15776_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15776/15776_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, PARA O PERÍODO DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15761</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15761/15761_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15761/15761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ART. 3º, AOS SEUS INCISOS I, II E III E PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 842, DE 22 DE DEZEMBRO DE 2008, QUE INSTITUIU O CONSELHO MUNICIPAL DA JUVENTUDE-CONJUV.</t>
   </si>
   <si>
     <t>15773</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15773/15773_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15773/15773_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DO FORNECIMENTO DE CARRINHOS MOTORIZADOS PARA PORTADORES DE DEFICIÊNCIA, IDOSOS E GESTANTES EM CENTROS COMERCIAIS, MERCADOS E SUPERMERCADOS DE MÉDIO E GRANDE PORTE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15774</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15774/15774_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15774/15774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ALUGUEL SOCIAL NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15775</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15775/15775_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15775/15775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS A FESTA DAS NAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15777</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15777/15777_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15777/15777_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO NO VALOR DE R$ 89.000,00</t>
   </si>
   <si>
     <t>15778</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15778/15778_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15778/15778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA PMC DE BERTIOGA/SP PARA O PERÍODO DE 2016/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15803</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15803/15803_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15803/15803_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 2º, DO ARTIGO 1º, DA LEI MUNICIPAL Nº 1204, DE 23 DE DEZEMBRO DE 2015</t>
   </si>
   <si>
     <t>15809</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15809/15809_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15809/15809_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABIR CRÉDITO ADICIONAL  SUPLEMENTAR NO VALOR DE R$ 18.501.527,12 (DEZOITO MILHÕES, QUINHENTOS E UM MIL, QUINHENTOS E VINTE E SETE REAIS E DOZE CENTAVOS)</t>
   </si>
   <si>
     <t>15828</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15828/15828_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15828/15828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO O CIRCUITO MUNICIPAL DE SURF E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15831</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15831/15831_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15831/15831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE SERVIÇOS DE BOMBEIROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15853</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15853/15853_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15853/15853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 905, DE 02 DE JUNHO DE 2010, QUE CRIOU O FUNDO DE DESTINAÇÃO DE HONORÁRIOS ADVOCATÍCIOS_x000D_
 </t>
   </si>
   <si>
     <t>15883</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15883/15883_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15883/15883_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 11.242.726.90</t>
   </si>
   <si>
     <t>15884</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15884/15884_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15884/15884_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO NO VALOR DE R$ 1.133.842,51</t>
   </si>
   <si>
     <t>15931</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15931/15931_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15931/15931_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ REDAÇÃO AO ARTIGO 2º DA LEI MUNICIPAL Nº 1225/16 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15897</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15897/15897_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15897/15897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DOS MATERIAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15898</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15898/15898_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15898/15898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE GESTÃO DE RESÍDUOS DA CONSTRUÇÃO CIVIL NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15908</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15908/15908_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15908/15908_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TERCEIRIZAR OS SERVIÇOS DE MANUTENÇÃO E CONSERVAÇÃO DOS BANHEIROS PÚBLICOS AO LONGO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15909</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15909/15909_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15909/15909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS- PMGIRS</t>
   </si>
   <si>
     <t>15923</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15923/15923_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15923/15923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO DE IMÓVEL, ATRAVÉS DE DOAÇÃO COM ENCARGOS, QUE ESPECIFICA</t>
   </si>
   <si>
     <t>15924</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15924/15924_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15924/15924_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 455, DE 05 DE FEVEREIRO DE 2001, QUE TRATA DO CONVÊNIO COM A ASSOCIAÇÃO DE ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS DE BERTIOGA-AETUB</t>
   </si>
   <si>
     <t>15925</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15925/15925_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15925/15925_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N 855, DE 26 DE JUNHO DE 2009, QUE DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO ORGANIZAÇÕES SOCIAIS E CRIA O PROGRAMA MUNICIPAL DE PUBLICIZAÇÃO.</t>
   </si>
   <si>
     <t>15926</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15926/15926_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15926/15926_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 1.528.000,00</t>
   </si>
   <si>
     <t>15927</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15927/15927_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15927/15927_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>15932</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15932/15932_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15932/15932_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 6.311.636,26 (SEIS MILHÕES, TREZENTOS E ONZE MIL, SEISCENTOS E TRINTA E SEIS REAIS E VINTE E SEIS CENTAVOS)"</t>
   </si>
   <si>
     <t>15933</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15933/15933_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15933/15933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 855, DE 26 DE JUNHO DE 2009, QUE DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO ORGANIZAÇÕES SOCIAIS, CRIA O PROGRAMA  MUNICIPAL DE PUBLICIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15934</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15934/15934_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15934/15934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO &amp;#8211; OSCIP&amp;#8217;S, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15937</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15937/15937_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15937/15937_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI MUNICÍPIO Nº 1095, DE 27 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>15939</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15939/15939_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15939/15939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, EXCLUSÃO E ALTERAÇÃO  DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2017, INSTITUÍDA PELA LEI MUNICIPAL Nº 1.223, DE 12 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>15938</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15938/15938_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15938/15938_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 2.066.343,17.</t>
   </si>
   <si>
     <t>15946</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15946/15946_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15946/15946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM INSTITUTO CÍRCULO DE AMIGOS DO MENOR PATRULHEIRO DE BERTIOGA -CAMPB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15947</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15947/15947_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15947/15947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO MUNICIPAL DE EVENTOS O REVELA BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15948</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15948/15948_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15948/15948_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE PERMUTA COM SESC-SERVIÇO SOCIAL DO COMÉRCIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15969</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15969/15969_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15969/15969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA DE CONSCIENTIZAÇÃO E PREVENÇÃO CONTRA ABUSOS SEXUAIS PRATICADOS NOS MEIOS DE TRANSPORTE PÚBLICO E EM LOCAIS DE GRANDE AGLOMERAÇÃO DE PESSOAS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15970</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15970/15970_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15970/15970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVENÇÃO E O COMBATE AO ASSÉDIO MORAL E SEXUAL NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA</t>
   </si>
   <si>
     <t>15971</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15971/15971_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15971/15971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 771.000,00 (SETECENTOS E SETENTA E UM MIL REAIS)</t>
   </si>
   <si>
     <t>15972</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15972/15972_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15972/15972_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 194.000,00 (CENTO E NOVENTA E QUATRO REAIS)</t>
   </si>
   <si>
     <t>15973</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15973/15973_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15973/15973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APOSENTADORIA ESPECIAL  DOS SERVIDORES PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>15974</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15974/15974_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15974/15974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS INCISOS I, II E V E §1º, DO ARTIGO 5º, DA LEI MUNICIPAL Nº 775, DE 03 DE JULHO DE 2007, BEM COMO ACRESCENTA O DISPOSITIVO QUE MENCIONA</t>
   </si>
   <si>
     <t>15976</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15976/15976_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15976/15976_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 9.664.660,56 (NOVE MILHÕES, SEISCENTOS E SESSENTA E QUATRO MIL, SEISCENTOS E SESSENTA REAIS E CINQUENTA E SEIS CENTAVOS)</t>
   </si>
   <si>
     <t>15977</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15977/15977_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15977/15977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 4.002.081,11 (QUATRO MILHÕES, DOIS MIL E OITENTA E UM REAIS E ONZE CENTAVOS)</t>
   </si>
   <si>
     <t>15978</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15978/15978_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15978/15978_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 143.139,38 (CENTO E QUARENTA E TRÊS MIL, CENTO E TRINTA E NOVE REAIS E TRINTA E OITO CENTAVOS)</t>
   </si>
   <si>
     <t>15987</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15987/15987_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15987/15987_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS OCUPANTES DE PROVIMENTO DE CARGOS EM COMISSÃO COM SUA AVALIAÇÃO ANUAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15988</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15988/15988_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15988/15988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE AÇÃO GOVERNAMENTAL NO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI MUNICIPAL Nº 1.095, DE 27 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>15989</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15989/15989_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15989/15989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AÇÃO GOVERNAMENTAL NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCICIO DE 2017, INSTITUÍDA PELA LEI MUNICIPAL Nº 1.223, DE 12 DE JULHO DE 2.016</t>
   </si>
   <si>
     <t>15990</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15990/15990_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15990/15990_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR  NO ORÇAMENTO NO VALOR DE R$ 1.278.348,99</t>
   </si>
   <si>
     <t>15991</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15991/15991_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15991/15991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO NO VALOR DE R$884.000,00 (OITOCENTOS E OITENTA E QUATRO MIL REAIS)</t>
   </si>
   <si>
     <t>15993</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15993/15993_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15993/15993_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 9.637.846,45</t>
   </si>
   <si>
     <t>15996</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15996/15996_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15996/15996_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 1.695.000,00 (HUM MILHÃO, SEISCENTOS E NOVENTA E CINCO MIL REAIS)</t>
   </si>
   <si>
     <t>15998</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15998/15998_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15998/15998_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO VALOR DE R$ 1.022.400,00 (UM MILHÃO E VINTE E DOIS MIL E QUATROCENTOS REAIS)</t>
   </si>
   <si>
     <t>15556</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15556/15556_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15556/15556_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N. 81/2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15584</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15584/15584_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15584/15584_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO 068/2004 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15656/15656_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15656/15656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ARQUIVO PUBLICO DA CAMARA MUNICIPAL DE BERTIOGA</t>
   </si>
   <si>
     <t>15882</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15882/15882_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15882/15882_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CURSO DE FORMAÇÃO PARA VEREADORES E ASSESSORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15941</t>
   </si>
   <si>
     <t>PROCESSO COM MAIS DE UM AUTOR "FIXA O VALOR DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE BERTIOGA, PARA O PERÍODO DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15604</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15604/15604_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15604/15604_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO DE EDUCAÇÃO PARA EXPLANAR OS PROBLEMAS QUE ESTÃO OCORRENDO NA ÁREA DE EDUCAÇÃO NO DIA 01 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>15693</t>
   </si>
   <si>
     <t>Ivan da Administradora, Alecrim, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15693/15693_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15693/15693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTAURAÇÃO DE COMISSÃO DE ASSUNTOS ESPECIAIS -CAE, COM A FINALIDADE DE APURAR AS ATUAÇÕES E RESPONSABILIDADES DAS ASSOCIAÇÕES DE DEFESA DE DIREITOS SOCIAIS EM BERTIOGA.</t>
   </si>
   <si>
     <t>15854</t>
   </si>
   <si>
     <t>Valéria Bento, Capellini, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15854/15854_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15854/15854_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO QUE PRESTE ESCLARECIMENTOS ACERCA DO CONCURSO 01/2016 - PARA PROVIMENTO DE CARGOS DA SECRETARIA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>15855</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15855/15855_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15855/15855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUTO CORPORE.</t>
   </si>
   <si>
     <t>15961</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15961/15961_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15961/15961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROCESSOS DISCIPLINARES PENDENTES.</t>
   </si>
   <si>
     <t>15966</t>
   </si>
   <si>
     <t>Pacífico, Alecrim, Alemão, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15966/15966_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15966/15966_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO COM OUTROS AUTORES. - INFORMAÇÕES SOBRE O PRO LABORES PAGO AOS POLICIAIS MILITARES. REFERÊNCIA: OBRAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>15967</t>
   </si>
   <si>
     <t>Pacífico, Capellini, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15967/15967_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15967/15967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AS REFORMAS DAS PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>15968</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15968/15968_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15968/15968_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE PROCESSOS AMBIENTAIS.</t>
   </si>
   <si>
     <t>15979</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alemão, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15979/15979_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15979/15979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE IMÓVEL EXISTENTE NO PERÍMETRO DELIMITADO PELA AVENIDA 19 DE MAIO, RUA JOÃO RAMALHO E AVENIDA TOMÉ DE SOUZA, QUE FICA AO LADO DO CONDOMÍNIO BOULEVARD.</t>
   </si>
   <si>
     <t>15992</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15992/15992_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15992/15992_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE LICENÇAS</t>
   </si>
   <si>
     <t>15994</t>
   </si>
   <si>
     <t>Alemão, Capellini, Dra. Beth Consolo, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15994/15994_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15994/15994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE TRANSPORTE INDIVIDUAL DE PASSAGEIROS- TAXI.</t>
   </si>
   <si>
     <t>15995</t>
   </si>
   <si>
     <t>Alemão, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15995/15995_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15995/15995_texto_integral.pdf</t>
   </si>
   <si>
     <t>15564</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto </t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO 044/2015 - INSTITUI, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, O MÊS DE MAIO COMO MAIO AMARELO - ATENÇÃO PELA VIDA.</t>
   </si>
   <si>
     <t>15630</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N° 045/2015 - DISPÕE SOBRE A ARTE EM GRAFITE NO ÂMBITO DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15631</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO Nº 052/2015 - AUTORIZA O PODER EXECUTIVO A INSTRUIR O PROJETO "CASA DE APOIO ÀS MULHERES VITIMIZADAS - CAMV", COM ATENDIMENTO LOCAL EM BERTIOGA REGIONALIZADO EM PARCERIA COM OS DEMAIS MUNICÍPIOS QUE ADOTAM O PROGRAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -5344,68 +5344,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15565/15565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15566/15566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15567/15567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15568/15568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15569/15569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15570/15570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15571/15571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15572/15572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15573/15573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15576/15576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15577/15577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15578/15578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15579/15579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15580/15580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15581/15581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15582/15582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15583/15583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15589/15589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15590/15590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15591/15591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15592/15592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15593/15593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15594/15594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15595/15595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15596/15596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15597/15597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15598/15598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15599/15599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15600/15600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15601/15601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15602/15602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15603/15603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15611/15611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15612/15612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15613/15613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15614/15614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15615/15615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15616/15616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15617/15617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15618/15618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15619/15619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15620/15620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15621/15621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15622/15622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15623/15623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15624/15624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15625/15625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15626/15626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15627/15627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15628/15628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15634/15634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15635/15635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15636/15636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15637/15637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15638/15638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15639/15639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15640/15640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15641/15641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15642/15642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15643/15643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15644/15644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15645/15645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15646/15646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15647/15647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15648/15648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15649/15649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15650/15650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15651/15651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15652/15652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15653/15653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15654/15654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15655/15655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15663/15663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15664/15664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15665/15665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15666/15666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15667/15667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15668/15668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15669/15669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15670/15670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15671/15671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15672/15672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15673/15673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15674/15674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15675/15675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15676/15676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15677/15677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15678/15678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15679/15679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15680/15680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15681/15681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15682/15682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15683/15683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15684/15684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15694/15694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15695/15695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15696/15696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15697/15697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15698/15698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15699/15699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15700/15700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15701/15701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15702/15702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15703/15703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15704/15704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15705/15705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15706/15706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15713/15713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15714/15714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15715/15715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15716/15716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15717/15717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15718/15718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15719/15719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15720/15720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15721/15721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15722/15722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15723/15723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15724/15724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15725/15725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15726/15726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15727/15727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15730/15730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15731/15731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15732/15732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15733/15733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15734/15734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15735/15735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15736/15736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15737/15737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15738/15738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15746/15746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15747/15747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15748/15748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15749/15749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15750/15750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15751/15751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15752/15752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15753/15753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15754/15754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15755/15755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15756/15756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15757/15757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15758/15758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15759/15759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15760/15760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15762/15762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15763/15763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15764/15764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15765/15765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15766/15766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15767/15767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15768/15768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15779/15779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15780/15780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15781/15781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15782/15782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15783/15783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15784/15784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15785/15785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15786/15786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15787/15787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15788/15788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15789/15789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15790/15790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15791/15791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15792/15792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15793/15793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15794/15794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15795/15795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15796/15796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15797/15797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15798/15798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15799/15799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15800/15800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15801/15801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15811/15811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15812/15812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15813/15813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15814/15814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15815/15815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15816/15816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15817/15817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15818/15818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15819/15819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15820/15820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15821/15821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15822/15822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15823/15823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15824/15824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15825/15825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15826/15826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15827/15827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15830/15830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15833/15833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15834/15834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15835/15835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15836/15836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15837/15837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15838/15838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15839/15839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15840/15840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15841/15841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15842/15842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15843/15843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15844/15844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15845/15845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15846/15846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15847/15847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15848/15848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15849/15849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15850/15850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15856/15856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15857/15857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15858/15858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15859/15859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15860/15860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15861/15861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15862/15862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15863/15863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15864/15864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15865/15865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15866/15866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15867/15867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15868/15868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15869/15869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15870/15870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15871/15871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15872/15872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15873/15873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15874/15874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15875/15875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15876/15876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15877/15877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15878/15878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15879/15879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15880/15880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15881/15881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15885/15885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15886/15886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15887/15887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15888/15888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15889/15889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15890/15890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15891/15891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15892/15892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15893/15893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15894/15894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15895/15895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15896/15896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15899/15899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15900/15900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15901/15901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15902/15902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15903/15903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15904/15904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15905/15905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15906/15906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15907/15907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15913/15913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15914/15914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15915/15915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15916/15916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15917/15917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15918/15918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15919/15919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15920/15920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15921/15921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15922/15922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15929/15929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15930/15930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15942/15942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15943/15943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15944/15944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15945/15945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15950/15950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15951/15951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15952/15952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15953/15953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15954/15954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15955/15955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15956/15956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15957/15957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15958/15958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15959/15959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15964/15964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15965/15965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15980/15980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15981/15981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15982/15982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15983/15983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15984/15984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15986/15986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15585/15585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15586/15586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15588/15588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15657/15657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15658/15658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15659/15659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15709/15709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15710/15710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15711/15711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15712/15712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15742/15742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15744/15744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15745/15745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15805/15805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15806/15806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15807/15807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15808/15808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15832/15832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15851/15851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15852/15852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15910/15910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15911/15911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15912/15912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15935/15935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15936/15936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15962/15962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15963/15963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15660/15660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15708/15708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15769/15769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15770/15770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15771/15771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15772/15772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15804/15804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15960/15960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15928/15928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15940/15940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15997/15997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15629/15629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15555/15555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15607/15607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15610/15610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15707/15707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15802/15802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15810/15810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15949/15949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15975/15975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15605/15605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15606/15606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15632/15632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15633/15633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15661/15661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15662/15662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15687/15687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15688/15688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15689/15689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15690/15690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15691/15691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15692/15692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15728/15728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15729/15729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15739/15739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15740/15740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15741/15741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15743/15743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15776/15776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15761/15761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15773/15773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15774/15774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15775/15775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15777/15777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15778/15778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15803/15803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15809/15809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15828/15828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15831/15831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15853/15853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15883/15883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15884/15884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15931/15931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15897/15897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15898/15898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15908/15908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15909/15909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15923/15923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15924/15924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15925/15925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15926/15926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15927/15927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15932/15932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15933/15933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15934/15934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15937/15937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15939/15939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15938/15938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15946/15946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15947/15947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15948/15948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15969/15969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15970/15970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15971/15971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15972/15972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15973/15973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15974/15974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15976/15976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15977/15977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15978/15978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15987/15987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15988/15988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15989/15989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15990/15990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15991/15991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15993/15993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15996/15996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15998/15998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15556/15556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15584/15584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15656/15656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15882/15882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15604/15604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15693/15693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15854/15854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15855/15855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15961/15961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15966/15966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15967/15967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15968/15968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15979/15979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15992/15992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15994/15994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15995/15995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15565/15565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15566/15566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15567/15567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15568/15568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15569/15569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15570/15570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15571/15571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15572/15572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15573/15573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15576/15576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15577/15577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15578/15578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15579/15579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15580/15580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15581/15581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15582/15582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15583/15583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15589/15589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15590/15590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15591/15591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15592/15592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15593/15593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15594/15594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15595/15595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15596/15596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15597/15597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15598/15598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15599/15599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15600/15600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15601/15601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15602/15602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15603/15603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15611/15611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15612/15612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15613/15613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15614/15614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15615/15615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15616/15616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15617/15617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15618/15618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15619/15619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15620/15620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15621/15621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15622/15622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15623/15623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15624/15624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15625/15625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15626/15626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15627/15627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15628/15628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15634/15634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15635/15635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15636/15636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15637/15637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15638/15638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15639/15639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15640/15640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15641/15641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15642/15642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15643/15643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15644/15644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15645/15645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15646/15646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15647/15647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15648/15648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15649/15649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15650/15650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15651/15651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15652/15652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15653/15653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15654/15654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15655/15655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15663/15663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15664/15664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15665/15665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15666/15666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15667/15667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15668/15668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15669/15669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15670/15670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15671/15671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15672/15672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15673/15673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15674/15674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15675/15675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15676/15676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15677/15677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15678/15678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15679/15679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15680/15680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15681/15681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15682/15682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15683/15683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15684/15684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15694/15694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15695/15695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15696/15696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15697/15697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15698/15698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15699/15699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15700/15700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15701/15701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15702/15702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15703/15703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15704/15704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15705/15705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15706/15706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15713/15713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15714/15714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15715/15715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15716/15716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15717/15717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15718/15718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15719/15719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15720/15720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15721/15721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15722/15722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15723/15723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15724/15724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15725/15725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15726/15726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15727/15727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15730/15730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15731/15731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15732/15732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15733/15733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15734/15734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15735/15735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15736/15736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15737/15737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15738/15738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15746/15746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15747/15747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15748/15748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15749/15749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15750/15750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15751/15751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15752/15752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15753/15753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15754/15754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15755/15755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15756/15756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15757/15757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15758/15758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15759/15759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15760/15760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15762/15762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15763/15763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15764/15764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15765/15765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15766/15766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15767/15767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15768/15768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15779/15779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15780/15780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15781/15781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15782/15782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15783/15783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15784/15784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15785/15785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15786/15786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15787/15787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15788/15788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15789/15789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15790/15790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15791/15791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15792/15792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15793/15793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15794/15794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15795/15795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15796/15796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15797/15797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15798/15798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15799/15799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15800/15800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15801/15801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15811/15811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15812/15812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15813/15813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15814/15814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15815/15815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15816/15816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15817/15817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15818/15818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15819/15819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15820/15820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15821/15821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15822/15822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15823/15823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15824/15824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15825/15825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15826/15826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15827/15827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15830/15830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15833/15833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15834/15834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15835/15835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15836/15836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15837/15837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15838/15838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15839/15839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15840/15840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15841/15841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15842/15842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15843/15843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15844/15844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15845/15845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15846/15846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15847/15847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15848/15848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15849/15849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15850/15850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15856/15856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15857/15857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15858/15858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15859/15859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15860/15860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15861/15861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15862/15862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15863/15863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15864/15864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15865/15865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15866/15866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15867/15867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15868/15868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15869/15869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15870/15870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15871/15871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15872/15872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15873/15873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15874/15874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15875/15875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15876/15876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15877/15877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15878/15878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15879/15879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15880/15880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15881/15881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15885/15885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15886/15886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15887/15887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15888/15888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15889/15889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15890/15890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15891/15891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15892/15892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15893/15893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15894/15894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15895/15895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15896/15896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15899/15899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15900/15900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15901/15901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15902/15902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15903/15903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15904/15904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15905/15905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15906/15906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15907/15907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15913/15913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15914/15914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15915/15915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15916/15916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15917/15917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15918/15918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15919/15919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15920/15920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15921/15921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15922/15922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15929/15929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15930/15930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15942/15942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15943/15943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15944/15944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15945/15945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15950/15950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15951/15951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15952/15952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15953/15953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15954/15954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15955/15955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15956/15956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15957/15957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15958/15958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15959/15959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15964/15964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15965/15965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15980/15980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15981/15981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15982/15982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15983/15983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15984/15984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15986/15986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15585/15585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15586/15586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15588/15588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15657/15657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15658/15658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15659/15659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15709/15709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15710/15710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15711/15711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15712/15712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15742/15742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15744/15744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15745/15745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15805/15805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15806/15806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15807/15807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15808/15808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15832/15832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15851/15851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15852/15852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15910/15910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15911/15911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15912/15912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15935/15935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15936/15936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15962/15962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15963/15963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15660/15660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15708/15708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15769/15769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15770/15770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15771/15771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15772/15772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15804/15804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15960/15960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15928/15928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15940/15940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15997/15997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15629/15629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15555/15555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15607/15607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15610/15610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15707/15707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15802/15802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15810/15810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15949/15949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15975/15975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15605/15605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15606/15606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15632/15632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15633/15633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15661/15661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15662/15662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15687/15687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15688/15688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15689/15689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15690/15690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15691/15691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15692/15692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15728/15728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15729/15729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15739/15739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15740/15740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15741/15741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15743/15743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15776/15776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15761/15761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15773/15773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15774/15774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15775/15775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15777/15777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15778/15778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15803/15803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15809/15809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15828/15828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15831/15831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15853/15853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15883/15883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15884/15884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15931/15931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15897/15897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15898/15898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15908/15908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15909/15909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15923/15923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15924/15924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15925/15925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15926/15926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15927/15927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15932/15932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15933/15933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15934/15934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15937/15937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15939/15939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15938/15938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15946/15946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15947/15947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15948/15948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15969/15969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15970/15970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15971/15971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15972/15972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15973/15973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15974/15974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15976/15976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15977/15977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15978/15978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15987/15987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15988/15988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15989/15989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15990/15990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15991/15991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15993/15993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15996/15996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15998/15998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15556/15556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15584/15584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15656/15656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15882/15882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15604/15604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15693/15693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15854/15854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15855/15855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15961/15961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15966/15966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15967/15967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15968/15968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15979/15979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15992/15992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15994/15994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2016/15995/15995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H436"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>