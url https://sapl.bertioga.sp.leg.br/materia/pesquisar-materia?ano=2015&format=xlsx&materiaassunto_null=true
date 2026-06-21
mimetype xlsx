--- v0 (2025-10-28)
+++ v1 (2026-06-21)
@@ -54,8790 +54,8790 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14502</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14502/14502_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14502/14502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE URGENTE EM SE ALTERAR O PROCEDIMENTO DE REMOÇÃO DE ENFERMOS EM TRATAMENTO, OU EXAMES, EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>14503</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14503/14503_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14503/14503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMAS URGENTES NAS INSTALAÇÕES QUE ABRIGAM O CENTRO DE CONTROLE DE ZOONOSES DO MUNICÍPIO, SITUADO NA RUA MANOEL GAJO, E AUMENTO DA RETRIBUIÇÃO PECUNIÁRIA POR INSALUBRIDADE A TODOS OS FUNCIONÁRIOS DO CCZ.</t>
   </si>
   <si>
     <t>14504</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14504/14504_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14504/14504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A SOLICITAÇÃO DA REGULARIZAÇÃO DOS SERVIÇOS DOS CORREIOS NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>14505</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14505/14505_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14505/14505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL E A CDHU, INFORMAÇÕES ACERCA DO "TERMO DE PERMISSÃO ONEROSA DE USO DE IMÓVEL" QUE OS MORADORES DAS UNIDADES HABITACIONAIS DO NÚCLEO VICENTE DE CARVALHO II ESTÃO SENDO COMPELIDOS A ASSINAR COMO CONDIÇÃO DE OCUPAÇÃO DAS MORADIAS.</t>
   </si>
   <si>
     <t>14506</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14506/14506_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14506/14506_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES DO PODER EXECUTIVO QUANTO AS DECLARAÇÕES DO GOVERNADOR DO ESTADO DE SÃO PAULO SOBRE A RETIRADA DE ÁGUA DO RIO GUARATUBA.</t>
   </si>
   <si>
     <t>14510</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14510/14510_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14510/14510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE PROPORCIONAR CONDIÇÕES DE LOCOMOÇÃO DE NOSSOS MUNÍCIPES QUE FICAM ILHADOS DURANTE AS CHUVAS, PRINCIPALMENTE DA CHÁCARAS VISTA LINDA, MANGUE SECO, JARDIM VISTA LINDA, BORACÉIA, VICENTE DE CARVALHO II E GUARATUBA.</t>
   </si>
   <si>
     <t>14511</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14511/14511_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14511/14511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE SERVIÇOS URGENTES DE MANUTENÇÃO DE INFRAESTRUTURA URBANA NO JARDIM ALBATROZ II.</t>
   </si>
   <si>
     <t>14512</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14512/14512_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14512/14512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE PROPORCIONAR CONDIÇÕES DE LOCOMOÇÃO DE NOSSOS MUNÍCIPES QUE FICAM ILHADOS DURANTE AS CHUVAS, PRINCIPALMENTE DO BAIRRO VILA AGAÓ II.</t>
   </si>
   <si>
     <t>14513</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14513/14513_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14513/14513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE MICRO DRENAGEM E BUEIROS.</t>
   </si>
   <si>
     <t>14514</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14514/14514_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14514/14514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EQUIPE PERMANENTE NOS BAIRROS DO EXTREMO NORTE DA CIDADE.</t>
   </si>
   <si>
     <t>14515</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14515/14515_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14515/14515_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE COBERTURA DOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>14516</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marcia Lia</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14516/14516_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14516/14516_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E MANUTENÇÃO DOS ELEVADORES DOS ÔNIBUS DA VIAÇÃO BERTIOGA.</t>
   </si>
   <si>
     <t>14517</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14517/14517_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14517/14517_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>14518</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14518/14518_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14518/14518_texto_integral.pdf</t>
   </si>
   <si>
     <t>UPA</t>
   </si>
   <si>
     <t>14519</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14519/14519_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14519/14519_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS PRÓXIMO AO CEME E CENTRO DE SAÚDE III.</t>
   </si>
   <si>
     <t>14520</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14520/14520_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14520/14520_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AS CASAS ABANDONADAS EMBAIXO DA REDE DE ALTA TENSÃO NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>14521</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14521/14521_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14521/14521_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA PROLONGAMENTO DA CICLOVIA NA AV. ANCHIETA.</t>
   </si>
   <si>
     <t>14522</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14522/14522_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14522/14522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA AV. BOUNGANVILLE.</t>
   </si>
   <si>
     <t>14523</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14523/14523_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14523/14523_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA QUANTO AOS MORADORES DE RUA NO ENTORNO DA PRAÇA VICENTE MOLINARI E DEMAIS MORADORES DE RUA NA CIDADE.</t>
   </si>
   <si>
     <t>14524</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14524/14524_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14524/14524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS RUAS</t>
   </si>
   <si>
     <t>14525</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14525/14525_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14525/14525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE ORIENTAÇÃO SOBRE PERIGO DOS RAIOS.</t>
   </si>
   <si>
     <t>14526</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14526/14526_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14526/14526_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO MUNICIPAL DE USO RACIONAL DA ÁGUA.</t>
   </si>
   <si>
     <t>14527</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14527/14527_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14527/14527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE BERTIOGA E A SECRETARIA ESTADUAL DE MEIO AMBIENTE DE ESTUDOS DE IMPACTO AMBIENTAL E AÇÕES PARA O DESASSOREAMENTO EMERGENCIAL DO RIO VERMELHO OU OUTRA AÇÃO SEMELHANTE, NO TRECHO DO BAIRRO MORADAS DA PRAIA.</t>
   </si>
   <si>
     <t>14528</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14528/14528_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14528/14528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE LIMPEZA DE VALA E NIVELAMENTO DE RUA</t>
   </si>
   <si>
     <t>14536</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14536/14536_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14536/14536_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA A ESCOLA JOSÉ CARLOS BUZINARO EM GUARATUBA.</t>
   </si>
   <si>
     <t>14537</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14537/14537_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14537/14537_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS, ABERTURA DE VALAS E ROÇADAS NOS BAIRROS DE BORACÉIA E GUARATUBA.</t>
   </si>
   <si>
     <t>14538</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14538/14538_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14538/14538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PINTURA PROIBINDO O ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>14539</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14539/14539_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14539/14539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO EM PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>14540</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14540/14540_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14540/14540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE BERTIOGA PARA QUE RESOLVA, EM CONJUNTO COM A EMPRESA RESPONSÁVEL, O PROBLEMA DE TRANSBORDO DE ESGOTO NO BAIRRO JARDIM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>14541</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14541/14541_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14541/14541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA DA PRIMAVERA.</t>
   </si>
   <si>
     <t>14542</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14542/14542_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14542/14542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NA RUA 01 DO BAIRRO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>14543</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14543/14543_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14543/14543_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO GARI DO ÓLEO.</t>
   </si>
   <si>
     <t>14544</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14544/14544_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14544/14544_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DO CANAL ENTRE AS PISTAS DA  AV. ANCHIETA NO JD. RAFAEL.</t>
   </si>
   <si>
     <t>14545</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14545/14545_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14545/14545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NAS TRILHAS.</t>
   </si>
   <si>
     <t>14546</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14546/14546_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14546/14546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA NA UNIDADE DE PRONTO ATENDIMENTO(UPA) DO BAIRRO MAITINGA.</t>
   </si>
   <si>
     <t>14547</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14547/14547_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14547/14547_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO REGULAMENTADO E SINALIZADO DE VAGAS EXCLUSIVAS VERTICAL E HORIZONTAL NA ORLA DA PRAIA COM RAMPAS ACESSÍVEIS E FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>14548</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14548/14548_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14548/14548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL NAS OBRAS.</t>
   </si>
   <si>
     <t>14549</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14549/14549_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14549/14549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE PROPORCIONAR CONDIÇÕES DE LOCOMOÇÃO DE NOSSOS MUNÍCIPES QUE FICAM ILHADOS DURANTE AS CHUVAS NO BAIRRO JARDIM RIO DA PRAIA, PRINCIPALMENTE NA RUA CARDEAL EMILE BIAYENDA.</t>
   </si>
   <si>
     <t>14550</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14550/14550_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14550/14550_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SANEAMENTO NOS SEGUINTES BAIRROS: RIO DA PRAIA, MANGUE SECO, JD. DAS CANÇÕES, JD. ANA PAULA.</t>
   </si>
   <si>
     <t>14551</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14551/14551_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14551/14551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS POÇOS DE VISITA DA SABESP.</t>
   </si>
   <si>
     <t>14552</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14552/14552_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14552/14552_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHICUNGUNHA.</t>
   </si>
   <si>
     <t>14553</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14553/14553_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14553/14553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE BERTIOGA ESTUDOS PARA INCLUSÃO DA CIDADE NO PROGRAMA DO GOVERNO FEDERAL CEUS (CENTRO DE ARTES E ESPORTES UNIFICADOS).</t>
   </si>
   <si>
     <t>14554</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14554/14554_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14554/14554_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>14555</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14555/14555_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14555/14555_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E PONTO DE ÔNIBUS SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>14556</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14556/14556_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14556/14556_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPAMENTO DE ESPORTE E LAZER ADAPTADOS A PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>14557</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Arlindo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14557/14557_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14557/14557_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DA RUA MANOEL GAJO DO BAIRRO PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>14632</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14632/14632_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14632/14632_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE SAÚDE, QUE PROMOVA ATITUDES URGENTES NA MELHORIA DAS CONDIÇÕES DAS UBS&amp;#180;S VISTA LINDA, INDAIÁ VICENTE DE CARVALHO II E UBS CENTRAL.</t>
   </si>
   <si>
     <t>14633</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14633/14633_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14633/14633_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADAS NAS RUAS DO BAIRRO SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>14635</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14635/14635_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14635/14635_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADAS NAS RUAS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>14637</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14637/14637_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14637/14637_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS VIAS COM LIMPEZA URBANA DO BAIRRO JARDIM SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>14639</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14639/14639_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14639/14639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO PARA QUE O EXECUTIVO RESOLVA DEFINITIVAMENTE OS PROBLEMAS VIÁRIOS DOS BAIRROS MAIS CARENTES DO MUNICÍPIO, COM A PAVIMENTAÇÃO OU, AO MENOS, O NIVELAMENTO DAS RUAS E CONTENÇÃO DE ALAGAMENTOS.</t>
   </si>
   <si>
     <t>14654</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14654/14654_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14654/14654_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL POR MELHORIAS NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>14656</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14656/14656_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14656/14656_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ACERVO E DO SERVIÇO DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>14658</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14658/14658_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14658/14658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOURO NA PISTA DE SPORTE RADICAL(SKATE).</t>
   </si>
   <si>
     <t>14659</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14659/14659_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14659/14659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO EM REDUTORES DE VELOCIDADE(LOMBADA)</t>
   </si>
   <si>
     <t>14660</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14660/14660_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14660/14660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>14661</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14661/14661_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14661/14661_texto_integral.pdf</t>
   </si>
   <si>
     <t>MINUTA DE PROJETO DE LEI "PERMITE QUE O DEVEDOR DA DÍVIDA ATIVA COM RENDA INFERIOR A TRÊS SALÁRIOS MÍNIMOS POSSA  QUITÁ-LA MEDIANTE A PRESTAÇÃO DE SERVIÇO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14662</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14662/14662_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14662/14662_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO CRIE O FUNDO MUNICIPAL DE ACESSIBILIDADE - FMA.</t>
   </si>
   <si>
     <t>14663</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14663/14663_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14663/14663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO O PROJETO DE LEI: "AUTORIZA O EXECUTIVO MUNICIPAL A DISPOR SOBRE A CONTRATAÇÃO DE ADOLESCENTES APRENDIZES PELAS EMPRESAS, INSTITUTOS, ONG&amp;#180;S E OSCIP&amp;#180;S VENCEDORAS DE LICITAÇÃO PÚBLICA NO MUNICÍPIO DE BERTIOGA NOS TERMOS ORA ESPECIFICADOS."</t>
   </si>
   <si>
     <t>14664</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14664/14664_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14664/14664_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DO CANAL EXISTENTE AO LADO DO POSTO JURUÁ NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>14665</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14665/14665_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14665/14665_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CRONOGRAMA PARA AS LIMPEZAS DE BOCAS DE LOBO, VALAS E GALERIAS DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>14666</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14666/14666_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14666/14666_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO NA REGIÃO CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14667</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14667/14667_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14667/14667_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO MUNICIPAL DE SURFE.</t>
   </si>
   <si>
     <t>14668</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14668/14668_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14668/14668_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA VISTA LINDA-ANCHIETA.</t>
   </si>
   <si>
     <t>14669</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PRAÇA VISTA LINDA.</t>
   </si>
   <si>
     <t>14670</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14670/14670_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14670/14670_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS RIO DA PRAIA.</t>
   </si>
   <si>
     <t>14671</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14671/14671_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14671/14671_texto_integral.pdf</t>
   </si>
   <si>
     <t>CATA-TRECO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>14672</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14672/14672_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14672/14672_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CAMINHO DA GAMBOA.</t>
   </si>
   <si>
     <t>14673</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14673/14673_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14673/14673_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO NEIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>14793</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14793/14793_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14793/14793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, QUE PROMOVA GESTÕES JUNTO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO VISANDO IMPLEMENTAR SOLUÇÕES E MELHORIAS NAS UNIDADES DO SISTEMA MUNICIPAL DE ENSINO, CONFORME APONTADO PELO LEVANTAMENTO EM ANEXO.</t>
   </si>
   <si>
     <t>14794</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14794/14794_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14794/14794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SEGURANÇA VERTICAL E HORIZONTAL.</t>
   </si>
   <si>
     <t>14798</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14798/14798_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14798/14798_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS OU REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>14800</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14800/14800_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14800/14800_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO JUNTO A DER (DEPARTAMENTO DE ESTRADAS E RODAGENS) PARA CONSTRUÇÃO DE UMA PASSARELA.</t>
   </si>
   <si>
     <t>14801</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14801/14801_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14801/14801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTO DE PARADA (TIPO POSTE) EM FRENTE A VIAÇÃO BERTIOGA.</t>
   </si>
   <si>
     <t>14803</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14803/14803_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14803/14803_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADAPTAÇÃO DE ACESSIBILIDADE NA RODOVIÁRIA DE BERTIOGA.</t>
   </si>
   <si>
     <t>14805</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14805/14805_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14805/14805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA GUARDA MUNICIPAL NA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>14806</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14806/14806_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14806/14806_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO RUA NICOLAU MIGUEL OBEID.</t>
   </si>
   <si>
     <t>14808</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14808/14808_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14808/14808_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE RUA RODRIGUES ALVES</t>
   </si>
   <si>
     <t>14816</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14816/14816_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14816/14816_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS JARDIM ALBATROZ</t>
   </si>
   <si>
     <t>14823</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14823/14823_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14823/14823_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA PONTO DE TÁXI.</t>
   </si>
   <si>
     <t>14824</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14824/14824_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14824/14824_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMISSÃO DE CARTEIRA DE IDENTIDADE</t>
   </si>
   <si>
     <t>14825</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14825/14825_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14825/14825_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRETA-MÓVEL MULHERES DE PEITO.</t>
   </si>
   <si>
     <t>14826</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14826/14826_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14826/14826_texto_integral.pdf</t>
   </si>
   <si>
     <t>BASE DESCENTRALIZADA DO SAMU</t>
   </si>
   <si>
     <t>14827</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14827/14827_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14827/14827_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRABALHO DE JARDINAGEM E PAISAGISMO NA PRAÇA DA PRIMAVERA NO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>14828</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14828/14828_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14828/14828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DEDETIZAÇÃO POR FUMACÊ.</t>
   </si>
   <si>
     <t>14829</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14829/14829_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14829/14829_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA VISÃO DO FUTURO.</t>
   </si>
   <si>
     <t>14830</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14830/14830_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14830/14830_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE ELÉTRICA E LIGAÇÃO DA REDE DE ÁGUA PARA AS CASAS NA RUA APROVADA SEISCENTOS E VINTE E UM E DEMAIS RUAS DO BAIRRO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>14831</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14831/14831_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14831/14831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CATA TRECO.</t>
   </si>
   <si>
     <t>14832</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14832/14832_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14832/14832_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NO BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>14833</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14833/14833_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14833/14833_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PISTA DE SKATE.</t>
   </si>
   <si>
     <t>14834</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14834/14834_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14834/14834_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA.</t>
   </si>
   <si>
     <t>14835</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14835/14835_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14835/14835_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE A SITUAÇÃO DOS SERVIÇOS REALIZADOS EM BORACEÍA.</t>
   </si>
   <si>
     <t>14836</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14836/14836_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14836/14836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À SECRETARIA ESTADUAL DE EDUCAÇÃO, A REGIONAL DE ENSINO DE SANTOS E A SECRETARIA MUNICIPAL DE EDUCAÇÃO PROVIDÊNCIAS QUANTO À FALTA DE FUNCIONÁRIOS NA ESCOLA ESTADUAL PRAIA DE BORACEIA</t>
   </si>
   <si>
     <t>14878</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14878/14878_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14878/14878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIA NO SENTIDO DE PROPORCIONAR CONDIÇÕES DE LOCOMOÇÃO DE NOSSOS MUNÍCIPES QUE FICAM ILHADOS DURANTE AS CHUVAS, NO BAIRRO JARDIM VISTA LINDA, PRINCIPALMENTE, NAS RUAS SHIMONOSEKI, MARIO GUZZO, JOSÉ CARLOS PACE, MIGUEL OBEID, EMANOEL THAUMATURGO E ORESTE COLOMBARE.</t>
   </si>
   <si>
     <t>14879</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14879/14879_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14879/14879_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS NO BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>14880</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14880/14880_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14880/14880_texto_integral.pdf</t>
   </si>
   <si>
     <t>OLIMPÍADA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>14881</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14881/14881_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14881/14881_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA CENSO INCLUSÃO.</t>
   </si>
   <si>
     <t>14882</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14882/14882_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14882/14882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE TRANSITO NA RUA WALDEMAR COSTA FILHO NO BAIRRO DO INDAIÁ.</t>
   </si>
   <si>
     <t>14883</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14883/14883_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14883/14883_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA A PRAÇA ALDO MORO</t>
   </si>
   <si>
     <t>14884</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14884/14884_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14884/14884_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA 930.</t>
   </si>
   <si>
     <t>14885</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14885/14885_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14885/14885_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO RUA OSVALDO CRUZ.</t>
   </si>
   <si>
     <t>14886</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14886/14886_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14886/14886_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS AVENIDA ANCHIETA</t>
   </si>
   <si>
     <t>14887</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14887/14887_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14887/14887_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS LUIZ PEREIRA DE CAMPOS.</t>
   </si>
   <si>
     <t>14888</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14888/14888_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14888/14888_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS JOSÉ TOLEDO CIVITANOVA</t>
   </si>
   <si>
     <t>14889</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14889/14889_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14889/14889_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANAL JOÃO RAMALHO.</t>
   </si>
   <si>
     <t>14890</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14890/14890_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14890/14890_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIABETE GESTACIONAL.</t>
   </si>
   <si>
     <t>14891</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14891/14891_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14891/14891_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRABALHO DE JARDINAGEM E PAISAGISMO NO CANTEIRO CENTRAL DA RUA: RENATA PEREIRA DA COSTA NO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>14892</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14892/14892_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14892/14892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PASSAGEM DO VEÍCULO DE COLETA DO LIXO.</t>
   </si>
   <si>
     <t>14893</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14893/14893_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14893/14893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE SUPORTE PARA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>14894</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14894/14894_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14894/14894_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA JOSE TOLEDO CIVITA NOVA NO BAIRRO MAITINGA.</t>
   </si>
   <si>
     <t>14895</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14895/14895_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14895/14895_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>14896</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14896/14896_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14896/14896_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA PARA AS RUAS ONDE TRANSITAM OS TRANSPORTES COLETIVOS.</t>
   </si>
   <si>
     <t>14897</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14897/14897_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14897/14897_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA NO BAIRRO CITY MAR.</t>
   </si>
   <si>
     <t>14898</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14898/14898_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14898/14898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE NIVELAMENTO DAS RUAS DO BAIRRO ALBATROZ_x000D_
 II.</t>
   </si>
   <si>
     <t>14899</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14899/14899_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14899/14899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE NIVELAMENTO DA RUA EPHITEFÂNIO BAPTISTA NO BAIRRO VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>14904</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14904/14904_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14904/14904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL DA NECESSIDADE DE MEDIDAS URGENTES VISANDO SANAR PROBLEMAS DE INFRAESTRUTURA, LOGÍSTICA E FUNCIONAMENTO NA SECRETARIA DE EDUCAÇÃO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14908</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14908/14908_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14908/14908_texto_integral.pdf</t>
   </si>
   <si>
     <t>HUMANIZAÇÃO.</t>
   </si>
   <si>
     <t>14909</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Marcia Lia, Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14909/14909_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14909/14909_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE ESGOTO A CÉU ABERTO NO BAIRRO BORACÉIA.</t>
   </si>
   <si>
     <t>14910</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14910/14910_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14910/14910_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO TELHADO DA EQUOTERAPIA.</t>
   </si>
   <si>
     <t>14911</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14911/14911_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14911/14911_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PROFISSIONAIS NA EQUOTERAPIA.</t>
   </si>
   <si>
     <t>14912</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14912/14912_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14912/14912_texto_integral.pdf</t>
   </si>
   <si>
     <t>MINUTA DE PROJETO DE LEI "DISPÕE SOBRE A CRIAÇÃO DA MULTA MORAL PARA O ESTACIONAMENTO IRREGULAR EM VAGAS DESTINADAS A PESSOAS COM DEFICIÊNCIA E IDOSOS"</t>
   </si>
   <si>
     <t>14913</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14913/14913_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14913/14913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORIENTAÇÃO E FISCALIZAÇÃO DE CALÇADAS EM VIAS PAVIMENTADAS.</t>
   </si>
   <si>
     <t>14914</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14914/14914_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14914/14914_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SERVIÇO DE SEGURANÇA OU SISTEMA DE ALARME NO NACE.</t>
   </si>
   <si>
     <t>14915</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14915/14915_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14915/14915_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PROFISSIONAIS ESPECIALIZADOS EM HIDROTERAPIA PARA O NACE (VISTA LINDA).</t>
   </si>
   <si>
     <t>14916</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14916/14916_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14916/14916_texto_integral.pdf</t>
   </si>
   <si>
     <t>BARRAS DE APOIO PARA BANHEIRA E VESTIÁRIO DO NACE.</t>
   </si>
   <si>
     <t>14917</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14917/14917_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14917/14917_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE PONTO DE ÔNIBUS NA RUA PROFESSORA DIVA DE FIALHO DUARTE.</t>
   </si>
   <si>
     <t>14918</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14918/14918_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14918/14918_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUECEDOR SOLAR PARA A PISCINA DO NACE.</t>
   </si>
   <si>
     <t>14919</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14919/14919_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14919/14919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM DE RUA, LIMPEZA E DESOBSTRUÇÃO DE VALA NO BAIRRO CHÁCARA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>14920</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14920/14920_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14920/14920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO EM REDE DE ÁGUA.</t>
   </si>
   <si>
     <t>14921</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14921/14921_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14921/14921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO DA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>14922</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14922/14922_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14922/14922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO DA RUA MANOEL GAJO.</t>
   </si>
   <si>
     <t>14923</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14923/14923_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14923/14923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, QUE ELENQUE OS PROFISSIONAIS MÉDICOS QUE ATUAM EM NOSSO MUNICÍPIO, COM OS RESPECTIVOS REGISTROS NO ÓRGÃO DE CLASSE E SEUS TÍTULOS DE ESPECIALIDADES, DEVIDAMENTE COMPROVADOS.</t>
   </si>
   <si>
     <t>14924</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14924/14924_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14924/14924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEVIÇOS URBANOS, DA NECESSIDADE DE MEDIDAS URGENTES DE SANEAMENTO BÁSICO, PRINCIPALMENTE PARA RESOLVER OS TRANSTORNOS GERADOS PELAS CHUVAS NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>14925</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14925/14925_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14925/14925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEVIÇOS URBANOS, DA NECESSIDADE DE MEDIDAS URGENTES DE INFRAESTRUTURA QUE SANEM OS PROBLEMAS GERADOS PELAS CHUVAS NO BAIRRO JARDIM ALBATROZ I.</t>
   </si>
   <si>
     <t>14926</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14926/14926_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14926/14926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA E CIDADANIA, QUE, EM FACE DOS FURTOS OCORRIDOS NAS UNIDADES ESCOLARES DA REDE MUNICIPAL, IMPLEMENTEM O MONITORAMENTO ELETRÔNICO EM NOSSAS ESCOLAS.</t>
   </si>
   <si>
     <t>14927</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14927/14927_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14927/14927_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DO BAIRRO GUARATUBA.</t>
   </si>
   <si>
     <t>14928</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14928/14928_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14928/14928_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMORA NO ATENDIMENTO BANCÁRIO.</t>
   </si>
   <si>
     <t>14929</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14929/14929_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14929/14929_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA ESTRADA 04 NO BAIRRO CHÁCARA VISTA LINDA E DEMAIS RUAS DO BAIRRO.</t>
   </si>
   <si>
     <t>14930</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14930/14930_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14930/14930_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>14931</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14931/14931_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14931/14931_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA NICOLAU MIGUEL OBEID E DEMAIS RUAS DO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>14932</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14932/14932_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14932/14932_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DO HORÁRIO DA LINHA 930.</t>
   </si>
   <si>
     <t>14933</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14933/14933_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14933/14933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS AO LONGO DAS CICLOVIAS DAS AVENIDAS ANCHIETA E 19 DE MAIO.</t>
   </si>
   <si>
     <t>14934</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14934/14934_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14934/14934_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EM SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>14935</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14935/14935_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14935/14935_texto_integral.pdf</t>
   </si>
   <si>
     <t>OSTRAS ITAQUARÉ.</t>
   </si>
   <si>
     <t>14936</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14936/14936_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14936/14936_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS RUA 7 - CHÁCARAS.</t>
   </si>
   <si>
     <t>14937</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14937/14937_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14937/14937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO JOVEM APRENDIZ.</t>
   </si>
   <si>
     <t>14938</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14938/14938_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14938/14938_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA A TROCA DAS INSTALAÇÕES DE ILUMINAÇÃO PÚBLICA NAS RUAS DO BAIRRO MORADA DA PRAIA.</t>
   </si>
   <si>
     <t>14939</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14939/14939_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14939/14939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTNÇÃO E NIVELAMENTO NAS RUAS DO BAIRRO JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>14940</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14940/14940_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14940/14940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXPLICAÇÕES E SOLUÇÕES À EMPRESA VIVO TELEFÔNICA SOBRE AS CONSTANTES RECLAMAÇÕES DOS SERVIÇOS PRESTADOS EM BERTIOGA.</t>
   </si>
   <si>
     <t>14942</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14942/14942_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14942/14942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DOCUMENTOS E INFORMAÇÕES ACERCA DO SERVIDOR PÚBLICO MUNICIPAL NELO JOSÉ FERNANDES.</t>
   </si>
   <si>
     <t>14943</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14943/14943_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14943/14943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABERTURA DE RUA.</t>
   </si>
   <si>
     <t>14944</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14944/14944_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14944/14944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE FISCALIZAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>14945</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Alecrim, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14945/14945_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14945/14945_texto_integral.pdf</t>
   </si>
   <si>
     <t>14946</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14946/14946_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14946/14946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO DA RUA OSWALDO CRUZ.</t>
   </si>
   <si>
     <t>14947</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14947/14947_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14947/14947_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDA POLICIAL PARA GUARATUBA E BORACÉIA.</t>
   </si>
   <si>
     <t>14948</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14948/14948_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14948/14948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS NO CANTEIRO CENTRAL NA RUA 23 JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>14949</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14949/14949_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14949/14949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS E CÂMERAS DE MONITORAMENTO NOS PONTOS DE RADARES.</t>
   </si>
   <si>
     <t>14950</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14950/14950_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14950/14950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA E CIDADANIA, PARA SINALIZAR, ATRAVÉS DE PLACAS INDICATIVAS, A LOCALIZAÇÃO DA UNIDADE DE ENSINO DO SENAC.</t>
   </si>
   <si>
     <t>14951</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14951/14951_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14951/14951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SERVIÇOS URBANOS, QUE, EM FACE DAS REIVINDICAÇÕES DOS ALUNOS DA FABE, PROMOVA A MANUTENÇÃO E MELHORIA NA AVENIDA MANOEL DA NÓBREGA E EM SEU ENTORNO IMEDIATO.</t>
   </si>
   <si>
     <t>14952</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14952/14952_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14952/14952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA E CIDADANIA,QUE, EM FACE DAS REIVINDICAÇÕES DOS ALUNOS DA FABE, SINALIZE OS LOCAIS DE ESTACIONAMENTO NA AVENIDA MANOEL DA NOBREGA E E SEU ENTORNO IMEDIATO,EVITANDO ASSIM, CONFLITOS COMO POR EXEMPLO, MULTAS APLICADAS EM VEÍCULOS ESTACIONADOS EM LOCAIS SEM PLACA DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>14953</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14953/14953_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14953/14953_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DO CANAL EXISTENTE AO LADO DA PASSAGEM SUBTERRÂNEA NA RODOVIA RIO SANTOS DE FRENTE AO BAIRRO CAIUBURA.</t>
   </si>
   <si>
     <t>14954</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14954/14954_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14954/14954_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NOS PONTOS DE ÔNIBUS DOS BAIRROS CAIUBURA E SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>14955</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14955/14955_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14955/14955_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>14956</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14956/14956_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14956/14956_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>14957</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14957/14957_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14957/14957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI POLÍTICA MUNICIPAL DE APOIO À AGRICULTURA URBANA.</t>
   </si>
   <si>
     <t>14958</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14958/14958_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14958/14958_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS RUA DO VEREADOR.</t>
   </si>
   <si>
     <t>14959</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14959/14959_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14959/14959_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO INDAIÁ.</t>
   </si>
   <si>
     <t>14960</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14960/14960_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14960/14960_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO VISTA LINDA.</t>
   </si>
   <si>
     <t>14961</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14961/14961_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14961/14961_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>14962</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14962/14962_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14962/14962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA INSTALAÇÃO DE PONTOS DE ÔNIBUS NAS VIAS PRINCIPAIS DA CIDADE, COMO A RUA JOÃO RAMALHO.</t>
   </si>
   <si>
     <t>14965</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14965/14965_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14965/14965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, PARA QUE INTERCEDA JUNTO AO DER PARA INSTALAÇÃO DE ILUMINAÇÃO AO LONGO DA PONTE SOBRE O RIO ITAPANHAÚ.</t>
   </si>
   <si>
     <t>14966</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14966/14966_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14966/14966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA E CIDADANIA E DA SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS, QUE PROMOVA AÇÕES VISANDO SOLUCIONAR A ENORME QUANTIDADE DE VEÍCULOS APREENDIDOS NO PÁTIO MUNICIPAL.</t>
   </si>
   <si>
     <t>14967</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14967/14967_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14967/14967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E HABITAÇÃO, QUE PROMOVA GESTÕES JUNTO A CAIXA ECONÔMICA FEDERAL PARA QUE PROMOVA OS AJUSTES NECESSÁRIOS NO CONJUNTO HABITACIONAL RUBENS GOULART, NO PROGRAMA DE SUBSÍDIO HABITACIONAL - PSH, NO BAIRRO DO INDAIÁ.</t>
   </si>
   <si>
     <t>14968</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14968/14968_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14968/14968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS PARA COLETA SELETIVA.</t>
   </si>
   <si>
     <t>14969</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14969/14969_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14969/14969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA DESIGNADA EQUIPE DE ROÇADA PARA O JARDIM MANGUE SECO.</t>
   </si>
   <si>
     <t>14970</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14970/14970_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14970/14970_texto_integral.pdf</t>
   </si>
   <si>
     <t>BASE COMUNITÁRIA PARA REGIÃO NORTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14971</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14971/14971_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14971/14971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PROJETO DE LEI QUE "FICA INSTITUIDA, NO MUNICÍPIO DE BERTIOGA, RECONHECER A PESSOA COM AUTISMO COMO PORTADORA DE DEFICIÊNCIA, PARA FINS DE FLUIÇÃO DOS DIREITOS ASSEGURADOS".</t>
   </si>
   <si>
     <t>14972</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14972/14972_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14972/14972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PROJETO DE LEI QUE DISPÕE SOBRE A CAMPANHA DENOMINADA "EMPLACA BERTIOGA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14973</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14973/14973_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14973/14973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PROJETO DE LEI QUE "DISPÕE SOBRE A AMPLIAÇÃO DO SISTEMA DE ATENDIMENTO AO PÚBLICO, NA INSERÇÃO DE SENHAS SONORAS E EM BRAILE SIMULTANEAMENTE ÁS SENHAS ELETRÔNICAS JÁ EXISTENTES EM LOCAIS DE SAÚDE".</t>
   </si>
   <si>
     <t>14974</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14974/14974_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14974/14974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PROJETO DE LEI QUE INDICA O PROJETO DE LEI QUE DISPÕE SOBRE A INSERÇÃO DO ESTACIONAMENTO REGULAMENTADO PARA IDOSOS E PORTADORES DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>14975</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14975/14975_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14975/14975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE - SS, QUE PROMOVA AÇÕES PARA NORMALIZAR E AGILIZAR A ATUAÇÃO DO SETOR DE SAÚDE MENTAL - SMENT NA EMISSÃO DE CREDENCIAIS PARA OS USUÁRIOS DOS SERVIÇOS DE TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>14976</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14976/14976_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14976/14976_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINDROME DE BURNOUT.</t>
   </si>
   <si>
     <t>14977</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14977/14977_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14977/14977_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NO JARDIM DAS CANÇÕES.</t>
   </si>
   <si>
     <t>14978</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14978/14978_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14978/14978_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>14979</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14979/14979_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14979/14979_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ABERTURA DE RUA NO BAIRRO ALBATROZ II.</t>
   </si>
   <si>
     <t>14980</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14980/14980_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14980/14980_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE NO NIVELAMENTO DAS RUAS DO BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>14981</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14981/14981_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14981/14981_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA TIBIRIÇA NO BAIRRO ALBATROZ.</t>
   </si>
   <si>
     <t>14982</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14982/14982_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14982/14982_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSCIENTIZAÇÃO QUANTO A SEGURANÇA ALIMENTAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14987</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14987/14987_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14987/14987_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RESERVA DAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL PARA ORIENTAÇÃO DAS DIARISTAS SOBRE A POSSIBILIDADE DE SE INSCREVEREM NO SIMPLES NACIONAL NA QUALIDADE DE MICROEMPRENDEDORAS INDIVIDUAIS.</t>
   </si>
   <si>
     <t>14988</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14988/14988_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14988/14988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, QUE PROMOVA AÇÕES PARA NORMALIZAR O TRANSPORTE DE NOSSOS ALUNOS, NO CASO EM TELA, DA LINHA 1, ALBATROZ/GIUSFREDO SANTINI.</t>
   </si>
   <si>
     <t>14989</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14989/14989_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14989/14989_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE EDUCAÇÃO, QUE ENCAMINHE LEVANTAMENTO ATUALIZADO SOBRE O NÚMERO DE CRIANÇAS QUE AINDA SE ENCONTRAM NA LISTA DE ESPERA PARA MATRÍCULA EM CRECHES E ESTABELECIMENTOS DE ENSINO DE RESPONSABILIDADE DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>14990</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14990/14990_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14990/14990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DE SUA ESTRUTURA DE, FISCALIZAÇÃO, OBRAS, MEIO AMBIENTE E SAÚDE, PROMOVA AÇÕES PARA NORMALIZAR A SITUAÇÃO DE ABANDONO EM QUE SE ENCONTRA O JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>14991</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14991/14991_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14991/14991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DE SUA ESTRUTURA DE SEGURANÇA, FISCALIZAÇÃO, OBRAS E ASSISTÊNCIA SOCIAL, PROMOVA AÇÕES PARA NORMALIZAR A SITUAÇÃO DOS QUIOSQUES ABANDONADOS, NA PRAIA DO JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>14992</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14992/14992_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14992/14992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DE SUA ESTRUTURA DE SEGURANÇA, FISCALIZAÇÃO, OBRAS, TURISMO E ASSITÊNCIA SOCIAL, PROMOVA AÇÕES PARA NORMALIZAR A SITUAÇÃO DOS EQUIPAMENTOS INSERIDOS NO PROJETO DE REURBANIZAÇÃO DA ORLA MARÍTIMA NA PRAIA DA ENSEADA.</t>
   </si>
   <si>
     <t>14993</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA, ROÇADA E PODA.</t>
   </si>
   <si>
     <t>14994</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14994/14994_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14994/14994_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E ROÇADA.</t>
   </si>
   <si>
     <t>14995</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14995/14995_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14995/14995_texto_integral.pdf</t>
   </si>
   <si>
     <t>14996</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14996/14996_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14996/14996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERIR NO CALENDÁRIO ANUAL DO MUNICÍPIO A SEMANA DE VOLTA A INOCÊNCIA - "RESGATANDO BRINQUEDOS E BRINCADEIRAS ANTIGAS" A SER REALIZADA NA SEMANA QUE ANTECEDE O DIA 12 DE OUTUBRO.</t>
   </si>
   <si>
     <t>14997</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14997/14997_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14997/14997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO O PROJETO ESCOLAR "RESGATANDO BRINQUEDOS E BRINCADEIRAS ANTIGAS".</t>
   </si>
   <si>
     <t>14998</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14998/14998_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14998/14998_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE OUVIDORIA NA SAÚDE.</t>
   </si>
   <si>
     <t>15007</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15007/15007_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15007/15007_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS ABRIGOS DOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>15000</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15000/15000_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15000/15000_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS AV. SÃO GONÇALO, AV. CENTRAL. AV. 01 E DEMAIS RUAS DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15001</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15001/15001_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15001/15001_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>15002</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15002/15002_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15002/15002_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSCIENTIZAÇÃO QUANTO A DOAÇÃO DE CABELO PARA PACIENTES COM CÂNCER.</t>
   </si>
   <si>
     <t>15003</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15003/15003_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15003/15003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DE ATIVIDADES AQUÁTICAS.</t>
   </si>
   <si>
     <t>15004</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15004/15004_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15004/15004_texto_integral.pdf</t>
   </si>
   <si>
     <t>CATA-TRECO VILA DA MATA.</t>
   </si>
   <si>
     <t>15005</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15005/15005_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15005/15005_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À SECRETARIA MUNICIPAL DE SAÚDE ATENÇÃO QUANTO ÀS DOENÇAS COM MAIOR INCIDÊNCIA NO PERÍODO DE OUTONO.</t>
   </si>
   <si>
     <t>15006</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15006/15006_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15006/15006_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO IPTU VERDE.</t>
   </si>
   <si>
     <t>15011</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15011/15011_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15011/15011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENGUE.</t>
   </si>
   <si>
     <t>15012</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15012/15012_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15012/15012_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSOS INDIVIDUAIS DE COMPRA DE MEDICAMENTOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15013/15013_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15013/15013_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO E DESASSOREAMENTO NA RUA DOZE, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>15014</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15014/15014_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15014/15014_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE SAÚDE, QUE ESCLAREÇA QUAL A EXATA CONDIÇÃO DO HOSPITAL DE BERTIOGA EM TERMOS DE ESTRUTURA OFERECIDA À POPULAÇÃO.</t>
   </si>
   <si>
     <t>15015</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15015/15015_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15015/15015_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO, PELA SECRETARIA DA EDUCAÇÃO, PROVIDÊNCIAS NO SENTIDO DE INTEIRAR-SE E SOLUCIONAR A SITUAÇÃO TRABALHISTA DAS MERENDEIRAS QUE PRESTAM SERVIÇOS NAS ESCOLAS MUNICIPAIS PELA EMPRESA QUALIVITA.</t>
   </si>
   <si>
     <t>15016</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15016/15016_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15016/15016_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAÇAMBA COLETORAS DE LIXOS.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15017/15017_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15017/15017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CAÇAMBA DE LIXO.</t>
   </si>
   <si>
     <t>15018</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15018/15018_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15018/15018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DA JORNADA DE TRABALHO DE SERVIDOR RESPONSÁVEL POR PESSOA DEFICIENTE.</t>
   </si>
   <si>
     <t>15019</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15019/15019_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15019/15019_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE DIVULGAÇÃO DO TELEFONE DO CATA PODA.</t>
   </si>
   <si>
     <t>15020</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15020/15020_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15020/15020_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ELÉTRICA E LIGAÇÃO DA REDE DE ÁGUA PARA AS CASAS NA RUA 11B, RUA 12 E DEMAIS RUAS DO BAIRRO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15021</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15021/15021_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15021/15021_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E RECAPEAMENTO DO ASFALTO DA AV. EDUARDO CORREA DA COSTA JUNIOR.</t>
   </si>
   <si>
     <t>15022</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15022/15022_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15022/15022_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA REDE DE ÁGUA E ESTUDOS PARA INSTALAÇÃO DA REDE DE ESGOTO PARA O BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>15023</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15023/15023_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15023/15023_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO CAIUBURA.</t>
   </si>
   <si>
     <t>15024</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15024/15024_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15024/15024_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO JD. VELEIROS.</t>
   </si>
   <si>
     <t>15025</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15025/15025_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15025/15025_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA EM S. LOURENÇO.</t>
   </si>
   <si>
     <t>15026</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15026/15026_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15026/15026_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRÁTICA DE WHEELING.</t>
   </si>
   <si>
     <t>15027</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15027/15027_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15027/15027_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLOS CULTURAIS E ESPORTIVOS.</t>
   </si>
   <si>
     <t>15028</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15028/15028_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15028/15028_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREIOS.</t>
   </si>
   <si>
     <t>15029</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15029/15029_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15029/15029_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA VIC. DE CARVALHO II.</t>
   </si>
   <si>
     <t>15030</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15030/15030_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15030/15030_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA E A VIAÇÃO BERTIOGA A ADOÇÃO DE PROGRAMA MUNICIPAL NOS MOLDES DO "LIVRO LIVRE" EM SÃO PAULO E DO BOOKCROSSING EM OUTROS LOCAIS DO MUNDO.</t>
   </si>
   <si>
     <t>15038</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15038/15038_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15038/15038_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO EXECUTIVO, PELA SECRETARIA DE SERVIÇOS URBANOS, AÇÕES QUE NORMALIZEM A ILUMINAÇÃO DAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>15039</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15039/15039_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15039/15039_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA SOLICITAÇÃO À EXCELENTISSIMA PRESIDÊNCIA DO TRIBUNAL REGIONAL DO TRABALHO DA 2ª. REGIÃO PARA IMPLANTAÇÃO DA VARA DO TRABALHO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15040</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15040/15040_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15040/15040_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS RUA RENATO FAUSTINO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>15041</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15041/15041_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15041/15041_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>15042</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15042/15042_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15042/15042_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA VILA AGAÓ II.</t>
   </si>
   <si>
     <t>15043</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15043/15043_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15043/15043_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO DO BAIRRO JD. ALBATROZ.</t>
   </si>
   <si>
     <t>15044</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15044/15044_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15044/15044_texto_integral.pdf</t>
   </si>
   <si>
     <t>15045</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15045/15045_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15045/15045_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVERSÃO AVENIDA 19 DE MAIO/JOÃO RAMALHO.</t>
   </si>
   <si>
     <t>15046</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15046/15046_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15046/15046_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA AVENIDA ANCHIETA ENTRE O JARDIM RAFAEL E A ROTATÓRIA DO KRILL.</t>
   </si>
   <si>
     <t>15047</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15047/15047_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15047/15047_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DE CALÇADAS ECOLÓGICAS ATRAVÉS DE PISOS DRENANTES NOS PASSEIOS PÚBLICOS DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15048</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15048/15048_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15048/15048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO EM TORNO DA PRAÇA VICENTE MOLINARI.</t>
   </si>
   <si>
     <t>15049</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15049/15049_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15049/15049_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO COM OPERAÇÃO DE TAPA-BURACOS.</t>
   </si>
   <si>
     <t>15050</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15050/15050_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15050/15050_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O BANCO MUNICIPAL DE DADOS DE MEDULA ÓSSEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15051</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15051/15051_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15051/15051_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS LÂMPADAS(ILUMINAÇÃO PÚBLICA) DAS RUAS SITUADAS NO JARDIM RIO DA PRAIA(ILHA UM).</t>
   </si>
   <si>
     <t>15052</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15052/15052_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15052/15052_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO NAS RUAS DO ENTORNO DAS ESCOLAS DO CENTRO.</t>
   </si>
   <si>
     <t>15053</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15053/15053_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15053/15053_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO NAS RUAS DO ENTORNO DAS ESCOLAS.</t>
   </si>
   <si>
     <t>15054</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15054/15054_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15054/15054_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA CRECHE BORACEIA.</t>
   </si>
   <si>
     <t>15062</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15062/15062_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15062/15062_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE VACINAÇÃO CONTRA GRIPE.</t>
   </si>
   <si>
     <t>15063</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15063/15063_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15063/15063_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE NÚMERO 133, DE 24 DE MARÇO DE 2015, SOLICITANDO PROVIDÊNCIAS PARA A TOMADA DE MEDIDAS URGENTES DE SANEAMENTO BÁSICO E MANUTENÇÃO DO SISTEMA VIÁRIO PARA SOLUÇÃO DOS TRANSTORNOS PROVOCADOS PELAS CHUVAS NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15064</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15064/15064_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15064/15064_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SEGURANÇA PÚBLICA E CIDADANIA NO SENTIDO DE SINALIZAR E FISCALIZAR O ENTORNO DO POSTO DE SAÚDE 2 DO BAIRRO VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>15065</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15065/15065_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15065/15065_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE NÚMEO 038, DE 10 DE FEVEREIRO DE 2015, SOLICITANDO PROVIDÊNCIAS PARA DOTAR DE MOBILIDADE URBANA OS MUNÍCIPES DO JARDIM RIO DA PRAIA QUE FICAM ILHADOS QUANDO DE CHUVAS INTENSAS</t>
   </si>
   <si>
     <t>15066</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15066/15066_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15066/15066_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRAPARTIDA PELA CRIAÇÃO DO PERB.</t>
   </si>
   <si>
     <t>15067</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15067/15067_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15067/15067_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAD DA "PARADA DO SABER" PELO DER.</t>
   </si>
   <si>
     <t>15068</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15068/15068_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15068/15068_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA PARA GUARATUBA.</t>
   </si>
   <si>
     <t>15069</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15069/15069_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15069/15069_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM.</t>
   </si>
   <si>
     <t>15070</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15070/15070_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15070/15070_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUTIRÃO DE LIMPEZA E MANUTENÇÃO A CADA 15 DIAS, COM APOIO DO CATA-TRECO.</t>
   </si>
   <si>
     <t>15071</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15071/15071_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15071/15071_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA MAIO AMARELO "IMPORTÂNCIA DO CINTO DE SEGURANÇA TRASEIRO"</t>
   </si>
   <si>
     <t>15072</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15072/15072_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15072/15072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR NO CALENDÁRIO MUNICIPAL 07 DE NOVEMBRO COMO DIA MUNICIPAL DAS PESSOAS COM PARALISIA CEREBRAL.</t>
   </si>
   <si>
     <t>15073</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15073/15073_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15073/15073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAR E IMPLEMENTAR A LEI GERAL DAS MICROS E PEQUENAS EMPRESAS NO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15074</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15074/15074_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15074/15074_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA CUMPRIR A LEI 291/1998 -  LEI DAS CAÇAMBAS.</t>
   </si>
   <si>
     <t>15075</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15075/15075_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15075/15075_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA TRAVESSIA DE CICLISTAS NA ROTATÓRIA EM FRENTE O SUPERMERCADO KRILL.</t>
   </si>
   <si>
     <t>15076</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15076/15076_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15076/15076_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA CICLOVIA.</t>
   </si>
   <si>
     <t>15077</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15077/15077_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15077/15077_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE CONSCIENTIZAÇÃO QUANTO A PROLIFERAÇÃO DA DENGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15078/15078_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15078/15078_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NAS VIELAS E PASSAGEM DE SERVIDÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15079</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15079/15079_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15079/15079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO NOS EQUIPAMENTOS DE GINÁSTICA E BRINQUEDOS INSTALADOS NA ORLA DA PRAIA DA ENSEADA, NO CENTRO.</t>
   </si>
   <si>
     <t>15080</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15080/15080_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15080/15080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO NA RUA CLÁUDIO CESAR AGUIAR MAURIZ.</t>
   </si>
   <si>
     <t>15090</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15090/15090_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15090/15090_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE BERTIOGA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO DE TRAVESSIA DA RODOVIA RIO-SANTOS NO BAIRRO VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>15091</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15091/15091_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15091/15091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA PERMANENTE DE INCENTIVO A REDUÇÃO E DESPERDÍCIO DE ÁGUA.</t>
   </si>
   <si>
     <t>15092</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15092/15092_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15092/15092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS INDICATIVAS DE VAGAS PREFERENCIAIS COM MENSAGENS EDUCATIVAS.</t>
   </si>
   <si>
     <t>15093</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15093/15093_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15093/15093_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFOROS COM SINAL SONORO.</t>
   </si>
   <si>
     <t>15094</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15094/15094_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15094/15094_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINAL SONORO NOS SEMÁFOROS JÁ EXISTENTES A FIM DE ORIENTAR A PESSOA PORTADORA DE DEFICIÊNCIA VISUAL SOBRE O SISTEMA DE TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>15095</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15095/15095_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15095/15095_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA OS PONTOS DE ÔNIBUS DE GUARATUBA.</t>
   </si>
   <si>
     <t>15096</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15096/15096_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15096/15096_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS BOCAS DE LOBO(SARJETAS), SITUADAS NA AVENIDA 19 DE MAIO.</t>
   </si>
   <si>
     <t>15097</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15097/15097_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15097/15097_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA DIRETORIA DE TRÂNSITO, NO SENTIDO DE PROMOVER SEGURANÇA NO SISTEMA VIÁRIO DAS MARGINAIS PRÓXIMAS A NOVA ESTAÇÃO RODOVIÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15098</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15098/15098_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15098/15098_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS NO SENTIDO DE PROMOVER MANUTENÇÃO NO SISTEMA VIÁRIO DO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>15099</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15099/15099_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15099/15099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SERVIÇOS URBANOS NO SENTIDO DE PROMOVER GESTÕES JUNTO A SABESP QUANTO AO SANEAMENTO BÁSICO IMPLANTADO NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>15100</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15100/15100_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15100/15100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE TURISMO, ESPORTE E CULTURA NO SENTIDO DE PROMOVER MANUTENÇÃO E DAR SEGURANÇA AOS USUÁRIOS DO PIER E SEU FLUTUANTE METÁLICO.</t>
   </si>
   <si>
     <t>15101</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15101/15101_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15101/15101_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15102</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15102/15102_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15102/15102_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NO BAIRRO CITY MAR.</t>
   </si>
   <si>
     <t>15103</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15103/15103_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15103/15103_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DO CANAL EXISTENTE NA RUA JOSÉ GOMES NO BAIRRO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15104</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15104/15104_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15104/15104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA DO CARANGUEJO E DA CONSCIÊNCIA DE SUA PRESERVAÇÃO.</t>
   </si>
   <si>
     <t>15105</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15105/15105_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15105/15105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARQUE VERGARA.</t>
   </si>
   <si>
     <t>15106</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15106/15106_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15106/15106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E PONTO DE ÔNIBUS NA RUA GENTIL TEIXEIRA, NO INDAIÁ.</t>
   </si>
   <si>
     <t>15107</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15107/15107_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15107/15107_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA DOS JORNALISTAS.</t>
   </si>
   <si>
     <t>15108</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15108/15108_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15108/15108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO Nº 470/2014 PARA QUE, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA E CIDADANIA, PROMOVA A INCLUSÃO DE VAGAS DE ESTACIONAMENTO PREFERENCIAIS, IDOSOS E PORTADORES DE NECESSIDADES ESPECIAIS, NA AV. ANCHIETA, EM FRENTE AO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>15109</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15109/15109_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15109/15109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE EDUCAÇÃO, QUE PROMOVA AÇÕES VISANDO MELHORAR A HIGIENE E SANIDADE NAS ESCOLAS, NO CASO ESPECÍFICO EM JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>15110</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15110/15110_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15110/15110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PONTO DE ÔNIBUS  </t>
   </si>
   <si>
     <t>15111</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15111/15111_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15111/15111_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO EM GUARATUBA</t>
   </si>
   <si>
     <t>15112</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15112/15112_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15112/15112_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO RIO-SANTOS.</t>
   </si>
   <si>
     <t>15113</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15113/15113_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15113/15113_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO E MANUTENÇÃO NO SÍTIO SÃO JOÃO</t>
   </si>
   <si>
     <t>15114</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15114/15114_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15114/15114_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS RUAS DO BAIRRO GUARATUBA</t>
   </si>
   <si>
     <t>15115</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15115/15115_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15115/15115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMAPADAS QUEIMADAS NO BAIRRO BORACÉIA._x000D_
 </t>
   </si>
   <si>
     <t>15116</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15116/15116_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15116/15116_texto_integral.pdf</t>
   </si>
   <si>
     <t>15117</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15117/15117_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15117/15117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RODOVIA RIO-SANTOS NO TRECHO QUE CORTA O BAIRRO DE GUARATUBA.</t>
   </si>
   <si>
     <t>15118</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15118/15118_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15118/15118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO NA RUA JOSÉ COSTA BARROS PEREIRA DAS NEVES (AIRTON SENNA).</t>
   </si>
   <si>
     <t>15130</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15130/15130_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15130/15130_texto_integral.pdf</t>
   </si>
   <si>
     <t>15131</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15131/15131_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15131/15131_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADA.</t>
   </si>
   <si>
     <t>15132</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15132/15132_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15132/15132_texto_integral.pdf</t>
   </si>
   <si>
     <t>15133</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15133/15133_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15133/15133_texto_integral.pdf</t>
   </si>
   <si>
     <t>15134</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15134/15134_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15134/15134_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTO DE ÔNIBUS NO BAIRRO GUARATUBA, KM 198.</t>
   </si>
   <si>
     <t>15135</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15135/15135_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15135/15135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE EDUCAÇÃO, QUE PROMOVA AÇÕES VISANDO DAS CONDIÇÕES MÍNIMAS DE FUNCIONAMENTO A NEIM CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15136</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15136/15136_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15136/15136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CAIXA ECONÔMICA FEDERAL PROVIDÊNCIAS DE MELHORIAS EM FAVOR DOS MORADORES DO CONDOMÍNIO RESIDENCIAL CAIQUE CUNHAMBEBE.</t>
   </si>
   <si>
     <t>15137</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15137/15137_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15137/15137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA E CIDADANIA, QUE PROMOVA AÇÕES VISANDO DAR TRANQUILIDADE AOS MORADORES DO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15138</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15138/15138_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15138/15138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA E CIDADANIA, QUE PROMOVA AÇÕES VISANDO DAR TRANQUILIDADE AOS MORADORES DO BAIRRO MANGUE SECO, APÓS O ENCERRAMENTO DOS FESTEJOS JUNINOS.</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15139/15139_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15139/15139_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE CICLOFAIXA NA AV. ANCHIETA NO TRECHO QUE LIGA A RUA RAFAEL CONSTABILE COM A AV. VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15140/15140_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15140/15140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE SISTEMA DE DRENAGEM DE ÁGUAS PLUVIAIS NA CICLOVIA DA AVENIDA 19 DE MAIO.</t>
   </si>
   <si>
     <t>15141</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15141/15141_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15141/15141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA.</t>
   </si>
   <si>
     <t>15142</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15142/15142_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15142/15142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VARRIÇÃO.</t>
   </si>
   <si>
     <t>15143</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15143/15143_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15143/15143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE P. V. (PONTO DE VISUALIZAÇÃO) DA REDE COLETORA DE ESGOTO.</t>
   </si>
   <si>
     <t>15144</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15144/15144_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15144/15144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>15145</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15145/15145_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15145/15145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE PEDIDO DE MELHORIAS DOS SERVIÇOS DOS CORREIOS.</t>
   </si>
   <si>
     <t>15146</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15146/15146_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15146/15146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA E SINALIZAÇÃO NO BRAÇO DO RIO ITAPANHAÚ - CHÁCARAS.</t>
   </si>
   <si>
     <t>15147</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15147/15147_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15147/15147_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E PAVIMENTAÇÃO DA RUA OSWALDO CRUZ.</t>
   </si>
   <si>
     <t>15148</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15148/15148_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15148/15148_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO OBRAS DA SABESP-CHÁCARAS.</t>
   </si>
   <si>
     <t>15149</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15149/15149_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15149/15149_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO EM BORACEIA.</t>
   </si>
   <si>
     <t>15150</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15150/15150_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15150/15150_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA EDUARDO MAGALHÃES - VISTA LINDA.</t>
   </si>
   <si>
     <t>15151</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15151/15151_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15151/15151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA NA RIO-SANTOS(GUARATUBA)</t>
   </si>
   <si>
     <t>15152</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15152/15152_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15152/15152_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO CITY MAR.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15153/15153_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15153/15153_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIA NA RUA ANA BERTI NO BAIRRO SITIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15154/15154_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15154/15154_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>15155</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15155/15155_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15155/15155_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DO DESCARTE IRREGULAR DE LIXO EM VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>15156</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15156/15156_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15156/15156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REALIZAÇÃO DE SERVIÇOS URBANOS DIVERSOS NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>15157</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15157/15157_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15157/15157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE POSTEAMENTO E EXTENSÃO DE REDE DE ENERGIA ELÉTRICA NO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>15161</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Capellini, Alemão, Arlindo, Dra. Beth Consolo, José Feliciano, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15161/15161_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15161/15161_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MERENDEIRAS.</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15168/15168_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15168/15168_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, ROÇADA E LIMPEZA DE VALA</t>
   </si>
   <si>
     <t>15169</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15169/15169_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15169/15169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE TRÂNSITO NA RUA RAFAEL COSTÁBILE_x000D_
 </t>
   </si>
   <si>
     <t>15170</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15170/15170_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15170/15170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO PARA A RUA ANTONIO RODRIGUES DE ALMEIDA</t>
   </si>
   <si>
     <t>15171</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15171/15171_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15171/15171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE EQUIPAMENTOS PARA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>15172</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15172/15172_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15172/15172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA, ROÇADA E TERRAPLANAGEM.</t>
   </si>
   <si>
     <t>15173</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Valéria Bento, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15173/15173_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15173/15173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL NIVELAMENTO DAS RUAS E MANUTENÇÃO GERAL DO SISTEMA VIÁRIO DO BAIRRO JARDIM VELEIROS, VISANDO DAR CONDIÇÕES MÍNIMAS DE SALUBRIDADE E MOBILIDADE AOS MORADORES DO LOCAL.  </t>
   </si>
   <si>
     <t>15174</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15174/15174_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15174/15174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL ROÇADA, LIMPEZA DE VALAS E NIVELAMENTO DAS RUAS DO SISTEMA VIÁRIO DO BAIRRO GUARATUBA, VISANDO DAR CONDIÇÕES MÍNIMAS DE SALUBRIDADE E MOBILIDADE AOS MORADORES DO LOCAL.    </t>
   </si>
   <si>
     <t>15175</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15175/15175_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15175/15175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, LIMPEZA DE VALAS E NIVELAMENTO DAS RUAS DO SISTEMA VIÁRIO DO BAIRRO BORACÉIA, VISANDO DAR CONDIÇÕES MÍNIMAS DE SALUBRIDADE E MOBILIDADE AOS MORADORES DO LOCAL.</t>
   </si>
   <si>
     <t>15176</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15176/15176_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15176/15176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE PROMOVA AÇÕES JUNTO À SABESP VISANDO DAR CONDIÇÕES MÍNIMAS DE SALUBRIDADE, TANTO EM ESGOTO QUANTO ÁGUA, AOS MORADORES DO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15177</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15177/15177_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15177/15177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE TURISMO, ESPORTE E CULTURA NO SENTIDO DE PROMOVER ATIVIDADES FÍSICAS DIRECIONADAS AOS IDOSOS E IMPLANTAR EQUIPAMENTOS LOCAIS DE DESPORTO Á TERCEIRA IDADE NOSA BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15178</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15178/15178_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15178/15178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SERVIÇOS URBANOS, QUE PROMOVA AÇÕES VISANDO DAR CONDIÇÕES DIGNAS DE MOBILIDADE AOS MORADORES DA RUA DA SAUDADE.</t>
   </si>
   <si>
     <t>15179</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15179/15179_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15179/15179_texto_integral.pdf</t>
   </si>
   <si>
     <t>15180</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15180/15180_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15180/15180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A ATUALIZAÇÃO DA LEI Nº 205/96.</t>
   </si>
   <si>
     <t>15181</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15181/15181_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15181/15181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERIR O PROJETO DE SAÚDE PÚBLICA NO CALENDÁRIO ESCOLAR NOS QUINTOS ANOS DAS ESCOLAS MUNICIPAIS DE BERTIOGA A PARTIR DO ANO DE 2016.</t>
   </si>
   <si>
     <t>15182</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15182/15182_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15182/15182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CAMBUCI COMO ÁRVORE SÍMBOLO DE BERTIOGA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>15183</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15183/15183_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15183/15183_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA ÔNIBUS BORACÉIA - AV. ANCHIETA</t>
   </si>
   <si>
     <t>15184</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15184/15184_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15184/15184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE CLASSES DE ENSINO MÉDIO NA ESCOLA MARIA CELESTE PEREIRA LEITE.</t>
   </si>
   <si>
     <t>15185</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15185/15185_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15185/15185_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA RUA OSWALDO CRUZ.</t>
   </si>
   <si>
     <t>15186</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15186/15186_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15186/15186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRA POSTE RUA OSWALDO CRUZ  </t>
   </si>
   <si>
     <t>15187</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15187/15187_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15187/15187_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE POSTE</t>
   </si>
   <si>
     <t>15189</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15189/15189_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15189/15189_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA NA ORLA DA PRAIA DE BORACÉIA.</t>
   </si>
   <si>
     <t>15190</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15190/15190_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15190/15190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADEQUAÇÃO DOS SERVIÇOS DE CORREIO NO ESPAÇO CIDADÃO DE BORACÉIA._x000D_
 </t>
   </si>
   <si>
     <t>15213</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15213/15213_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15213/15213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA AÇÕES JUNTO A SABESP VISANDO SOLUCIONAR OS PROBLEMAS DE FALTA D'AGUA, ÁGUAS PLUVIAIS E ESGOTO NO BAIRRO JARDIM VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>15214</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15214/15214_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15214/15214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA, ATRAVÉS DA SECRETARIA DE MEIO AMBIENTE, VISANDO  DAR CONDIÇÕES MÍNIMAS DE SALUBRIDADE AOS MORADORES  DO JARDIM RIO DA PRAIA, NESSE CASO ESPECÍFICO NA RUA PROFESSORA FRANCISCA MARTINS DA CUNHA, A ADEQUAÇÃO NO SISTEMA DE CAPTAÇÃO, TRATAMENTO E DESTINAÇÃO FINAL DO ESGOTO QUE HOJE CORRE A CÉU ABERTO.</t>
   </si>
   <si>
     <t>15215</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15215/15215_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15215/15215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA, ATRAVÉS DA SECRETARIA DE MEIO AMBIENTE E SECRETARIA DE SERVIÇOS URBANOS, AÇÕES VISANDO SOLUCIONAR OS PROBLEMAS DE ÁGUAS PLUVIAIS E ESGOTO NO CONJUNTO NEDA I, MAIS PRECISAMENTE NO PASSEIO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>15216</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15216/15216_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15216/15216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA, ATRAVÉS DA REPRESENTAÇÃO JUNTO AO COMITÊ DE BACIAS HIDROGRÁFICAS DA BAIXADA SANTISTA, QUE EXIJA ESTUDO DE IMPACTO AMBIENTAL COMO CONDICIONANTE À APROVAÇÃO DA TRANSFERÊNCIA ADICIONAL DE ÁGUA DO RIO GUARATUBA PARA O SISTEMA PRODUTOR ALTO TIETÊ.</t>
   </si>
   <si>
     <t>15217</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15217/15217_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15217/15217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A SECRETARIA DE FINANÇAS PROMOVA  REVISÃO NOS PROCESSOS DE TRABALHO RELACIONADOS A ABERTURA DE EMPRESAS E CONCESSÃO DE ALVARÁS VISANDO A TÃO NECESSÁRIA DESBUROCRATIZAÇÃO E SIMPLIFICAÇÃO, POSSIBILITANDO QUE NOVOS NEGÓCIOS SEJAM INSTALADOS EM BERTIOGA, GERANDO TRABALHO, RENDA E DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>15218</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15218/15218_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15218/15218_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISO TÁTIL EM GALERIAS, SUPERMERCADOS E  SHOPPING CENTER.</t>
   </si>
   <si>
     <t>15219</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15219/15219_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15219/15219_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE EDUCAÇÃO AMBIENTAL, CONSCIENTIZAÇÃO, CONFECÇÃO, FIXAÇÃO E INSTALAÇÃO DE PLACAS INFORMATIVAS SOBRE O ASSOREAMENTO DA ÁREA DE MANGUEZAIS QUE A MAROLA CAUSA NOS MANGUES E RIOS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15220</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15220/15220_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15220/15220_texto_integral.pdf</t>
   </si>
   <si>
     <t>15221</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15221/15221_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15221/15221_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO VILA AGAÓ.</t>
   </si>
   <si>
     <t>15222</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15222/15222_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15222/15222_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO VILA AGAÓ 3.</t>
   </si>
   <si>
     <t>15223</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15223/15223_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15223/15223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E IMPLANTAÇÃO DE PRAÇA COM ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>15224</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15224/15224_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15224/15224_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DE ESGOTO VISTA LINDA.</t>
   </si>
   <si>
     <t>15225</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15225/15225_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15225/15225_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15226</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15226/15226_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15226/15226_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBOFAIXA PARA TRAVESSIA DE PEDESTRES NA AV. ANCHIETA EM FRENTE AO ESPAÇO CIDADÃO E A VIAÇÃO BERTIOGA.</t>
   </si>
   <si>
     <t>15227</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15227/15227_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15227/15227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ACADEMIAS AO AR LIVRE QUE CONTEMPLAM NOSSA ORLA.</t>
   </si>
   <si>
     <t>15228</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15228/15228_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15228/15228_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E AÇÃO DE ORIENTAÇÃO QUANTO AO USO DA ÁREA NO ENTRONO E DA PRAIA DO ITAGUARÉ.</t>
   </si>
   <si>
     <t>15234</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15234/15234_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15234/15234_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE REDE ELÉTRICA SECUNDÁRIA E ILUMINAÇÃO EM GUARATUBA.</t>
   </si>
   <si>
     <t>15235</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15235/15235_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15235/15235_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA UBS BORACÉIA.</t>
   </si>
   <si>
     <t>15236</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15236/15236_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15236/15236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO NA RUA PASTOR DJALMA DA SILVA COIMBRA.</t>
   </si>
   <si>
     <t>15237</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15237/15237_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15237/15237_texto_integral.pdf</t>
   </si>
   <si>
     <t>15238</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15238/15238_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15238/15238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO ESTUDO DE CICLOFAIXA OU CICLOVIA A PARTIR DO CRUZAMENTO DA RUA RAFAEL COSTÁBILE ATÉ ANTIGA BALSA.</t>
   </si>
   <si>
     <t>15239</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15239/15239_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15239/15239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO ESTUDO DE SINALIZAÇÃO HORIZONTAL, VERTICAL OU SEMÁFÓRICA NA SINALIZAÇÃO DE CICLOVIAS E CICLOFAIXAS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15240</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15240/15240_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15240/15240_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM O OBJETIVO DE PROMOVER A TRANSPARÊNCIA DOS GASTOS COM ILUMINAÇÃO PÚBLICA E FACILITANDO O ENTENDIMENTO DOS CIDADÃOS, PEÇO A PRESTAÇÃO DE CONTAS TRIMESTRAL DO QUE ESTÁ SENDO FEITO COM OS RECURSOS DO CIP (CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA).</t>
   </si>
   <si>
     <t>15241</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15241/15241_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15241/15241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CAMPANHA DE ESCLARECIMENTO EM CONTA DE LUZ.</t>
   </si>
   <si>
     <t>15242</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15242/15242_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15242/15242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA, ATRAVÉS DA SECRETARIA DE MEIO AMBIENTE E SECRETARIA DE SERVIÇOS URBANOS, AÇÕES VISANDO SOLUCIONAR OS PROBLEMAS DE ESGOTO NO JARDIM ANA PAULA.</t>
   </si>
   <si>
     <t>15243</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15243/15243_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15243/15243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA AÇÕES SANEADORAS NOS ESCOMBROS DO ANTIGO TERMINAL RODOVIÁRIO DO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>15244</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15244/15244_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15244/15244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVAM AÇÕES VISANDO DOTAR DE INFRAESTRUTURA O JARDIM ALBATROZ I.</t>
   </si>
   <si>
     <t>15245</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15245/15245_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15245/15245_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA 2 - CHÁCARAS.</t>
   </si>
   <si>
     <t>15246</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15246/15246_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15246/15246_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS AVENIDA DO CANAL - MAITINGA.</t>
   </si>
   <si>
     <t>15247</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15247/15247_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15247/15247_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS DE BORACÉIA COM O USO DE MATERIAL PÓ DE BRITA E COMPACTAÇÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>15253</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15253/15253_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15253/15253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, QUE PROMOVA, AÇÕES VISANDO DOTAR DE INFRAESTRUTURA NECESSÁRIA O ANTIGO POSTO DE SAÚDE QUE HOJE ENTRE OUTROS EQUIPAMENTO PÚBLICOS, ABRIGA A VIGILÂNCIA SANITÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15254</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15254/15254_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15254/15254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE INFORME ESTA CASA QUANTO A SITUAÇÃO DAS AMBULÂNCIAS QUE ATENDEM NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>15255</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15255/15255_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15255/15255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE EDUCAÇÃO, QUE PROMOVA A INSTALAÇÃO DE PONTOS DE ESPERA DO TRANSPORTE ESCOLAR DOTADOS DE COBERTURA E ASSENTOS PARA PAIS E ALUNOS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15256</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15256/15256_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15256/15256_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS ECOLÓGICO.</t>
   </si>
   <si>
     <t>15257</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15257/15257_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15257/15257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE BANHEIRO COM ACESSIBILIDADE NA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>15258</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15258/15258_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15258/15258_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BANCOS E LIXEIRAS NO CALÇADÃO DA AVENIDA VICENTE DE CARVALHO, EM FRENTE AO CANAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>15259</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15259/15259_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15259/15259_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERCEIRIZAÇÃO DOS BANHEIROS DA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>15260</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15260/15260_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15260/15260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA SINALIZAÇÃO PARA TRAVESSIA DE PEDESTRE NA RODOVIA RIO-SANTOS NA ALTURA DO BAIRRO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>15261</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15261/15261_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15261/15261_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECOTURISMO.</t>
   </si>
   <si>
     <t>15262</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15262/15262_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15262/15262_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS.</t>
   </si>
   <si>
     <t>15263</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15263/15263_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15263/15263_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>15264</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15264/15264_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15264/15264_texto_integral.pdf</t>
   </si>
   <si>
     <t>15265</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15265/15265_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15265/15265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO NA CALÇADA.</t>
   </si>
   <si>
     <t>15266</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15266/15266_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15266/15266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO NO CALÇADÃO.</t>
   </si>
   <si>
     <t>15267</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15267/15267_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15267/15267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE VALA.</t>
   </si>
   <si>
     <t>15268</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15268/15268_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15268/15268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE FISCALIZAÇÃO DE ANIMAIS DOMÉSTICOS NAS PRAIAS.</t>
   </si>
   <si>
     <t>15269</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15269/15269_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15269/15269_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DE ESGOTO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>15270</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15270/15270_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15270/15270_texto_integral.pdf</t>
   </si>
   <si>
     <t>15271</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15271/15271_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15271/15271_texto_integral.pdf</t>
   </si>
   <si>
     <t>TURISMO ESCOLAR.</t>
   </si>
   <si>
     <t>15272</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15272/15272_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15272/15272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A SECRETARIA DE SERVIÇOS URBANOS DE SERVIÇOS DE MANUTENÇÃO NAS RUAS DO BAIRRO GUARATUBA.</t>
   </si>
   <si>
     <t>15273</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15273/15273_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15273/15273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS URBANOS NO BAIRRO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15274</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15274/15274_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15274/15274_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS RUAS DO BAIRRO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>15275</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15275/15275_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15275/15275_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDA ESCOLAR NO BAIRRO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15277</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15277/15277_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15277/15277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA, ATRAVÉS DA SECRETARIA DE SAÚDE, CONDIÇÕES PARA O ATENDIMENTO DE PACIENTES PORTADORES DE OBESIDADE MÓRBIDA.</t>
   </si>
   <si>
     <t>15278</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15278/15278_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15278/15278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE TURISMO, ESPORTE E CULTURA OU MESMO DA SECRETARIA DE EDUCAÇÃO, QUE PROMOVA A REATIVAÇÃO DA PISCINA LOCALIZADA NO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>15279</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15279/15279_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15279/15279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA ANUAL DE MUTIRÃO DE LIMPEZA DAS PRAIAS E RIOS DE BERTIOGA NO TERCEIRO SÁBADO DO MÊS DE SETEMBRO.</t>
   </si>
   <si>
     <t>15280</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15280/15280_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15280/15280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA, ATRAVÉS DA SECRETARIA DE MEIO AMBIENTE, VISTORIA E PROVIDÊNCIA QUANTO AO EFLUENTE QUE É DESPEJADO NO RIO ITAPANHAÚ NO FINAL DA ESTRADA 7 - CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15281</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15281/15281_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15281/15281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI SOBRE A NECESSIDADE DE NORMA REGULAMENTADORA QUE COÍBE AS AÇÕES E OMISSÕES POR PARTE DOS PROPRIETÁRIOS E POSSUIDORES DE BENS IMÓVEIS QUE SE ENCONTREM EM CONFRONTO COM AS LEIS.</t>
   </si>
   <si>
     <t>15282</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15282/15282_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15282/15282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO O PROJETO DE LEI QUE "DISPÕE SOBRE O DIREITO DE EMISSÃO DE BOLETOS DO IMPOSTO TERRITORIAL E PREDIAL URBANO (IPTU) COM ESCRITA EM MÉTODO BRAILE".</t>
   </si>
   <si>
     <t>15283</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15283/15283_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15283/15283_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE IPTU.</t>
   </si>
   <si>
     <t>15284</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15284/15284_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15284/15284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLETA DE LIXO NA RUA.</t>
   </si>
   <si>
     <t>15285</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15285/15285_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15285/15285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ESPORTE SOCIAL.</t>
   </si>
   <si>
     <t>15286</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15286/15286_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15286/15286_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA BRASIL SORRIDENTE DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>15287</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15287/15287_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15287/15287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVENÇÃO A DST/AIDS PARA JOVENS.</t>
   </si>
   <si>
     <t>15288</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15288/15288_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15288/15288_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS ABRIGOS DOS PONTOS DE ÔNIBUS SITUADOS NA RODOVIA RIO SANTOS.</t>
   </si>
   <si>
     <t>15289</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15289/15289_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15289/15289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A LIMPEZA DE VALAS E QUE SEJA DESIGNADA EQUIPE DE ROÇADA PARA O JARDIM MANGUE SECO.</t>
   </si>
   <si>
     <t>15290</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15290/15290_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15290/15290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE PONTOS DE ÔNIBUS NO BAIRRO GUARATUBA E ILUMINAÇÃO PÚBLICA NO ENTORNO.</t>
   </si>
   <si>
     <t>15291</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alecrim, Alemão, Arlindo, Capellini, Dra. Beth Consolo, José Feliciano, Marcia Lia, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15291/15291_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15291/15291_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS.</t>
   </si>
   <si>
     <t>15292</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15292/15292_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15292/15292_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLO POLIESPORTIVO E CULTURAL NA SEDE DA ANTIGA PRODESAN, NO INDAIÁ.</t>
   </si>
   <si>
     <t>15293</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15293/15293_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15293/15293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA ENTRADA DOS BAIRROS.</t>
   </si>
   <si>
     <t>15294</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15294/15294_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15294/15294_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE INCENTIVO A EMPRESAS NÃO-POLUENTES.</t>
   </si>
   <si>
     <t>15299</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15299/15299_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15299/15299_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM MÃO ÚNICA AS RUAS: RAFAEL COSTABILE E ANTÔNIO RODRIGUES ALMEIDA.</t>
   </si>
   <si>
     <t>15300</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15300/15300_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15300/15300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE SAÚDE HOSPITAL ANA COSTA.</t>
   </si>
   <si>
     <t>15301</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15301/15301_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15301/15301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE, EM FACE DAS CARÊNCIAS DE VAGAS EM CRECHES MUNICIPAIS, PROMOVA A ATIVAÇÃO DE TODAS AS SALAS DA RECÉM CONCLUÍDA EMEI OSWALDO JUSTO.</t>
   </si>
   <si>
     <t>15302</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15302/15302_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15302/15302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE EDUCAÇÃO, EXPLICAÇÕES ACERCA DA SUSPENSÃO DOS JOGOS ESTUDANTIS QUE REALIZAR-SE-IAM A PARTIR DO DIA 31 DE AGOSTO.</t>
   </si>
   <si>
     <t>15303</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15303/15303_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15303/15303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE, EM FACE DOS ACONTECIMENTOS PROFUNDAMENTE INDESEJÁVEIS PROVOCADOS PELAS CHUVAS E PELA FALTA DE GESTÃO NA EMEIF FAZENDINHA I E II, TRANSFIRA SEUS ALUNOS PARA A RECÉM CONSTRUÍDA EMEIF CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15304</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15304/15304_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15304/15304_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE PROJETO DE LEI MUNICIPAL PARA CONSTRUÇÃO DE BANHEIROS PÚBLICOS ADAPTADOS PARA OSTOMIZADOS.</t>
   </si>
   <si>
     <t>15305</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15305/15305_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15305/15305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO O PROJETO "INSTITUI O SISTEMA D ACESSIBILIDADE NAS PRAIAS DA ORLA DO MUNICÍPIO DE BERTIOGA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15306</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15306/15306_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15306/15306_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBRANÇA DE IMPLANTAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO.</t>
   </si>
   <si>
     <t>15307</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15307/15307_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15307/15307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO O PROJETO DE LEI QUE "DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE ENERGIA ELÉTRICA NO MUNICÍPIO DE BERTIOGA A RETIRAR GRATUITAMENTE OS POSTES IRREGULARES NO MUNICÍPIO DE DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>15308</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15308/15308_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15308/15308_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA APROVADA 10 E DEMAIS RUAS DO BAIRRO JARDIM MORELI.</t>
   </si>
   <si>
     <t>15309</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15309/15309_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15309/15309_texto_integral.pdf</t>
   </si>
   <si>
     <t>15310</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15310/15310_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15310/15310_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVATÓRIO DE CAPTAÇÃO DE ÁGUA PLUVIAL PARA UTILIZAÇÃO NAS PRÓPRIAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>15311</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15311/15311_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15311/15311_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DE VALA AO LADO DA CRECHE DO BAIRRO CHÁCARAS.</t>
   </si>
   <si>
     <t>15312</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15312/15312_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15312/15312_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ESPAÇO JOVEM.</t>
   </si>
   <si>
     <t>15313</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15313/15313_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15313/15313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA DE MANUTENÇÃO E ADEQUAÇÃO DOS MÓVEIS NAS SALAS DE AULAS DO ESPAÇO CIDADÃO DE BORACEIA.</t>
   </si>
   <si>
     <t>15318</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Dra. Beth Consolo, Marcia Lia, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15318/15318_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15318/15318_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE REPRESENTAÇÃO DA CÂMARA MUNICIPAL DE BERTIOGA</t>
   </si>
   <si>
     <t>15331</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15331/15331_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15331/15331_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAÇÃO DE IMÓVEIS E VEÍCULOS PELA PMB.</t>
   </si>
   <si>
     <t>15332</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15332/15332_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15332/15332_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONÁRIO TREINADO PARA OS SERVIÇOS DE CORREIROS NO ESPAÇO CIDADÃO DE BORACEIA.</t>
   </si>
   <si>
     <t>15333</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15333/15333_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15333/15333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI QUE "DISPÕE SOBRE A REALIZAÇÃO NAS ESCALAS DO MUNICÍPIOO DE BERTIOGA, DE UMA CAMPANHA ESPECÍFICA DE CONSCIENTIZAÇÃO SOBRE OS MALEFÍCIOS DO VANDALISMO CONTRA OS BWENS PÚBLICOS E PRIVADOS".</t>
   </si>
   <si>
     <t>15334</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15334/15334_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15334/15334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PARA SANAR TRANSTORNOS  DE AGENDAMENTO NA UBS MAITINGA E EM TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15335</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15335/15335_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15335/15335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO DE Nº 135/15 - FURTOS EM UNIDADES ESCOLARES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>15336</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15336/15336_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15336/15336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DE SEUS FISCAIS  DA DAS SECRETARIA DE SAÚDE, SERVIÇOS URBANOS E ZOONOSE INTIME A EXECUÇÃO DE LIMPEZA DO TERRENO DA RUA AYRTON SENNA DA SILVA, AO LADO DO Nº 181, NA VILA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>15337</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15337/15337_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15337/15337_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTUBRO ROSA.</t>
   </si>
   <si>
     <t>15338</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15338/15338_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15338/15338_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS VALAS  EXISTENTES NO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>15339</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15339/15339_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15339/15339_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E NIVELAMENTO, NO BAIRRO DE GUARATUBA, LOTEAMENTO COSTA DO SOL.</t>
   </si>
   <si>
     <t>15340</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15340/15340_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15340/15340_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE PLANA DE SINALIZAÇÃO NO BAIRRO DO INDAIÁ.</t>
   </si>
   <si>
     <t>15341</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15341/15341_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15341/15341_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE POSTES NA AV. ANCHIETA.</t>
   </si>
   <si>
     <t>15342</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15342/15342_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15342/15342_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE PV DA REDE COLETORA DE ESGOTO.</t>
   </si>
   <si>
     <t>15343</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15343/15343_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15343/15343_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇADA DE MATO, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15344</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15344/15344_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15344/15344_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE TUBULAÇÃO, DRENAGEM PARA ESCOAMENTO DE ÁGUA E ROÇADA DE MATO  NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15345</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15345/15345_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15345/15345_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS  SEBASTIÃO ARANTES E LUIZ PEREIRA DE CAMPOS.</t>
   </si>
   <si>
     <t>15346</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15346/15346_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15346/15346_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMISSÃO DE USO DE ÁREA- CTEEP.</t>
   </si>
   <si>
     <t>15347</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15347/15347_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15347/15347_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE RUA NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15348</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15348/15348_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15348/15348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHO DA GAMBOA- BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>15349</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15349/15349_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15349/15349_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, ROÇADA E DESOBSTRUÇÃO DE VALAS.</t>
   </si>
   <si>
     <t>15350</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15350/15350_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15350/15350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE PV- PONTO DE VISUALIZAÇÃO DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>15351</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15351/15351_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15351/15351_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMEMORAÇÃO DO DIA 28/10 SEJA PONTO FACULTATIVO.</t>
   </si>
   <si>
     <t>15352</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15352/15352_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15352/15352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI QUE DIVULGA O DISQUE DENUNCIA NACIONAL DE VIOLÊNCIA CONTRA A MULHER, NO ÂMBITO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15353</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15353/15353_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15353/15353_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONDEMA</t>
   </si>
   <si>
     <t>15354</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15354/15354_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15354/15354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DE FUNDO DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>15355</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15355/15355_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15355/15355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DO PLANO MUNICIPAL DE SANEAMENTO E RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>15356</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15356/15356_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15356/15356_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRROS CHÁCARAS.</t>
   </si>
   <si>
     <t>15357</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15357/15357_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15357/15357_texto_integral.pdf</t>
   </si>
   <si>
     <t>OLONOSCOPIA.</t>
   </si>
   <si>
     <t>15358</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15358/15358_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15358/15358_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENDOSCOPIA.</t>
   </si>
   <si>
     <t>15375</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15375/15375_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15375/15375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE, EM FACE DE NÃO HAVER QUALQUER TIPO DE SOLUÇÃO REFERENTE A INDICAÇÃO Nº. 001/2015, APROVADA NA S.O. DE 03 DE FEVEREIRO DE 2015, PROMOVA SOLUÇÃO DIGNA PARA REMOÇÃO DE PACIENTES QUE SE SUBMETEM A TRATAMENTOS/EXAMES MÉDICOS EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>15376</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15376/15376_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15376/15376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SAÚDE, FORNEÇA INFORMAÇÕES A RESPEITO DO PROGRAMA DE SAÚDE DA FAMÍLIA IMPLANTADO EM BERTIOGA.</t>
   </si>
   <si>
     <t>15377</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15377/15377_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15377/15377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DO NÚMERO DO TELEFONE DA MANUTENÇÃO DE ILUMINAÇÃO E ESCLARECIMENTO DE RESPONSABILIDADE DE TROCA DE LÂMPADAS.</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15378/15378_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15378/15378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO O PROJETO DE LEI QUE "DISPÕE SOBRE  EMISSÃO E O CONTROLE DO RECEITUÁRIO DE ATIVIDADES MÉDICAS ESPECÍFICAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>15379</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15379/15379_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15379/15379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PULSEIRA DE MONITORAMENTO.</t>
   </si>
   <si>
     <t>15380</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15380/15380_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15380/15380_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DO PAGAMENTO D PASSAGEM EM TRANSPORTE COLETIVO URBANO,PARA IDOSOS ACIMA DE 60 ANOS.</t>
   </si>
   <si>
     <t>15381</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15381/15381_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15381/15381_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTE AO LONGO DO CANAL ABERTO DA AVENIDA ANCHIETA.</t>
   </si>
   <si>
     <t>15382</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15382/15382_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15382/15382_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO AO LONGO DO CANAL DE DRENAGEM DA AVENIDA ANCHIETA DO LADO DA CICLOVIA.</t>
   </si>
   <si>
     <t>15383</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15383/15383_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15383/15383_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA DE BORACÉIA.</t>
   </si>
   <si>
     <t>15384</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15384/15384_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15384/15384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM NAS RUAS DO BAIRRO ALBATROZ II.</t>
   </si>
   <si>
     <t>15385</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15385/15385_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15385/15385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DESOBSTRUÇÃO DE P.V.(PONTO DE VISUALIZAÇÃO) DA REDE COLETORA DE ESGOTO.</t>
   </si>
   <si>
     <t>15386</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15386/15386_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15386/15386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS DE NIVELAMENTO DE RUA.</t>
   </si>
   <si>
     <t>15387</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15387/15387_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15387/15387_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO PONTOS DE ÔNIBUS NA RUA PROFESSORA DIVA DE FIALHO DUARTE.</t>
   </si>
   <si>
     <t>15388</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15388/15388_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15388/15388_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BRINQUEDOS DA ORLA.</t>
   </si>
   <si>
     <t>15389</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15389/15389_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15389/15389_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>15390</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15390/15390_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15390/15390_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE REPRESENTAÇÃO - 10º. CONGRESSO HIV/AIDS E 3º. HEPATITES VIRAIS.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15391/15391_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15391/15391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES PARA TEMPORADA.</t>
   </si>
   <si>
     <t>15392</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15392/15392_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15392/15392_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>15393</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15393/15393_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15393/15393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DO AUXILIO FUNERAL.</t>
   </si>
   <si>
     <t>15394</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15394/15394_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15394/15394_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CONJUNTO HABITACIONAL NEDA I E NEDA II.</t>
   </si>
   <si>
     <t>15395</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15395/15395_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15395/15395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA BASE DA POLÍCIA MILITAR NO BAIRRO BORACÉIA.</t>
   </si>
   <si>
     <t>15396</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15396/15396_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15396/15396_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AO ESCOAMENTO DE ESGOTO JUNTO ÀS CASAS POPULARES ENTRE AS RUAS LINO PRESCHT E AVENIDA TEN, AFIO PECORARO JÚNIOR, EM BORACÉIA.</t>
   </si>
   <si>
     <t>15397</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15397/15397_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15397/15397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AOS BANCOS DE INSTALAÇÃO DE AGÊNCIAS BANCÁRIAS NA REGIÃO NORTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15404</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15404/15404_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15404/15404_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAPANICOLAU - EXAME PREVENTIVO DO CÂNCER DE COLO UTERINO.</t>
   </si>
   <si>
     <t>15405</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15405/15405_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15405/15405_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLPOSCOPIA.</t>
   </si>
   <si>
     <t>15406</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15406/15406_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15406/15406_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAMOGRAFIA.</t>
   </si>
   <si>
     <t>15407</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15407/15407_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15407/15407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE, EM FACE DE SOLICITAÇÃO DE PAIS PREOCUPADOS COM A SEGURANÇA DE SEUS FILHOS, QUANDO DENTRO DAS ESCOLAS, VERIFIQUE O ESTADO DE CONSERVAÇÃO E/OU A NECESSIDADE DE INSTALAÇÃO DE PARA-RAIOS NAS UNIDADES DO SISTEMA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>15408</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15408/15408_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15408/15408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE MINIMIZE OS TRANSTORNOS CAUSADOS PELAS INTERVENÇÕES DA SECRETARIA DE OBRAS NA RUA SÃO GONÇALO, CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>15409</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15409/15409_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15409/15409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DOTE A NOVA ESCOLA EM FUNCIONAMENTO NA CHÁCARA VISTA LINDA DE UM QUADRA POLIESPORTIVA COBERTA, MESAS E BANCOS PARA O REFEITÓRIO.</t>
   </si>
   <si>
     <t>15410</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15410/15410_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15410/15410_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BAIRROS JD. ANA PAULA E JD. DAS CANÇÕES.</t>
   </si>
   <si>
     <t>15411</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15411/15411_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15411/15411_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>15412</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15412/15412_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15412/15412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>15413</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15413/15413_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15413/15413_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE ELÉTRICA E LIGAÇÃO DA REDE DE ÁGUA PARA AS CASAS NA RUA 11B, RUA 12 E DEMAIS RUAS DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>15414</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15414/15414_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15414/15414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA RODOVIA RIO-SANTOS.</t>
   </si>
   <si>
     <t>15415</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15415/15415_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15415/15415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>15416</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15416/15416_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15416/15416_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA FAIXA, LOMBADAS E LOMBOFAIXAS.</t>
   </si>
   <si>
     <t>15417</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15417/15417_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15417/15417_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>15418</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15418/15418_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15418/15418_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA EMEIF BORACÉIA.</t>
   </si>
   <si>
     <t>15419</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15419/15419_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15419/15419_texto_integral.pdf</t>
   </si>
   <si>
     <t>15420</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15420/15420_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15420/15420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REENCAMINHA MINUTA DE PROJETO DE LEI QUE PREVÊ A CONCESSÃO DE INCENTIVOS A EMPRESAS NÃO-POLUENTES.</t>
   </si>
   <si>
     <t>15421</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15421/15421_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15421/15421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE ÁREA E ESPAÇOS DE LAZER - INDAIA.</t>
   </si>
   <si>
     <t>15422</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15422/15422_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15422/15422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATO SABESP.</t>
   </si>
   <si>
     <t>15423</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Lelo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15423/15423_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15423/15423_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DA INFRA ESTRUTURA URBANA.</t>
   </si>
   <si>
     <t>15424</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Marcia Lia, Alecrim, Alemão, Capellini, Dra. Beth Consolo, José Feliciano, Lelo, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15424/15424_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15424/15424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO EMERGENCIAL PRA O NACE DE TERAPEUTA OCUPACIONAL E PSICOPEDAGOGA.</t>
   </si>
   <si>
     <t>15427</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15427/15427_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15427/15427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA GESTÕES JUNTO A SABESP VISANDO RESOLVER OU, PELO MENOS, MITIGAR O CRÔNICO PROBLEMA DE FALTA DE ÁGUA NAS RESIDÊNCIAS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15428</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15428/15428_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15428/15428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DO PROCON, QUE PROCEDA À FISCALIZAÇÃO E AUTUAÇÃO DAS AGÊNCIAS BANCÁRIAS QUE DESRESPEITAM DIREITOS BÁSICOS DO CONSUMIDOR EM BERTIOGA.</t>
   </si>
   <si>
     <t>15429</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15429/15429_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15429/15429_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVEMBRO AZUL.</t>
   </si>
   <si>
     <t>15430</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15430/15430_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15430/15430_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA ANUAL DE PREVENÇÃO E DIAGNÓSTICO PRECOCE DO CÂNCER DE PELE, CHAMADO "DEZEMBRO LARANJA".</t>
   </si>
   <si>
     <t>15431</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15431/15431_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15431/15431_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA DE ESTABELECIMENTOS COMERCIAIS EM RELAÇÃO A PRODUTOS VENCIDOS.</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15432/15432_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15432/15432_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REPARO DO POÇO DE VISITA DA EMPRESA OCEÂNICA TELECOM.</t>
   </si>
   <si>
     <t>15433</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15433/15433_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15433/15433_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE PRAÇA.</t>
   </si>
   <si>
     <t>15434</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15434/15434_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15434/15434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DANOS EM VIAS PÚBLICAS POR OBRAS DE CONCESSIONÁRIAS.</t>
   </si>
   <si>
     <t>15435</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15435/15435_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15435/15435_texto_integral.pdf</t>
   </si>
   <si>
     <t>MULTA PARA EMPRESA QUE DEIXAREM FIOS EXCEDENTES EM POSTES.</t>
   </si>
   <si>
     <t>15436</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15436/15436_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15436/15436_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PASSARELA EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15437</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15437/15437_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15437/15437_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INFORMATIVAS DO MERCADO DE PEIXE.</t>
   </si>
   <si>
     <t>15438</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15438/15438_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15438/15438_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE E OUTROS.</t>
   </si>
   <si>
     <t>15439</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15439/15439_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15439/15439_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA UPA NO CENTRO.</t>
   </si>
   <si>
     <t>15440</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15440/15440_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15440/15440_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO BIKE BERTIOGA.</t>
   </si>
   <si>
     <t>15441</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15441/15441_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15441/15441_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS INSTALAÇÕES DA EMEIF BORACEIA.</t>
   </si>
   <si>
     <t>15442</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15442/15442_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15442/15442_texto_integral.pdf</t>
   </si>
   <si>
     <t>AJUSTE HORÁRIO DOS ÔNIBUS.</t>
   </si>
   <si>
     <t>15445</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO PODER EXECUTIVO PARA QUE INSTALE CÂMERAS DE MONITORAMENTO VISANDO COIBIR FURTOS OCORRIDOS NAS UNIDADES ESCOLARES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>15446</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15446/15446_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15446/15446_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO PODER EXECUTIVO PARA QUE INSTALE ESTRUTURA ADEQUADA PARA OS PONTOS DE ÔNIBUS ESCOLARES, DOTADOS DE COBERTURA E ASSENTO PARA ALUNOS E SEUS PAIS.</t>
   </si>
   <si>
     <t>15447</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15447/15447_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15447/15447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE APARELHOS DE GINÁSTICA E CRIAÇÃO DE ÁREA DE LAZER NO ANTIGO TERMINAL TURÍSTICO DO JD. RAFAEL.</t>
   </si>
   <si>
     <t>15448</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15448/15448_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15448/15448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETIRADA DE ENTULHO, LIXOS E DESOBSTRUÇÃO DE VALAS NO BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>15449</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15449/15449_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15449/15449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE SEMÁFORO.</t>
   </si>
   <si>
     <t>15450</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15450/15450_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15450/15450_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI 291/1998 "FICA OBRIGATÓRIO QUE AS CAÇAMBAS ESTACIONÁRIAS POSSUAM UM SISTEMA DE RASTREAMENTO, O QUAL O PROPRIETÁRIO E TAMBÉM O SETOR DE FISCALIZAÇÃO DA PREFEITURA MUNICIPAL PODERÃO TER LIVRE ACESSO DOS PONTOS ONDE AS CAÇAMBAS ESTARÃO ESTACIONADAS, E TAMBÉM DO DESCARTE FINAL DOS RESÍDUOS".</t>
   </si>
   <si>
     <t>15451</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15451/15451_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15451/15451_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DA CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>15452</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15452/15452_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15452/15452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RAMPA PARA PRÁTICA DE ESPORTES NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15453</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15453/15453_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15453/15453_texto_integral.pdf</t>
   </si>
   <si>
     <t>15454</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15454/15454_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15454/15454_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS CANAIS DE DRENAGEM.</t>
   </si>
   <si>
     <t>15455</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15455/15455_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15455/15455_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA DA RUA MANOEL GAJO.</t>
   </si>
   <si>
     <t>15456</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15456/15456_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15456/15456_texto_integral.pdf</t>
   </si>
   <si>
     <t>RODOVIÁRIA.</t>
   </si>
   <si>
     <t>15457</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15457/15457_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15457/15457_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUIOSQUES VISTA LINDA.</t>
   </si>
   <si>
     <t>15458</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15458/15458_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15458/15458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BANCOS NA ORLA.</t>
   </si>
   <si>
     <t>15459</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15459/15459_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15459/15459_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECLAMAÇÕES SERVIÇOS DE TELEFONIA.</t>
   </si>
   <si>
     <t>15460</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15460/15460_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15460/15460_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE INCENTIVO À CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>15461</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15461/15461_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15461/15461_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>15462</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15462/15462_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15462/15462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA PRIMAVERA.</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15463/15463_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15463/15463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLATAFORMA DE PESCA NA ENSEADA.</t>
   </si>
   <si>
     <t>15476</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15476/15476_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15476/15476_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR PONTOS DE RECOLHIMENTO DE DOAÇÕES PARA BENTO RODRIGUES - DISTRITO DE MARIANA - MG E FAÇA A DIVULGAÇÃO.</t>
   </si>
   <si>
     <t>15477</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15477/15477_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15477/15477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE A PREFEITURA  ESTUDE A POSSIBILIDADE DA COMPRA DE BANHEIROS ADAPTADOS PARA PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>15478</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15478/15478_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15478/15478_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLÍTICA DE LOGÍSTICA REVERSA.</t>
   </si>
   <si>
     <t>15479</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>José Feliciano, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15479/15479_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15479/15479_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA DE BORACEIA.</t>
   </si>
   <si>
     <t>15480</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15480/15480_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15480/15480_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO NOS ÔNIBUS DE EXCURSÃO.</t>
   </si>
   <si>
     <t>15481</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15481/15481_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15481/15481_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA E MANUTENÇÃO NAS SINALIZAÇÕES VERTICAIS E HORIZONTAIS NA RUA ENGENHEIRO EDUARDO CORREA DA COSTA JUNIOR.</t>
   </si>
   <si>
     <t>15482</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15482/15482_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15482/15482_texto_integral.pdf</t>
   </si>
   <si>
     <t>15483</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15483/15483_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15483/15483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA PLACA DE NOMENCLATURA DE RUA NA ANTIGA RUA QUINZE NO BAIRRO MAITINGA.</t>
   </si>
   <si>
     <t>15484</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15484/15484_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15484/15484_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA UNIDADE BÁSICA DE SAÚDE (UBS) MAITINGA.</t>
   </si>
   <si>
     <t>15485</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15485/15485_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15485/15485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE COLETA DE LIXO E LIMPEZA.</t>
   </si>
   <si>
     <t>15486</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15486/15486_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15486/15486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ATERRO E NIVELAMENTO.</t>
   </si>
   <si>
     <t>15487</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15487/15487_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15487/15487_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INFORMATIVAS.</t>
   </si>
   <si>
     <t>15488</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15488/15488_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15488/15488_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>15489</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15489/15489_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15489/15489_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECLAMAÇÃO SERVIÇOS DE TELEFONIA.</t>
   </si>
   <si>
     <t>15490</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15490/15490_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15490/15490_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>15491</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15491/15491_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15491/15491_texto_integral.pdf</t>
   </si>
   <si>
     <t>15492</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15492/15492_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15492/15492_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTES DE LUZ.</t>
   </si>
   <si>
     <t>15493</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15493/15493_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15493/15493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE INSTALAÇÃO DE PROGRAMA DE MEDIÇÃO DE PRESSÃO ARTERIAL E GLICEMIA NA UBS BORACEIA.</t>
   </si>
   <si>
     <t>15494</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15494/15494_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15494/15494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>15495</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15495/15495_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15495/15495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRANSPORTE PARA OS ALUNOS DA APAE (ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS)</t>
   </si>
   <si>
     <t>15501</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15501/15501_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15501/15501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESLOCAMENTO DE FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>15502</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15502/15502_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15502/15502_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>15503</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15503/15503_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15503/15503_texto_integral.pdf</t>
   </si>
   <si>
     <t>15504</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15504/15504_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15504/15504_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA TRAVESSIA DE PEDESTRES NO KM 224 DA RODOVIA RIO SANTOS.</t>
   </si>
   <si>
     <t>15505</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15505/15505_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15505/15505_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA INCENTIVO PARA MELHORIA DOS BAIRROS JUNTAMENTE COM A COMUNIDADE.</t>
   </si>
   <si>
     <t>15506</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Alemão, Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15506/15506_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15506/15506_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE SERVIÇOS NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>15507</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15507/15507_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15507/15507_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSISTÊNCIA MÉDICA AOS SERVIDORES APOSENTADOS.</t>
   </si>
   <si>
     <t>15508</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15508/15508_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15508/15508_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLETA DE LIXO NA RUA E MELHORIAS.</t>
   </si>
   <si>
     <t>15509</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15509/15509_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15509/15509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DA JORNADA DE SERVIDOR MUNICIPAL QUE RESPONSÁVEL POR PESSOA ESPECIAL.</t>
   </si>
   <si>
     <t>15510</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15510/15510_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15510/15510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS URGENTES DE NIVELAMENTO, ROÇADA DE MATO E LIMPEZA DE VALAS NAS RUAS DE BORACEIA, NO TRECHO SENTIDO SERRA DO MAR, APÓS A RUA DO OLEODUTO.</t>
   </si>
   <si>
     <t>15511</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15511/15511_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15511/15511_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CORREÇÃO NAS MEDIDAS DAS LOMBOFAIXAS INSTALADAS AO LONGO DA AVENIDA ANCHIETA ENTRE OS BAIRROS MAITINGA E INDAIÁ, NAS DUAS PISTAS.</t>
   </si>
   <si>
     <t>15513</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15513/15513_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15513/15513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL ALEX MANENTE REPASSE DE VERBA PARLAMENTAR DESTINADA AS OBRAS DE INFRAESTRUTURA URBANA NO BAIRRO DO JARDIM ANA PAULA.</t>
   </si>
   <si>
     <t>15523</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15523/15523_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15523/15523_texto_integral.pdf</t>
   </si>
   <si>
     <t>ZICA VIRUS, CHIKUNGUNYA, DENGUE E MICROCEFALIA</t>
   </si>
   <si>
     <t>15526</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15526/15526_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15526/15526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DOS MONUMENTOS DA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>15527</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15527/15527_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15527/15527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE ANISTIA DE OBRAS E ANISTIA FISCAL.</t>
   </si>
   <si>
     <t>15528</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15528/15528_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15528/15528_texto_integral.pdf</t>
   </si>
   <si>
     <t>15529</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15529/15529_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15529/15529_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15530/15530_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15530/15530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOCUMENTAÇÃO DA CDHU (COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANA).</t>
   </si>
   <si>
     <t>15531</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15531/15531_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15531/15531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS NA ORLA DA PRAIA E EM RUAS ESTRATÉGICAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>15532</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15532/15532_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15532/15532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA A MANUTENÇÃO, RECUPERAÇÃO, PRESERVAÇÃO E SEGURANÇA DA ESTAÇÃO RODOVIÁRIA DO JD VISTA LINDA, AINDA NÃO INAUGURADA.</t>
   </si>
   <si>
     <t>15533</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15533/15533_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15533/15533_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA PROFESSOR FRANCISCO TEIXEIRA DONNA NO JD VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>15534</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15534/15534_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15534/15534_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS JD VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>15535</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15535/15535_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15535/15535_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>15536</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15536/15536_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15536/15536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO O PROJETO DE LEI QUE "DISPÕE DA OBRIGATORIEDADE DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO A RECEBEREM GRATUITAMENTE LIÇÕES DE PRIMEIROS SOCORROS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>15537</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15537/15537_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15537/15537_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA NAS ESCOLAS E NOS BAIRROS SOBRE O CEROL</t>
   </si>
   <si>
     <t>15538</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15538/15538_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15538/15538_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DE SINALIZAÇÃO PARA TRAVESSIA DE PEDESTRE NA RODOVIA RIO SANTOS NA ALTURA DO BAIRRO SÃO JOÃO</t>
   </si>
   <si>
     <t>15539</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15539/15539_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15539/15539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TERRAPLANAGEM E NIVELAMENTO DA RUA MANOEL GAJO.</t>
   </si>
   <si>
     <t>15540</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15540/15540_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15540/15540_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO EMERGENCIAL DE MANUTENÇÃO NOS BAIRROS DA CIDADE</t>
   </si>
   <si>
     <t>15541</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15541/15541_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15541/15541_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA COM HORÁRIO E ITINERÁRIO ÔNIBUS.</t>
   </si>
   <si>
     <t>15542</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15542/15542_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15542/15542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR UM ANIMAL É TUDO DE BOM, E PARA ISSO, AS FEIRAS DE ADOÇÃO SÃO TÃO IMPORTANTES.</t>
   </si>
   <si>
     <t>15543</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15543/15543_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15543/15543_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPLICAÇÕES SOBRE A AUSÊNCIA DE ADEQUAÇÃO DOS SERVIÇOS DE CORREIOS NO ESPAÇO CIDADÃO DE BORACEIA, SOLICITADO HÁ MESES.</t>
   </si>
   <si>
     <t>15544</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15544/15544_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15544/15544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO Á PREFEITURA DE NIVELAMENTO DAS RUAS DO BAIRRO ALBATROZ II.</t>
   </si>
   <si>
     <t>14501</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14501/14501_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14501/14501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇAO E RECONHECIMENTO AO SENHOR FRANCISCO CASTANHO FILHO PELO EMPREENDEDORISMO E ENVOLVIMENTO COM BERTIOGA E SUA POPULAÇÃO.</t>
   </si>
   <si>
     <t>14558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14558/14558_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14558/14558_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS 15 ANOS DO COLÉGIO VIVER APRENDENDO.</t>
   </si>
   <si>
     <t>14559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14559/14559_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14559/14559_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO E RECONHECIMENTO AOS SERVIDORES PÚBLICOS QUE PRESTAM SERVIÇOS NO CENTRO DE CONTROLE DE ZOONOSES DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>14560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14560/14560_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14560/14560_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO À EQUIPE DA COORDENADORIA DE VETORES E DENGUE E A, SECRETARIA MUNICIPAL DE SAÚDE PELA AÇÃO DE COMBATE À DENGUE, O DIA "D", NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>14901</t>
   </si>
   <si>
     <t>Valéria Bento, Marcia Lia</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14901/14901_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14901/14901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AOS FORMANDOS DO CURSO DE AUXILIAR DE OPERAÇÕES LOGÍSTICAS DO SENAC BERTIOGA E AO PROFESSOR ORIENTADOR PELO RELEVANTE TRABALHO DESENVOLVIDO SOBRE TRANSPORTE URBANO VOLTADO A NOSSA REGIÃO.  </t>
   </si>
   <si>
     <t>14907</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14907/14907_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14907/14907_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. ROGÉRIO JOSÉ OSTI PELOS SERVIÇOS PRESTADOS AO MUNICÍPIO À FRENTE DA SABESP DIVISÃO BERTIOGA.</t>
   </si>
   <si>
     <t>14941</t>
   </si>
   <si>
     <t>Marcia Lia, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14941/14941_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14941/14941_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A EQUIPE DE MANUTENÇÃO PREDIAL ESCOLAR.</t>
   </si>
   <si>
     <t>14963</t>
   </si>
   <si>
     <t>Marcia Lia, Alecrim, Alemão, Arlindo, Capellini, Dra. Beth Consolo, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14963/14963_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14963/14963_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A EQUIPE DE CUIDADORA DE EDUCAÇÃO INCLUSIVA.</t>
   </si>
   <si>
     <t>14964</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14964/14964_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14964/14964_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DIA DO JORNALISTA A SER COMEMORADO EM 07 DE ABRIL.</t>
   </si>
   <si>
     <t>14985</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14985/14985_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14985/14985_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A EQUIPE DO MUSICANDO.</t>
   </si>
   <si>
     <t>14986</t>
   </si>
   <si>
     <t>Alecrim, Alemão, Arlindo, Capellini, Dra. Beth Consolo, José Feliciano, Marcia Lia, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14986/14986_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14986/14986_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A PROPOSTA DE EMENDA CONSTITUCIONAL - PEC 555/2006.</t>
   </si>
   <si>
     <t>15008</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15008/15008_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15008/15008_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À DELEGACIA DE POLÍCIA DE BERTIOGA PELOS DESTACADOS RESULTADOS EM BENEFÍCIO DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>15009</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15009/15009_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15009/15009_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO A TODOS OS FUNCIONÁRIOS, PÚBLICOS E TERCEIRIZADOS, DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE BERTIOGA PELA COMEMORAÇÃO DO DIA MUNDIAL DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>15010</t>
   </si>
   <si>
     <t>Marcia Lia, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15010/15010_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15010/15010_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS KARATECAS QUE REPRESENTARAM BERTIOGA NO CAMPEONATO BRASILEIRO DE KARATÊ.</t>
   </si>
   <si>
     <t>15036</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15036/15036_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15036/15036_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABANIZAÇÃO AO CMDCA PELA REALIZAÇÃO DA CONFERÊNCIA MUNICIPAL E ELEIÇÃO DE DELEGADOS.</t>
   </si>
   <si>
     <t>15037</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Arlindo, José Feliciano, Marcia Lia, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15037/15037_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15037/15037_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PROJETO DE LEI PARA VOTO DISTRITAL NAS ELEIÇÕES MUNICIPAIS.</t>
   </si>
   <si>
     <t>15081</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15081/15081_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15081/15081_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ENFERMEIROS PELA PASSAGEM DO SEU DIA.</t>
   </si>
   <si>
     <t>15082</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15082/15082_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15082/15082_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À APEOESP.</t>
   </si>
   <si>
     <t>15083</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15083/15083_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15083/15083_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. JOSÉ APARECIDO CARDIA, DELEGADO DE POLÍCIA DE BERTIOGA.</t>
   </si>
   <si>
     <t>15084</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15084/15084_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15084/15084_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. DAMIÃO GUEDES CASTRO.</t>
   </si>
   <si>
     <t>15088</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15088/15088_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15088/15088_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO E APOIO AO CONSELHO MUNICIPAL DO IDOSO.</t>
   </si>
   <si>
     <t>15089</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15089/15089_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15089/15089_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À EQUIPE DE CERIMONIAL DA PREFEITURA.</t>
   </si>
   <si>
     <t>15119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15119/15119_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15119/15119_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À SRª MARISA ROITMAN - SECRETÁRIA DO MEIO AMBIENTE DE BERTIOGA.</t>
   </si>
   <si>
     <t>15120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15120/15120_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15120/15120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO DR. DOUGLAS EURICO ARNOSTI.</t>
   </si>
   <si>
     <t>15123</t>
   </si>
   <si>
     <t>Valéria Bento, Arlindo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15123/15123_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15123/15123_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO EM COMEMORAÇÃO AO DIA DO PASTOR, CELEBRADO NO PRÓXIMO DIA 14.</t>
   </si>
   <si>
     <t>15124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15124/15124_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15124/15124_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. RONALDO CASTORINO DA SILVA.</t>
   </si>
   <si>
     <t>15128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15128/15128_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15128/15128_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À HELEN ADRIANA ALVES DE OLIVEIRA -  CHEFE DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>15129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15129/15129_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15129/15129_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À VALDEMAR MUNIZ FILHO.</t>
   </si>
   <si>
     <t>15162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15162/15162_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15162/15162_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SILSAN ARAUJO DE PAULA SERENO.</t>
   </si>
   <si>
     <t>15163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15163/15163_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15163/15163_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À DRA. ANA RITA.</t>
   </si>
   <si>
     <t>15164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15164/15164_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15164/15164_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. SÉRGIO CONSOLO.</t>
   </si>
   <si>
     <t>15165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15165/15165_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15165/15165_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR JOSÉ ROQUE LIMA MAIS CONHECIDO COMO ROQUE.</t>
   </si>
   <si>
     <t>15166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15166/15166_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15166/15166_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À VANESSA DOS REIS SERGENTE.</t>
   </si>
   <si>
     <t>15191</t>
   </si>
   <si>
     <t>Alemão, Alecrim, Arlindo, Capellini, Dra. Beth Consolo, José Feliciano, Marcia Lia, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15191/15191_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15191/15191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO SR. ANTONIO RODRIGUES DE CARVALHO (TONINHO DO LEILÃO) PELOS SERVIÇOS PRESTADOS AO ESPORTE E À CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>15192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15192/15192_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15192/15192_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PADRE SILVIO LUIS DOS SANTOS</t>
   </si>
   <si>
     <t>15193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15193/15193_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15193/15193_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DIRETOR DE TURISMO RODRIGO LACERDA</t>
   </si>
   <si>
     <t>15229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15229/15229_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15229/15229_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. RODRIGO PETRACCHO BETARELLI, PELA DEDICAÇÃO DE SEU TEMPO E FORMAÇÃO AO BEM ESTAR DOS MENOS FAVORECIDOS.</t>
   </si>
   <si>
     <t>15211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15211/15211_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15211/15211_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA OS DESTAQUES DA SAÚDE EM BERTIOGA.</t>
   </si>
   <si>
     <t>15212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15212/15212_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15212/15212_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A EQUIPE DO BARCO ESCOLA.</t>
   </si>
   <si>
     <t>15231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15231/15231_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15231/15231_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR ÍTALO FITTIPALDI.</t>
   </si>
   <si>
     <t>15232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15232/15232_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15232/15232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO DR. IURI HERANE KARG MÜHLFARTH LOPES, PELA RELEVANTE ATUAÇÃO JURÍDICA EM DEFESA DAS GARANTIAS FUNDAMENTAIS DA POPULAÇÃO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15233</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Alemão, Arlindo, Dra. Beth Consolo, José Feliciano, Marcia Lia, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15233/15233_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15233/15233_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE MARCUS DE ROSIS.</t>
   </si>
   <si>
     <t>15249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15249/15249_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15249/15249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO DESTAQUE DA SAÚDE.</t>
   </si>
   <si>
     <t>15250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15250/15250_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15250/15250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO.</t>
   </si>
   <si>
     <t>15251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15251/15251_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15251/15251_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO E RECONHECIMENTO AO TALENTO FOTOGRÁFICO QUE EXPÕE BERTIOGA PARA O BRASIL E O MUNDO ATRAVÉS DE SUAS LENTES.</t>
   </si>
   <si>
     <t>15252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15252/15252_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15252/15252_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA PASSAGEM DO DIA DO SOLDADO.</t>
   </si>
   <si>
     <t>15298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15298/15298_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15298/15298_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO ARTISTA JOHN JULIUS BALTHAZAR.</t>
   </si>
   <si>
     <t>15319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15319/15319_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15319/15319_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO DOS DESTAQUES DA SAÚDE</t>
   </si>
   <si>
     <t>15326</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO  AOS DESTAQUES DA SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15327/15327_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15327/15327_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A TODOS OS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>15328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15328/15328_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15328/15328_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À MARIA  TERESA FRANCISCO.</t>
   </si>
   <si>
     <t>15329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15329/15329_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15329/15329_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO CMDCA -CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>15330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15330/15330_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15330/15330_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. PAULO FERNANDO ROSA.</t>
   </si>
   <si>
     <t>15360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15360/15360_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15360/15360_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SENHORA SILVANA MARIA DE BRITO PELOS SERVIÇOS PRESTADOS A PREFEITURA DE BERTIOGA JUNTO A ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>15361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15361/15361_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15361/15361_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A TODOS OS FISIOTERAPEUTAS, POR HOJE COMEMORAR-SE O DIA DA CLASSE, AQUI REPRESENTADOS PELO SENHOR RICARDO SILVA, FISIOTERAPEUTA EM ATIVIDADE NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15362/15362_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15362/15362_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO ROTARY CLUB DE BERTIOGA RIVIERA DE SÃO LOURENÇO PELA FESTA DAS NAÇÕES 2015.</t>
   </si>
   <si>
     <t>15371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15371/15371_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15371/15371_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO COLÉGIO CAIÇARA PELO PROJETO ARTE DE BRINCAR.</t>
   </si>
   <si>
     <t>15372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15372/15372_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15372/15372_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS PROFESSORES DA REDE MUNICIPAL DE BERTIOGA, NESTE ATO REPRESENTADOS PELA PROFESSORA CRISTINA DOS SANTOS.</t>
   </si>
   <si>
     <t>15373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15373/15373_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15373/15373_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELO DIA DO MÉDICO, NA PESSOA DA PASTORA E MÉDICA DRA. RITA HORTÊNCIA ROLAN DA SILVA.</t>
   </si>
   <si>
     <t>15374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15374/15374_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15374/15374_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PROFESSOR DE MÚSICA EDSON BORGES PELOS RELEVANTES SERVIÇOS PRESTADOS AOS JOVENS, PRINCIPALMENTE DE BERTIOGA.</t>
   </si>
   <si>
     <t>15401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15401/15401_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15401/15401_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS DESTAQUES DA SAÚDE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15402/15402_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15402/15402_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AS EQUIPES DE RESGATE DO DER QUE ATUAM NO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>15403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15403/15403_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15403/15403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPÚDIO À PEC 125.</t>
   </si>
   <si>
     <t>15425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15425/15425_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15425/15425_texto_integral.pdf</t>
   </si>
   <si>
     <t>15426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15426/15426_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15426/15426_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO DR. JOSÉ SALOMÃO DIB.</t>
   </si>
   <si>
     <t>15443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15443/15443_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15443/15443_texto_integral.pdf</t>
   </si>
   <si>
     <t>10ª. ONDA BGF PRAIA ACESSÍVEL.</t>
   </si>
   <si>
     <t>15444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15444/15444_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15444/15444_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO MÉDICO DANIEL DE CAZETO LOPES.</t>
   </si>
   <si>
     <t>15475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15475/15475_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15475/15475_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SENHORA SIVALDINA FRANCISCA DE NOVAES (FRANCIS NOVAES), DESTACADA ARTISTA PLÁSTICA RESIDENTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15514/15514_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15514/15514_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DESTAQUES DA SAÚDE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15515</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15515/15515_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15515/15515_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. JORGE NICOLAU NETO.</t>
   </si>
   <si>
     <t>15520</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15520/15520_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15520/15520_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PASTOR CIRNALDO ALMEIDA DE OLIVEIRA PELO TRABALHO DESENVOLVIDO NA RECUPERAÇÃO DE DEPENDENTES QUÍMICOS EM BERTIOGA</t>
   </si>
   <si>
     <t>15521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15521/15521_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15521/15521_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À COMUNIDADE TERAPÊUTICA PENIEL.</t>
   </si>
   <si>
     <t>15522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15522/15522_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15522/15522_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA DE APOIO CAVERNA DE ADULÃO</t>
   </si>
   <si>
     <t>15524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15524/15524_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15524/15524_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ALUNOS DA ESCOLA WILLIAM AURELI PELO RESULTADO OBTIDO NA OBMEP 2015</t>
   </si>
   <si>
     <t>15525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15525/15525_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15525/15525_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS REPRESENTANTES DA IGREJA VALE VIDA.</t>
   </si>
   <si>
     <t>15034</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15034/15034_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15034/15034_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO LEGISLATIVO 031/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15035</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15035/15035_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15035/15035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO LEGISLATIVO 032/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15194/15194_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15194/15194_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO BERTIOGUENSE AO SR JOSE RENATO NALINI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15126</t>
   </si>
   <si>
     <t>Mesa Diretora 2013/2014</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15126/15126_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15126/15126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES ATUAIS DE VENCIMENTO DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15552/15552_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15552/15552_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DO DECRETO LEGISLATIVO Nº 032/2.010, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15553</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15553/15553_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15553/15553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO SR LUIZ CARLOS GONDIM TEIXEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15554</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15554/15554_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15554/15554_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO DR. ESTEVAM GALVÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15058</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Valéria Bento, Arlindo, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15058/15058_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15058/15058_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO II, DO ARTIGO  10 DO ATO DAS DISPOSIÇÕES  TRANSITÓRIAS DA LEI  ORGÂNICA DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15359</t>
   </si>
   <si>
     <t>Valéria Bento, Alecrim, Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15359/15359_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15359/15359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA EMENDA A LOM Nº 34/2015 DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15086</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Mauro Dedemo Orlandini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15086/15086_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15086/15086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO E REGULAMENTAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE BERTIOGA E DA CARREIRA DOS PROCURADORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15199/15199_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15199/15199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CRITÉRIOS DE AVALIAÇÃO DO ESTÁGIO PROBATÓRIO</t>
   </si>
   <si>
     <t>15200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15200/15200_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15200/15200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES IRREGULARES NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15248/15248_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15248/15248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E APERFEIÇOAMENTO DOS DISPOSITIVOS DA LEI  MUNICIPAL Nº 129, DE 29 DE AGOSTO DE 1995, QUE MENCIONA</t>
   </si>
   <si>
     <t>15320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15320/15320_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15320/15320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONCESSÃO, ADEQUAÇÃO FISICA OU AMPLIAÇÃO, BEM COMO O USO E O FUNCIONAMENTO DOS QUIOSQUES SITUADOS NA ORLA MARITIMA DO MUNICÍPIO E ADOTA PROVIDENCIAS CORRELATAS</t>
   </si>
   <si>
     <t>15321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15321/15321_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15321/15321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PREÇO PÚBLICO PARA INGRESSO NO FORTE SÃO JOÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15325/15325_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15325/15325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS/2105</t>
   </si>
   <si>
     <t>15466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15466/15466_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15466/15466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME, DÁ NOVA REDAÇÃO E ACRESCENTA O DISPOSITIVO QUE MENCIONA À  LEI COMPLEMENTAR Nº 109, DE 23 DE SETEMBRO DE 2015, QUE DISPÕE SOBRE OS CRITÉRIOS DE AVALIAÇÃO DE ESTÁGIO PROBATÓRIO</t>
   </si>
   <si>
     <t>15500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15500/15500_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15500/15500_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO XVI, DA LEI COMPLEMENTAR Nº 93/12, PARA AMPLIAR A QUANTIDADE DE VAGAS DE CARGOS VINCULADOS À SECRETARIA DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15547/15547_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15547/15547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COBRANÇA DE TAXA PARA EMBARQUE NO FLUTUANTE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15548/15548_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15548/15548_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA E A GESTÃO DE CONSERVAÇÃO PARA OPERAÇÃO, ADMINISTRAÇAO, MANUTENÇÃO E CONSERVAÇÃO DE TERMINAL RODOVIÁRIO E DE TERMINAIS DE INTEGRAÇÃO DE PASSAGEIROS; INSTALAÇÃO E CONSERVAÇÃO DE ABRIGOS DE PARADA DE ÔNIBUS, TOTENS, DE PARADA DE ÔNIBUS E RELÓGIOS ELETRÔNICOS DIGITAIS COM EXPLORAÇÃO PUBLICITÁRIA</t>
   </si>
   <si>
     <t>15549</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15549/15549_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15549/15549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA ENTRADA, CIRCULAÇÃO E ESTACIONAMENTO DE ÔNIBUS E MICRO-ÔNIBUS, PROVINDOS DE OUTROS MUNICÍPIOS</t>
   </si>
   <si>
     <t>15550</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15550/15550_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15550/15550_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DAS LEIS MUNICIPAIS Nº 95/13 E Nº 129/95</t>
   </si>
   <si>
     <t>15551</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15551/15551_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15551/15551_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPÍTULO  III, DO TÍTULO I, DO LIVRO I, DA LEI Nº 324, DE 22 DE DEZEMBRO DE 1998, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO  DO MUNICÍPIO DE BERTIOGA E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14507</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14507/14507_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14507/14507_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA A ACESSIBILIDADE NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>14508</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14508/14508_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14508/14508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COLAGEM DE CARTAZES EM MUROS, PAREDES, TAPUMES, ETC., QUE TENHAM FINS PUBLICITA&amp;#180;RIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14509/14509_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14509/14509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COPA BERTIOGA DE FUTSAL A SER REALIZADA ANUALMENTE A PARTIR DO MÊS DE SETEMBRO E PASSA A INTEGRAR O CALENDÁRIO OFICIAL DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>14535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14535/14535_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14535/14535_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROJETO CASA DE APOIO ÀS MULHERES VITIMIZADAS &amp;#8211; CAMV, COM ATENDIMENTO LOCAL EM BERTIOGA E REGIONALIZADO EM PARCERIA COM OS DEMAIS MUNICÍPIOS QUE ADOTAM O PROGRAMA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14730</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14730/14730_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14730/14730_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS CONTRATADAS ATRAVÉS DE LICITAÇÃO PARA EXECUÇÃO DE OBRAS E QUALQUER NATUREZA, EM ADMITIR NO MÍNIMO 60% DA MÃO DE OBRA A SER UTILIZADA ENTRE MORADORES DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>14776</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14776/14776_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14776/14776_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 345/99, QUE DISPÕE SOBRE  A CRIAÇÃO DO FUNDO  MUNICIPAL DE ASSISTÊNCIA AO TRÂNSITO - FUMAT</t>
   </si>
   <si>
     <t>14905</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14905/14905_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14905/14905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS JOGOS ABERTOS INTERMUNICIPAIS A SER REALIZADO ANUALMENTE A PARTIR DO MÊS DE ABRIL E PASSA A INTEGRAR O CALENDÁRIO OFICIAL DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>14906</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14906/14906_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14906/14906_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO VALOR DE R$ 1.005.000,00 (UM MILHÃO E CINCO MIL REAIS), PARA INCLUSÃO DE NATUREZA DE DESPESA E VÍNCULOS NO ORÇAMENTO APROVADO ATRAVÉS DA LEI MUNICIPAL Nº 1.153/14</t>
   </si>
   <si>
     <t>14984</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14984/14984_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14984/14984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO MARIA HENEDINA DA CRUZ NEHME A ANTIGA RUA APROVADA 121, NO RIO DA PRAIA</t>
   </si>
   <si>
     <t>15031</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15031/15031_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15031/15031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE O MURO DA ESCOLA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15032</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15032/15032_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15032/15032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUEM NO ÂMBITO DOS COLÉGIOS PARTICULARES E PÚBLICOS DO MUNICÍPIO DE BERTIOGA O MÊS DA ARTE E CULTURA A SER REALIZADA ANUALMENTE A PARTIR DO MÊS DE SETEMBRO QUE PASSARÁ A INTEGRAR O CALENDÁRIO OFICIAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>15033</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15033/15033_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15033/15033_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO JOAQUIM JOSÉ RAMOS A ANTIGA RUA DEZESSETE &amp;#8211; APROVADA 975, NO MAITINGA</t>
   </si>
   <si>
     <t>15061</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15061/15061_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15061/15061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15055</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15055/15055_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15055/15055_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 445, DE 05 DE FEVEREIRO DE 2001, QUE AUTORIZOU O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DOS ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS DE BERTIOGA - AETUB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15056</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15056/15056_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15056/15056_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO EMILIANO MARCIANO DOS SANTOS A ANTIGA RUA 3, NA VILA AGAÓ II.</t>
   </si>
   <si>
     <t>15057</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15057/15057_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15057/15057_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "JACOB PEREIRA" A BASE DA GUARDA MUNICIPAL LOCALIZADA NO BAIRRO DO JARDIM INDAIÁ, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15059</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15059/15059_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15059/15059_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA A IMPLANTAÇÃO DA OUVIDORIA MUNICIPAL DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15085</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15085/15085_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15085/15085_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 2.945.594,66, PARA INCLUSÃO DE NATUREZA DE DESPESA E VÍNCULOS NO ORÇAMENTO EM EXECUÇÃO APROVADO ATRAVÉS DA LEI MUNICIPAL Nº 1.1.53/14.</t>
   </si>
   <si>
     <t>15087</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15087/15087_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15087/15087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI MUNICIPAL Nº 1095, DE 27 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>15121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15121/15121_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15121/15121_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 925 DE 08 DE OUTUBRO DE 2010 PARA INCLUIR OS PORTADORES DE HIV E HEPATITE VITAL TIPO C E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15122/15122_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15122/15122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO FAUSTINO DE ABREU GOUVEIA A ANTIGA RUA 10, ATUAL APROVADA 288, NO LOTEAMENTO JARDIM CAIÇARA NO BAIRRO INDAIÁ</t>
   </si>
   <si>
     <t>15127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15127/15127_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15127/15127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.107/14, QUE INSTITUIU O PROGRAMA DE INTEGRAÇÃO FAMÍLIA ESCOLA DE BERTIOGA - PIFE</t>
   </si>
   <si>
     <t>15158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15158/15158_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15158/15158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REQUISITOS BÁSICOS DE INFRAESTRUTURA NAS VIAS URBANAS E PREVÊ MODALIDADE DE ISENÇÃO DE IPTU</t>
   </si>
   <si>
     <t>15159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15159/15159_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15159/15159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.340.200,00 (UM MILHÃO, TREZENTOS E QUARENTA MIL E DUZENTOS REAIS)</t>
   </si>
   <si>
     <t>15160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15160/15160_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15160/15160_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O NOVO PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15167/15167_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15167/15167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º E O SEU PARÁGRAFO ÚNICO DA LEI MUNICIPAL Nº 924, DE 08 DE OUTUBRO DE 2010</t>
   </si>
   <si>
     <t>15195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15195/15195_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15195/15195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE NEIM TEODORO QUIRINO O PROPRIO PUBLICO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>15196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15196/15196_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15196/15196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE MILTON FERREIRA DE MORAES JUNIOR A ANTIGA RUA 9, ATUAL APROVADA 287, LOTEAMENTO JARDIM CAIÇARA, INDAIÁ</t>
   </si>
   <si>
     <t>15197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15197/15197_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15197/15197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROTESTO EXTRAJUDICIAL DOS CRÉDITOS INSCRITOS EM DÍVIDA ATIVA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15198/15198_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15198/15198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA REALIZAÇÃO DE DESPESAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15203/15203_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15203/15203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE FRANCISCO PEDRO DOS SANTOS A ATUAL RUA 16 DO BAIRRO JARDIM RIO DA PRAIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15204/15204_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15204/15204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 26 E AO CAPUT DO ART. 27, DA LEI MUNICIPAL Nº 1.167, DE 16 DE JULHO DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15230/15230_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15230/15230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 19, DA LEI MUNICIPAL Nº 1.098, DE 02 DE JANEIRO DE 2014, QUE DISPÕE SOBRE A ORGANIZAÇÃO E ELEIÇÃO DO CONSELHO TUTELAR NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>15276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15276/15276_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15276/15276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE REGRA PRIORITÁRIA  PARA A EXECUÇÃO DE AFALTAMENTO EM BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15297/15297_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15297/15297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DO PODER EXECUTIVO MUNICIPAL FORNECER UNIFORMES E MATERIAL ESCOLAR NO INÍCIO DE CADA ANO LETIVO AOS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15314/15314_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15314/15314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE HIGIENE BUCAL NA REDE PÚBLICA MUNICIPAL DE 1º AO 5º ANO DO ENSINO FUNDAMENTAL DE BERTIOGA</t>
   </si>
   <si>
     <t>15315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15315/15315_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15315/15315_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.849.945,19 (OITO MILHÕES, OITOCENTOS E QUARENTA E NOVEL MIL, NOVECENTOS E QUARENTA E CINCO REAIS E DEZENOVE CENTAVOS)</t>
   </si>
   <si>
     <t>15316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15316/15316_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15316/15316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PAGAMENTO POR SERVIÇOS AMBIENTAIS, AUTORIZA A PREFEITURA A ESTABELECER CONVÊNIOS E EXECUTAR PAGAMENTOS AOS PROVEDORES DE SERVIÇOS AMBIENTAIS</t>
   </si>
   <si>
     <t>15317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15317/15317_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15317/15317_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.884.482,52</t>
   </si>
   <si>
     <t>15322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15322/15322_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15322/15322_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO ELCIO MARIA CAMARGO A ANTIGA RUA DEZESSETE APROVADA 975, NO MAITINGA</t>
   </si>
   <si>
     <t>15323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15323/15323_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15323/15323_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA  A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCICIO FINANCEIRO DE 2016</t>
   </si>
   <si>
     <t>15324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15324/15324_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15324/15324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O PARÁGRAFO ÚNICO NO ART. 4º DA LEI MUN. Nº 445, DE 05 DE FEVEREIRO DE 2001, QUE AUTORIZOU O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOC. DOS ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS DE BERTIOGA- AETUB, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15370/15370_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15370/15370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, DO EXERCÍCIO DE 2015, AUTORIZANDO O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 164.003,14</t>
   </si>
   <si>
     <t>15398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15398/15398_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15398/15398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDARIO OFICIAL DE EVENTOS DO MUNICIPIO DE BERTIOGA, O DIA 10 DE OUTUBRO COMO DIA MUNICIPAL DE SEGURANÇA NAS ESCOLAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>15400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15400/15400_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15400/15400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NO PLANO PLURIANUAL 2014/2017, INSTITUIDO PELA LEI MUNICIPAL N° 1.095, DE 27 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>15399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15399/15399_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15399/15399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INCLUSÃO, EXCLUSÃO E ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2016, INSTITUIDA PELA LEI MUNICIPAL N° 1.167, DE 16 DE JULHO DE 2015</t>
   </si>
   <si>
     <t>15464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15464/15464_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15464/15464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO JOSÉ RAMOS A ANTIGA RUA DEZESSEIS APROVADA 974, NO MAITINGA</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15465/15465_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15465/15465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGURANÇA BANCÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15496/15496_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15496/15496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº446, DE 23 DE FEVEREIRO DE 2001, QUE INSTITUI OS JOGOS ESTUDANTIS DE BERTIOGA</t>
   </si>
   <si>
     <t>15497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15497/15497_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15497/15497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-TRANSPORTE AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>15498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15498/15498_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15498/15498_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AOS ANEXOS DA LEI MUNICIPAL Nº 372, DE 17 DE NOVEMBRO DE 1999, AS INFORMAÇÕES TRIBUTÁRIAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15499/15499_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15499/15499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI ORÇAMENTÁRIA ANUAL - LOA, DO EXERCÍCIO DE 2015, AUTORIZANDO O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO VALOR TOTAL DE R$2.999.460,19</t>
   </si>
   <si>
     <t>15512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15512/15512_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15512/15512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA NOVA REDAÇÃO AO CAPUT DO ARTIGO 3O. DA LEI MUNICIPAL N.1142, DE 29 DE OUTUBRO DE 2014, QUE CRIOU O CONSELHO MUNICIPAL DE CULTURA DA PAZ - COMPAZ, BEM COMO REVOGA DISPOSITIVOS QUE MENCIONA </t>
   </si>
   <si>
     <t>15516</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS PRESTADORAS DE SERVIÇOS DE ENERGIA ELÉTRICA, TELEFONIA FIXA, BANDA LARGA OU SIMILARES A RETIRAR DOS POSTES A FIAÇÃO EXCEDENTE E SEM USO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15517</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15517/15517_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15517/15517_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE QUIROPRAXIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15519/15519_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15519/15519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.702.000,00 (HUM MILHÃO, SETECENTOS E DOIS MIL REAIS)</t>
   </si>
   <si>
     <t>15545</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15545/15545_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15545/15545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE VIDEOMONITORAMENTO NO AMBITO DO MUNICIPIO DE BERTIOGA E DA OUTRAS PROVIDENCAIS</t>
   </si>
   <si>
     <t>15563</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15563/15563_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15563/15563_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, EXCLUSÃO E ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LDO DO EXERCÍCIO DE 2016, INSTITUIDA PELA LEI MUNICIPAL N. 1167 DE 16 DE JULHO DE 2015</t>
   </si>
   <si>
     <t>15562</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15562/15562_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15562/15562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, EXCLUSÃO E ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NO PPA 2014/2017, INSTITUIDO PELA LEI MUNICIPAL N. 1095, DE 27 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>15560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15560/15560_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15560/15560_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.932.517,48 (UM MILHÃO, NOVECENTOS E TRINTA E DOIS MIL, QUINHENTOS E DEZESSETE  REAIS E QUARENTA E OITO CENTAVOS)</t>
   </si>
   <si>
     <t>15546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15546/15546_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15546/15546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 6.237.959,78.</t>
   </si>
   <si>
     <t>15557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15557/15557_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15557/15557_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.263.390,64 (UM MILHÃO, DUZENTOS E SESSENTA E TRÊS MIL, TREZENTOS E NOVENTA REAIS E SESSENTA E QUATRO CENTAVOS)</t>
   </si>
   <si>
     <t>15559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15559/15559_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15559/15559_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, SUBSTITUIÇÃO E ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI MUNICIPAL N. 1.095, DE 27 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>15561</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15561/15561_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15561/15561_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, SUBSTITUIÇÃO E ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2016, INSTITUÍDA PELA LEI MUNICIPAL N. 1.167, DE 16 DE JULHO DE 2015</t>
   </si>
   <si>
     <t>15558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15558/15558_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15558/15558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, SUBSTITUIÇÃO E ALTERAÇÃO DE PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LEI ORÇAMENTÁRIA ANUAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2016, INSTITUÍDA PELA LEI MUNICIPAL N. 1.188, DE 11 DE DEZEMBRO DE 2015</t>
   </si>
   <si>
     <t>14900</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14900/14900_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14900/14900_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA LIXO MÍNIMO NO ÂMBITO DA CÂMARA MUNICIPAL DE BERTIOGA</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14983/14983_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14983/14983_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 068/2004</t>
   </si>
   <si>
     <t>15125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15125/15125_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15125/15125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 4º E 5º DA RESOLUÇÃO Nº 081/07 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15363/15363_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15363/15363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO PROFESSOR DO ANO NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15518</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15518/15518_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15518/15518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 81/07 E DÁ OUTRAS PROVCIDÊNCIAS</t>
   </si>
   <si>
     <t>15206</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Projeto substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15206/15206_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15206/15206_texto_integral.pdf</t>
   </si>
   <si>
     <t>14877</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14877/14877_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14877/14877_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE SECRETÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>15469</t>
   </si>
   <si>
     <t>Marcia Lia, Alemão, Arlindo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15469/15469_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15469/15469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CRIAÇÃO DE UMA COMISSÃO ESPECIAL DE VEREADORES PARA ACOMPANHAR O GERENCIAMENTO, CONSERVAÇÃO E EXPLORAÇÃO PÚBLICA E PRIVADA DOS RECURSOS HÍDRICOS DE BERTIOGA.</t>
   </si>
   <si>
     <t>15470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15470/15470_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15470/15470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONVOCAÇÃO DO SECRETARIO DE EDUCAÇÃO PARA NO DIA 22 DE SETEMBRO DO CORRENTE ANO, EM SESSÃO ORDINÁRIA EXPLANAR OS PROBLEMAS QUE ESTÃO OCORRENDO NA ÁREA DA EDUCAÇÃO,_x000D_
 ESPECIFICADAMENTE QUE IMPEDE A EFETIVA ENTREGA E FUNCIONAMENTO DA UNIDADE EDUCATIONAL DO BAIRRO CHÁCARAS VISTA._x000D_
 LINDA.</t>
   </si>
   <si>
     <t>15471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15471/15471_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15471/15471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITAR A CONVOCAÇÃO DO SECRETÁRIO DE SERVIÇOS URBANOS, SR. ROBERTO TADEU JULIÃO, PARA COMPARECER NO DIA 13 DE OUTUBRO DO CORRENTE ANO, EM SESSÃO ORDINÁRIA NESTA CASA DE LEIS, PARA EXPLANAR OS PROBLEMAS QUE ESTÃO OCORRENDO NA ÁREA DA INFRA ESTRUTURA URBANA NA REGIÃO DO BAIRRO DAS CHÁCARAS VISTA LINDA_x000D_
 </t>
   </si>
   <si>
     <t>15472</t>
   </si>
   <si>
     <t>Marcia Lia, Alecrim, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15472/15472_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15472/15472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AUTORIZAÇÃO PARA A REALIZAÇÃO DE AUDIÊNCIA PUBLICA NO DIA 22 DE OUTUBRO DE 2015, AS 19 HORAS, NESTA CASA, SOB A PRESIDÊNCIA DA VEREADORA MÁRCIA REGINA BRAZ LIA.</t>
   </si>
   <si>
     <t>15473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15473/15473_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15473/15473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONVOCAÇÃO DO SECRETARIO DE SEGURANÇA E CIDADANIA, SR. CORONEL EDUARDO SILVEIRA BELLO, PARA COMPARECER NO DIA 01 DE DEZEMBRO DE 2.015, EM SESSÃO ORDINÁRIA NESTA CASA DE LEIS, PARA EXPLANAR TODAS AS QUESTÕES REFERENTES A IMPLANTAÇÃO DO SISTEMA DE MONITORAMENTO POR CÂMERAS NOS PRÓPRIOS PÚBLICOS, EM ESPECIAL NAS ESCOLAS MUNICIPAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9144,68 +9144,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14502/14502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14503/14503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14504/14504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14505/14505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14506/14506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14510/14510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14511/14511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14512/14512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14513/14513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14514/14514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14515/14515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14516/14516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14517/14517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14518/14518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14519/14519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14520/14520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14521/14521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14522/14522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14523/14523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14524/14524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14525/14525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14526/14526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14527/14527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14528/14528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14536/14536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14537/14537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14538/14538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14539/14539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14540/14540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14541/14541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14542/14542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14543/14543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14544/14544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14545/14545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14546/14546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14547/14547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14548/14548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14549/14549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14550/14550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14551/14551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14552/14552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14553/14553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14554/14554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14555/14555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14556/14556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14557/14557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14632/14632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14633/14633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14635/14635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14637/14637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14639/14639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14654/14654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14656/14656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14658/14658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14659/14659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14660/14660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14661/14661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14662/14662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14663/14663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14664/14664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14665/14665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14666/14666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14667/14667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14668/14668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14670/14670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14671/14671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14672/14672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14673/14673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14793/14793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14794/14794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14798/14798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14800/14800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14801/14801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14803/14803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14805/14805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14806/14806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14808/14808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14816/14816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14823/14823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14824/14824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14825/14825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14826/14826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14827/14827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14828/14828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14829/14829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14830/14830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14831/14831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14832/14832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14833/14833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14834/14834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14835/14835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14836/14836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14878/14878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14879/14879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14880/14880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14881/14881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14882/14882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14883/14883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14884/14884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14885/14885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14886/14886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14887/14887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14888/14888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14889/14889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14890/14890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14891/14891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14892/14892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14893/14893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14894/14894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14895/14895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14896/14896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14897/14897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14898/14898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14899/14899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14904/14904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14908/14908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14909/14909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14910/14910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14911/14911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14912/14912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14913/14913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14914/14914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14915/14915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14916/14916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14917/14917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14918/14918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14919/14919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14920/14920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14921/14921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14922/14922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14923/14923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14924/14924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14925/14925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14926/14926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14927/14927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14928/14928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14929/14929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14930/14930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14931/14931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14932/14932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14933/14933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14934/14934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14935/14935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14936/14936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14937/14937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14938/14938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14939/14939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14940/14940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14942/14942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14943/14943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14944/14944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14945/14945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14946/14946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14947/14947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14948/14948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14949/14949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14950/14950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14951/14951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14952/14952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14953/14953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14954/14954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14955/14955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14956/14956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14957/14957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14958/14958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14959/14959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14960/14960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14961/14961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14962/14962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14965/14965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14966/14966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14967/14967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14968/14968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14969/14969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14970/14970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14971/14971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14972/14972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14973/14973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14974/14974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14975/14975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14976/14976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14977/14977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14978/14978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14979/14979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14980/14980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14981/14981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14982/14982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14987/14987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14988/14988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14989/14989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14990/14990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14991/14991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14992/14992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14994/14994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14995/14995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14996/14996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14997/14997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14998/14998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15007/15007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15000/15000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15001/15001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15002/15002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15003/15003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15004/15004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15005/15005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15006/15006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15011/15011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15012/15012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15013/15013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15014/15014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15015/15015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15016/15016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15017/15017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15018/15018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15019/15019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15020/15020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15021/15021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15022/15022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15023/15023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15024/15024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15025/15025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15026/15026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15027/15027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15028/15028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15029/15029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15030/15030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15038/15038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15039/15039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15040/15040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15041/15041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15042/15042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15043/15043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15044/15044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15045/15045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15046/15046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15047/15047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15048/15048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15049/15049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15050/15050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15051/15051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15052/15052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15053/15053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15054/15054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15062/15062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15063/15063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15064/15064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15065/15065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15066/15066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15067/15067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15068/15068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15069/15069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15070/15070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15071/15071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15072/15072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15073/15073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15074/15074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15075/15075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15076/15076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15077/15077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15078/15078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15079/15079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15080/15080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15090/15090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15091/15091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15092/15092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15093/15093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15094/15094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15095/15095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15096/15096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15097/15097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15098/15098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15099/15099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15100/15100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15101/15101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15102/15102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15103/15103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15104/15104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15105/15105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15106/15106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15107/15107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15108/15108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15109/15109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15110/15110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15111/15111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15112/15112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15113/15113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15114/15114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15115/15115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15116/15116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15117/15117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15118/15118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15130/15130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15131/15131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15132/15132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15133/15133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15134/15134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15135/15135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15136/15136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15137/15137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15138/15138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15139/15139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15140/15140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15141/15141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15142/15142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15143/15143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15144/15144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15145/15145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15146/15146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15147/15147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15148/15148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15149/15149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15150/15150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15151/15151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15152/15152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15153/15153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15154/15154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15155/15155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15156/15156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15157/15157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15161/15161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15168/15168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15169/15169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15170/15170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15171/15171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15172/15172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15173/15173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15174/15174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15175/15175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15176/15176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15177/15177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15178/15178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15179/15179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15180/15180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15181/15181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15182/15182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15183/15183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15184/15184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15185/15185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15186/15186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15187/15187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15189/15189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15190/15190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15213/15213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15214/15214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15215/15215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15216/15216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15217/15217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15218/15218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15219/15219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15220/15220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15221/15221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15222/15222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15223/15223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15224/15224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15225/15225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15226/15226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15227/15227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15228/15228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15234/15234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15235/15235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15236/15236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15237/15237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15238/15238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15239/15239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15240/15240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15241/15241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15242/15242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15243/15243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15244/15244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15245/15245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15246/15246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15247/15247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15253/15253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15254/15254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15255/15255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15256/15256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15257/15257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15258/15258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15259/15259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15260/15260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15261/15261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15262/15262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15263/15263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15264/15264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15265/15265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15266/15266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15267/15267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15268/15268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15269/15269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15270/15270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15271/15271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15272/15272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15273/15273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15274/15274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15275/15275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15277/15277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15278/15278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15279/15279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15280/15280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15281/15281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15282/15282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15283/15283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15284/15284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15285/15285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15286/15286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15287/15287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15288/15288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15289/15289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15290/15290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15291/15291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15292/15292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15293/15293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15294/15294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15299/15299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15300/15300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15301/15301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15302/15302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15303/15303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15304/15304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15305/15305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15306/15306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15307/15307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15308/15308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15309/15309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15310/15310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15311/15311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15312/15312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15313/15313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15318/15318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15331/15331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15332/15332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15333/15333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15334/15334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15335/15335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15336/15336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15337/15337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15338/15338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15339/15339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15340/15340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15341/15341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15342/15342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15343/15343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15344/15344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15345/15345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15346/15346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15347/15347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15348/15348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15349/15349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15350/15350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15351/15351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15352/15352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15353/15353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15354/15354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15355/15355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15356/15356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15357/15357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15358/15358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15375/15375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15376/15376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15377/15377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15378/15378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15379/15379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15380/15380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15381/15381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15382/15382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15383/15383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15384/15384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15385/15385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15386/15386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15387/15387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15388/15388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15389/15389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15390/15390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15391/15391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15392/15392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15393/15393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15394/15394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15395/15395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15396/15396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15397/15397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15404/15404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15405/15405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15406/15406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15407/15407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15408/15408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15409/15409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15410/15410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15411/15411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15412/15412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15413/15413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15414/15414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15415/15415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15416/15416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15417/15417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15418/15418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15419/15419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15420/15420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15421/15421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15422/15422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15423/15423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15424/15424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15427/15427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15428/15428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15429/15429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15430/15430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15431/15431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15432/15432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15433/15433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15434/15434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15435/15435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15436/15436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15437/15437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15438/15438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15439/15439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15440/15440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15441/15441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15442/15442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15446/15446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15447/15447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15448/15448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15449/15449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15450/15450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15451/15451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15452/15452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15453/15453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15454/15454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15455/15455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15456/15456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15457/15457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15458/15458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15459/15459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15460/15460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15461/15461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15462/15462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15463/15463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15476/15476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15477/15477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15478/15478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15479/15479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15480/15480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15481/15481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15482/15482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15483/15483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15484/15484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15485/15485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15486/15486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15487/15487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15488/15488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15489/15489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15490/15490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15491/15491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15492/15492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15493/15493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15494/15494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15495/15495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15501/15501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15502/15502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15503/15503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15504/15504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15505/15505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15506/15506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15507/15507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15508/15508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15509/15509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15510/15510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15511/15511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15513/15513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15523/15523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15526/15526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15527/15527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15528/15528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15529/15529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15530/15530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15531/15531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15532/15532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15533/15533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15534/15534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15535/15535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15536/15536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15537/15537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15538/15538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15539/15539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15540/15540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15541/15541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15542/15542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15543/15543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15544/15544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14501/14501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14558/14558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14559/14559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14560/14560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14901/14901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14907/14907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14941/14941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14963/14963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14964/14964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14985/14985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14986/14986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15008/15008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15009/15009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15010/15010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15036/15036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15037/15037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15081/15081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15082/15082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15083/15083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15084/15084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15088/15088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15089/15089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15119/15119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15120/15120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15123/15123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15124/15124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15128/15128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15129/15129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15162/15162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15163/15163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15164/15164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15165/15165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15166/15166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15191/15191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15192/15192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15193/15193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15229/15229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15211/15211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15212/15212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15231/15231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15232/15232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15233/15233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15249/15249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15250/15250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15251/15251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15252/15252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15298/15298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15319/15319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15327/15327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15328/15328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15329/15329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15330/15330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15360/15360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15361/15361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15362/15362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15371/15371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15372/15372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15373/15373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15374/15374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15401/15401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15402/15402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15403/15403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15425/15425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15426/15426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15443/15443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15444/15444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15475/15475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15514/15514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15515/15515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15520/15520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15521/15521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15522/15522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15524/15524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15525/15525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15034/15034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15035/15035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15194/15194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15126/15126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15552/15552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15553/15553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15554/15554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15058/15058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15359/15359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15086/15086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15199/15199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15200/15200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15248/15248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15320/15320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15321/15321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15325/15325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15466/15466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15500/15500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15547/15547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15548/15548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15549/15549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15550/15550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15551/15551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14507/14507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14508/14508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14509/14509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14535/14535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14730/14730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14776/14776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14905/14905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14906/14906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14984/14984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15031/15031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15032/15032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15033/15033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15061/15061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15055/15055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15056/15056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15057/15057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15059/15059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15085/15085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15087/15087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15121/15121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15122/15122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15127/15127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15158/15158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15159/15159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15160/15160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15167/15167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15195/15195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15196/15196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15197/15197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15198/15198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15203/15203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15204/15204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15230/15230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15276/15276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15297/15297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15314/15314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15315/15315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15316/15316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15317/15317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15322/15322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15323/15323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15324/15324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15370/15370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15398/15398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15400/15400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15399/15399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15464/15464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15465/15465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15496/15496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15497/15497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15498/15498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15499/15499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15512/15512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15517/15517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15519/15519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15545/15545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15563/15563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15562/15562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15560/15560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15546/15546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15557/15557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15559/15559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15561/15561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15558/15558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14900/14900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14983/14983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15125/15125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15363/15363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15518/15518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15206/15206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14877/14877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15469/15469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15470/15470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15471/15471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15472/15472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15473/15473_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14502/14502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14503/14503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14504/14504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14505/14505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14506/14506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14510/14510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14511/14511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14512/14512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14513/14513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14514/14514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14515/14515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14516/14516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14517/14517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14518/14518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14519/14519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14520/14520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14521/14521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14522/14522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14523/14523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14524/14524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14525/14525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14526/14526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14527/14527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14528/14528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14536/14536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14537/14537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14538/14538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14539/14539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14540/14540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14541/14541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14542/14542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14543/14543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14544/14544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14545/14545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14546/14546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14547/14547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14548/14548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14549/14549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14550/14550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14551/14551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14552/14552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14553/14553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14554/14554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14555/14555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14556/14556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14557/14557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14632/14632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14633/14633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14635/14635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14637/14637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14639/14639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14654/14654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14656/14656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14658/14658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14659/14659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14660/14660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14661/14661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14662/14662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14663/14663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14664/14664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14665/14665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14666/14666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14667/14667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14668/14668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14670/14670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14671/14671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14672/14672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14673/14673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14793/14793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14794/14794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14798/14798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14800/14800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14801/14801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14803/14803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14805/14805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14806/14806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14808/14808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14816/14816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14823/14823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14824/14824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14825/14825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14826/14826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14827/14827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14828/14828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14829/14829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14830/14830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14831/14831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14832/14832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14833/14833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14834/14834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14835/14835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14836/14836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14878/14878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14879/14879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14880/14880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14881/14881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14882/14882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14883/14883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14884/14884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14885/14885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14886/14886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14887/14887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14888/14888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14889/14889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14890/14890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14891/14891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14892/14892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14893/14893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14894/14894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14895/14895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14896/14896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14897/14897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14898/14898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14899/14899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14904/14904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14908/14908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14909/14909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14910/14910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14911/14911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14912/14912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14913/14913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14914/14914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14915/14915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14916/14916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14917/14917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14918/14918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14919/14919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14920/14920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14921/14921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14922/14922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14923/14923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14924/14924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14925/14925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14926/14926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14927/14927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14928/14928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14929/14929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14930/14930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14931/14931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14932/14932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14933/14933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14934/14934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14935/14935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14936/14936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14937/14937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14938/14938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14939/14939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14940/14940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14942/14942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14943/14943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14944/14944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14945/14945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14946/14946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14947/14947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14948/14948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14949/14949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14950/14950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14951/14951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14952/14952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14953/14953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14954/14954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14955/14955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14956/14956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14957/14957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14958/14958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14959/14959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14960/14960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14961/14961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14962/14962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14965/14965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14966/14966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14967/14967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14968/14968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14969/14969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14970/14970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14971/14971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14972/14972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14973/14973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14974/14974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14975/14975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14976/14976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14977/14977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14978/14978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14979/14979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14980/14980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14981/14981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14982/14982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14987/14987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14988/14988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14989/14989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14990/14990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14991/14991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14992/14992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14994/14994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14995/14995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14996/14996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14997/14997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14998/14998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15007/15007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15000/15000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15001/15001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15002/15002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15003/15003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15004/15004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15005/15005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15006/15006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15011/15011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15012/15012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15013/15013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15014/15014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15015/15015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15016/15016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15017/15017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15018/15018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15019/15019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15020/15020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15021/15021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15022/15022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15023/15023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15024/15024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15025/15025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15026/15026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15027/15027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15028/15028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15029/15029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15030/15030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15038/15038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15039/15039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15040/15040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15041/15041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15042/15042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15043/15043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15044/15044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15045/15045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15046/15046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15047/15047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15048/15048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15049/15049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15050/15050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15051/15051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15052/15052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15053/15053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15054/15054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15062/15062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15063/15063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15064/15064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15065/15065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15066/15066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15067/15067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15068/15068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15069/15069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15070/15070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15071/15071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15072/15072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15073/15073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15074/15074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15075/15075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15076/15076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15077/15077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15078/15078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15079/15079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15080/15080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15090/15090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15091/15091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15092/15092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15093/15093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15094/15094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15095/15095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15096/15096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15097/15097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15098/15098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15099/15099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15100/15100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15101/15101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15102/15102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15103/15103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15104/15104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15105/15105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15106/15106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15107/15107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15108/15108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15109/15109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15110/15110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15111/15111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15112/15112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15113/15113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15114/15114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15115/15115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15116/15116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15117/15117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15118/15118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15130/15130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15131/15131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15132/15132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15133/15133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15134/15134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15135/15135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15136/15136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15137/15137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15138/15138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15139/15139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15140/15140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15141/15141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15142/15142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15143/15143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15144/15144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15145/15145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15146/15146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15147/15147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15148/15148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15149/15149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15150/15150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15151/15151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15152/15152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15153/15153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15154/15154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15155/15155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15156/15156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15157/15157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15161/15161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15168/15168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15169/15169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15170/15170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15171/15171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15172/15172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15173/15173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15174/15174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15175/15175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15176/15176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15177/15177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15178/15178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15179/15179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15180/15180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15181/15181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15182/15182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15183/15183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15184/15184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15185/15185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15186/15186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15187/15187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15189/15189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15190/15190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15213/15213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15214/15214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15215/15215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15216/15216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15217/15217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15218/15218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15219/15219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15220/15220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15221/15221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15222/15222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15223/15223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15224/15224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15225/15225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15226/15226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15227/15227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15228/15228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15234/15234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15235/15235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15236/15236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15237/15237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15238/15238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15239/15239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15240/15240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15241/15241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15242/15242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15243/15243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15244/15244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15245/15245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15246/15246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15247/15247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15253/15253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15254/15254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15255/15255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15256/15256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15257/15257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15258/15258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15259/15259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15260/15260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15261/15261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15262/15262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15263/15263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15264/15264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15265/15265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15266/15266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15267/15267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15268/15268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15269/15269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15270/15270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15271/15271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15272/15272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15273/15273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15274/15274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15275/15275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15277/15277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15278/15278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15279/15279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15280/15280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15281/15281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15282/15282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15283/15283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15284/15284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15285/15285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15286/15286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15287/15287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15288/15288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15289/15289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15290/15290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15291/15291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15292/15292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15293/15293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15294/15294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15299/15299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15300/15300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15301/15301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15302/15302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15303/15303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15304/15304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15305/15305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15306/15306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15307/15307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15308/15308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15309/15309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15310/15310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15311/15311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15312/15312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15313/15313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15318/15318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15331/15331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15332/15332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15333/15333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15334/15334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15335/15335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15336/15336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15337/15337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15338/15338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15339/15339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15340/15340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15341/15341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15342/15342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15343/15343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15344/15344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15345/15345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15346/15346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15347/15347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15348/15348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15349/15349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15350/15350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15351/15351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15352/15352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15353/15353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15354/15354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15355/15355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15356/15356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15357/15357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15358/15358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15375/15375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15376/15376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15377/15377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15378/15378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15379/15379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15380/15380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15381/15381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15382/15382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15383/15383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15384/15384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15385/15385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15386/15386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15387/15387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15388/15388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15389/15389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15390/15390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15391/15391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15392/15392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15393/15393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15394/15394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15395/15395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15396/15396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15397/15397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15404/15404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15405/15405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15406/15406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15407/15407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15408/15408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15409/15409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15410/15410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15411/15411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15412/15412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15413/15413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15414/15414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15415/15415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15416/15416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15417/15417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15418/15418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15419/15419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15420/15420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15421/15421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15422/15422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15423/15423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15424/15424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15427/15427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15428/15428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15429/15429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15430/15430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15431/15431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15432/15432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15433/15433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15434/15434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15435/15435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15436/15436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15437/15437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15438/15438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15439/15439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15440/15440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15441/15441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15442/15442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15446/15446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15447/15447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15448/15448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15449/15449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15450/15450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15451/15451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15452/15452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15453/15453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15454/15454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15455/15455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15456/15456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15457/15457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15458/15458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15459/15459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15460/15460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15461/15461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15462/15462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15463/15463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15476/15476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15477/15477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15478/15478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15479/15479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15480/15480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15481/15481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15482/15482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15483/15483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15484/15484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15485/15485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15486/15486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15487/15487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15488/15488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15489/15489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15490/15490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15491/15491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15492/15492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15493/15493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15494/15494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15495/15495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15501/15501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15502/15502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15503/15503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15504/15504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15505/15505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15506/15506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15507/15507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15508/15508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15509/15509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15510/15510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15511/15511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15513/15513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15523/15523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15526/15526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15527/15527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15528/15528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15529/15529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15530/15530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15531/15531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15532/15532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15533/15533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15534/15534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15535/15535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15536/15536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15537/15537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15538/15538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15539/15539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15540/15540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15541/15541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15542/15542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15543/15543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15544/15544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14501/14501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14558/14558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14559/14559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14560/14560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14901/14901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14907/14907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14941/14941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14963/14963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14964/14964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14985/14985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14986/14986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15008/15008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15009/15009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15010/15010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15036/15036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15037/15037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15081/15081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15082/15082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15083/15083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15084/15084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15088/15088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15089/15089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15119/15119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15120/15120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15123/15123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15124/15124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15128/15128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15129/15129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15162/15162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15163/15163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15164/15164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15165/15165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15166/15166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15191/15191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15192/15192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15193/15193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15229/15229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15211/15211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15212/15212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15231/15231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15232/15232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15233/15233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15249/15249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15250/15250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15251/15251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15252/15252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15298/15298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15319/15319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15327/15327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15328/15328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15329/15329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15330/15330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15360/15360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15361/15361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15362/15362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15371/15371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15372/15372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15373/15373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15374/15374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15401/15401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15402/15402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15403/15403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15425/15425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15426/15426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15443/15443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15444/15444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15475/15475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15514/15514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15515/15515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15520/15520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15521/15521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15522/15522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15524/15524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15525/15525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15034/15034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15035/15035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15194/15194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15126/15126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15552/15552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15553/15553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15554/15554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15058/15058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15359/15359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15086/15086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15199/15199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15200/15200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15248/15248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15320/15320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15321/15321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15325/15325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15466/15466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15500/15500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15547/15547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15548/15548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15549/15549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15550/15550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15551/15551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14507/14507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14508/14508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14509/14509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14535/14535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14730/14730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14776/14776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14905/14905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14906/14906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14984/14984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15031/15031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15032/15032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15033/15033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15061/15061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15055/15055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15056/15056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15057/15057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15059/15059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15085/15085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15087/15087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15121/15121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15122/15122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15127/15127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15158/15158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15159/15159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15160/15160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15167/15167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15195/15195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15196/15196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15197/15197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15198/15198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15203/15203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15204/15204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15230/15230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15276/15276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15297/15297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15314/15314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15315/15315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15316/15316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15317/15317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15322/15322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15323/15323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15324/15324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15370/15370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15398/15398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15400/15400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15399/15399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15464/15464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15465/15465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15496/15496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15497/15497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15498/15498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15499/15499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15512/15512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15517/15517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15519/15519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15545/15545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15563/15563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15562/15562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15560/15560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15546/15546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15557/15557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15559/15559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15561/15561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15558/15558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14900/14900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14983/14983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15125/15125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15363/15363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15518/15518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15206/15206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/14877/14877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15469/15469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15470/15470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15471/15471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15472/15472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2015/15473/15473_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H766"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>