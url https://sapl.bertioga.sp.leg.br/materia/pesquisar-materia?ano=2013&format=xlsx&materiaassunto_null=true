--- v0 (2025-12-17)
+++ v1 (2026-05-17)
@@ -54,10365 +54,10365 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE AÇÃO EMERGENCIAL DE RECUPERAÇÃO DAS VIAS PÚBLICAS PARA TRÂNSITO DE VEÍCULOS E PEDESTRES.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA PARA OS BAIRROS DE : SÃO LOURENÇO,GUARATUBA E CANTO DO ITAGUA'E BORACÉIA</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO PARA COLOCAÇÃO DE ARMÁRIOS PARA GUARDA INDIVIDUAL DOS MATERIAIS DIDÁTICO DOS ALUNOS DA REDE PUBLICA.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO, TUBULAÇÃO E/OU CANALIZAÇÃO DE ÁGUAS NA RUA LINCON BULEVAR NEVES.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE VALAS BAIRRO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE VALA NO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESCENTRALIZAÇÃO DO PRONTO-ATENDIMENTO </t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALUGUEL DE MÁQUINAS PARA ATENDER A DEMANDA DE SERVIÇOS NOS BAIRROS DA CIDADE</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS EMERGENCIAIS NAS RUAS DO BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE A CRIAÇÃO DO FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS - FUMPA - PARA CAPTAR E APLICAR RECURSOS_x000D_
 VOLTADOS AO BEM ESTAR ANIMAL</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DAS CICLOVIAS E CICLOFAIXAS DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE CAÇAMBA DE LIXO LOGO APÓS O TÉRMINO DA FEIRA</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIAS E SARJETAS RUA DR OSWALDO CRUZ E MANOEL GAJO</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESCLARECIMENTOS DO PODER EXECUTIVO MUMICIPAL E DO DER-5 SOBRE_x000D_
 DIVERSOS ASSUNTOS ATINENTES A PARCERIAS, MANUTENCAO, INVESTIMENTOS, CONVÊNIOS ENTRE OUTROS, OBJETIVANDO MELHORES QUALIDADES NO TRÁFEGO VIÁRIO DE BERTIOGA</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Pacífico, Alecrim, Alemão, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM DE RUA, LIMPEZA DE VALA NO BAIRRO CHÁCARAS ITAPANHAÚ.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM DE RUA NO BAIRRO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE ÁREA DE ESTACIONAMENTO</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA E IMPLANTAÇÃO DE UM NOVO PARQUE NA EMEIF "JOSÉ ERMÍRIO DE MORAES FILHO".</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>MORADORES DE RUA</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PÚBLICA</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO DO CITY MAR</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADAS.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESIDENCIAL CACIQUE CUNHAMBEBE</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DA VISTA LINDA</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTOS DE ÔNIBUS</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JD. RAFAEL</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf</t>
   </si>
   <si>
     <t>SAUDE DO HOMEM</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS PRÓXIMO AO CEME E CENTRO DE SAUDE III</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA CICLOVIA ENTRE O JD. VICENTE DE CARVALHA II E JD ALBATROZ II</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BAIRROS JD. ANA PAULA E JD. DAS CANÇÕES.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE POSTE NA RUA 27, N° 380 DO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMERAS DE MONITORAMENTO</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Valéria Bento, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROBLEMAS DE INFRAESTRUTURA E FALTA DE MANUTENÇÃO NO LOTEAMENTO CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Ivan da Administradora</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUÇÃO EM BERTIOGA DO CONSELHO DE SANEAMENTO BÁSICO E DO PLANO DE SANEAMENTO BÁSICO._x000D_
 AMEFRTO BBAASSIICO E DO</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADEQUAÇÃO NO ATENDIMENTO DAS CLÍNICAS PARTICULARES EM NOSSO MUNICÍPIO </t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO E INSTALAÇÃO DE RADARES NA NOVA PISTA DA AVENIDA ANCHIETA </t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CALÇADA DA ESCOLA DINO BUENO E ESTUDOS PARA TORNAR A VIA DE MÃO ÚNICA.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONAL DE PERICULOSIDADE AOS AGENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA FUTURIDADE PIANO ESTADUAL PARA PESSOA IDOSA.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO COMUNITÁRIO DE MELHORAMENTOS.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR RUAS, TRANSPORTE COLETIVO URBANO E AS DE PRÉDIOS PÚBLICOS MUNICIPAIS, ESTADUAIS OU FEDERAIS</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO DA FISCALIZAÇÃO DO CUMPRIMENTO DOS DITAMES DA LEI MUNICIPAL N.° 943/11 NO QUE TANGE A INSTALAÇÃO DE MECANISMOS QUE PRESERVEM O SIGILO NAS TRANSAÇÕES BANCÁRIAS TAIS COMO BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES NOS_x000D_
 BANCOS E POSTOS BANCÁRIOS EM BERTIOGA.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR EM CASA</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf</t>
   </si>
   <si>
     <t>HUMANIZAÇÃO</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE "CONCEDE ISENÇÃO DE TAXAS E DESPESAS FUNERAL E DE SEPULCR0 PERPÉTUO AOS EMANCIPADORES"</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE VIAS PÚBLICA E ROÇADAS EM GUARATUBA</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE CONVIVÊNCIA PARA A TERCEIRA IDADE</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5009/5009_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5009/5009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS DE MELHORIAS NO ATENDIMENTO DE LINHAS DE ÔNIBUS NOS BAIRROS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS DE MELHORIAS NA ORGANIZAÇÃO DO TRANSPORTE DE ENFERMOS PARA CENTROS DE TRATAMENTO DE SAÚDE SITUADOS FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Pacífico, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CELEBRAÇÃO DE CONVÊNIO ENTRE O ESTADO E O MUNICÍPIO DE BERTIOGA PARA  IMPLANTAÇÃO DA OPERAÇÃO DELEGADA A TODOS OS MILITARES. </t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO / PINTURA DE SINALIZAÇÃO DE SOLO - FAIXA DE PEDESTRES NA AVENIDA ANCHIETA DEFRONTE O BAIRRO JARDIM ANA PAULA PROXIMO A RUA "B".</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS PARA IMPLANTAR MEIOS DE TRANSPORTE QUE CONDUZAM OS TRABALHADORES DA RIVIERA DE SÃO LOURENÇO PELOS MÓDULOS EM QUE PRESTAM SERVIÇO.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE ASSINATURA DE CONVÊNIO</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO DE PROJETO DE LEI </t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADAPTAÇÃO DE VEÍCULOS QUE SERVEM AO NACE E TÉRMINO DE INSTALAÇÃO DA ACADEMIA ADAPTADA.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E MANUTENÇÃO DA RUA PROFESSOR FRANCISCO TEIXEIRA DONNA NO CRUZAMENTO COM A RUA FRANCISCO CHAVES.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO PARA A CRECHE DE BORACÉIA</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA LEGISLAÇÃO QUE INSTITUI ‘ISENÇÃO TRIBUTÁRIA PARCIAL PARA PORTADORES DE NECESSIDADES ESPECIAIS’, QUE SEJAM PROPRIETÁRIO DE UM ÚNICO IMÓVEL NA CIDADE</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA EDUCATIVA PARA CICLISTAS</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf</t>
   </si>
   <si>
     <t>UBS GUARATUBA</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEDETIZAÇÃO UBS VISTA LINDA</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO CAIUBURA</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA - JD. INDAIÁ</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRAO NO BAIRRO JD. ALBATROZ II</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA DO NACE</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CICLOVIAS/CICLOFAIXAS</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS - CONDOMÍNIO CUNHAMBEBE</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAÇAMBA - CONDOMÍNIO CUNHAMBEBE</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRA DE ILUMINAÇÃO NOS POSTES DO BAIRRO CAIUBURA</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DO HORÁRIO DE ATENDIMENTO DA LINHA DE ÔNIBUS 949</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CENTRO COMUNITÁRIO DO JD. ANA PAULA I</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS QUANTO À CONSTRUÇÃO DE UMA DELEGACIA DE DEFESA DA MULHER EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMISSÃO PARA INSTALAÇÃO DE MONUMENTO MARCO DA MAÇONARIA UNIVERSAL NA AVENIDA 19 DE MAIO, A ENTRADA DA CIDADE</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATENÇÃO AO BAIRRO JARDIM RIO DA PRAIA </t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E PRESERVAÇÃO DO RIACHO CAIUBURA</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUSÊNCIA DE NEUROCIRURGIÃ PEDIÁTRICA NA REDE DE SAÚDE DO MUNICÍPIO DE BERTIOGA E A IMEDIATA ADEQUAÇÃO E INSERÇÃO DE UM PROFISSIONAL COM ESSA ESPECIALIDADE MÉDICA. </t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS DE MELHORIA DOS EQUIPAMENTOS PÚBLICOS E SERVIÇOS VOLTADOS AOS PORTADORES DE NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO PROVIDÊNCIAS PARA A MANUTENÇÃO DA RUA PROFESSOR MARTINS DA CUNHA E ADJACÊNCIAS, NO BAIRRO JARDIM RIO DA PRAIA </t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇADA, DRENAGEM, ATERRO E NIVELAMENTO NO LOTEAMENTO CHÁCARAS ITAPANHAÚ (CITY MAR) </t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES DA SECRETARIA DE EDUCAÇÃO SOBRE NOVAS METODOLOGIAS DE ENSINO </t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf</t>
   </si>
   <si>
     <t>BERÇARIO NA CRECHE DE BORACÉIA</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PORTAL INDAIÁ </t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA EMEIF DO INDAIÁ</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INTENSIFICAÇÃO DAS RONDAS ESCOLARES </t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO PÚBLICA NA VISTA LINDA </t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROGRAMA HORTA EDUCATIVA NAS ESCOLAS </t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTACIONAMENTO </t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS NAS RUAS FRANCISCO CHAVES E ENGENHEIRO JOSÉ SANCHES FERRARI</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NIVELAMENTO DA RUA TIBIRIÇA E DESASSOREAMENTO DAS VALAS </t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO NO BAIRRO JARDIM ANA PAULA </t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERIR POR CONTA DAS OBRAS DE REFORMA NO CENTRO DE SAÚDE III, O ATENDIMENTO DE OFTALMOLOGIA PARA UM LOCAL ADEQUADO PARA ACOLHER OS PACIENTES.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA PROJETO DE LEI QUE INSTITUI O BOLSA ATLETA NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO, QUE PROVIDENCIE A LIMPEZA^ MANUTENÇÃO DO BAIRRO "CHÁCARAS VISTA LINDA"</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE INSTITUI NO CALENDÁRIO MUNICIPAL E OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA DATA COMEMORATIVA DOS BLOCOS CARNAVALESCOS.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESCLARECIMENTOS QUANTA A UTILIZAÇÃO DE VIATURAS POLICIAIS LOTADAS EM BERTIOGA PARA ATENDER OCORRÊNCIAS NOUTRO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FILTROS DE ÁGUA E REPELENTE NOS COLÉGIOS MUNICIPAIS </t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE MEDICAMENTOS FORA DO HORÁRIO COMERCIAL NA UNIDADE DE SAÚDE DE BORACÉIA</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS FRENTE AS CONDIÇÕES DA EMEIF INÁCIO HORA</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO JUNTO AO DER/SP</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE ÁGUA E LUMINÁRIAS.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO EXECUTIVO PARA QUE OFICIALIZE O CAMPEONATO ABERTO DE KARATÊ EM BERTIOGA.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUIOSQUE DIGITAL - INFORMAÇÃO AO TURISTA</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATAMENTO DA DENGUE</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO PARA NÃO ASSINATURA DO CONTRATO DE SERVIÇOS DE SANEAMENTO.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE VALA NO BAIRRO JARDIM SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA AV. ANCHIETA.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Alemão, Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA E DESASSOREAMENTO DA GALERIA DE ÁGUAS PLUVIAS</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE POSTO DE ATENDIMENTO MÉDICO 24 HORAS NO BAIRRO DE BORACÉIA E A DISPONIBILIZAÇÃO DO SERVIÇO DE FARMÁCIA MUNICIPAL NA LOCALIDADE.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL PARA AUMENTAR O EFETIVO DA DEFESA CIVIL DE BERTIOGA </t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI PARA CRIAÇÃO DE AGENTE D€ TRÂNSITO E TRANSPORTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5097/5097_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5097/5097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E ADEQUAÇÃO DA RAMPA NÁUTICA DA PRAÇA PÔR DO SOL</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Ivan da Administradora, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5098/5098_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5098/5098_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA OU PROFISSIONAL QUE TENHA EXPERIÊNCIA E ATUE NA CAPTAÇÃO E ARQUIVO DE IMAGENS FOTOGRÁFICAS. _x000D_
 FOTOGRAFICAS.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDA AMBIENTAL MIRIM</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE MONITORAMENTO PÚBLICO</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EMERGENCIAIS PARA ESCOLA MUNICIPAL JOSÉ CARLOS BUZINARO, EM GUARATUBA.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VISTORIA ÀS ESCOLAS </t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE PEDIDO PARA IMPLANTAÇÃO DO ESPAÇO CIDADÃO NO BAIRRO DO INDAIÁ.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAÇÃO DO PEDIDO DE IMPLANTAÇÃO DE UM CENTRO DE REFERÊNCIA E RECUPERAÇÃO PARA PORTADORES DE NECESSIDADES ESPECIAIS. </t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE ÔNIBUS</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA LETRA E VIDA</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MENINAS MAES</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">GUIA, SARJETAS E CALÇAMENTO DE RUA </t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR BORACÉIA</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DE BORACÉIA</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TERRAPLANAGEM</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE RUA E LIMPEZA DE VALA</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSPEÇÃO E PROVIDÊNCIAS EM TERRENO PARTICULAR, PARA CONSTATAÇÃO DE RISCO DE EPIDEMIA DE DENGUE E PRÁTICA DE ILÍCITOS.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARCERIAS EFETIVAS DA PREFEITURA PARA O PROGRAMA/PROJETO HARMONIA/ DANÇA DE SALÃO NA PRAIA. </t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE RESPOSTA A TODAS AS MINHAS INDICAÇÕES</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA PARA OS BAIRROS DE BORACÉIA E MANGUE SECO</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TRAVESSIAS ELEVADAS OU LOMBOFAIXAS NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOURO PÚBLICO PARA USUÁRIOS DA PISTA DE SKATE JOÃO CARLOS FERREIRA MATHIAS DOS SANTOS</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE PONTO DE ÔNIBUS E MUDANÇA DE ITINERÁRIO NA SAÍDA DO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA MUNDIAL DE CONSCIENTIZAÇÃO DO AUTISMO.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JD. RIO DA PRAIA</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf</t>
   </si>
   <si>
     <t>190 DA POLÍCIA MILITAR</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alecrim, Alemão, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA EM BERTIOGA</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA NO ENTORNO DAS ESCOLAS.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TRÊS SALAS PARA A CRECHE MUNICIPAL DE BORACÉIA</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EMPENHO NO COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE VAGAS DE ESTACIONAMENTO NA ÁREA DOS ENTROCAMENTOS DA RUA OSWALDO CRUZ COM A AVENIDA ANCHIETA, NO CENTRO</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI PARA MEDIDAS PERMANENTES DE PREVENÇÃO CONTRA A DENGUE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI PARA RECOLHIMENTO DE VEÍCULOS AUTOMOTORES OU NÃO, ABANDONADOS EM VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIAS E SARJETAS</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E NIVELAMENTO</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E NIVELAMENTO.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTE NO CALENDÁRIO ANUAL / MUNICIPAL DIA NACIONAL DE COMBATE E PREVENÇÃO À HIPERTENSÃO ARTERIAL. - "DIA 26 DE ABRIL"</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO NO INDAIÁ</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTOS DE ÔNIBUS NA VISTA LINDA</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUOTERAPIA</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA 04 VIAÇÃO BERTIOGA</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA SINALIZAÇÃO HORIZONTAL</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BANHEIROS QUÍMICOS NAS FEIRAS LIVRES DA CIDADE</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO BAIRRO JARDIM ANA PAULA</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Alemão, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO QUANTO AO LOCAL DE EMBARQUE E DESEMBARQUE DO ÔNIBUS ESCOLAR NO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO COM A PREFEITURA, SABESP, MINISTÉRIO PÚBLICOS E REPRESENTANTE DO PODER JUDICIÁRIO COM O ESCOPO DE ESTUDO CONJUNTO SOBRE A IMPLANTAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO EM LOTEAMENTOS IRREGULARES</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS URGENTES DO EXECUTIVO MUNICIPAL PARA ADAPTAR E REALIZAR MANUTENÇÃO EM MICRO-ÔNIBUS </t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DOS POSTES DA RUA NOVE NO BAIRRO CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DAS LÂMPADAS DOS REFLETORES DA ORLA DA PRAIA E COMPONENTES NECESSÁRIOS PARA O FUNCIONAMENTO</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5176/5176_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5176/5176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E RECUPERAÇÃO DA RUA, INSTALAÇÃO DE TUBOS E LIMPEZA DA VALA DA RUA 10, NO 1º SETOR DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5177/5177_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5177/5177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS E LUMINÁRIAS NO PARQUE DOS TUPINIQUINS.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5178/5178_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5178/5178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTES E LUMINÁRIAS NA RUA GERALDO RODRIGUES MONTEMOR (ANTIGA RUA L), NO BAIRRO BORACÉIA.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5179/5179_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5179/5179_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E RECUPERAÇÃO DA RUA FAUSTO LOURENÇO GOMES</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5180/5180_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5180/5180_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SISTEMA DE ILUMINAÇÃO PARA A PRÁTICA DO SURFE NOTURNO.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5181/5181_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5181/5181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EMPENHO DO EXECUTIVO JUNTO A SABESP</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5182/5182_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5182/5182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NIVELAMENTO DE RUAS E ROÇADAS </t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5183/5183_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5183/5183_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADA</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5184/5184_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5184/5184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZAÇÃO PARA REALIZAÇÃO DE SESSÃO ORDINÁRIA FORA DAS DEPENDÊNCIAS DA SEDE DA CÂMARA MUNICIPAL DE BERTIOGA.  </t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5185/5185_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5185/5185_texto_integral.pdf</t>
   </si>
   <si>
     <t>TESTE RÁPIDO PARA DIAGNÓSTICO DE INFECÇÃO PELO HIV, SÍFILIS E HEPATITE C</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5186/5186_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5186/5186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGO PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5187/5187_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5187/5187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE LINHA CIRCULAR NOS BAIRROS CHÁCARAS VISTA LINDA E BORACÉIA</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5188/5188_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5188/5188_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA CRECHE ESCOLA</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5189/5189_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5189/5189_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS EMERGENCIAIS PARA A SEDE DA ZOONOSES EM BERTIOGA</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5190/5190_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5190/5190_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE NOVOS CURSOS NA ETEC BERTIOGA</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5191/5191_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5191/5191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI PARA A CRIAÇÃO DE SERVIÇO DE ASSISTÊNCIA TÉCNICA PARA A HABITAÇÃO SOCIAL PÚBLICA</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5196/5196_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5196/5196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE EXAMES NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5197/5197_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5197/5197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATIVIDADES CULTURAIS E ESPORTIVAS NO BAIRRO DO CAIUBURA</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE INFORMAÇÕES SOBRE O USO CORRETO DOS APARELHOS DE GINÁSTICA NA PRAIA DA ENSEADA CENTRAL</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA FARMÁCIA DO POSTO DE SAÚDE DO CENTRO PARA ATENDIMENTO NAS DEPENDÊNCIAS DO HOSPITAL</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Ivan da Administradora, Alemão, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE BIOMBOS OU SIMILARES NAS AGÊNCIAS BANCÁRIAS DE BERTIOGA. </t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CANTO DO ITAGUÁ</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAIXA POSTAL</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFENSIVA DO MINISTÉRIO DA SAÚDE CONTRA O FUMO </t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE CENTROS DE INFORMAÇÕES TURÍSTICAS </t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO ESCOLAR</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO NO BAIRRO CAIUBURA</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESIDENCIAL CACIQUE CUNHAMBEBE- REITERAÇÃO</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSO ÀS MARINAS</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TUBULAÇÃO </t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DE RUA NA CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO DE ATENDIMENTOS E DOS ANIMAIS DA EQUOTERAPIA</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COBRAR PROVIDÊNCIAS DA PREFEITURA E DA SECRETARIA DE SAÚDE DE BERTIOGA POR CONTA DA SITUAÇÃO DOS PACIENTES QUE AINDA PRECISAM SER ATENDIDOS NO CENTRO DE SAÚDE III. </t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTE NO CALENDÁRIO MUNICIPAL O DIA DE COMBATE AO CÂNCER DE PELE NACIONAL, EM 1º DE MAIO</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO NOITE ESPORTIVA</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf</t>
   </si>
   <si>
     <t>HIPERTENSÃO</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5227/5227_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5227/5227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO DE BORACÉIA</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA AS QUADRAS V E Z, EM GUARATUBA E LOTEAMENTO COSTA DO SOL</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRAZER PARA BERTIOGA UMA DAS CINCO CARRETAS ITINERANTES DO PROGRAMA VIA RÁPIDO EMPREGO </t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO ENTRE A PREFEITURA MUNICIPAL DE BERTIOGA E O DER/SP PARA O GUARDA MUNICIPAL ATUAR NA TRAVESSIA DOS PEDESTRES NO HORÁRIO ESCOLAR NA RODOVIA RIO SANTOS</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI DE POSTOS DE COLETA DE MEDICAMENTOS VENCIDOS NAS FARMÁCIAS E DROGARIAS</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Ivan da Administradora, José Feliciano, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE A APLICAÇÃO DE MULTA A QUEM FOR FLAGRADO JOGANDO LIXO NOS LOGRADOUROS PÚBLICOS </t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXECUÇÃO DE CONCURSO PÚBLICO CONFORME LEI COMPLEMENTAR Nº 84, DE 04 DE JANEIRO DE 2012.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFENSIVA DO MINISTÉRIO DA SAÚDE CONTRA O FUMO</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL NO SENTIDO DE FORNECER, SEM EMBARAÇO AOS FAMILIARES, O PRONTUARIO DE CARINE DE JESUS SILVA, FALECIDA NO HOSPITAL DE BERTIOGA POR DENGUE HEMORRÁGICA.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E RECUPERAÇÃO DA RUA IVO HENRIQUE, NO BAIRRO VILA ITAPANHAU.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5243/5243_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5243/5243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR UM CONVÊNIO ENTRE A PREFEITURA DO MUNICÍPIO DE BERTIOGA E O GOVERNO DO ESTADO DE SÃO PAULO PARA O PROGRAMA NAVEGA SÃO PAULO.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5244/5244_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5244/5244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS E INVESTIMENTO NA PRAÇA DA PRIMAVERA</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5245/5245_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5245/5245_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A SEGURANÇA NO ANTIGO CRAS {CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) DO INDAIÁ E DAR UTILIDADE AO ESPAÇO COM ATIVIDADES QUE POSSAM BENEFICIAR AOS MORADORES DO BAIRRO.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Ivan da Administradora, Dra. Beth Consolo, José Feliciano, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5246/5246_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5246/5246_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECENSEAMENTO EM BERTIOGA</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5247/5247_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5247/5247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE INVENTÁRIO NO SISTEMA DE ILUMINAÇÃO PÚBLICA DE BERTIOGA.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5248/5248_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5248/5248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REMOÇÃO DE POSSÍVEIS FOCOS DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5249/5249_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5249/5249_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5250/5250_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5250/5250_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA REDE ELÉTRICA, NA PRACA L, EM GUARATUBA</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5251/5251_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5251/5251_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E TROCA DE MANILHA NA RUA LAURO RIBEIRO SILVA E DESASSOREAMENTO DAS VALAS EM TODA EXTENSÃO DA AV. AUGUSTO RIBEIRO PACHECO.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5252/5252_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5252/5252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO EMERGENCIAL E LEVANTAMENTO TOPOGRÁFICO PARA CONSTRUÇÃO DE GALERIAS UNIFORME PARA ESCOAMENTO DE AGUA NA RUA C, DO JD. ANA_x000D_
 PAULA.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5253/5253_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5253/5253_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO GARI DO ÓLEO.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5254/5254_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5254/5254_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAL DO INDAIÁ.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5255/5255_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5255/5255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CICLOVIA </t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5256/5256_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5256/5256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVENIDA DO TELEGRAFO.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5257/5257_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5257/5257_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO/SUBSTITUIÇÃO DO PARQUE DA ORIA DA PRAIA DO INDAIÁ</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5258/5258_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5258/5258_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA MARIANO LAET GOMES.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5259/5259_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5259/5259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS NO BAIRRO VILA AGAO II</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5260/5260_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5260/5260_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEICULOS CICLO ELETRICOS</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5261/5261_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5261/5261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LAZER PARA CRIANÇAS CADEIRANTES </t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5262/5262_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5262/5262_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRAVIDEZ NA ADOLESCÊNCIA</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5263/5263_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5263/5263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE MANUTENÇÃO E IMPLANTAÇÃO DE PONTO DE ILUMINAÇÃO PÚBLICA. </t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Alemão, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5264/5264_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5264/5264_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS SOLICITADAS PELO SENAI</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5265/5265_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5265/5265_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRIPE SUINA</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5273/5273_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5273/5273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE CONSTE NO CALENDÁRIO MUNICIPAL O MUNDIAL DE CONSCIENTIZAÇÃO DO AUTISMO - DIA 02 DE ABRIL. </t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5274/5274_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5274/5274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAÇÃO DE GUARDA MUNICIPAL NO POSTO DE SAÚDE DA RUA JORGE FERREIRA.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5275/5275_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5275/5275_texto_integral.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DE PRAÇA PÚBLICA, JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTE UMA PRAÇA COM SINAL DE INTERNET</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA DE SKATE PARA BORACÉIA.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARQUE DOS TUPINIQUINS</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR À POPULAÇÃO SOBRE A LEI N° 12.802, QUE FOI SANCIONADA PELA PRESIDENTE DA REPÚBLICA DILMA ROUSSEFF, E QUE DISPÕE SOBRE A OBRIGATORIEDADE DE CIRURGIA PLÁSTICA REPARADORA DA MAMA PELO SISTEMA ÚNICO DE SAÚDE (SUS), NOS CASOS DE MUTILAÇÃO DECORRENTES DE TRATAMENTO DE CÂNCER._x000D_
 </t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MUNICIPIO QUE EDUCA.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORLA DA PRAIA BAIRRO DO INDAIA</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUAS CHACARA V.L</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA REDE DE ÁGUA E LIGAÇÃO PARA AS CASAS DO JARDIM ANA PAULA.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA REDE DE ESGOTO E LIGAÇÃO PARA AS CASAS DA RUA TIBIRIÇÁ</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DA REDE COLETORA DE ESGOTO DO CONDOMÍNIO BOUGANVILLE 03</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NA AV. BOUNGANVILLE.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS GALERIAS DE ÁGUAS PLUVIAIS DOS CONDOMÍNIOS BOUNGANVILLE 01, 02 E 03</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA JOÃO RAMALHO.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO, ILUMINAÇÃO E COLOCAÇÃO DE ABRIGOS DE ÔNIBUS NA NOVA PISTA DA AV. ANCHIETA</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DOS POSTES DA RUA APROVADA 155, NO INDAIÁ</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E DESOBSTRUÇÃO DE VALA NA RUA PARTICULAR A, NO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA ORLA DA PRAIA DO JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE "EDUCAÇÃO PARA O TRANSITO" COMO DISCIPLINA NO CURRÍCULO DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE BERTIOGA</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REFLETORES NA ORLA DA PRAIA DO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRECARIEDADE DOS PASSEIOS PÚBLICOS</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO HOSPITAL BERTIOGA QUE SEJA FORNECIDO DIARIAMENTE UM BOLETIM INFORMATIVO, ASSINADO PELO MÉDICO, SOBRE A SITUAÇÃO DOS PACIENTES INTERNADOS.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E ILUMINAÇÃO NA AVENIDA ANCHIETA NO TRECHO ENTRE O BAIRRO JARDIM ANA PAULA E A RUA PASTOR DJALMA DA SILVA COIMBRA</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PISCINA DA ESCOLA DELPHINO STOCKLER DE LIMA</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO TELHADO DA EMEIF VISTA LINDA</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE TÉRMINO DE INSTALAÇÃO DA ESTAÇÃO DE TRATAMENTO, EM VICENTE DE CARVALHO II. </t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADA)</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS EMERGENCIAIS PARA A COLOCAÇÃO DE BEBEDOURO, COM FILTRO, NA ESCOLA DINO BUENO E REGULARIZAÇÃO DA ESCALA DAS PROFESSORAS.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTE NO CALENDÁRIO MUNICIPAL O DIA MUNDIAL DA FIBROMIALGIA - DIA 12 DE MAIO</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIDADE MÓVEL DA PREVIDÊNCIA SOCIAL - INSS</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DO AGASALHO 2013</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE DE BORACÉIA</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JARDIM VELEIROS</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO PARQUE ESTORIL</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO NO BAIRRO DO MAITINGA</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO NO BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONDIÇÕES PRECÁRIAS DO ESPAÇO MUNICIPAL – PRODESAN. </t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE GUARD RAIL E ILUMINAÇÃO NA PONTE DA RUA DR. LINCOLN BOLÍVAR NEVES, NA CHACARAS VISTA LINDA </t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS NA AVENIDA EDUARDO CORREA DA COSTA JUNIOR</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE TUBOS DA RUA A COM A AVENIDA MARGINAL NO JARDIM ANA PAULA</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA CAÇAMBA NO FINAL DA ESTRADA 1 NA CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO GUARD RAIL NA PONTE DA RUA JOÃO RAMALHO</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE CONSTE NO CALENDÁRIO MUNICIPAL O DIA MUNDIAL DE COMBATE À ASMA - DIA 07 DE MAIO</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE DIVULGAÇÃO E CONSCIENTIZAÇÃO DO H1N1 (GRIPE SUINA) PARA TODOS OS BAIRROS DE BERTIOGA, INICIANDO-SE AQUI EM BORACÉIA.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE RECOLHIMENTO ZOONOSES</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA SEDE DO SENAI NO BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UMA PRACA PÚBLICA NO BAIRRO BORACEIA</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO ENTRE A PREFEITURA MUNICIPAL DE BERTIOGA E O MINISTÉRIO DO ESPORTE PARA A IMPLANTAÇÃO DA PRAÇA DA JUVENTUDE EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA A SAÚDE.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE DE BORACEIA.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf</t>
   </si>
   <si>
     <t>ITINERÁRIO DO ONIBUS ESCOLAR</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO PARA AS VIAS PRINCIPAIS DE BORACEIA.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA BRASIL SORRIDENTE.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA EMEIF BORACEIA.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA RUA L E DEMAIS RUAS DO BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇADÃO E OUTROS EQUIPAMENTOS NA ORLA DA PRAIA DE BORACEIA_x000D_
 </t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Ivan da Administradora, Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BANHEIROS MÓVEIS</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O NIVELAMENTO E COLOCACÃO DE PÓ DE BRITA OU BICA CORRIDA NO ENTORNO DAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DA COBERTURA DO PONTO DE ÔNIBUS LOCALIZADO NO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO ENTRE A PREFEITURA E A POLÍCIA MILITAR PARA QUE OS POLICIAIS MILITARES FAÇAM ESTÁGIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES PARA SOLUCIONAR O PROBLEMA DE FALTA DE ILUMINAÇÃO PÚBLICA NO BAIRRO GUARATUBA.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORAMENTOS NA RUA 27, LOCALIZADO NO JARDIM SÃO LOURENÇO</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISITAS PROGRAMADAS AOS BAIRROS.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMAÇÕES E DATA DAS QUERMESSES DE BERTIOQA</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE ACESSIBILIDADE A EDIFICAÇÕES, MOBILIÁRIO, ESPAÇOS E EQUIPAMENTOS URBANOS. </t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PINTURA NOS REDUTORES DE VELOCIDADE/LOMBADAS E REVISÃO DA SINALIZAÇÃO VERTICAL</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO JD. DAS CANÇÕES.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO, SINALIZAÇÃO E RADAR EM TODA A EXTENSÃO DA NOVA PISTA DA AVENIDA ANCHIETA</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NAS RUAS TRANSVERSAIS DA RUA LINCOLN  BULEVAR NEVES DEPOIS DA PONTE NA CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf</t>
   </si>
   <si>
     <t>CIDADAO EM SITUACAO DE RUA</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AO ESCOAMENTO DE ESGOTO JUNTO AS CASAS POPULARES ENTRE AS RUAS LINO PRESCHT E AVENIDA TEN. AFIO PECORARO JUNIOR, EM BORACEIA.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA QUE OS QUIOSQUES DE CAIXAS ELETRÔNICOS, ASSIM COMO AS AGÊNCIAS BANCÁRIAS DE NOSSO MUNICÍPIO TENHAM RAMPA E DEMAIS EQUIPAMENTOS DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MUNICIPAL SAUDE DO HOMEM</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA DANÇA</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO BORACEIA</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI QUE ESTABELECE A OBRIGATORIEDADE DE PROFISSIONAL CAPACITADO DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, EM TODAS  AS UNIDADES DE SAÚDE EXISTENTE NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NA RUA FRANCISCO PINTO NO BAIRRO DE VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5370/5370_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5370/5370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA PROVIDÊNCIAS QUANTO AOS FERROS EXPOSTOS, NO CANAL DE DRENAGEM IMPLANTADO RECENTEMENTE NA AVENIDA ANCHIETA; NO TRECHO DO MAITINGA E JARDIM ALBATROZ, E SINALIZAÇÃO NA ROTATÓRIA PRÓXIMA AO REFERIDO CANAL.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS QUEIMADAS DOS POSTES NA AVENIDA TOMÉ DE SOUZA, NO BAIRRO JARDIM RIO DA PRAIA. </t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE CONSTE EM NOSSO CALENDÁRIO MUNICIPAL O DIA MUNDIAL DE COMBATE AO LUPUS - DIA 10 DE MAIO.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES PARA O TRANSPORTE ESCOLAR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A ADOÇÃO DE POLÍTICAS DE INCENTIVOS ÀS COOPERATIVAS COMO FORMA DE PROMOVER INCLUSÃO SOCIAL </t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE GUIAS.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO E PADRONIZAÇÃO DE CALÇADAS, CONFORME LEI N° 946, DE 28 DE JANEIRO DE 2011, CAPÍTULO VI, DA CONSTRUÇÃO E RECONSTRUÇÃO DE CALÇADAS.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf</t>
   </si>
   <si>
     <t>MONITORES PARA ÔNIBUS ESCOLARES</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5378/5378_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5378/5378_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA PISTA DE SKATE</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGOS PARA PONTOS DE ÔNIBUS</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANAL DE MACRODRENAGEM</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO SITIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA PARA RECOLHER O LIXO, MÓVEIS DESCARTADOS, ENTULHOS E PNEUS JOGADOS NAS RUAS, TERRENOS E ESQUINAS DA CIDADE.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMISSÃO DE RUÍDOS SONOROS PROVENIENTES DE APARELHOS DE SOM INSTALADOS EM VEÍCULOS AUTOMOTORES</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf</t>
   </si>
   <si>
     <t>LAVAGEM DAS RUAS AO TÉRMINO DAS FEIRAS</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM E PÓ DE BRITA.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E MANUTENÇÃO DA QUADRA ESPORTIVA DA E.E. JARDIM VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DO CANAL E PODA DAS ARVORES QUE MARGEIAM ESTE CANAL NA AVENIDA ANCHIETA.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO DE TERRAPLANAGEM NA RUA DOS ESTUDANTES NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA, ROÇADA E MANUTENÇÃO DA MARGINAL DA RODOVIA RIO SANTOS ENTRE A RUA ENGENHEIRO JOSE SANCHES FERRARI E A MARINA DO FORTE.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS DO SETOR DE ZOONOSE PARA O CONTROLE DE POMBOS NA ÁREA DE ALIMENTAÇÃO JUNTO AO ATRACADOURO DA BALSA BERTIOGA - GUARUJÁ </t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ESTUDOS PARA IMPLANTAÇÃO DE EQUIPAMENTO DE CONTROLE DE VELOCIDADE "LOMBADA ELETRONICA" EM FRENTE A APAE DE BERTIOGA </t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5400/5400_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5400/5400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DA CASA DE PASSAGEM - DECAT, EM CONFORMIDADE COM O ARTIGO 3°, I DA LEI MUNICIPAL N° 511 DE 2002</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSE RESPONSÁVEL</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPRESSÃO</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ENTRADA DO BAIRRO JARDIM ALBATROZ II, ONDE ESTA SENDO CONSTRUÍDO O PRIMEIRO TERMINAL DE TRANSBORDO DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE CORRESPONDÊNCIA NO BAIRRO CITYMAR</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE POSTE NO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA VILA BOA ESPERANÇA, NO BAIRRO INDAIÁ</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA NO BAIRRO CITY MAR.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADEQUACAO, MELHORIAS E MANUTENCAO DO NEIM JARDIM RAFAEL</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DA PREFEITURA PARA QUE AS CRIANÇAS DO ENSINO INFANTIL E FUNDAMENTAL NÃO SEJAM DISPENSADAS DAS AULAS SEM QUE OS PAIS SEJAM INFORMADOS.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL PARA IMPLANTAR POSTOS DESCENTRALIZADOS DE COLETA E ENVIO DE CORRESPONDÊNCIAS A SEREM ENCAMINHADAS AOS CORREIOS. </t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL PARA IMPLANTAR E FISCALIZAR A INSTALAÇÃO DE EQUIPAMENTOS DE ACESSIBILIDADE NOS EDIFÍCIOS PÚBLICOS E PROPOR LEGISLAÇÃO MUNICIPAL ESPECÍFICA. </t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRESIDENTE DILMA ROUSSEF SANCIONA MEDIDA PREVISTA NA LEI 12.732/12 QUE GARANTE AOS PACIENTES COM CÂNCER INÍCIO DE TRATAMENTO EM NO MÁXIMO 60 DIA E O DIA MUNDIAL DE COMBATE AO CÂNCER. </t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA DO ROCK</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SINALIZAÇÃO DAS MURETAS DE PROTEÇÃO</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA OSWALDO CRUZ</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Pacífico, Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO ENTRE A PREFEITURA DO MUNICÍPIO DE BERTIOGA E A LIGA BERTIOGUENSE DE FUTEBOL, PARA QUE SEJAM FEITOS EXAMES MÉDICOS ANTES DO CAMPEONATO MUNICIPAL DE FUTEBOL</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Alemão, Alecrim, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA IMPLANTAÇÃO DE ATRACADOURO NO CANTÃO DO INDAIÁ</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXA POSTAL COMUNITÁRIA NO CONDOMÍNIO CACIQUE CUNHAMBEBE, NO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO BAIRRO JARDIM ANA PAULA</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE BRAÇADEIRA DE ILUMINAÇÃO NOS POSTES DA RUA JAYME PEREIRA, ANTIGA RUA PASSAGEM DE SERVIDÃO NO BAIRRO RIO DA PRAIA. </t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA ESTRADA 1, NA CHÁCARAS VISTA LINDA E DEMAIS RUAS DO BAIRRO.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DO ITINERÁRIO DA LINHA DE ÔNIBUS 930</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROGRAMA DE APOIO AO ALUNO PORTADOR DE DISTÚRBIOS ESPECÍFICOS DE APRENDIZAGEM </t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO SERVIÇO PRESTADO PELA ELEKTRO</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIAS - JD INDAIÁ</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE INFRAESTRUTURA URBANA EM BORACEIA</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NOS SERVIÇOS PRESTADOS PELA VIVO</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTAS DE EMENDA A LEI ORGÂNICA MUNICIPAL E ALTERAÇÃO DA LEI COMPLEMENTAR Nº 93/2012.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA AVENIDA 19 DE MAIO, NO PARQUE ESTORIL</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO CALENDÁRIO MUNICIPAL O DIA NACIONAL DO COMBATE AO COLESTEROL - DIA 08 AGOSTO.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO CALENDÁRIO MUNICIPAL O DIA MUNDIAL DO CORAÇÃO - DIA 25 DE SETEMBRO.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS E ROÇADA DE MATO.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE PRAÇA TEMÁTICA NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇOS EM POSTES DE LUZ - BORACEIA</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE DE BORACEIA</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf</t>
   </si>
   <si>
     <t>PISTA DE ATLETISMO</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE INFRAESTRUTURA EM BORACEIA</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CEMITÉRIO</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL PARA A FISCALIZAÇÃO E_x000D_
 EMBARGO DE ATIVIDADE IRREGULAR QUE VEM CAUSANDO TRANSTORNOS COLETIVOS NO_x000D_
 BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CAÇAMBAS DE LIXO NO BAIRRO JARDIM VELEIROS.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO 45° EM FRENTE A EMEIF VISTA LINDA.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DO PORTÃO DE ENTRADA E SAÍDA DO EMEIF VISTA LINDA PARA A RUA JORGE_x000D_
 ABDALA.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA CARTEIRINHA DO ATLETA COM TODAS AS INFORMAÇÕES, INCLUSIVE_x000D_
 AVALIAÇÃO MEDICA PARA LIBERAÇÃO A DISPUTA DE EVENTUAIS CAMPEONATOS.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUTIRÃO DE LIMPEZA E MANUTENÇÃO A CADA 15 DIAS</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E ILUMINAÇÃO NA AVENIDA ANCHIETA NO RETORNO PRÓXIMO A PRAÇA_x000D_
 EDSON PALMAR DOS SANTOS "DINDA".</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA RONDA NO BAIRRO.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE CONSTE NO CALENDÁRIO MUNICIPAL O DIA 14 DE NOVEMBRO - DIA_x000D_
 MUNDIAL DO DIABETES.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA PRAIA DE BORACEIA</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MUNICIPAL DE INFORMAÇÃO E COMBATE A IMPOTÊNCIA SEXUAL.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA IMPLANTAÇÃO DE PONTO DE ILUMINAÇÃO</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA TÉRMINO DAS OBRAS INICIADAS NA MARGINAL DA RODOVIA RIO SANTOS, ENTRE A RUA ENGENHEIRO JOSE SANCHES FERRARI E A MARINA DO FORTE.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA, DESOBSTRUÇÃO E PODA DE ARVORE NA RUA FRANCISCO PINTO, NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Alemão, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE CORRESPONDÊNCIA NOS BAIRROS JD. DAS CANÇÕES E CITYMAR</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA TIBIRIÇA, NO BAIRRO ALBATROZ.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA PEDALE PELA VIDA</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Capellini, Ivan da Administradora</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A FISCALIZAÇÃO E DISPONIBILIZAÇÃO DE SINALIZAÇÃO INDICANDO A PROIBIÇÃO DE SONORIZAÇÃO AO REDOR DO HOSPITAL MUNICIPAL, NA PRAÇA VICENTE MOLINARI.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE LOCAL APROPRIADO PARA O EMBARQUE E DESEMBARQUE DE MATERIAIS DIVERSOS NA MARGEM DO CANAL DE BERTIOGA, PELOS MORADORES DA PRAINHA BRANCA.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE PROJETO PARA ÁREA DE LAZER E ESPORTE NA PRAÇA L, EM_x000D_
 GUARATUBA.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE RESÍDUOS VEGETAIS E DE PODA</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AO NIVELAMENTO E SERVIÇOS URBANOS NAS RUAS DO BAIRRO MAITINGA E JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO JARDIM DAS CANÇÕES</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE GARANTE ÀS PESSOAS IDOSAS, MAIORES DE 60 ANOS, GRATUIDADE NO SERVIÇO INTERMUNICIPAL DE TRANSPORTE COLETIVO DE PASSAGEIROS DE CARACTERÍSTICA RODOVIÁRIA CONVENCIONAL, NO INTERMUNICIPAL METROPOLITANO E DOS AGLOMERADOS URBANOS</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADEQUAÇÃO, MELHORIAS E MANUTENÇÃO DO NEIM RIO DA PRAIA</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LAVANDERIA COMUNITÁRIA</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALENDÁRIO ESCOLAR DURANTE A COPA DO MUNDO</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE CANAL</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NO BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA MANUTENÇÃO NA RUA PROFESSOR JOAQUIM DA SILVEIRA </t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DAS UBS VISTA LINDA E INDAIÁ</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS AO PODER EXECUTIVO, PARA QUE PROMOVA A DESTINAÇÃO DE ESTACIONAMENTO DE VEÍCULOS PARA IDOSOS</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA PROVIDÊNCIAS PARA REAVALIAÇÃO DO MAPEAMENTO DO MUNICÍPIO PARA FINS DE CÁLCULO DE IPTU   </t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PROGRAMA GESTÃO DE CRECHE COMPARTILHADA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTATÓRIA NA AVENIDA ANCHIETA COM A RUA EDUARDO CORREA COSTA JUNIOR NO_x000D_
 BAIRRO JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTE NA RUA E LUMINÁRIA NA RUA ALZEMIRO BALIO, NO BAIRRO JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NA RUA DEPUTADO EMÍLIO JUSTO NO BAIRRO DE_x000D_
 BORACEIA</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSCREVER O MUNICÍPIO NO PRONASCI - CONVENIO COM O MINISTÉRIO DA JUSTIÇA QUE DISPONIBILIZA VERBA ATRAVÉS DOS PROJETOS MULHERES DA PAZ E PROTEJO, INVESTIMENTO EM SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE GESTÃO COM 0 ITAM - INSTITUTO TÉCNICO DE APOIO MUNICIPAL</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁREA PARA ESPORTES RADICAIS EM BORACEIA</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO PRÉDIO DO CAPS</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE BUEIRO NA ANCHIETA</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDUCAÇÃO NO TRÂNSITO</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5539/5539_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5539/5539_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEREADOR MIRIM</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5540/5540_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5540/5540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO EXECUTIVO MUNICIPAL PARA QUE VIABILIZE ESFORÇOS JUNTO AO GRUPAMENTO DE BOMBEIROS MARÍTIMOS EM FUNÇÃO DE MINISTRAR INTRUÇÕES</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5541/5541_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5541/5541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA FARMÁCIA MUNICIPAL NA UBS (UNIDADE BÁSICA DE SAÚDE) DE VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE PODA DE ÁRVORES NA RUA JORGE FERREIRA, NO CENTRO, DENTRO DA BASE DO GRUPAMENTO DE BOMBEIROS - SALVA VIDAS</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TROCA DE POSTE DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUTIRÃO DE LIMPEZA E MANUTENÇÃO A CADA 15 DIAS, COM APOIO DO CATA TRECO.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5546/5546_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5546/5546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TROCA E REPOSICIONAMENTO DE POSTE DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE PONTO DE VISUALIZAÇÃO DA REDE COLETORA DE ESGOTO</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PREFEITO PARA ENVIO DE PROJETO DE LEI, COM A FINALIDADE DE DEFINIR PADRONIZAÇÃO DE PROCEDIMENTOS E EXIGÊNCIAS PARA A INSTALAÇÃO DE ESTABELECIMENTOS COMERCIAIS QUE POSSAM SE TORNAR PÓLOS GERADORES DE TRÂNSITO EM BERTIOGA</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENÇÃO DO EXECUTIVO NO SENTIDO DE PREVISÃO ORÇAMENTÁRIA SUFICIENTE PARA O ATENDIMENTO DO TRANSPORTE SUBSIDIADO DE ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS DE BERTIOGA.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXPEDIÇÃO DE OFÍCIO A DIREÇÃO DA DERSA SOLICITANDO A INCLUSÃO DE PRIORIDADE DE ACESSO AS TRAVESSIAS DE BALSA AOS POLICIAIS CIVIS, MILITARES E MEMBROS DO CORPO DE BOMBEIROS DE SÃO PAULO LOTADOS EM BERTIOGA.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO REFLETOR DA ORLA DA PRAIA DO SESC</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS COM AS NOMENCLATURAS DAS RUAS NO BAIRRO CITY MAR</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENVIO A CÂMARA DE PROJETO DE LEI PARA CONCESSÃO DE FOLGA AOS FUNCIONÁRIOS PÚBLICOS NO DIA DE SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETIRADA DE ENTULHO, LIMPEZA E DESOBSTRUÇÃO DE VALA.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADAS) </t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE PONTO DE ÔNIBUS DA RUA PASTOR DJALMA COIMBRA DA SILVA NO BAIRRO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA SEM SAÍDA ESQUINA COM A RUA 18 DO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf</t>
   </si>
   <si>
     <t>VACINA CONTRA A CATAPORA</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5572/5572_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5572/5572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA MUNICIPAL DE COMBATE E ORIENTAÇÃO AO HIPOTIROIDISMO</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ACADEMIA DA SAUDE</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE LEGISLAÇÃO PARA UTILIZAÇÃO DAS MOTOCICLETAS NO TRANSPORTE DE PASSAGEIROS E CARGA.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALACAO DE FLUTUANTE VOLTADO AO TURISMO NAUTICO</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDA POLICIAL PARA GUARATUBA E BORACEIA</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A RETIRADA DO POSTE DE ENERGIA LOCALIZADO NO CRUZAMENTO DA AVENIDA ANCHIETA COM A RUA NICOLAU MIGUEL OBEIDE, NA VISTA LINDA.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADES NA AVENIDA DA ORLA DA PRAIA, NO CENTRO</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEMONSTRAÇÃO DE APOIO DA CÂMARA AO EXECUTIVO PARA A DOAÇÃO DE UMA ÁREA NA REGIÃO CENTRAL DO MUNICÍPIO PARA A CONSTRUÇÃO DE SEDE PRÓPRIO DO FÓRUM. </t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA BOMBEIRO MIRIM</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO DE INSTALAÇÃO DE TRAVESSIAS ELEVADAS ACESSÍVEIS OU LOMBOFAIXAS NO MUNICIPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL NA REALIZAÇÃO DE ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE TRANSPORTE ALTERNATIVO EM BERTIOGA</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL NA INSTALAÇÃO DE PLACA INDICATIVA DE LIMITE DE VELOCIDADE NA AVENIDA 19 DE MAIO, ANTERIOR AO RADAR INSTALADO NA ENTRADA DO MUNICÍPIO BERTIOGA.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS NA PRAIA</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO NAS PRAIAS</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAPROVEITAMENTO DE LUMINÁRIAS.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE MONITORAMENTO PÚBLICO PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISFUNÇÃO SEXUAL FEMININA (DSF)</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA FAÇA GESTÃO JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO PARA A INSTALAÇÃO DE UMA ESCOLA ESTADUAL NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO NA SEGUNDA-FEIRA DO LIXO RESIDENCIAL ACUMULADO AOS FINAIS DE SEMANA NO BAIRRO DE BORACÉIA PELA SECRETARIA DE SERVIÇOS URBANOS</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO URBANA NAS RUAS DO BAIRRO BORACÉIA</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL PARA OBSERVAR A INSERÇÃO DE DIRETRIZES GERAIS DE ARBORIZAÇÃO, POSTURAS E IMPACTOS DE VIZINHANÇA NO PLANO DIRETOR DO MUNICIPIO </t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE VALAS</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA QUE OFEREÇA PROFISSIONAIS PARA ATENDIMENTOS DE CRIANÇAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI PARA O RECEBIMENTO DE MEDICAMENTOS NÃO UTILIZADOS PELA POPULAÇÃO E QUE ESTEJAM EM CONDIÇÕES ADEQUADAS DE USO E DENTRO DA VALIDADE.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SAMU</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO AVENIDA ANCHIETA</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DE VIATURAS E FUNCIONARIOS NO SETOR DE TRÂNSITO</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA MARIANO LAET GOMES</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ILHA 4</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANCA DA BASE DA PM</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE "DISPÕE SOBRE A OBRIGATORIEDADE DE CONSTRUÇÃO DE RAMPAS DE ACESSO PARA DEFICIENTES FÍSICOS E BANHEIROS PARA TODOS EM EDIFICAÇÕES COM ÁREA DE LIVRE ACESSO E ESTABELECIMENTOS COMERCIAIS.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA INCENTIVO PARA MELHORIA DOS BAIRROS JUNTAMENTE COM A COMUNIDADE</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO NAVEGA SÃO PAULO.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE MUDAS EM BORACEIA</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO LIXO APÓS A REALIZAÇÃO DAS FEIRAS LIVRES EM BORACEIA</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MANUTENÇÃO NA RUA TIBIRIÇA NO JARDIM ALBATROZ</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA CRIAÇÃO DE UMA ÁREA DE LAZER E UM CAMPO DE FUTEBOL NA CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DO PAGAMENTO DE PASSAGEM EM TRANSPORTE PÚBLICO MUNICIPAL, PARA OS HABITANTES IDOSOS COM IDADE COMPREENDIDA ENTRE 60 E 64 ANOS, DESDE QUE, RESIDENTES NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NA RUA CAMINHO DO CAPÃO NO BAIRRO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA NIVELAMENTO E COLOCAÇÃO DE PÓ DE BRITA NA RUA MANOEL GAJO NA ALTURA DO Nº 2740, PRÓXIMO A ESTAÇÃO DA SABESP</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A CRIAÇÃO DO PROGRAMA DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DE BERTIOGA - PRODESP</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACA DE SINALIZAÇÃO DAS RUAS</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO DA CICLOVIA.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CRIAÇÃO DE BANCO DE SANGUE</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf</t>
   </si>
   <si>
     <t>SELO AMIGO DO IDOSO</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DO PORTAL DO INDAIÁ</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO URBANA NA RUA EMANCIPADOR DINEY LYRA</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE MEDICAMENTOS NA FARMÁCIA MUNICIPAL</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA REDE DE ILUMINAGAO PÚBLICA</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf</t>
   </si>
   <si>
     <t>VACINA CONTRA HPV</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURAS DE PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA ALZEMIRO BALIO, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO À REALIZAÇÃO DE DIVERSOS SERVIÇOS URBANOS NAS_x000D_
 RUAS DO BAIRRO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A INSTALAÇÃO DE PLACA DE TRÂNSITO SINALIZANDO O_x000D_
 TEMPO PERMITIDO PARA PARADAS EM LOCAIS ONDE HÁ DROGARIAS E FARMÁCIAS.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS VEÍCULOS DA VIAÇÃO BERTIOGA E CURSO DE ORIENTAÇÕES AOS MOTORISTAS DA EMPRESA.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM CARTÓRIO DE REGISTRO DE IMÓVEIS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA DE RECREAÇÃO E LAZER</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE TROCA DE POSTE DE ENERGIA ELETRICA NA RUA_x000D_
 PROFESSOR FRANCISCO TEIXEIRA DONA, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE NIVELAMENTO E CORREÇÃO DOS BLOQUETES AO REDOR DO BUEIRO (COM TAMPA), NA RUA ENGENHEIRO JOSE SANCHES FERRARI.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A PREFEITURA DE INSTALAÇÃO DE POSTE DE ENERGIA ELETRICA_x000D_
 NA RUA FRANCISCO PINTO, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESPECIAL ATENÇÃO DO SETOR DE ZOONOSES DO MUNICÍPIO PARA REDUÇÃO DE CÃES ABANDONADOS</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Dra. Beth Consolo, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTUBRO ROSA</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Pacífico, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADEQUAÇÃO, MELHORIAS E MANUTENÇÃO DO NEIM GUARATUBA</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA JONH WOLTHERS</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NO JD. INDAIÁ</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AO NIVELAMENTO E REALIZAÇÃO DE FORÇA TAREFA_x000D_
 PARA AS RUAS DO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DE VAGAS DE PARADA PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS, BEM COMO, PARA CARGA E DESCARGA, NAS PRAIAS DA ENSEADA E RIVIERA DE SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, DESASSOREAMENTO DAS VALAS E ROÇADA DE MATO NA VISTA LINDA</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETIRADA DOS VEÍCULOS DA PARTE EXTERNA DO PÁTIO</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE OPERAÇÃO CATA TRECO NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRACA ALDO MORO</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESPECIAL ATENÇÃO DO EXECUTIVO MUNICIPAL PARA A SEGURANÇA PATRIMONIAL DA EMEIF CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO EDUCATIVA E ORIENTATIVA EM TODA EXTENSÃO DAS CICLOVIAS</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AUDIÊNCIA COM O GERENTE REGIONAL DA SUPERINTENDENCIA DO PATRIMÔNIO DA UNIÃO - SPU</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA DR. JOSÉ DA COSTA E SILVA SOBRINHO</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE CRIAÇÃO DE LEI MUNICIPAL DE INCENTIVOS FISCAIS PARA REALIZAÇÃO DE PROJETOS CULTURAIS</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVEMBRO AZUL</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RODOVIA RIO SANTOS, NO TRECHO DO BAIRRO CITYMAR.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO À MANUTENÇÃO DAS RUAS DO BAIRRO JARDIM ALBATROZ II</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE NOMENCLATURA DE RUA E SINALIZAÇÃO TURÍSTICA</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf</t>
   </si>
   <si>
     <t>CATA TRECO</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM NA RUA MANOEL GAJO</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE VALAS E NIVELAMENTO DE RUA </t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CARTEIRA DO PROFESSOR NA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SITUAÇÃO PRECÁRIA DO CENTRO DE ZOONOSES</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFORO E ALTERAÇÃO DA FAIXA DE TRAVESSIA DE PEDESTRE LOCALIZADA NA AVENIDA ANCHIETA EM FRENTE AO SUPERMERCADO KRILL DE BERTIOGA</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO COM O COORDENADOR DO SPU SOBRE O USO DAS PRAIAS</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O NIVELAMENTO DA RUA MARIA BENZEDEIRA NO JARDIM ALBATROZ I</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PRAÇA ESPECIAL ADAPTADA PARA RECEBER CRIANÇAS COM NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARTICIPAÇÃO DO MUNICÍPIO DE BERTIOGA NAS REIVINDICAÇÕES DA FRENTE PARLAMENTAR DA RMBS</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PRIORIDADE PARA INCLUSÃO DAS FAMÍLIAS DO SITIO SÃO JOÃO EM PROGRAMAS HABITACIONAIS DO MUNICÍPIO E A VIABILIZAÇÃO DE MEDIDAS EMERGENCIAIS E PONTUAIS</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERVENÇÃO DE MELHORIAS NAS RUAS 11, 12 E 13 DO BAIRRO CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIROS DOS QUIOSQUES DA ORLA DA PRAIA DA ENSEADA</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE CONSTE NO CALENDÁRIO MUNICIPAL O DIA NACIONAL DE COMBATE À SÍFILIS - 19/10/2013</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS EM BORACEIA</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESPECIAL ATENÇÃO PARA ELABORAÇÃO DO PLANO MUNICIPAL DE MOBILIDADE URBANA QUE DEVERA SER INTEGRADO AO ESCOPO DOS TRABALHO DE REVISÃO DO PIANO DIRETOR DE BERTIOGA.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA CONSTRUÇÃO DE UMA AV. MARGINAL NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Alemão, Alecrim, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANISTIA DE OBRAS</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf</t>
   </si>
   <si>
     <t>URBANIZAQAO DE PRAÇA PÚBLICA</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO DE BLOQUETE NA PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO EM PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA EM TERRENO BALDIO</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A PREFEITURA DE SERVIÇOS DE NIVELAMENTO DE RUA</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO NO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf</t>
   </si>
   <si>
     <t>CULTURA CAIÇARA</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA P/ EMEIF JOSE CARLOS BUZINARO</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O PRÉDIO DO ESPAÇO CIDADÃO</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO EM VIA PÚBLICA</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA REVITALIZAÇÃO DE SINALIZAÇÃO DE TRÂNSITO</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A COLOCAÇÃO DE PLACAS CONTENDO O NÚMERO DOS ÔNIBUS NAS PARADAS DAS LINHAS NOS PONTOS DE ÔNIBUS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>Pacífico, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO PARA A COLOCAÇÃO DE REDUTORES DE VELOCIDADE E SONORIZADORES NA RODOVIA RIO-SANTOS NA ALTURA DO TREVO DO BAIRRO CITYMAR</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI QUE INSTITUI E INCLUI NO CALENDÁRIO MUNICIPAL E OFICIAL DE EVENTOS DO MUNICÍPIO O REVELA BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE A CRIAÇÃO DE PROGRAMA MUNICIPAL DE QUIROPRAXIA</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA AVENIDA ANCHIETA</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CRUZAMENTO DAS AVENIDAS ANCHIETA E LUCAS DA CRUZ CARVALHO</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM CICLOVIAS</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUOTA PARA PACIENTES PORTADORES DE NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTE NO CALENDÁRIO MUNICIPAL O DIA MUNDIAL DO COMBATE À TUBERCULOSE - 24 DE MARÇO.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf</t>
   </si>
   <si>
     <t>RADAR ELETRÔNICO NA RODOVIA RIO SANTOS EM FRENTE AO BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS GALERIAS DE ÁGUAS PLUVIAIS NA AV. ANCHIETA NA ALTURA_x000D_
 DO N° 4876 NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS OU REIMPLANTAÇÃO DO RADAR ELETRÔNICO NA AV. ANCHIETA NA ALTURA DA ESCOLA JOSE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE OBRAS DA AV. ANCHIETA E CICLOVIA.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO APTO A INCENTIVAR POLITICAS PUBLICAS NA AREA DE_x000D_
 DESENVOLVIMENTO SOCIOECONÔMICO DAS CIDADES.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AO NIVELAMENTO E MANUTENÇÃO NAS RUAS DA CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE INCLUSÃO DA EXPOSIÇÃO DE ORQUÍDEAS E BROMÉLIAS NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO PROJETO DE LEI QUE DISPÕE SOBRE A RETIRADA DE EMBARCAÇÕES ABANDONADAS EM ÁREAS PÚBLICAS E ÁREAS DE PRESERVAÇÃO AMBIENTAL. </t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERVENÇÃO DE MELHORIAS NA RUA DOIS, DO BAIRRO CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE CALÇADAS</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DESOBSTRUÇÃO DE TUBULAÇÃO DE ESGOTO.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E DESOBSTRUÇÃO DE VALA E RETIRADA DE ENTULHOS.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NO ANTIGO TERMINAL TURÍSTICO DO JD. RAFAEL</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA 07 E DEMAIS RUAS DA CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIROS MÓVEIS</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NA LOCALIZAÇÃO DO PROGRAMA ACADEMIA DA SAÚDE, EM BORACEIA.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>Marcia Lia</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROMOVA DETERMINAÇÃO DE CAMPANHA PERMANENTE DE SEGURANÇA NO TRÂNSITO EM TODOS OS VEÍCULOS OFICIAIS E NOS VEÍCULOS E TRANSPORTE PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS A SEREM OBSERVADOS ,NA TRAMITAÇÃO DOS PROJETOS REFERENTES AO PLANO PLURIANUAL, A LEI DE DIRETRIZES ORÇAMENTARIAS E AO ORÇAMENTO ANUAL, ATINENTE AO REPASSE DEVOLUÇÃO DA RECEITA DUODECIMAL LEGISLATIVA PARA DESTINAÇÃO A SOCIEDADES, ASSOCIAÇÕES, FUNDAÇÕES OU QUALQUER OUTRA AGREMIAÇÃO SOCIAL DECLARADA DE UTILIDADE PÚBLICA CONSTITUÍDAS NO MUNICÍPIO, QUE TENHAM O FIM EXCLUSIVO DE SERVIR DESINTERESSADAMENTE A COLETIVIDADE.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>José Feliciano, Alemão, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO PROJETO DE LEI QUE DISPÕE SOBRE O PROGRAMA REMÉDIO EM CASA</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Pacífico, Alecrim, Alemão, Capellini, Dra. Beth Consolo, José Feliciano, Marcia Lia, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPORTÂNCIA DA SINALIZAÇÃO NOS CANTEIROS DE OBRAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRINHOS NA FAIXA DE AREIA</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS NA NOVA PISTA DA AVENIDA ANCHIETA EM FRENTE A ESCOLA EMEIF VISTA LINDA</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA RUA AUGUSTO RIBEIRO PACHECO, ESQUINA COM A RUA APROVADA 187, NO BAIRRO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA NA RUA 21 DE ABRIL ESQUINA COM A AVENIDA CENTRAL, NA CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf</t>
   </si>
   <si>
     <t>HEPATITES VIRAIS - CAMPANHA MUNICIPAL E QUE CONSTE NO CALENDÁRIO MUNICIPAL O DIA DA LUTA CONTRA HEPATITES VIRAIS - 28 DE JULHO</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO À POPULAÇÃO DOS LOCAIS ONDE ESTÃO SENDO REALIZADAS OBRAS NA CIDADE</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SOBRE PRIORIDADES DE VAGAS EM CRECHES E ESCOLAS PÚBLICAS, AOS FILHOS DE DEFICIENTES, PRÓXIMAS DE SUAS RESIDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS QUANTO A RESTAURAÇÃO DOS EQUIPAMENTOS DE LAZER DA ORLA DA PRAIA DO JARDIM RIO DA PRAIA</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Valéria Bento, Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PROVIDÊNCIA QUANTO A MANUTENÇÃO DA RUA 1 B - JARDIM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APURAÇÃO PELO EXECUTIVO MUNICIPAL DAS CONDIÇÕES DE TRABALHO DOS FUNCIONÁRIOS DA LIMPEZA URBANA DA TERCEIRIZADA MONTE AZUL</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Pacífico, Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO PARA DISPONIBILIZAÇÃO DE HELICÓPTERO ÁGUIA NO MUNICÍPIO DE BERTIOGA DURANTE O PERÍODO DE TEMPORADA PARA ATENDIMENTO DAS OCORRÊNCIAS POLICIAIS E PRINCIPALMENTE DAS OCORRÊNCIAS MÉDICAS.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI QUE INCLUI NA GRADE CURRICULAR DAS ESCOLAS PUBLICAS DE ENSINO FUNDAMENTAL DO MUNICÍPIO DE BERTIOGA  A DISCIPLINA NOÇÕES DE TURISMO E PATRIMÔNIO HISTÓRICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DUTOS PARA ESCOAMENTO DAS ÁGUAS NO BAIRRO CANTO DO ITAGUÁ - BORACEIA</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Alecrim, Capellini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRESENÇA DA GUARDA MUNICIPAL EM TODAS AS SESSÕES DA CÂMARA</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO DE BLOQUETES</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE INFRAESTRUTURA URBANA</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE À DENGUE</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf</t>
   </si>
   <si>
     <t>BASE POLICIAL DO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE DECLARAÇÃO DE UTILIDADE PÚBLICA PARA A ONG ONDA SONORA</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA REVERENDO AUGUSTO PAES DAVILA, NO JARDIM RIO DA PRAIA</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO DIA DO NORDESTINO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NO ENTORNO DA E.E. WILLIAM AURELLI</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO BRASIL SORRIDENTE</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA PARA A QUADRA T</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTE NO CALENDÁRIO MUNICIPAL O DIA MUNDIAL DE COMBATE A AIDS E DIVULGAÇÃO DA CAMPANHA MUNICIPAL DE COMBATE À AIDS - 01 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AO NIVELAMENTO E MANUTENÇÃO DAS RUAS DO INDAIÁ</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL IMPLEMENTAR AÇÕES PARA SOLUÇÃO DO PROJETO HABITACIONAL LOCALIZADO NA MARGINAL DA RODOVIA RIO-SANTOS, ESQUINA COM A AVENIDA SÃO GONÇALO -_x000D_
 CHÁCARAS VISTA LINDA.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5818/5818_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5818/5818_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA RAMPA DE ACESSIBILIDADE NA UNIDADE DE ATENDIMENTO DA FARMÁCIA MUNICIPAL, NA VILA ITAPANHAÚ</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECORAÇÃO NATALINA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE DECRETO LEGISLATIVO PARA A REGULARIZAÇÃO DA LEI MUNICIPAL Nº 869/2009</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESPECIAL ATENÇÃO DA DEFENSORIA PÚBLICA DO ESTADO DE SÃO PAULO E DA ORDEM DOS ADVOGADOS DO BRASIL - SUBSEÇÃO DE SANTOS NO SENTIDO DE FISCALIZAREM A QUALIDADE DOS_x000D_
 SERVIÇOS DE ASSISTÊNCIA GRATUITA PRESTADOS AO MUNÍCIPE DE BERTIOG</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACAS DE INDICAÇÃO</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO À PREFEITURA DE DESTINAÇÃO DE UM QUIOSQUE MULTIUSO ENTRE OS EQUIPAMENTOS INSTALADOS NO NOVO PROJETO DE REURBANIZAÇÃO DA ORLA DA PRAIA DA ENSEADA</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DIRETOR - MOBILIDADE URBANA</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMANDAS EM BORACEIA</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA SOBRE A HÉRNIA DE DISCO</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA NA RUA 27 ESQUINA COM A RUA PARTICULAR A NO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA NO BAIRRO JARDIM ANA PAULA</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA A NEIM CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE A RODOVIA RIO SANTOS EM FRENTE AO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA QUE SEJA FEITA MANUTENÇÃO ADEQUADA NA AREA DA ESCOLA GIUSFREDO SANTINI</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE NIVELAMENTO DAS RUAS E ALTERAÇÃO NAS DATAS E HORÁRIOS DE RECOLHIMENTO DO LIXO RESIDENCIAL ACUMULADO AOS FINAIS DE SEMANA NO BAIRRO DE BORACEIA PELA SECRETARIA DE SERVIÇOS URBANOS.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA LEI DO SILÊNCIO</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>Capellini, Alecrim, Alemão, Dra. Beth Consolo, José Feliciano, Marcia Lia, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA SUGESTÕES DA POPULAÇÃO</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO PELO TRABALHO REALIZADO PELO PROJETO VALE VIDA, O PROVAVI, QUE TEM AUXILIADO NA RECUPERAÇÃO DE DEPENDENTES _x000D_
 QURMICOS DE BERTIOGA. </t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>Valéria Bento, Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA REALIZAÇÃO DA 8ª EDIÇÃO DO FEST MUSIC GOSPEL, NO ÚLTIMO DIA 02, QUE ENCERROU O PROJETO VERÃO AZUL.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZAÇAO AO AVANÇO DA FABE NO INDÍCE GERAL DOS CURSOS, O IGC, DO MINISTÉRIO DA EDUCAGAO._x000D_
 GERAL DOS CURSOS, O</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AOS SERVIDORES QUE COMPLETAM 20 ANOS DE SERVICOS</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO AO CORPO DE BOMBEIROS E A DEFESA CIVIL</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO A DOUTORA THAIS DE CAMARGO OLIVA RUFINO DE ANDRADE E AO DOUTOR PAULO ANTONIO RUFINO DE ANDRADE POR SERVIÇOS PRESTADOS A COMUNIDADE </t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA PASSAGEM DO DIA INTERNATIONAL DA MULHER</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A COMPANHIA DE SERVIÇOS DE TELECOMUNICAÇÕES - VIVO/TELEFONICA.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO PELOS 25 ANOS DE ANIVERSÁRIO DA LOJA MAÇÔNICA BARÃO DE RAMALHO </t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO ÀS MULHERES QUE SE DESTACARAM EM COMPETIÇÕES REGIONAIS REPRESENTANDO BERTIOGA NA SEMANA DAS MULHERES.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO CORPO DE BOMBEIROS PB 14</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO TRABALHO REALIZADO PELO DOA NA AUTUAÇÃO _x000D_
 VEÍCULOS E LOCAIS COM SOM ALTO, ACIMA DO PERMITIDO PELA LEI._x000D_
 </t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM AO PROJETO ARTIS - ORQUESTRA DE CORDAS-PETRA</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO TRABALHO DE COMBATE E PREVENÇÃO AO USO DE DROGAS DO "INFORMATIVO VIDA E SAÚDE"._x000D_
 RA_x000D_
 O AO</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS 20 ANOS DE ATUAÇÃO DA EMPRESA TH5 EVENTOS.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA DO JORNALISTA</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA MUNDIAL DA SAUDE</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO PELOS 64 ANOS DA CIDADE DE CUBATÃO </t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A DRA. HEVELIN DE SOUZA MELO E AO DR. DOMINGOS BEZERRA DA SILVA POR SERVIÇOS PRESTADOS À COMUNIDADE</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DOA.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO HOTEL 27</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR CARLOS ALBERTO RODRIGUES. </t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE AGRADECIMENTO AO CORONEL ELI NEPOMUCENO, SECRETÁRIO MUNICIPAL DE SEGURANÇA DE MOGI DAS CRUZES. </t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SECRETÁRIO GERAL DA CÂMARA MUNICIPAL DE BERTIOGA, AUDE MUQUER</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO TRABALHO EM BERTIOGA DA ASSOCIAÇÃO ACICA, VOLTADOS AO DESENVOLVIMENTO CULTURAL. </t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR ANTONIO CARLOS TICIANELLI (CARLOS DA FUNERÁRIA) DA EMPRESA OSAN.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PELO DIA DO TRABALHO</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>Ivan da Administradora, Dra. Beth Consolo, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AOS COLABORADORES DA CAE DA ÁGUA E DO ESGOTO COM A CESSÃO DE ESPAÇOS</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. MARCELO EDUARDO BENTO DA SILVA.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO PARA A SRA. CÂNDIDA MARIA BATISTA MATOS DE OLIVEIRA (MANINHA), FUNCIONÁRIA DO SESC BERTIOGA. </t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A SRA. JANDIRA DOS SANTOS ARAÚJO.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZAÇÃO PELA ORGANIZAÇÃO DO EVENTO EM COMEMORAÇÃO AO DIA DO TRABALHO. </t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A ARTISTA PLÁSTICA ERICA GROPP COLEN, POR PREMIAÇÕES E CONVITE PARA EXPOSIÇÃO EM PARIS, ITÁLIA E ALEMANHA</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5267/5267_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5267/5267_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO TRABALHO REALIZADO PELA EQUIPE DE OFTALMOLOGISTAS QUE ATENDE NO POSTO DE SAÚDE III, NO CENTRO, A QUAL FAÇO NO NOME DO MÉDICO DR. RODOLPHO SUEIRO FELIPPE</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5268/5268_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5268/5268_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELO ANIVERSÁRIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5269/5269_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5269/5269_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5270/5270_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5270/5270_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A FABE</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>Capellini, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO TRABALHO DOS COORDENADORES DO CURSO DE DIREITO DA FABE (FACULDADES BERTIOGA).</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A PREFEITURA MUNICIPAL DE BERTIOGA PELOS E AOS COLABORADORES PELA ORGANIZAÇÃO DOS EVENTOS REALIZADOS EM VIRTUDE DA COMEMORAÇÃO DO 22º ANIVERSÁRIO DE EMANCIPAÇÃO DE BERTIOGA.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO CENTRO CULTURAL CAPEODENDÊ</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>Dra. Beth Consolo, Pacífico, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO MESTRE LUIZ BRUM E AO ATLETA JOSÉ OSÓRIO DE OLIVEIRA NETO </t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Capellini, Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA PROFESSORES POR TRABALHO DE INCLUSÃO EM SALA DE AULA</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS MENINOS QUE FORAM APROVADOS NA AVALIAÇÃO TÉCNICA DO SANTOS F.C.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA O SR. PEDRO DA SILVA PONTES NETO.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO GRUPO APAIXONADOS POR BERTIOGA</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ONG ONDA SONORA</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A SRA. SILMARA FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SRA. MARIA JOSÉ DO AMPARO MARCIANO</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ESPORTISTAS DO TÊNIS DE MESA DE BERTIOGA</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ATLETAS DO KARATÊ DE BERTIOGA</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO ESPORTISTA UBELCIO OLIVEIRA SILVA</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO A FUNDAÇÃO 10 DE AGOSTO </t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AS TRÊS LOJAS MAÇÔNICAS DE BERTIOGA, COM DESTAQUE PARA OS 25 ANOS DA BARÃO DE RAMALHO.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PROJETO CLARCK ATACK</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SBB (SOCIEDADE BÍBLICA DO BRASIL)</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AS APAES</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA 0 DIRETOR MUNICIPAL DE ACESSIBILIDADE E INCLUSÃO, JOSE AUGUSTO_x000D_
 COELHO FILHO</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS PSICÓLOGOS PELA PASSAGEM DE SEU DIA</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS CORRETORES DE IMÓVEIS PELA PASSAGEM DE SEU DIA</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5521/5521_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5521/5521_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A EMPRESÁRIA RUTH DE FONSECA</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A EMPRESÁRIA RAILDA ROSA DOS ANJOS</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA O SR. JULIÃO BORGES DE SOUZA</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA O EMPRESÁRIO JOSE MARIA XAVIER DE JESUS</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A JOSE VICENTE JUNIOR AUTOR DO LIVRO "EU AINDA NÃO CHEGUEI LA"</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS BIÓLOGOS PELA PASSAGEM DO SEU DIA</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>Valéria Bento, Alecrim, Dra. Beth Consolo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA RONALDO FIDELES &amp;#8211; RAMONNA VASCONCELOS</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A QUIROPRAXISTA DRA. LESSINA COELHO</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A REDE KRIL DE SUPERMERCADOS PELOS SEUS 10 ANOS DE ATUAÇÃO EM BERTIOGA</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SUPERMERCADO CAÇULA</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA MUNÍCIPES DA TERCEIRA IDADE</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA O SENHOR SANDRO LISBOA OLIVEIRA</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA PASSAGEM DO DIA INTERNACIONAL DO IDOSO</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO PELO DIA DO VEREADOR, EM 1º DE OUTUBRO. </t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE PARABENIZAÇÃO AO SENHOR ALMIR MAGALHÃES PELA REALIZAÇÃO DOS FESTEJOS JUNINOS NO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR VALDEMAR DA SILVA PELA REALIZAÇÃO DOS FESTEJOS JUNINOS NO BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO ESPORTISTA MAGNUM DIAS</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO ESPORTISTA RENATO GRACIA AZEVEDO</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À EMPRESÁRIA ZILMA APARECIDA DE ALMEIDA</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SENHORA MARIA INÊS MARQUES</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO PARA O SENHOR ALESSANDRO MAIA SIMÕES </t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS SENHORES IRONDI LISBOA PINTO E JOSÉ RAIMUNDO FERREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR LUIZ CARLOS RACHID</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA PASSAGEM DO DIA DO PROFESSOR E À FABE</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELO DESEMPENHO DO CURSO DE DIREITO DA FABE NO ENADE/MEC</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DIA DOS PROFESSORES, REPRESENTADOS PELA PROFESSORA VERA LÚCIA ROSA DA SILVA</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA PELA PASSAGEM DO DIA MUNDIAL DO LIONS CLUBE</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO GRUPO VIVÊNCIA DE BERTIOGA</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS MÉDICOS PELA PASSAGEM DO SEU DIA</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS PROFISSIONAIS DA CONSTRUÇÃO CIVIL PELA PASSAGEM DE SEU DIA</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A EQUIPE DE ORTOPEDISTA DA REDE MUNICIPAL DE SAUDE</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO HOSPITAL ANA COSTA</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>Pacífico, Alecrim</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À GUARDA CIVIL MUNICIPAL, INSPETORES DE TRÂNSITO DO_x000D_
 DER E A POLÍCIA RODOVIÁRIA PELO ACOMPANHAMENTO NA TRAVESSIA DA RODOVIA RIO-SANTOS NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR CANDIDO PEREIRA BATISTA</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SENHORA ALINE MIGUEL E AO SENHOR ROGÉRIO MACHADO CÂNDIDO</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PASTOR PAULO MOISÉS DE PAULA</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DOUTOR PLÍNIO DE LIMA AGUIAR</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A0 NÚCLEO DE ORQUIDÓFILOS DE BERTIOGA PELA REALIZAÇÃO DA EXPOSIÇÃO DE ORQUÍDEAS E BROMÉLIAS</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PASTOR ULISSES CUNHA</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ATLETAS QUE PARTICIPARAM NO JORI 2013 (JOGOS REGIONAIS DO IDOSO)NA CIDADE DE BARUERI</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO CONSELHO DE DESENVOLVIMENTO E PARTICIPAÇÃO DA COMUNIDADE NEGRA DE BERTIOGA</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ALUNOS VENCEDORES DO CONCURSO PARA A ESCOLHA DA LOGOMARCA DO CONSELHO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO AO DIA NACIONAL DE COMBATE AO CÂNCER </t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR JOSE ANTONIO DOS SANTOS</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR REINALDO DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO PROFESSOR JOSE AUGUSTO COELHO FILHO </t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO AO DIA INTERNACIONAL DO DEFICIENTE FISICO  </t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PELOS 65 ANOS DA DECLARAÇÃO UNIVERSAL DOS DIREITOS HUMANOS</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO CIDADÃO UDO STELLFELLD PELA PRESENÇA E ATUAÇÃO NAS SESSÕES DA CÂMARA</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO SENHOR CELSO SILVÉRIO FERREIRA </t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM AO SENHOR FRANCISCO PEDRO DOS SANTOS (SR. CHICO) E DE DONA MARIA CÉLIA DA SILVA SANTOS (DONA CÉLIA)</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA PELA OFICINA DE MÚSICA DA FUNDAÇÃO 10 DE AGOSTO DE BERTIOGA</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora 2013/2014</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA HONRARIA DA MEDALHA DO MÉRITO TIRADENTES NO ANO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES ATUAIS DE VENCIMENTOS DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO SR. DAISAKU IKEDA, É DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Pacífico, Dra. Beth Consolo, Ivan da Administradora</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5436/5436_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5436/5436_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO PARÁGRAFO 5º DO ARTIGO 28 E OS INCISOS I E II DO ARTIGO 122, TODOS DA LOM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Mauro Dedemo Orlandini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A CONCESSÃO, REFORMA OU AMPLIAÇÃO, BEM COMO O USO E O FUNCIONAMENTO DOS QUIOSQUES SITUADOS NA ORLA MARÍTIMA DO MUNICÍPIO E ADOTA PROVIDÊNCIAS CORRELATAS"</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSOLIDAÇÃO, ALTERAÇÃO E ATUALIZAÇÃO DA LEGISLAÇÃO PREVIDENCIÁRIA DO MUNICÍPIO DE BERTIOGA E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE AÇÃO COMUNITÁRIA DE BERTIOGA - PAC/BERTIOGA, PARA REALIZAÇÃO DE OBRAS E MELHORAMENTOS NA INFRA ESTRUTURA URBANA NO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS/2013</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI 324/7998 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA OS BAIRROS DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS VINCULADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E REGULAMENTAÇÃO DO VALE CRECHE, SOLUÇÃO EM CARÁTER DE EXCEÇÃO, VISANDO SUPRIR A CARÊNCIA DE CRECHES PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO NO MUNICÍPIO DE BERTIOGA DOS PROCEDIMENTOS PARA A CONCESSÃO DA LICENÇA PARA LOCALIZAÇÃO E FUNCIONAMENTO DE EVENTOS E DEMAIS ATIVIDADES SEMELHANTES</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE SÃO PAULO POR MEIO DA SECRETARIA DE SEGURANÇA PÚBLICA PARA O FORNECIMENTO DE COMBUSTÍVEL PARA AS VIATURAS EM SERVIÇO NA UNIDADE POLICIAL CIVIL DE BERTIOGA</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 5º DA LEI MUNICIPAL Nº 577 DE 02 DE MARÇO DE 2004, SUAS POSTERIORES ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO CALENDÁRIO MUNICIPAL E OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA O SUMMER GOSPEL - UM CONCERTO PELA PAZ E A FESTA DOS TABERNÁCULOS E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ACESSO CONTROLADO DE VEÍCULOS AOS LOTEAMENTOS DENOMINADOS FECHADOS, BOLSÕES E AS RUAS SEM SAÍDA NA ÁREA URBANA DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA DJALMA ALMEIDA DE OLIVEIRA A ANTIGA RUA UM DO BAIRRO JARDIM ALBATROZ I E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI ORÇAMENTÁRIA ANUAL - LOA, EXERCÍCIO 2013, AUTORIZANDO O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 50.240.319,68</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI E ALTERA PROGRAMAS E AÇÕES PROGRAMÁTICAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 445 DE 05 DE FEVEREIRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTALAÇÃO DE SISTEMAS DE AQUECIMENTO DE ÁGUA POR ENERGIA SOLAR NAS EDIFICAÇÕES DO MUNICÍPIO DE BERTIOGA E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE NA CONCESSÃO PELO PODER EXECUTIVO MUNICIPAL DE KIT DE HIGIENE BUCAL DENTRO DA FARMÁCIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE TESTES AUDITIVOS PERIODICAMENTE NOS POSTOS DE SAÚDE, CRECHES E UNIDADES ESCOLARES DO MUNICÍPIO DE BERTIOGA"</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE RUA MARCONI A ATUAL RUA 14 (QUATORZE) NO BAIRRO VILA ITAPANHAÚ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.583.755,20</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DOS PROGRAMAS GOVERNAMENTAIS DO PLANO PLURIANUAL DO PERÍODO DE 2010 A 2013 PARA O EXERCÍCIO DE 2013, REFERENTE AO PROGRAMA IPTU PREMIADO</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI E ALTERA PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SISTEMA DE SEGURANÇA E MONITORAMENTO DE  SEGURANÇA E MONITORAMENTO POR CÂMERAS DE VÍDEO NAS ÁREAS EXTERNAS DAS AGÊNCIAS DOS CORREIOS E DAS INSTITUIÇÕES BANCÁRIAS E FINANCEIRAS QUE POSSUAM AGÊNCIAS OU POSTOS DE ATENDIMENTO LOCALIZADOS NO MUN. DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO AVENIDA JOSÉ LUIZ JARDIM DO NASCIMENTO A ANTIGA AVENIDA B NO BAIRRO JARDIM ALBATROZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1062, DE 22 DE MARÇO DE 2013, QUE INCLUIU E ALTEROU PROGRAMAS E AÇÕES PROGRAMÁTICAS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE FUNCIONAIS PROGRAMÁTICAS CONSTANTES DA LEI MUNICIPAL Nº 1061, DE 22 DE MARÇO DE 2013</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS AGÊNCIAS BANCÁRIAS ESTABELECIDAS NO MUNICÍPIO DE BERTIOGA QUE NÃO POSSUIREM ESTACIONAMENTO PRÓPRIO OU A QUANTIDADE EXIGIDA NESTE PROJETO A EFETUAR CONVÊNIOS COM ESTACIONAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS EM BERTIOGA ATRAVÉS DE UMA UNIDADE MÓVEL DE ESTERILIZAÇÃO E DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 7º DA LEI MUNICIPAL Nº 1049, DE 20 DE NOVEMBRO DE 2012</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5266/5266_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5266/5266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO MUNICIPAL E OFICIAL DE EVENTOS DO MUNICÍPIO O SUMMER GOSPEL - UM CONCERTO PELA PAZ E A FESTA DOS TABERNÁCULOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO COM A CAIXA ECONOMICA FEDERAL, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS E AÇÕES GOVERNAMENTAIS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI QUE INSTITUI O INCENTIVO À APRENDIZAGEM DO JOGO DE XADREZ NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE BERTIOGA O PROGRAMA DE VACINAÇÃO NO LAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR COM A AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO,OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO NO VALOR DE R$ 1.262.014,30 (UM MILHÃO, DUZENTOS E SESSENTA E DOIS MIL E QUATORZE REAIS E TRINTA CENTAVOS)</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO FENELON MOURA A ANTIGA RUA G DO BAIRRO JARDIM DAS CANÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ACESSO CONTROLADO DE VEÍCULOS AOS LOTEAMENTOS DENOMINADOS FECHADOS, BOLSÕES E ÀS RUAS SEM SAÍDA NA ÁREA URBANA DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE FUNCIONAIS PROGRAMÁTICAS CONSTANTES DO ARTIGO 2º, DA LEI MUNICIPAL Nº 1.072, DE 07 DE JUNHO DE 2.013</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>AGUARDANDO ASSUNTO - CANCELADO</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE ÁREAS DE UTILIZAÇÃO DO IMÓVEL REGISTRADO SOB A MATRÍCULA Nº 28.129 NO 1º CARTÓRIO DE REGISTRO DE IMÓVEIS DE SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA - BERTPREV NO VALOR DE R$ 100.000.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR COM A AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR COM A AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APLICAÇÃO DE MULTA A QUEM FOR FLAGRADO JOGANDO LIXO NOS LOGRADOUROS PÚBLICOS FORA DOS EQUIPAMENTOS DESTINADOS PARA ESTE FIM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE A EMISSÃO DE RUÍDOS SONOROS PROVENIENTES DE APARELHOS DE SOM INSTALADOS EM VEÍCULOS AUTOMORES ESTACIONADOS OU EM MOVIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIRADA DE VEÍCULOS  ABANDONADOS NAS VIAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 360, DE 01 DE SETEMBRO DE 1999, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREA AO TRIBUNAL DE JUSTIÇA DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>"INCLUI E ALTERA PROGRAMAS E AÇÕES PROGRAMÁTICAS DA PROPOSTA DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2014".</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A POLÍTICA MUNICIPAL DO LIVRO, SUA DIFUSÃO, ESTÍMULO À LEITURA E ÀS BIBLIOTECAS PÚBLICAS</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PENSÃO MENSAL VITALÍCIA EM BENEFÍCIOS DAQUELES QUE LUTARAM PELA EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 405/2000 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>Ivan da Administradora, Capellini, José Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RUÍDOS URBANOS, PROTEÇÃO DO BEM ESTAR E DO SOSSEGO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO  OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA O DIA MUNICIPAL DA PESSOA COM DEFICIENCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE TRANSPORTE ALTERNATIVO MUNICIPAL DE PASSAGEIROS, EM OBSERVÂNCIA AO INCISO V DO ART. 30 DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO E A FISCALIZAÇÃO DOS VEÍCULOS MOTORIZADOS EMPREGADOS NO SERVIÇO DE MOTOFRETE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO DAS ATIVIDADES DE EDUCAÇÃO AMBIENTAL DESENVOLVIDAS PELO PROJETO BARCO ESCOLA NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA AS TARIFAS DO SERVIÇO REMUNERADO DE TRANSPORTE DE PASSAGEIROS A TAXÍMETRO</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FILIAR-SE E CONTRIBUIR FINANCEIRAMENTE PARA ASSOCIAÇÃO DOS MUNICÍPIOS PRODUTORES DE GÁS NATURAL, PETRÓLEO, POSSUIDORES DE GASODUTOS, OLEODUTOS, ÁREA DE TANCAGEM, ESTAÇÃO  DE BOMBEAMENTO E ZONA DE INFLUÊNCIA DA BACIA DE SANTOS &amp;#8211; AMPROGÁS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO DO PMAT - PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES SOCIAIS BÁSICOS DO BNDES JUNTO À CAIXA ECONÔMICA FEDERAL, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO ÀS DOENÇAS OCUPACIONAIS DO EDUCADOR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI-SE E ESTABELECE A OBRIGATORIEDADE DE PROFISSIONAL CAPACITADO DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS - EM REPARTIÇÕES PÚBLICAS E HOSPITAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E ELEIÇÃO DO CONSELHO TUTELAR DO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MILTON PINTO DE OLIVEIRA A RUA DEZ LOCALIZADA NO LOTEAMENTO PRAIA DE MAITINGA</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>Marcia Lia, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI-SE EM FIRMAR CONVÊNIO COM ENTIDADES FILANTRÓPICAS E ESCOLAS PARTICULARES DE EDUCAÇÃO INFANTIL, OBJETIVANDO O AUMENTO DE OFERTA DE VAGAS "BOLSA CRECHE" ÀS CRIANÇAS QUE NÃO OBTENHAM VAGAS NA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE CARTÃO DE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DOS NÍVEIS 7 E 8 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A ADERIR ÀS ATAS DE REGISTRO DE PREÇOS REALIZADOS PELO FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO &amp;#8211; FNDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE INTEGRAÇÃO COMUNITÁRIA (PIC) VISANDO A PROMOÇÃO DA SAÚDE INDIVIDUAL</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO OLYMPIO DONDA A ANTIGA RUA 12 DO BAIRRO MAITINGA E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS DE ALUGUEL À TAXÍMETRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RUIDOS URBANOS, PROTEÇÃO DO BEM ESTAR E DO SOSSEGO PUBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS QUE ESPECIFICA, CRIA DOIS NOVOS ARTIGOS TODOS JUNTO À RESOLUÇÃO Nº 081/07, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE QUE ESPECIFICA DA RESOLUÇÃO Nº 081/07, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 95, DE 05 DE NOVEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 068/2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE QUE ESPECIFICA DA RESOLUÇÃO Nº 095/08, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA AS RESOLUÇÕES 081/2007, 088/2007 E 100/2010 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO Nº 068/2004, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO PODER LEGISLATIVO O CONTROLE INTERNO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>ALTERA PARTE DA RESOLUÇÃO 68/2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Valéria Bento, Alecrim, Capellini, Dra. Beth Consolo, Ivan da Administradora, José Feliciano, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORMAÇÃO DE COMISSÃO DE ASSUNTOS ESPECIAIS - CAE, PARA A ANÁLISE DE EVENTUAL INCONSTITUCIONALIDADE DA LEI COMPLEMENTAR MUNICIPAL NO 93/2012 QUE INSTITUI A REFORMA ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE A REGULARIDADE OPERACIONAL E FISCALIZATÓRIA DO CONVÊNIO SUBSIDIADO PELO EXECUTIVO MUNICIPAL PARA O TRANSPORTE COLETIVO DE ESTUDANTES PARA OUTROS MUNICIPIOS DA REGIÃO METROPOLITANA DA BAIXADA SANTISTA. </t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>Ivan da Administradora, Alecrim, Capellini, Dra. Beth Consolo, José Feliciano, Pacífico, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CAE - COMISSÃO DE ASSUNTOS ESPECIAIS - SABESP </t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DO ADICIONAL DE PERICULOSIDADE REFERÊNCIA: ADICIONAIS, ESTATUTO DOS SERVIDORES</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PLENARIO DA CAMARA MUNICIPAL DE BERTIOGA SOLICITANDO AUTORIZAQAO PARA REALIZAQAO DE (14) QUATORZE AUDIENCIAS PUBLICAS </t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE CONTROLE E QUALIDADE ÁGUA FORNECIDA PELA SABESP NO MUNICÍPIO DE BERTIOGA  </t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE VAZAMENTOS DE ESGOTOS NOS POÇOS DE VISITA DA REDE COLETORA DA SABESP </t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMACOES A SECRETARIA DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAGOES SOB A OBRA DA UNIDADE EDUCACIONAL DE GDARATUBA</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A REGULARIDADE AMBIENTAL E OPERACIONAL DAS_x000D_
 ATIVIDADES DE COLETA SELETIVA DE LIXO E CERTAME LICITATÓRIO CORRESPONDENTE?</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO O CRONOGRAMA DE OBRAS E CUSTOS DA CONSTRUÇÃO DA CRECHE NO JARDIM VISTA ALEGRE.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEREADOR NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, VEM PERANTE O DOUTO PLENÁRIO, APRESENTAR REQUERIMENTO AO EXECUTIVO MUNICIPAL SOLICITANDO ALGUMAS INFORMAÇÕES REFERENTES AO CENTRO DE CONTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOBRE CONTRATO DE CONCESSÃO COM A SABESP.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE REDES COLETORAS DE ESGOTO</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE VAZAMENTOS DE ESGOJO NO POÇO DE VISITA DA REDE COLETORA DA SABESP, RUA BARTOLOMEU FERNANDES </t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AS ÁREAS PÚBLICAS EXISTENTES NO MUNICÍPIO DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTO SOBRE PROCESSO DE MANIPULAÇÃO E DISPOSIÇÃO DE RESÍDUOS SÓLIDOS ORIUNDOS DE COLETA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>Valéria Bento, José Feliciano, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE OBRAS E REMUNERAÇÃO DE SERVIDORES PARA SECRETARIAS CRIADAS PELA LEI COMPLEMENTAR 93/12</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETALHE O PROCESSO DE TRATAMENTO DA ETA DO INDAIÁ E DECLARE A CAPACIDADE NOMINAL DE PROJETO DA MESMA</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE CONCESSÃO DE HABITE-SE NAS LOCALIDADES DA VILA AGAÓ, MAITINGA, JARDIM ALBATROZ I E II E JD. SÃO LOURENÇO </t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE APLICAÇÃO DE MULTA EM VAZAMENTO NA REDE COLETORA NA SABESP </t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES E SOLUÇÕES ACERCA DE INADEQUAÇÕES FÍSICAS NOS DOIS ESTABELECIMENTOS MUNICIPAIS DE ENSINO SITUADOS NA CHÁCARA VISTA LINDA (EMEIF E NEIM) </t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PASSAGEM DE TUBULAÇÃO DE ÁGUA DA SABESP POR DENTRO DA TUBULAÇÃO DE DRENAGEM DA RODOVIA RIO-SANTOS </t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES SOBRE AS LIGAÇÕES DE ÁGUA E ESGOTO NOS PRÉDIOS PÚBLICOS. </t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CRIAÇÃO DE COMISSÃO DE REPRESENTAÇÃO DA CÂMARA DE BERTIOGA PRA AUDIÊNCIA COM A DESEMBARGADORA PRESIDENTE DO TRIBUNAL REGIONAL DO TRABALHO DA 2ª REGIÃO, VISANDO À INSTALAÇÃO DA VARA DO TRABALHO EM BERTIOGA </t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES E SOLUÇÕES PARA AS PRECARIEDADES ENCONTRADAS NA CRECHE MUNICIPAL DO BAIRRO CHÁCARAS VISTA LINDA </t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES DA DIRETORIA DE TRÂNSITO DE BERTIOGA E DA VIAÇÃO BERTIOGA QUANTO A SEGURANÇA DOS ÔNIBUS QUE TRANSPORTAM ALUNOS EM NOSSO MUNICÍPIO - AUSÊNCIA DE CINTO DE SEGURANÇA E ÔNIBUS ADEQUADO OU ADAPTADO </t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO INTERNO - OFÍCIO AO EXCELENTÍSSIMO DESEMBARGADOR PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO, SOLICITANDO GESTÕES PARA A IMPLANTAÇÃO DE VARA DO JUIZADO ESPECIAL CIVIL DE BERTIOGA. </t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO INTERNO - OFÍCIO AO EXCELENTÍSSIMO DESEMBARGADOR CORREGEDOR GERAL DA JUSTIÇA DO ESTADO DE SÃO PAULO </t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO E ORGANIZAÇÃO DO CONSELHO COMUNITÁRIO DE DEFESA DO MEIO AMBIENTE - CONDEMA</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ACERCA DA DERRUBADA DE ÁRVORES NA AVENIDA VICENTE DE CARVALHO E DA CERTIFICAÇÃO "MUNICÍPIO VERDE AZUL"</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5169/5169_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5169/5169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PODER EXECUTIVO ESCLARECIMENTOS E APRESENTAÇÃO DE DOCUMENTOS REFERENTES A EXISTÊNCIA DO HABITE-SE: AUTO DE VISTORIA DO CORPO DE BOMBEIROS E ALVARÁ DE FUNCIONAMENTO DOS PRÉDIOS PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5170/5170_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5170/5170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DOCUMENTAÇÃO COMPLEMENTAR PARA INSTRUÇÃO DE PROCEDIMENTO QUE APURA A REGULARIDADE AMBIENTAL E ORÇAMENTÁRIA REFERENTE AO OBJETO DO PROCESSO PMB 3.646/2010 - IMPLANTAÇÃO DE USINA DE PROCESSAMENTO DE RESÍDUOS E ECOPONTOS. </t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO NACE</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROCESSO DE CONCESSÃO DE TRANSPORTE PÚBLICO MUNICIPAL E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5194/5194_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5194/5194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ACERCA DAS LOCAÇÕES DE VEÍCULOS CUSTEADAS PELA PREFEITURA DE BERTIOGA</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5195/5195_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5195/5195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO À CRIAÇÃO DO CÓDIGO DE POSTURAS DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER EXPEDIÇÃO DE OFÍCIO AO EMPREENDEDOR FAZENDA ACARAÚ E AO CONSELHO ESTADUAL DE MEIO AMBIENTE – CONSEMA, SOLICITANDO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5271/5271_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5271/5271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO PMB Nº 7189/2009. </t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5272/5272_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5272/5272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO PMB Nº 9286/2012. </t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO PMB Nº 7165/2001</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS AV ANCHIETA.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ANEXO DA LEI COMPLEMENTAR 004/2001</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO DE SEGURANCA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRAS NA RUA ANTONIO RODRIGUES DE ALMEIDA_x000D_
 </t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>Ivan da Administradora, Pacífico</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECER OS ESTUDOS ATUALIZADOS DO PLANO DE MANEJO DAS TRILHAS DE BERTIOGA.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECER COPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO DE N° 8.439/2007 E APENSOS, BEM COMO, AS DEMAIS INFORMACOES.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE VERBA DESTINADA A OBRAS DE SANEAMENTO PARA O BAIRRO MAITINGA, ATRAVÉS DO DEPUTADO ESTADUAL LUIZ CARLOS GONDIM</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES ACERCA DO FUNCIONAMENTO DAS FARMÁCIAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>Ivan da Administradora, Alecrim, Alemão, Capellini, Dra. Beth Consolo, José Feliciano, Pacífico, Toninho Rodrigues, Valéria Bento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EGRÉGIO PLENÁRIO AUTORIZAÇÃO PARA FORMAÇÃO DE COMISSÃO DE ASSUNTOS ESPECIAIS - CAE, VISANDO O ACOMPANHAMENTO DA REGULARIDADE FORMAL DA ELABORAÇÃO DO PROJETO LEGISLATIVO QUE IRA PROPOR ALTERAÇÕES DO PLANO DIRETOR DE BERTIOGA.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO PREFEITO QUE O CORPO TÉCNICO DA PREFEITURA VERIFIQUE OS NÚMEROS APONTADOS DURANTE EXPLANAÇÃO DO PLANO DIRETOR DE BERTIOGA SOBRE A ÁREA DISPONÍVEL PARA O DESENVOLVIMENTO URBANO</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOBRE OS BENEFÍCIOS DO AUMENTO POPULACIONAL EM BERTIOGA - 2013 ESTIMADO PELO IBGE EM 53.679</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PLENÁRIO DA CÂMARA MUNICIPAL DE BERTIOGA SOLICITANDO AUTORIZAÇÃO PARA REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS, VISANDO À DISCUSSÃO E PARTICIPAÇÃO DA POPULAÇÃO NO PLANO DIRETOR</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SITUACAO DO IMOVEL LOCADO PELA PREFEITURA EM GUARATUBA</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE A POSSIBILIDADE DA FUNDAÇÃO ABC COBRAR DOS RESPECTIVOS PLANOS DE SAÚDE, OS ATENDIMENTOS REALIZADOS EM PACIENTES DETENTORES DE PLANO DE SAÚDE E ATENDIDOS NA REDE PÚBLICA MUNICIPAL DE BERTIOGA</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES SOBRE O PROCESSO PARA AQUISIÇÃO DE SEDE EXCLUSIVA PARA AS ATIVIDADES DA ETEC/BERTIOGA</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CÓPIA DE INTEIRO TEOR DO PROCESSO N° 5987/10 E CAB. 5986/10.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROGRAMA MÉDICO VETERINÁRIO DA SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>CAE</t>
   </si>
   <si>
     <t>Trabalhos Comissão de Assuntos Especiais</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE ASSUNTOS ESPECIAIS - CAE SABESP - RELATÓRIO CONCLUSIVO</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto </t>
   </si>
   <si>
     <t>VETO AO PL 05/13, QUE "INSTITUI NO CALENDÁRIO MUNICIPAL E OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA O SUMMER GOSPEL - UM CONCERTO PELA PAZ E A FESTA DOS TABERNÁCULOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>VETO AO PL Nº 02/13, QUE DISPÕE SOBRE A REGULAMENTAÇÃO, NO MUNICÍPIO DE BERTIOGA, DOS PROCEDIMENTOS PARA A CONCESSÃO DA LICENÇA PARA LOCALIZAÇÃO E FUNCIONAMENTO DE EVENTOS E DEMAIS ATIVIDADES SEMELHANTES".</t>
   </si>
   <si>
     <t>5876</t>
   </si>
@@ -10755,67 +10755,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H916"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>