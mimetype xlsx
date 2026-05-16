--- v0 (2026-02-07)
+++ v1 (2026-05-16)
@@ -54,9349 +54,9349 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO COM BLOQUETE DA RUA JOSÉ TOLEDO CHIVITA NOVA (ANTIGA ALAMEDA 10) NO MAITINGA.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Adiel</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROVIDENCIE A LIMPEZA DAS VALAS NA AVENIDA MANOEL MENDES VENTURA, ALTURA DO N° 300 NO BAIRRO INDAIÁ.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIAS, EXTENSÃO DE REDE ELÉTRICA E MELHORIAS PARA O BAIRRO JD. ALBATROZ II.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIAS NA RUA PROF. GERALDO MONTE MOR E_x000D_
 DESASSOREAMENTO DAS MANILHAS EXISTENTE NA AV. HENRIQUE ARCURI NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE DESASSOREAMENTO DAS VALAS E NIVELAMENTO DA RUA MARIVALDO FERNANDES NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA CAÇAMBA NO KM 228 EM FRENTE A ENTRADA DO ALAMBIQUE NO SITIO SAO JOÃO.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Caio Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA MELHORIAS NO TREVO DE ACESSO DO BAIRRO CITY MAR._x000D_
 </t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO NO PÍER LICURGO MAZZONI.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DE LÂMPADAS NA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO A SITUAÇÃO DOS MORADORES DE RUA.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DO ITINERÁRIO DAS LINHAS DA VIAÇÃO BERTIOGA._x000D_
 QUE ATENDEM A RIVIERA DE SAO LOURENCO.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DA RUA MANOEL GAJO NOS PLANOS DE INFRA-ESTRUTURA DE 2012 PARA CONTEMPLÁ-LA COM OBRAS DE DRENAGEM E PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO NO CAIUBURA</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf</t>
   </si>
   <si>
     <t>CICLOFAIXA</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO NO JARDIM RIO DA PRAIA</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcelo Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPRÉSTIMO CONSIGNADO A FUNCIONÁRIOS PÚBLICOS</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marcelo Vilares, Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEBATE COM A SOCIEDADE ORGANIZADA PARA DESENVOLVIMENTO TURÍSTICO</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DE ENTULHO NA VIELA DA SAUDADE - CENTRO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO NA RUA EPIFÂNIO BATISTA ESQUINA COM A JOSE SANCHES FERRARI, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO NA RUA LUIZ PEREIRA DE CAMPOS ESQUINA_x000D_
 COM A JORGE FERREIRA.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAÇÃO DA INDICAÇÃO Nº 0030/2011 - SOBRE INSTALAÇÃO DE GRADES NOS BUEIROS NO CRUZAMENTO DA RUA COQUEIROS COM A SEBASTIÃO ARANTES, JARDIM VELEIROS. </t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA AYRTON SENNA EM FRENTE AO MURO DA EMEIF_x000D_
 JOSE INACIO HORA.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA RUA COQUEIROS E ROÇADA DE MATO NA MESMA RUA, NO BAIRRO JD. VELEIROS.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BLOQUETES NA RUA JOSÉ SANCHES FERRARI ESQUINA COM A RUA 4 .</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO ENTORNO DO PONTO DE ÔNIBUS NA RIO SANTOS KM 224</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BLOQUETES NA RUA 7 ESQUINA COM A RUA 1</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS, ROÇADA DE MATO E NIVELAMENTO</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA E NIVELAMENTO DE RUA</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS - MANGUE SECO</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS NECESSÁRIAS PROVIDÊNCIAS PARA DESRATIZAÇÃO EM_x000D_
 NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA QUE REENVIE A CÂMARA PROJETO DE LEI COMPLEMENTAR REFERENTE AO CÓDIGO TRIBUTÁRIO.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS PREVENTIVAS PARA GARANTIR A SEGURANÇA DA POPULAÇÃO E FUNCIONAMENTO DOS DEMAIS SERVIÇOS PÚBLICOS DURANTE AS FESTIVIDADES DE CARNAVAL</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE MEIOS PARA QUE ALUNOS DA APAE BERTIOGA POSSAM SE SERVIR DE MANEIRA SEGURA DO TRANSPORTE PÚBLICO (SINALIZAÇÃO, REBAIXAMENTO DE CALÇADAS E PONTO DE ÔNIBUS ADAPTADO) E DESIGNAÇÃO DE AGENTE DE TRÂNSITO PARA FISCALIZAÇÃO</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TEATRO MUNICIPAL</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ACESSO INTERNET SEM FIO EM LOCAIS PÚBLICOS</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4121/4121_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4121/4121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA MELHOR DESCENTRALIZAÇÃO DOS SERVIÇOS DE SAÚDE PARA O BAIRRO DE BORACÉIA E O ESTUDO DE IMPLANTAÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO - UPA NO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROVIDENCIE A LIMPEZA E MANUTENÇÃO DO BAIRRO JARDIM ALBATROZ II.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO QUE PROVIDENCIE O NIVELAMENTO E COLOCAÇÃO DE ENCANAMENTOS NA MARGINAL ABERTA DA RODOVIA RIO-SANTOS NO TRECHO ENTRE O TREVO DO JD. RAFAEL E A AV. ENG. EDUARDO CORREA COSTA JUNIOR NO BAIRRO VISTA LINDA._x000D_
 </t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA GESTÃO JUNTO AO_x000D_
 DER E GOVERNO DO ESTADO A FIM DE FISCALIZAR A BALANÇA LOCALIZADA NA MOGI-BERTIOGA.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROVIDENDE A REGULARIZAÇÃO DA ILUMINAÇÃO PÚBLICA, BEM COMO O NIVELAMENTO NA RUA 7 NO BAIRRO JARDIM ALBATROZ II.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE GRATUITO PARA AS CRIANÇAS DA VILA DOS_x000D_
 PESCADORES PARA IR ESTUDAR NO EMEIF DE BORACEIA.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROBLEMA DE TRANSPORTE COM OS ALUNOS DA APAE  BERTIOGA</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMANÊNCIA DA QUADRA DE FUTEBOL DE AREIA NA PRAIA.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ÁREA COBERTA NA EMEIF DELPHINO STOCKER DE LIMA.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA DA PEDESTRE NA RUA JOÃO RAMALHO</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS BOCAS DE LOBO DA RUA JOÃO RAMALHO</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA SHIMONOSEKI NO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Alemão, Valdemar da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE EXTENSÃO E LIGAÇÃO DE REDE DE ÁGUA INDIVIDUAL PARA AS CASAS DO BAIRRO CHACARA VISTA LINDA NOS SETORES 01, 02, 03 E 04.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA A BOLA DA VEZ</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI QUE INSTITUI O ESTATUTO DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ALTERAÇÃO E AMPLIAÇÃO DO ITINERÁRIO DAS LINHAS DA VIAÇÃO BERTIOGA QUE ATENDEM A RIVIERA DE SÃO LOURENÇO PELA AV. MARGINAL, VIA_x000D_
 PARALELA A RODOVIA RIO-SANTOS.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PROVIDÊNCIAS PARA INSTALAÇÃO DE PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTE NO BAIRRO DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA PRAÇA VICENTE MOLINARI</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXA DE INSPEÇÃO QUEBRADA COM VAZAMENTO DE ÁGUAS PLUVIAIS NO JARDIM INDAIÁ.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E MANUTENÇÃO DA PRAÇA DA ORLA DA PRAIA COM A AVENIDA WALDEMAR COSTA FILHO.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROVIDENCIE ABRIGO DE ÔNIBUS NA RODOVIA RIO-SANTOS NO BAIRRO CYTI MAR.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO EXECUTIVO QUE PROVIDENCIE JUNTO DO DER REDUTOR DE VELOCIDADE E ILUMINAÇÃO PÚBLICA NA RODOVIA RIO-SANTOS NO BAIRRO JD. RAFAEL. </t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O NIVELAMENTO, LIMPEZA DE VALAS E ROÇADA DE MATO, NA RUA SHIMONOSEKI, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O NIVELAMENTO, LIMPEZA DE VALAS E ROÇADA, NA RUA IRMÃO MARISTA PAULO GAUDÊNCIO, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROVIDENCIE JUNTO DO DER REDUTOR DE VELOCIDADE E ILUMINAÇÃO PÚBLICA NA RODOVIA RIO-SANTOS NA ENTRADA DO ALAMBIQUE NO SITIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O NIVELAMENTO, LIMPEZA DE VALAS E ROÇADA, NA RUA NAGASAKI, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROVIDENCIE JUNTO DO DER REDUTOR DE VELOCIDADE E ILUMINAÇÃO PÚBLICA NA  RODOVIA RIO-SANTOS NO BAIRRO CYTI MAR.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DA RUA OSWALDO CRUZ NOS PLANOS DE INFRA-ESTRUTURA DE 2012 PARA CONTEMPLÁ-LA COM OBRAS DE DRENAGEM E PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REGIME DE PERÍODO INTEGRAL NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUTIRÃO DE TESTE BÁSICO VISUAL NAS ESCOLAS MUNICIPAL DE ENSINO DA REDE.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÕES DE INCENTIVO E PRESTIGIO DO COMERCIO LOCAL.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS PARA EVITAR ACIDENTE NO PÍER LICURGO MAZZONI.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS PARA EVITAR ACIDENTE NA PISTA DE SKATE.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CICLO FAIXA.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS E FAIXA DE PEDESTRE. - JD. INDAIÁ.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS COMISSÃO DE OBRAS.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE ITINERÁRIO DO ÔNIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTRADA DO CAMINHÃO DE COLETA DE LIXO NO BAIRRO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS E DESASSOREAMENTO DAS VALAS DO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t>GCM - PORTAL INDAIÁ.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORQUIDÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARNIÇÃO PM - PORTAL INDAIÁ.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTA LINDA.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REURBANIZAÇÃO DA PRAÇA LOCALIZADA NA CONFLUÊNCIA DA AV. ANCHIETA COM A AV. EMANCIPADOR DINEY LYRA.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO INFORMATIVA.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t>REURBANIZAÇÃO DA PRAÇA APROVADA 152, LOCALIZADA NO BALNEÁRIO ITAPOÃ.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE GRADES NOS BUEIROS DA RUA JOÃO RAMALHO ALTURA DO N° 385 E DO N° 450.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO DÉCIMO QUARTO SALÁRIO DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE PÚBLICA DE ENSINO DE BERTIOGA.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA RUA 5 NA ALTURA DO N° 90, JD. ALBATROZ II.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMBULÂNCIA ADAPTADA.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE TOME PROVIDÊNCIAS ATRAVÉS DA SECRETARIA DE EDUCAÇÃO PARA INSTALAÇÃO DE 16 COMPUTADORES QUE ESTÃO PARADOS SEM USO NA EMEIF RIO DA GRANJA.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COM URGÊNCIA AO EXECUTIVO QUE REALIZE LAUDO TÉCNICO DA ESTRUTURA DA EMEIF RIO DA GRANJA.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>MORADORES DE RUA.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS URGENTES NA EMEIF JARDIM RIO DA GRANJA.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA – MANGUE SECO.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LIXEIRAS NOS PRINCIPAIS LOGRADOUROS DA CIDADE, PARADA DE ÔNIBUS E AO LONGO DE TODA A ORLA DAS PRAIAS DA CIDADE.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CARTÃO SERVIDOR CIDADÃO EM BERTIOGA.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DA RUA NICOLAU MIGUEL OBEIDI NOS PLANOS DE INFRA-ESTRUTURA DE 2012 PARA CONTEMPLÁ-LA COM OBRAS DE DRENAGEM E PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE CORREIOS E SAMU NO ESPAÇO CIDADÃO BORACÉIA.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSCIENTIZAÇÃO DA POPULAÇÃO QUANTO AO DEPÓSITO DE LIXO EM TERRENOS VAZIOS E ESQUINAS.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA SÃO LUIS NO BAIRRO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABASTECIMENTO DE ÁGUA NAS UNIDADES DE ENSINO.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS VALAS EXISTENTES NA RUA 27 E TROCA DE MANILHA NA RUA 27 COM A RUA PARTICULAR A, NO MANGUE SECO.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4230/4230_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4230/4230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DA MARGINAL DA RODOVIA RIO-SANTOS QUE DÁ ACESSO A MARINA DO FORTE.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CONTINUIDADE NA LIGAÇÃO DA REDE DE ÁGUA NO LOTEAMENTO CITY MAR.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE “FORÇA TAREFA” NA RUA FERNANDO DO NASCIMENTO – VILA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE “FORÇA TAREFA” NA RUA 3, RUA 2 E RUA A – JD. ALBATROZ.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE VOLTA PARA CASA.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf</t>
   </si>
   <si>
     <t>RIO – SANTOS.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIA PARA A SAÚDE.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÃO DE COMBATE A DENGUE.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE TRANSITO.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIDADE MÓVEL DE SAÚDE.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA AO REDOR DA DELEGACIA E DO PÁTIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA NAS RUAS 7 E FRANCISCO CHAVES - VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE TAMPA DE BUEIRO NA RUA LUIZ PEREIRA DE CAMPOS.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO PRESIDENTE DESTE LEGISLATIVO QUE VIABILIZEM ESTUDOS PARA CRIAR CONVÊNIO COM A FABE - FACULDADE DE BERTIOGA A FIM DE SUBSIDIAR PERCENTUAL DO VALOR DA MENSALIDADE AOS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE BRAÇADEIRAS DE LUZ NA RUA EDMUNDO GOMES DE QUEIROZ, ALTURA DO N° 71, NO BAIRRO VILA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE DISPONIBILIZE GUARDA MUNICIPAL NA SEDE DO CONSELHO TUTELAR DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A IMPLANTAÇÃO DE CRAS EM BORACÉIA.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf</t>
   </si>
   <si>
     <t>PÓLO DO BRINCAR.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE RECICLAGEM DE ÓLEO DE FRITURAS – PROL.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBESIDADE INFANTIL.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PSH VISTA LINDA.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIVER SAUDÁVEL.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf</t>
   </si>
   <si>
     <t>TURISMO SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPACITAÇÃO DE JOVENS NA ÁREA PETROLÍFERA.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TÚNEL OU PASSARELA ELEVADA NA RODOVIA RIO SANTOS NO BAIRRO DE GUARATUBA.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Valdemar da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NO PRÉDIO DA PRODESAN NO JD. INDAIÁ.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS E DESASSOREAMENTO DAS VALAS.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESCOLA ARCHIMEDES BAVA.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO CENTRA COMUNITÁRIO EXPEDITO RODRIGUES NA VILA BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DE PROGRAMA DE PREVENÇÃO E TRATAMENTO DE ÚLCERAS CRÔNICAS E DO PÉ DIABÉTICO NO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÕES DE FOMENTO ÀS ATIVIDADES DA PESCA.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMANA MUNICIPAL DE ORIENTAÇÃO DE VOCACIONAL.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf</t>
   </si>
   <si>
     <t>OLIMPÍADA DO SABER.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ELÉTRICA E COLOCAÇÃO DE ILUMINAÇÃO PUBLICA DA RUA IVETE VARGAS NO INDAIA.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. VELEIROS.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA DE EXERCICIOS DO IDOSO.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO AO CONTROLE DA ILUMINAÇÃO PUBLICA DENTRO DO PAGO MUNICIPAL.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS INDICATIVAS DE TRÂNSITO NAS PRINCIPAIS VIAS DA CIDADE</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO DE CONSCIENTIZAÇÃO PELA PASSAGEM DO DIA MUNDIAL DA ÁGUA.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS QUANTO A AMPLIAÇÃO DA CAPACIDADE DOS GERADORES DO COMPLEXO DO HOSPITAL MUNICIPAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LUMINÁRIAS NO BAIRRO DO INDAIÁ.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA MANUTENÇÃO EM RUA NO BAIRRO DA VISTA LINDA. </t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf</t>
   </si>
   <si>
     <t>IPTU.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRIBUIÇÃO VOLUNTÁRIA PARA A APAE, NO CARNÊ DE COBRANÇA DO IPTU.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURO OBRIGATÓRIO DE DANOS PESSOAIS - DPVAT.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf</t>
   </si>
   <si>
     <t>NARCOLEPSIA.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf</t>
   </si>
   <si>
     <t>HORÁRIO BANCÁRIO.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PSICOLOGOS NAS CRECHES E ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTOS DE ONIBUS NO JARDIM INDAIA.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO JD. INDAIA - ILHA 4.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIAS E INSTALAÇAO DE REDE DE AGUA NA RUA_x000D_
 COMENDADOR LINO FRESHT (ANTIGA RUA M) FUNDOS.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA "FORÇA TAREFA" NA RUA SANTA CRUZ E RUA JOSE_x000D_
 RODRIGUES - CENTRO.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇAO DE REDUTORES DE VELOCIDADE NA RUA FRANCISCO_x000D_
 CHAVES, VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRIÇÃO, ROÇADA DE MATO NAS CALÇADAS, RETIRADA DE ENTULHO E_x000D_
 COLETA DE LIXO DAS RUAS PARTICULAR 1B, PROJETADA B1, FRANCISCO CHAVES E ALBINO LUIZ CALDAS, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA "FORÇA TAREFA" NA RUA 23 - JARDIM RIO DA PRAIA</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA "FORCA TAREFA" RUA 7 E RUA FRANCISCO CHAVES_x000D_
 VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, NIVELAMENTO, LIMPEZA DE VALAS E LLUMINAÇAO DAS RUAS_x000D_
 11 A E 11 B - CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICACAO DO POLICIAMENTO NA RODOVIA RIO SANTOS EM BERTIOGA.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO DE CALCADA PUBLICA.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LOMBADAS NA AV. ANCHIETA DO TRECHO DO RADAR DO BOUGANVILE ATE A ROTATORIA DO KRILL.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO VOLUNTARIO AMBIENTAL.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUCAO DAS VALAS NO ALBATROZ II.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCACAO DE PARADA COM ABRIGO DE ONIBUS</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DO CANAL DO MAITINGA</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENCAO PARA O TERRENO DA SABESP VISTA LINDA.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf</t>
   </si>
   <si>
     <t>MONITORAMENTO DE CAMERAS PARA A PREFEITURA.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO PARA A PRAÇA SOROPOTIMISTA</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf</t>
   </si>
   <si>
     <t>NEDA I E II.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MANUTENÃO NO NACE DO_x000D_
 VISTA LINDA.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO SEJA INSTALADA GALERIA DE ÁGUA PLUVIAL "BOCA DE LOBO", NA RUA ENGENHEIRO JOSE SANCHES FERRARI, ALTURA DO N° 899. NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALACAO DE ILUMINACAO PUBLICA NO BAIRRO INDAIÁ</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORES CONDIÇÕES DE INFRAESTRUTURA E SERVIÇOS PARA O BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO CORRENDO A CEU ABERTO EM BORACEIA</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DO ITINERARIO DAS LINHAS DA VIAÇÃO BERTIOGA_x000D_
 PARA ATENDER A DEMANDA DA CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PUBLICA NO TRECHO FINA DA RUA_x000D_
 ANGELO PEREZ-VILA ITAPANHAU.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA BANHEIROS QUIMICOS EM TODAS AS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE SUPERVISAO DOS TRABALHOS EXECUTADOS PELAS_x000D_
 EQUIPES DE CAMPO DA SECRETARIA DE OBRAS E SERVIÇOS URBANOS.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf</t>
   </si>
   <si>
     <t>VACINA CONTRA RAIVA</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA ESTRUTURA DE CAUDA DE BALEIA</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESPORTE SOCIAL</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf</t>
   </si>
   <si>
     <t>TURISMO DO SABER</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf</t>
   </si>
   <si>
     <t>TURISMO PARA 3ª IDADE</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONTINUIDADE DO CALÇAMENTO DA_x000D_
 RUA NICOLAU MIAUEL OBEIDI ALTURA DO N° 60 ATE A PRAIA, NO BAIRRO_x000D_
 VISTA LINDA.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE_x000D_
 PROGRAMAS DE TREINAMENTO E RECICLAGEM PARA OS TRABALHADORES_x000D_
 RESIDENTES NO MUNICIPIO QUE ESTEJAM DESEMPREGADOS.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PROVIDENCIAS NA PISCINA_x000D_
 MUNICIPAL LOCALIZADA NAS DEPENDENDAS DO PACO MUNICIPAL</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E LIMPEZA DE GUIAS E SARJETAS NA RUA HUMBERTO DA_x000D_
 SILVA PIQUES NO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESENTUPIMENTO DAS BOCAS DE LOBO DA RUA BASILIO MACHADO NETO COM RUA JOAO RAMALHO NO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO DA COLOCAÇAO DE LUMINARIAS NA RUA PROF. GERALDO MONTE MOR NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇAO DE BANHEIROS QUIMICOS NAS FEIRAS LIVRES DA CIDADE.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS VALAS EXISTENTE NO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI ORDINARIA 291/1998.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA SELETIVA.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE ONIBUS ATE O CENTRO DE SAUDE.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO PARA A PRACA DO IDOSO.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO PARA A PRAÇA DA PRIMAVERA.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA ESCOLAR DE SEGURANÇA</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADA DE MATO NA RUA GENERAL OSORIO, ALTURA DA_x000D_
 EE PROF. MARIA APARECIDA PINTO DE ABREU MAGNO.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA PRAÇA LOCALIZADA NA RUA ANTONIO SALDANHA,_x000D_
 ATRAS DA E.E. PROF. ARMANDO BELEGARD.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E NIVELAMENTO DA RUA MANOEL GAJO, PARQUE_x000D_
 ESTORIL, EM TODA SUA EXTENSAO.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇAO DE BRAÇOS DE LUZ NA RUA BRAZ CUBAS ESQUINA COM_x000D_
 A RUA BENEDITO SIQUEIRA - JARDIM PAULISTA</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO, NIVELAMENTO E CASCALHAMENTO DA RUA A,_x000D_
 JARDIM DAS CANÇOES.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADA DE MATO NAS RUAS 1 E 5 DO BAIRRO JARDIM_x000D_
 ALBATROZ II.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO ENTORNO DOS PONTOS DE ONIBUS DO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf</t>
   </si>
   <si>
     <t>MARCAÇAO DE KM NA ORLA DA PRAIA DA ENSEADA, CENTRO.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO DO PROJETO TURISTA LEGAL.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE ORIENTACAO E EDUCACAO PARA O USO DA CICLOVIA</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVALIAÇÃO OFTAMOLOGICA E AUDITIVA PARA ALUNOS DA REDE DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NA CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf</t>
   </si>
   <si>
     <t>ZOONOSES</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA CULTURA É CURRÍCULO</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS VALAS E NIVELAMENTO DAS RUAS DO JD. ANA PAULA</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO JD. ANA PAULA</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NA ESTRADA 04 E EM TODA A EXTENSÃO DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NO BAIRRO SÃO JOÃO</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE ENTRADA DO CAMINHÃO DE COLETA DE LIXO NO BAIRRO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MELHOR EM CASA - A SEGURANÇA DO HOSPITAL NO CONFORTO DO SEU LAR</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA E LIMPEZA DE VALAS DA RUA RODRIGUES ALVES, ALTURA DO Nº 459 NO BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA E SUBSTITUIÇÃO DE ÁRVORES CONDENADAS.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÕES DA SECRETARIA DE TURISMO</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS DE INFRA ESTRUTURA NO BAIRRO DO JARDIM VELEIROS.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO DA ZOONOSES EM BORACÉIA</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA NO BAIRRO DE BORACÉIA</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/5583/5583_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/5583/5583_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI Nº 445/2001 - CONVÊNIO COM A ASSOCIAÇÃO DE ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS DE BERTIOGA - AETUB</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO OLHAR BRASIL</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS VALAS DA RUA C NO JD ANA PAULA</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO JD. ANA PAULA NO SISTEMA DE ILUMINAÇÃO PÚBLICA ANUNCIADO NO BOLETIM OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JD. VISTA LINDA E CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO JARDIM RIO DA PRAIA</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO JARDIM SÃO LOURENÇO</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A EFETIVAÇÃO DE CONVÊNIO COM A SABESP, PARA A IMPLANTAÇÃO NA CIDADE DO PROJETO "OPERAÇÃO CAÇA-ESGOTO".</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA SUGESTÕES PARA SEREM IMPLEMENTADAS NA ATUAL REURBANIZAÇÃO DA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÕES DE PATRULHAMENTO INTENSIVO NA PRAIA DE ESPORTES RADICAIS.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR FORÇA TAREFA CONFORME PREVÊ A LEI DA ÀREA DE SEGURANÇA ESCOLAR EM TORNO DAS ESCOLAS, MARIA APARECIDA E JOSÉ INÁCIO HORA</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR NIVELAMENTO E CASCALHAMENTO DO LEITO CARROÇÁVEL DA ESTRADA 04 - CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA FORÇA-TAREFA NAS RUAS SEBASTIÃO ARANTES, SEBASTIÃO XAXA, JARDIM VELEIROS.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA-TAREFA NAS RUAS MARIVALDO FERNANDES, CARDEAL EMILIO BAYENDA, PROF. JOSÉ BENEVENUTO MADUREIRA - JD RIO DA PRAIA</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO NAS RUAS 07, EPHIFANIO BATISTA - VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA NO MANGUE SECO</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA INCLUSÃO DIGITAL NA TERCEIRA IDADE</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DRENAGEM, ROÇADA, ATERRO E NIVELAMENTO_x000D_
 NO LOTEAMENTO "CHACARAS ITAPANHAU" (CITY MAR)</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONIBUS INTERLIGANDO BERTIOGA - CUBATAO.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTAO DAS FARMACIA.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORE NA RUA DOS COQUEIROS, ALTURA DO N 390, JD. VELEIROS.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA AYRTON SENNA, PROXIMO AO CORPO DE BOMBEIROS NO BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE VARRIÇÃO E ROÇADA DE MATO NA RUA RAFAEL COSTÁBILE EM_x000D_
 TODA SUA EXTENSAO.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADA DE MATO NAS RUAS ENIO BARBATO E JOSE MARQUES_x000D_
 DE PAULA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARECER DO CEPAM SOBRE REFIS</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DO CEPAM</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO INDEVIDO DE TELEFONES DE EMERGENCIA</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFICIO AO DEPARTAMENTO REGIONAL DE SAUDE -_x000D_
 DRS IV - BAIXADA SANTISTA SOBRE A FALTA DE REMEDIOS.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LUMINARIAS NO BAIRRO DO ITAGUA.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA E NIVELAMENTO JD. ALBATROZ II</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO, NIVELAMENTO E ROÇADA DE MATO NA AV. MANOEL DA NOBREGA, ALTURA DO N° 203, BAIRRO CENTRA.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARECER DO CEPAM</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA DRENAGEM DO BAIRRO VILA ITAPANHAU</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO IMEDIATA DE FISCALIZAÇÃO NAS IMEDIAÇÕES  DO SESC RELATIVO AO LANÇAMENTO DE ESGOTO EM VALAS E SARJETAS A CEU ABERTO</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LUMINARIAS NO BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO SUPERAÇAO JOVEM</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE POSTE E COLOCACAO DE LUMINARIAS QUE ESTAO EM FALTA NA RUA 24 DO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NO CENTRO DE CONTROLE DE ZOONOSES</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AUE AUMENTE O REPASSE DO VALOR_x000D_
 DO CONVENIO ENTRE A APAE E PMB.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE MELHORE O ATENDIMENTO AOS_x000D_
 MUNICIPES EM RELAÇÃO AO TEMPO DE ESPERA PARA REALIZAÇÃO DE EXAMES DE ULTRA-SOM.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA QUE O SISTEMA DESTA CASA DE_x000D_
 "LOTUS NOTES" VOLTE A SER ALIMENTADO A FIM DE MELHOR RACIONALIZAR OS TRABALHOS DESTA CASA.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA ENSEADA A, BAIRRO ALBATROZ I</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PUBLICA E PODA DE ARVORE NO CANTEIRO CENTRAL DA_x000D_
 RUA LEONARDO BONNA, VILA ITAPANHAU.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR "FORÇA TAREFA" NAS RUAS DO BAIRRO DO CAIUBURA</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO NA RUA FERNANDO NASCIMENTO ALTURA DO N° 300, BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E RETIRADA DE ENTULHO NO CRUZAMENTO DAS RUAS DA SAUDADE E A LUIS PEREIRA DE CAMPOS, BAIRRO CENTRO</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO NO CRUZAMENTO DAS RUAS ANGELO PEREZ E_x000D_
 FERNANDO NASCIMENTO, BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO NA RUA ANGELO PERES, ALTURA DO N 250 BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NA BAIRRO JD. ALBATROZ II</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NA BAIRRO JD. ALBATROZ</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf</t>
   </si>
   <si>
     <t>CINEMA NOS BAIRROS.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf</t>
   </si>
   <si>
     <t>RODOVIA RIO-SANTOS</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO QUE INTENSIFIQUE AÇÕES DA ZOONOSES PARA RETIRAR ANIMAIS DE VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ELÉTRICA</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ELÉTRICA - BORACEIA</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARADE DE ONIBUS - 19 DE MAIO</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS EM BORACEIA</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DE RUA NO BAIRRO_x000D_
 JD PAULISTA.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE E UMA ESCOLA NO BAIRRO CITYMAR.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LOMBADA AO LONGO DA AV. EDUARDO CORREIA COSTA JUNIOR DE_x000D_
 FRENTE AO N° 3240 NA CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS VALAS E NIVELAMENTO DA RUA EM FRENTE A ESCOLA_x000D_
 WILLIAM AURELI.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO JEPOM</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DOS ESTACIONAMENTOS DOS BANCOS,.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCACAO DE ABRIGOS DE ONIBUS NA CHACARA VISTA LINDA EM FRENTE AO ATACADAO DAS PLANTAS E O CORDEIRO.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DE REDE ELETRICA E ILUMINACAO PUBLICA NA RUA ANA BERTI DE_x000D_
 FRONTE O KM 229 NO SITIO SAO JOAO.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA JOAO RAMALHO</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, E COLOCAÇÃO DE PO DE BRITA_x000D_
 NA RUA HENRIQUE MONTES, PROXIMO AO GINASIO DE ESPORTES ALBERTO ALVES NO BAIRRO JD. LIDO.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf</t>
   </si>
   <si>
     <t>JD. VELEIROS</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS NO BAIRRO JD RIO DA PRAIA</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMANA DE DOACAO DE SANGUE</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf</t>
   </si>
   <si>
     <t>CEU</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROCADA DE MATO, NIVELAMENTO E CASCALHAMENTO DA RUA MANOEL_x000D_
 GAJO, PARQUE ESTORIL, EM TODA SUA EXTENSAO.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORCA TAREFA NA RUA 3, RUA 2 E RUA A - ALBATROZ I</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO PUBLICA - VIELA DA SAUDADE, CENTRO</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA "FORÇA TAREFA" NAS RUAS DR LINCOLIN BOLIVAR, ESTRADA 01,_x000D_
 ESTRADA 04, ESTRADA 06, ESTRADA 07, ESTRADA 08, ESTRADA 09, ESTRADA 10, ESTRADA 11-CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRIÇAO, ROÇADA DE MATO NAS CALÇADAS, RETIRADA DE ENTULHO E COLETA DE LIXO DAS RUAS PARTICULAR IB, PROJETADA BI, FRANCISCO CHAVES, EPIFANIO BATISTA, JOSE SANCHES FERRARI E ALBINO LUIZ CALDAS - (VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DA AVENIDA ANCHIETA</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE SINALIZACAO PARA A RODOVIA RIO SANTOS</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO PARA AS RUAS DA CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO JARDIM SAO LOURENÇO.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf</t>
   </si>
   <si>
     <t>JD VELEIROS.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO DE BLOQUETES NA RUA 1 ESQUINA COM A RUA_x000D_
 PROF °. FRANCISCO TEIXEIRA E RUA FRANCISCO CHAVES ESQUINA COM A RUA ALBINO LUIZ CALDAS - VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRICAO, ROÇADA DE MATO NAS CALÇADAS, RETIRADA DE ENTULHO E_x000D_
 COLETA DE LIXO DAS RUAS 1 ESQUINA COM A RUA ALBINO LUIZ</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA ESCOLAR DE SEGURANÇA.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCACAO DE BANCOS NO PONTO DE ONIBUS LOCALIZADO NA AVENIDA ANCHIETA NA ALTURA DO N°. 236 - CENTRO</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICACOES ANTERIORMENTE FEITAS EM 2011 DE MANUTENÇÃO EM RUA NO BAIRRO DA VISTA LINDA.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LUMINARIAS NO PSH VISTA LINDA</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS JUNTA A MESA DIRETORA PARA ENCAMINHAMENTO DE REQUERIMENTO APRESENTADO POR MUNICIPE A ESTE VEREADOR</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS DE PATRULHAMENTO DA "NOVA" ORLA DA PRAIA</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVEIAMENTO DA RUA TIBIRICA.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MUDANÇA DE ITINERARIO DO ONIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSAO DA REDE DE ESGOTO E LIGACAO PARA AS CASAS DA RUA TIBIRIÇA</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA_x000D_
 DE HABITAÇÃO E PLANEIAMENTO A CONTINUIDADE DAS OBRAS EM_x000D_
 VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL O NIVELAMENTO, LIMPEZA_x000D_
 DE VALAS, COLOCAÇÃO DE PO DE BRITA, NA RUA 611. DO BAIRRO_x000D_
 CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DA CEAT PARA MELHORIA NO PROCESSO DE TRANSPORTE DE ESCOLARES NO INDAIA.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO EM BORACEIA</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PARQUE DA EMEIF JOSE ERMIRIO DE MORAES</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADA DE MATO NA VIELA DA SAUDADE, CENTRO</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TABELAS COM MEDIDAS PROFISSIONAIS DE BASQUETE_x000D_
 NA QUADRA LOCALIZADA NA PRAÇA DE ESPORTES "JOAO CARLOS FERREIRA MATHIAS DOS SANTOS".</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4631/4631_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4631/4631_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DO LEITO CARROCAVEL DA RUA JOSE GOMES.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4632/4632_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4632/4632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MANUTENÇÃO NO BAIRRO JD. ANA PAULA</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4633/4633_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4633/4633_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS ACESSOS AOS BAIRROS CHACARA VISTA LINDA E VISTA LINDA PELA RODOVIA RIO SANTOS.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4634/4634_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4634/4634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇAO NA ESTRADA 07 E EM TODA A EXTENSAO DO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4635/4635_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4635/4635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO_x000D_
 MUNICIPAL INDIGENA</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA A CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REVITALIZAÇÃO DO FORTE SÃO JOÃO.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇAO, ROÇADA, ATERRO E NIVELAMENTO DE RUA, INDAIA</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINACAO CITY MAR</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO JD. VELEIROS</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMBULANCIA PARA BORACEIA</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DA LINHA DE ONIBUS QUE SERVE OS BAIRROS DE BORACEIA_x000D_
 I E LL.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROJETO DE LEI AO CONSELHO MUNICIPAL DE PROTEÇÃO E_x000D_
 DEFESA DOS ANIMAIS - CMPDA.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXTINCAO DE TAXA LIXO PARA_x000D_
 EMPREENDEDORES INDIVIDUAL</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS VALAS E NIVELAMENTO DAS RUAS NO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4662/4662_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4662/4662_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO NO BAIRRO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇAO NO BAIRRO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4664/4664_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4664/4664_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DE REDE ELETRICA E COLOCAÇAO DE ILUMINACAO PUBLICA NA RUA SAO LUIZ NO BAIRRO SITIO SAO JOAO.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>MANUTENCAO NO APARELHO DE RAIO X DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4667/4667_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4667/4667_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA PARA A CRIAÇAO DO CENTRO DE APOIO AO PEQUENO_x000D_
 EMPREENDEDOR INDIVIDUAL.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4668/4668_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4668/4668_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA DA EMEIF SAO LOURENÇO</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LUMINARIAS.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE CONCLUSÃO DA REDE DE ESGOTO E LIGAÇÃO PARA_x000D_
 AS CASAS DA RUA TIBIRIÇA.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA NA RUA 27 COM PARTICULAR A NO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE DESASSOREAMENTO DAS VALAS E NIVELAMENTO DAS RUAS NO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO DA INDICACAO 075/2012 - SOBRE COLOCAÇÃO DE BANCOS NO PONTO DE ONIBUS LOCALIZADO NA AVENIDA ANCHIETA NA ALTURA DO N°. 236 -  CENTRO</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO E LIMPEZA DO GINASIO DE ESPORTES ALBERTO ALVES</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PUBLICA - VIELA DA SAUDADE, CENTRO</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRIÇÃO, ROÇADA DE MATO NAS CALÇADAS, RETIRADA DE ENTULHO E COLETA DE LIXO EM TODAS AS RUAS BLOQUETEADAS DO BAIRRO DE VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO, NIVELAMENTO E ROÇADA DE MATO NA AVENIDA MANOEL DA NÓBREGA, POR TODA A SUA EXTENSÃO</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA PRAÇA LOCALIZADA NA RUA ANTONIO SALDANHA,_x000D_
 ATRAS DA E.E. PROF. ARMANDO BELEGARDE.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZACAO PARA O CALCADAO DA PRAIA</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PARADA COM ABRIGO DE ONIBUS. (VILA NOVA JESURALEM)</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE ÔNIBUS</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE HOMENAGEM À APAE PELOS SEUS 10 ANOS DE FUNDAÇÃO</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf</t>
   </si>
   <si>
     <t>CACAMBAS DE LIXO NO JARDIM VELEIROS E EM GUARATUBA</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENSÍVEL AOS 3R´S - REUTILIZÁVEL, RETORNÁVEL E RECICLÁVEL</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE LOMBADA NA RUA PROJETADAI, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4694/4694_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4694/4694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUIDADE DA ABERTURA DA RUA JOSE DA_x000D_
 COSTA, ALTURA DO N° 50, NO BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4695/4695_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4695/4695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO SEJA INSTALADA GALERIA DE ÁGUA PLUVIAL, BOCA DE LOBO, NA RUA ENGENHEIRO  JOSÉ SANCHES FERRARI, ALTURA DO N 899, JD. VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4696/4696_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4696/4696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃODE INSTALACÃODE LOMBADA NA RUA EPIFÂNIO BATISTA, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O AUMENTO DO PRAZO DA CONTRATAÇÃO TENPORARIA DE SALVA-VIDAS.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4698/4698_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4698/4698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACAO DE INSTALAÇÃO DE LOMBADA NA RUA OSVALDO_x000D_
 CRUZ, BEM COMO O DESENTUPIMENTO DAS GALENAS PLUVIAIS, NO_x000D_
 BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE PRODUTOS DE LIMPEZA E MATERIAIS DE HIGIENE PESSOAL.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4702/4702_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4702/4702_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMINO DOS SERVICOS INACABADOS NA RUA 06, SETOR 04 DO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇAO DO TRANSPORTE ESCOLAR PARA ESTUDANTES BOLSISTAS QUE CURSAM NIVEL SUPERIOR FORA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇAO NA RUA 05 NO BAIRRO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇAO 035/2012 - SOBRE INSTALAÇÃO DE_x000D_
 BRAÇOS DE LUZ NA RUA BRAZ CUBAS ESQUINA COM A_x000D_
 SIQUEIRA - JARDIM PAULISTA</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE NIVELAMENTO DE RUA E DESASSOREAMENTO DAS VALAS DA RUA 07 NO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA - SITIO SÃO JOÃO E BORACEIA</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPRESSO PARA O PAGAMENTO DE AGUA E LUZ.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE MEDICAMENTOS NOS BAIRROS DE BORACEIA E INDAIA.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4710/4710_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4710/4710_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO DO SITIO SAO JOAO.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4711/4711_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4711/4711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE RUA NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VISANDO ALTERAR A LEI 1.016 DE 29/12/2011</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ENVIO DE PROJETO DE LEI VISANDO_x000D_
 OPERACIONALIZAR CONVENIO COM A POLICIA MILITAR.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4714/4714_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4714/4714_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DE RUA</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINACAO BORACEIA</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4717/4717_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4717/4717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO, NIVELAMENTO E LIMPEZA DE VALA.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DO EFETIVO DE POLICIAIS MILITARES EM_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA GESTAO PERANTE O_x000D_
 BATALHAO DA POLICIA MILITAR EM BERTIOGA, A FIM DE QUE HAJA RONDAS DOLICIAIS NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONTINUIDADE DO CALÇAMENTO DA_x000D_
 ESTRADA III, ALTURA DO N° 15. NO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO QUE MELHORE O ATENDIMENTO AOS_x000D_
 MUNICIPES EM RELACAO AO TEMPO DE ESPERA PARA REALIZAÇÃO DE_x000D_
 EXAMES DE ULTRA-SOM.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4727/4727_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4727/4727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O NIVELAMENTO, LIMPEZA DE VALAS,_x000D_
 NIVELAMENTO E COLOCAÇÃO DE PO DE BRITA NA ESTRADA I, ALTURA DO_x000D_
 N° 400. NO BAIRRO CHDCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4728/4728_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4728/4728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O NIVELAMENTO E COLOCAÇÃO DE PO_x000D_
 DE BRITA, NA RUA NICOLAU MIGUEL OBEIDI ALTURA DA CASA 03, NO_x000D_
 BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4729/4729_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4729/4729_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇAO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS DE ADEQUAÇÃO DE ACESSIBILIDADE NAS_x000D_
 UNIDADES BASICAS DE SAUDE - UBS - VISTA LINDA E VICENTE CARVALHO II.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4745/4745_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4745/4745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO DE BERTIOGA A PROMULGACAO DE LEI_x000D_
 ORDINARIA PARA A TRANSICAO DE GOVERNO</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4746/4746_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4746/4746_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇAO CENTRO DE DANÇA</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4747/4747_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4747/4747_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE MEDICAMENTO EM BORACEIA.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4748/4748_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4748/4748_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO PUBLICA PARA O BAIRRO DO JD. INDAIA.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4749/4749_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4749/4749_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA ANCHIETA (SEGURANCA).</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4750/4750_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4750/4750_texto_integral.pdf</t>
   </si>
   <si>
     <t>RODOVIA RIO - SANTOS.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4751/4751_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4751/4751_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHA DO LIXO ACUMULADO NA RUA 01 DO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4752/4752_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4752/4752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO E RECOLHA DO LIXO ACUMULADO NA RUA DO BAIRRO</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA GESTÃO PERANTE A_x000D_
 ADMINISTRAÇÃO DO HOSPITAL DE BERTIOGA A FIM DE DIMINUA O TEMPO_x000D_
 DE ESPERA DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE EFETUE A PODA DE ARVORE DE_x000D_
 FRENTE DO CREAS.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DO DIVISOR DE PISTA NA RODOVIA RIO SANTOS NO KM 2201 DO FRONTE O JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECOLHA DE RECEITA E ENTREGA DE MEDICAMENTOS EM BORACEIA</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA PARA O BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEICULOS ABANDONADOS EM VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>FEIRA DE ARTESANATO PARA O BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS LOMBADAS DA AV. ANCHIETA.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PUBLICA- JD. INDAIA</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>VAZAMENTO DE ESGOTO-BORACEIA.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS URGENTES NO CONJUNTO HABITACIONAL CITYMAR_x000D_
 - CHACARA ITAPANHAO.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ACOES JUNTO AO GOVERNO DO ESTADO PARA IMPLANTACAO DO PROJETO VILA DIGNIDADE EM BERTIOGA.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZACAO DE INFORMAÇÕES ORÇAMENTÁRIAS E FINANCEIRAS PELO SITE DA PREFEITURA DE BERTIOGA.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSAO NO PARECER DA COMISSAO DE ANALISE DE REVISAO DO PLANO DIRETOR DE BERTIOGA DE PERMISSAO PARA QUE AS IGREJAS E TEMPLOS RELIGIOSOS_x000D_
 POSSAM CONSTRUIR SEDE E FUNCIONAR NAS CHAMADAS AREAS COMERCIAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA A EQUOTERAPIA</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER PERMISSAO PARA QUE OS EIS DEEM COMO ENDERECO COMERCIAL O DE SUAS RESIDENCIAS, EM CASOS ESPECIFICOS. E, AINDA, ISENCAO DA TAXA PARA RENOVACAO DE LICENCA.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMACOES AO DER - PONTE RIO ITAPANHAU</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA FISCALIZAÇAO NOS CAMINHOES DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO PARA A RUA JOSE TOLEDO CIVITANOVA - MAITINGA</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE RADAR E TACHOES NA PONTE DO RIO ITAPANHAU</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇAO DE UM ESTACIONAMENTO NA AV. ANCHIETA DE FRENTE AO JD. ANA_x000D_
 PAULA.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO VILA AGAÓ 3</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>CADASTRO DOS MORADORES DA ROCINHA EM BORACEIA JUNTO A SECRETARIA DE HABITAÇAO</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O NIVELAMENTO, LIMPEZA DE VALA, COLOCAÇÃO DE PO DE BRITA, COLOCAÇÃO DE BRACADEIRA DE LUZ NA RUA_x000D_
 PERSEVERANÇA EM TODA SUA EXTENSAO, NO BAIRRO SITIO SAO_x000D_
 JOAO.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE POSTES COM BRACADEIRA DE LUZ NA RUA 04, TRAVESSA DA RUA 02, ALTURA DO N° 251, NO BAIRRO_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DO BENEFICIO DA CESTA BASICA AOS SERVIDORES DE TODOS OS NIVEIS</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ANUAL DE CAPACITAÇAO DOS SERVIDORES</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃODE DE ÁGUA E LUZ NA RUA_x000D_
 610, ANTIGA RUA 14 DO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA BLOQUTEADA TODA A_x000D_
 EXTENSÃO DA RUA ENGENHEIRO EDUARDO CORREA COSTA JUNIOR DO_x000D_
 BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DA AREA DA VILA DA MATA DO POLIGONO DO PARQUE_x000D_
 ESTADUAL DA RESTINGA</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIACAO DE UM GRUPO DE ESTUDOS E CONTRATAÇÃO DE ASSESSORIA_x000D_
 TECNICA ESPECIALIZADA PARA REGULARIZACAO DA AREA DO SITIO SAO JOAO</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALACAO DE CAMERAS DE SEGURANCA</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>BRAÇO DE LUZ</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO QUE AUMENTE O REPASSE DO VALOR DO CONVÊNIO ENTRE A APAE E PMB</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO DE INSITTUA CAMPANHA  DE COMBATE À VIOLÊNCIA NAS ESCOLAS</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE UMA LINHA CIRCULAR NA BAIRRO CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE UMA LINHA CIRCULAR NO BAIRRO BORACEIA</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4825/4825_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4825/4825_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO 24 HORAS POSTO DE SAÚDE DE BORACEIA COM SUA TRANSFORMAÇÃO EM UPA</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Todos os vereadores da 5ª Legislatura, Alemão, Caio Matheus, Dr. Jurandyr, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4826/4826_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4826/4826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE REFIS</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DA REDE DE ESGOTO NA RUA PASSEIO DAS ORQUIDEAS NO INDAIA</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADMINISTRAÇÃO REGIONAL EM BORACEIA</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE REFERÊNCIA E RECUPERAÇÃO PARA PORTADORES DE NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ONIBUS</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESPAÇO CIDADÃO</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO CULTURAL UBS</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE ONIBUS</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIAS, SARJETAS E CALÇAMENTO DE RUAS</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LICITAÇÃO DE BANHEIROS PÚBLICOS PARA EXPLORAÇÃO DE EIS</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO ADEQUAÇÃO DE LEGISLAÇÃO MUNICIPAL PARA GARANTIR AOS CONSELHEIROS TUTELARES DURANTE O EXERCICIO DE MANDATO AS VANTAGENS E DIREITOS SOCIAIS NOS MOLDES DO ARTIGO 134 DO ESTATUTO DA CRIANÇA E DO ADOLESCENTE  LEI 8069/90</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANEMIA FALCIFORME</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROBLEMAS NA INFRAESTRUTURA DO COLEGIO JOSE DE OLIVEIRA SANTOS</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA RUA A JD. ANA PAULA</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSAO DO BAIRRO JD. ANA PAULA NOS MAPAS DA CIDADE.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSAO SOLENE EM HOMENAGEM A SOBLOCO CONSTRUTORA PELOS 20 ANOS DO PROJETO CLOROFILA DE EDUCAÇAO AMBIENTAL.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O CEMITERIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INVERSAO DE LADO DE ESTACIONAMENTO</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4844/4844_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4844/4844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS NO BAIRRO DO CAIUBURA.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTACAO DE ESTACIONAMENTO A 45°.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4846/4846_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4846/4846_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE LOMBADAS - JD. INDAIA</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4847/4847_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4847/4847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE OFICIALIZE O CAMPEONATO ABERTO DE KARATÊ</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4848/4848_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4848/4848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO QUE CRIE CAMPANHA DE ORIENTAÇÃO AO CICLISTA</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4849/4849_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4849/4849_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E CASCALHAMENTO DO LEITO CARROÇÁVEL DAS RUAS MANOEL GAJO E EPHIFANIO BATISTA - PQ ESTORIL</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA PARA NORMALIZAR A ILUMINAÇÃO PÚBLICA EM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E CASCALHAMENTO DO LEITO CARROÇAVEL DA VIELA DA SAUDADE - CENTRO</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE CARROS  COM SOM ALTO NA ORLA DA PRAIA</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4853/4853_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4853/4853_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4854/4854_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4854/4854_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO CAMINHO DO CAPÃO</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4863/4863_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4863/4863_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DAS CRECHES.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4864/4864_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4864/4864_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLICIAMENTO AQUATICO</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4865/4865_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4865/4865_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NO INDAIÁ</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4866/4866_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4866/4866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA COMPRA DE UMA VARREDORA MOTORIZADA OU CONTRATAÇAO DE EMPRESA PRESTADORA DESSE TIPO DE SERVICO.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4867/4867_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4867/4867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO GUE INTENSIFIQUE ACOES VOLTADAS_x000D_
 AO COMBATE A DENGUE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4868/4868_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4868/4868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA PARA O BAIRRO DO JD. INDAIA.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4869/4869_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4869/4869_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇAO DE LUMINARIAS</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4870/4870_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4870/4870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE MEDICAMENTO EM BORACEIA</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4871/4871_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4871/4871_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIA, SARJETA E CALÇAMENTO DE RUA.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4874/4874_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4874/4874_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS NO JARDIM ANA PAULA, COLOCAÇÃO DE ENTULHO NA RUA C E ROÇADA DE MATO EM TODO O BAIRRO</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NA RUA 9 NA CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO POSTE NA RUA 27 DO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA NAS PRAIAS</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO RUA OSWALDO OLIVA</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO DA ZOONOSES NA ALDEIA INDÍGENA DE BORACEIA</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REMANEJAMENTO DE POSTE E SINALIZAÇÃO NA NOVA PISTA DA AVENIDA ANCHIETA DO BAIRRO MAITINGA</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA SOROPOTIMISTA</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POSTO POLICIAL EM BORACEIA_x000D_
 </t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4886/4886_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4886/4886_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PONTO ONIBUS EM BORACEIA</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4887/4887_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4887/4887_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO PORTAL DO JD. INDAIÁ</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4888/4888_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4888/4888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO - EMEIF BORACEIA</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4898/4898_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4898/4898_texto_integral.pdf</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE EFETUE PAGAMENTO DE PRO-LABORE AOS FUNCIONÁRIOS DA EMPRESA SANSIM SERVIÇOS MÉDICOS, VEZ QUE ATUAM NO SALVAMENTO E PRIMEIROS-SOCORROS NAS RODOVIAS RIO-SANTOS E MOGI-BERTIOGA BENEFICIANDO NOSSA POPULAÇÃO</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADOS NOS CAMPOS DE FUTEBOL DE BERTIOGA</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO VERÃO AZUL</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE LUMINÁRIAS EM GUARATUBA</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>DOAÇÕES DE MATERIAIS ESPORTIVOS PARA ESCOLAS PÚBLICAS</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONES PÚBLICOS BORACEIA</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS E LÍQUIDOS</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHA E LIMPEZA DE VALA</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA CRACK</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4908/4908_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4908/4908_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECAT (CASA DE PASSAGEM)</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A PAULO ANDRADE PRESIDENTE DO MEEB -_x000D_
 MINISTÉRIO DE EVENTOS EVANGÉLICOS DE BERTIOGA E TODA SUA EQUIPE.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO JORNAL "VOZ DE BERTIOGA" PELO _x000D_
 JORNAL INFORMATIVO DE PREVENÇÃO E COMBATE AO USO DE DROGAS.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR AQUILINO_x000D_
 BISPO DOS SANTOS.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS COMERCIANTES DE BERTIOGA.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO 3° TORNEIO DE FUTEVOLEI - VERAO 2012.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>Marcelo Vilares, Adiel, Caio Matheus, Ney Lyra, Pastor Clayton, Renatinho, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO EX-VEREADOR OSWALDO DE SALLES PEREIRA.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>Adiel, Caio Matheus, Marcelo Vilares, Pastor Clayton, Renatinho, Toninho Rodrigues, Valdemar da Silva, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL JOSÉ CÂNDIDO </t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO IFC - INSTITUTO DE FORMAÇÃO CRISTÃO EM BERTIOGA</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO MOVIMENTO VOTO CONSCIENTE DE BERTIOGA</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A TODAS AS MULHERES PELO DIA INTERNACIONAL DAS MULHERES A SER COMEMORADO NO DIA 08 DE MARÇO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A EMPRESA AQUAMARE.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS KARATECAS DE BERTIOGA.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DIA INTERNACIONAL DA SÍNDROME DE DOWN.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO JORNAL DO BUSÃO.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA APRESENTAÇÃO DA PAIXÃO DE CRISTO</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>Dr. Jurandyr, Alemão, Caio Matheus, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO JORNAL O ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZACAO AO CENTENARIO DO_x000D_
 SANTOS F.C.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO DIA DAS MÃES</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PREFEITO DE ITANHANDU</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS ATLETAS DO BASQUETE DA ESCOLA ESTADUAL ARMANDO BELEGARDE</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. EDISON PEREIRA DA COSTA</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO DR. JOÃO PAULO FERNANDES FILHO</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SERVIDOR OMAR SANTOS DE CAMPOS</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DO GRUPO DE CAPOEIRA UNIÃO CULTURAL</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À AMAI (ASSOCIAÇÃO DE MORADORES ATIVOS DO INDAIÁ).</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO DIA 19 DE MAIO, DATA EM QUE SE COMEMORA A EMANCIPAÇÃO DA CIDADE DE BERTIOGA.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ASSISTENTES SOCIAIS PELA PASSAGEM DE SEU DIA</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS PRIMEIROS FORMANDOS EM GESTÃO PÚBLICA DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO AOS ATLETAS BERTIOGUENSES PELAS VITORIAS E_x000D_
 PARTICIPACAO NA 27A EDICAO DOS 10 KM TRIBUNA FM-UNILUS.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZAÇAO AO CLUBE DOS DESBRAVADORES</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AO SELESIM 2012.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AOS EMANCIPADORES DE BERTIOGA.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO PELO ANIVERSARIO DA ASSOCIAÇAO DOS ENGENHEIROS,_x000D_
 ARQUITETOS E AGRONOMOS DE BERTIOGA.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS ATLETAS DE BERTIOGA E SEU TREINADOR LUIZ_x000D_
 BRUM.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO A IGREJA GRAÇA E VIDA.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO EVENTO CULTURAL BEN</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZAÇÃO AOS ATLETAS BERTIOGUENSES PELAS VITÓRIAS E_x000D_
 PARTICIPAÇÃO NA 1A ETAPA DA MARATONA DE REVEZAMENTO BERTIOGA MARESIAS </t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A ESTUDANTE LETICIA DANIELA FERNANDEZ</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA INAUGURAÇÃO DA IGREJA PAZ E VIDA</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4551/4551_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4551/4551_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA PASSAGEM DO DIA DA IMPRENSA</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DO SR. REGIS DE BRITO PANAO.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS PORTEIROS PELO SEU DIA</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A ENFERMEIRA KELLY VIRGINIA CRUZ DE LIMA PELOS SERVICOS PRESTADOS A REDE MUNICIPAL DE SAUDE</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AO SR. ROBERTO TADEU JULIAO, SECRETARIO DE_x000D_
 SERVIÇOS URBANOS.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO A SONIA REGINA GUITEZ</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO SENHOR PROFESSOR DR. JOAO CARLOS SHIMADA BORGES</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO PARA O CAMPEONATO BERTIOGUENSE DE FUTEVOLEI 2012.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4636/4636_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4636/4636_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE APOIO A DECLARACAO KARI-OCA2</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Dr. Jurandyr, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO EX-VEREADOR FRANSCISCO SOTO BARREIRO FILHO</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AOS ATLETAS BERTIOGUENSES PELA VITORIA NA 2ª ETAPA DO 20° SP OPEN DE BIATHLON.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE CONGRATULACAO AO DIA DO PESCADOR</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS PROFISSIONAIS DO CAPS DE BERTIOGA</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAGAO AO CÍRCULO DE AMIGOS DO MENOR PATRULHEIRO_x000D_
 DE BERTIOGA - CAMPB.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4642/4642_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4642/4642_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AO DIA DO PADROEIRO.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO AOS MEMBROS DO COMITE GESTOR_x000D_
 MUNICIPAL DAS MICRO E PEQUENAS EMPRESAS E O SEU PRESIDENTE, HAROLDO_x000D_
 KALLEDER.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA PASSAGEM DO DIA INTERNACIONAL DE COMBATE AS DROGAS.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZAÇAO AOS ATLETAS DA EQUIPE MASCULINA E_x000D_
 FEMININA DE NATACAO.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO A NOVA DIRETORIA DO CAMPB.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4730/4730_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4730/4730_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AO LIONS CLUBE DE BERTIOGA PELA REALIZAÇAO DA_x000D_
 FESTA DA TAINHA.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO A PROFISSIONAL DA EDUCAÇAO SRTA MARIANA DOS_x000D_
 SANTOS SOUSA.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO AO ENG.° JOSE LUIZ SALES</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>Dr. Jurandyr</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>1° ENCONTRO DE CORAIS DE BERTIOGA</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO PELA PASSAGEM DO DIA DO CORRETOR DE IMOVEIS.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPUDIO À ARTESP</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZAÇAO AO SR. JOSE MARIA SANTANA DIAS, PELA CONSTRUÇÃO DE UM CAMPINHO DE FUTEBOL NA CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZAÇAO AO SR. RONALDO DIAS DOS SANTOS, PRESIDENTE DA_x000D_
 ASSOCIAÇAO DOS MORADORES DO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZAÇAO A COMISSAO DE MORADORES DO JD. ANA PAULA.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO A APAE PELA REALIZACAO DA II FESTA DO PASTEL</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AO TREINADOR DE BASQUETE CLARCK ROMAO.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4889/4889_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4889/4889_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO FESTA DAS GERAÇÕES DA IGREJA ASSEMBLEIA DE DEUSMINISTÉRIO DO BELÉM</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA PASSAGEM DO DIA DA CONSCIENCIA NEGRA</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO PEDESTRIANISTA ANTONIO MONTEIRO DA SILVA</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DA PARABENIZAÇÃO AOS ALUNOS DO COLÉGIO SABER</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS REPRESENTANTES DO BSGI EM BERTIOGA</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. EDNALDO FRANCISCO DA COSTA DOS SANTOS</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO SOLDADO DO 17º GRUPAMENTO DE BERTIOGA SR. ARTHUR</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO BERTIOGUENSE AO DEPUTADO FEDERAL ALBERTO MOURÃO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>Mesa Diretora 2011/2012</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE HONRARIA NOS TERMOS DA RESOLUÇÃO 100/2010.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CONCESSÃO DE HONRARIA NOS TERMOS DA RESOLUÇÃO Nº 100/2010</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  DISPÕE SOBRE A CONCESSÃO DE HONRARIA NOS TERMOS DA RESOLUÇÃO 100/2010.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>Mesa Diretora 2011/2012, Marcelo Vilares, Pastor Clayton, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES ATUAIS DE VENCIMENTOS DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4651/4651_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4651/4651_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE BERTIOGA, PARA O PERÍODO DE 2013 A 2016 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Mauro Dedemo Orlandini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O PARÁGRAFO 1º, DO ARTIGO 9º, DA LEI COMPLEMENTAR MUNICIPAL N. 82, DE 22 DE DEZEMBRO DE 2011_x000D_
 </t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CÓDIGO TRIBUTÁRIO DA ESTÂNCIA BALNEÁRIA DE BERTIOGA_x000D_
 </t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONTENDO O PLANO DE CARREIRA E A TABELA DE CARGOS E VENCIMENTOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EFETIVOS PARA O QUADRO DE SERVIDORES DA PREFEITURA DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 316/98, QUE INSTITUIU O CÓDIGO DE OBRAS E EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUMENTA ALÍQUOTA DA CONTRIBUIÇÃO PREVIDENCIÁRIA PATRONAL"</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO CÓDIGO  AMBIENTAL DO MUNICÍPIO DE BERTIOGA."</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI  O PLANO DIRETOR DE ÁREAS VERDES E ARBORIZAÇÃO VIÁRIA DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DE RESÍDUOS  SOLÍDOS E O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4650/4650_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4650/4650_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DO ADICIONAL DA SEXTA PARTE DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DAS EMPRESAS DE TRANSPORTE E RECICLAGEM DE RESÍDUOS SÓLIDOS DE BERTIOGA".</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO , À TÍTULO ONEROSO, DE USO DE ESPAÇOS FÍSICOS PERTENCENTES À ADMINISTRAÇÃO MUNICIPAL, À INSTITUIÇÃO FINANCEIRA PARA O FUNCIONAMENTO DE POSTOS BANCÁRIOS."</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A CONCESSÃO, REFORMA OU AMPLIAÇÃO, BEM COMO O USO E O FUNCIONAMENTO DOS QUIOSQUES SITUADOS NA ORLA MARÍTIMA DO MUNICÍPIO E ADOTA PROVIDÊNCIAS CORRELATAS".</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO ARTIGO 61, DA LEI MUNICIPAL Nº 316/98, BEM COMO SEUS PARÁGRAFOS, E ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 20, DA LEI MUNICIPAL Nº 315/98, RELACIONADOS ÀS RESIDÊNCIAS EM SÉRIE".</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMPANHIA MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DO MUNICÍPIO DE BERTIOGA, DESCREVE AS ATRIBUIÇÕES DAS UNIDADES ADMINISTRATIVAS DE PRIMEIRO NÍVEL E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REPASSE DE SUBVENÇÕES SOCIAIS DO PODER PÚBLICO MUNICIPAL A ENTIDADES SEM FINS LUCRATIVOS _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUI AS BANCAS DE JORNAL COMO PONTOS DE APOIO AO TURISMO, À CULTURA E À INFORMAÇÕES NA CIDADE DE BERTIOGA_x000D_
 </t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA OSWALDO DE SALLES PEREIRA A RUA APROVADA 132 NO JARDIM RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JOSÉ GALDINO DA SILVA A RUA APROVADA 128 NO JARDIM RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA PASTOR RONALDO RODRIGUES DA SILVA A RUA APROVADA 133 NO JARDIM RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JAIME PEREIRA A RUA PASSAGEM DE SERVIDÃO 01, NO JARDIM RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA AQUILINO BISPO DOS SANTOS A RUA APROVADA 134, NO JARDIM RIO DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A OBRIGATORIEDADE DA PUBLICAÇÃO DAS ATAS DE REUNIÃO DOS CONSELHOS MUNICIPAIS NO BOLETIM OFICIAL DO MUNICÍPIO - BOM E A RESPECTIVA DISPONIBILIZAÇÃO DAS MESMAS ATRAVÉS DO SITE OFICIAL DA PREFEITURA DO MUNICÍPIO DE BERTIOGA_x000D_
 </t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O AGENDAMENTO TELEFÔNICO DE CONSULTAS MÉDICAS PARA PACIENTES IDOSOS E PARA PESSOAS COM DEFICIÊNCIA, MEDIANTE CADASTRO NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA JOSÉ RODRIGUES A ATUAL PRAÇA APROVADA N.º 152 DO LOTEAMENTO BALNEÁRIO ITAPORÃ. _x000D_
 </t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO MUNICÍPIO DE BERTIOGA O DIA MUNICIPAL EM COMEMORAÇÃO AO PROFISSIONAL DA CONSTRUÇÃO CIVIL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO MUNICÍPIO DE BERTIOGA O DIA MUNICIPAL EM COMEMORAÇÃO A LEI MARIA DA PENHA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CAMPANHA PERMANENTE DE ESCLARECIMENTO E PREVENÇÃO DO CONTÁGIO DE HEPATITE DOS TIPOS B E C, VOLTADA AOS PROFISSIONAIS DE SALÃO DE BELEZA E ESTABELECIMENTOS CONGÊNERES NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE REGRAS PARA A OBTENÇÃO DE CERTIFICADO DE INSPEÇÃO PREDIAL_x000D_
 </t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA SÁUDE DO ADOLESCENTE NO ÂMBITO DO MUNICÍPIO DE BERTIOGA_x000D_
 </t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TORNA OBRIGATÓRIA A COLOCAÇÃO DE SINALIZAÇÃO NÁUTICA DE RESTRIÇÃO PARA ENTRADA DE EMBARCAÇÕES MOTORIZADAS / JET SKIS EM ÁREAS DE CONCENTRAÇÃO DE BANHISTAS"</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA PROGRAMAS DE AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO PERÍODO DE 2010 A 2013 PARA O EXERCÍCIO DE 20102".</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA PROGRAMAS E AÇÕES PROGRAMÁTICAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2012".</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO  MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.201.811,55 (TRÊS MILHÕES DUZENTOS E UM MIL E OITOCENTOS E ONZE REAIS E CINQUENTA E CINCO CENTAVOS)".</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.961.811,55 (OITO MILHÕES, NOVECENTOS E SESSENTA E UM MIL E OITOCENTOS E ONZE REAIS E CIQUENTA E CINCO CENTAVOS)".</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA PROGRAMAS DE AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO PERÍODO DE 2010 A 2013 PARA O EXERCÍCIO DE 2012".</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>"ALTERA PROGRAMAS E AÇÕES PROGRAMÁTICAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS  - LDO PARA O EXERCÍCIO DE 2012".</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DA PREFEITURA  DO MUNICÍPIO  DE BERTIOGA MANTER EQUIPE MÉDICA E AMBULÂNCIA EM PARQUES E PRÓPRIOS PÚBLICOS ONDE HAJA CONCENTRAÇÃO DE PESSOAS PRATICANDO ATIVIDADES ESPORTIVAS".</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf</t>
   </si>
   <si>
     <t>"OBRIGA A PREFEITURA A FAZER CAMPANHAS PERIÓDICAS EDUCATIVAS DE CONSCIENTIZAÇÃO DA POPULAÇÃO PARA NÃO SUJAR A CIDADE".</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA PROGRAMA EDUCACIONAL DE PREVENÇÃO DE ACIDENTES NA INFÂNCIA, COMO ATIVIDADE EXTRACURRICULAR OBRIGATÓRIA NA REDE MUNICIPAL DE ENSINO".</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À DOAÇÃO DE MEDULA ÓSSEA E DE SANGUE DO CORDÃO UMBILICAL E PLACENTÁRIO - PRÓ-MEDULA".</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROJETO NASCE UMA VIDA, PLANTE UMA ÁRVORE".</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 905, DE 02 DE JUNHO DE 2010."</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA PROGRAMAS E AÇÕES DO PLANO PLURIANUAL DO PERÍODO DE 2010 A 2013 PARA O EXERCÍCIO DE 2013".</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOTIFICAÇÃO COMPULSÓRIA DE VIOLÊNCIA CONTRA A MULHER ATENDIDA EM SERVIÇOS DE URGÊNCIA E EMERGÊNCIA EM UNIDADES DE SAÚDE DO MUNICÍPIO DE BERTIOGA".</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>"FIXA O VALOR DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, PARA O PERÍODO DO 2013 A 2016 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA DE RUA CAVALEIRO ADELSON RIESCO A ATUAL RUA 04 NO BAIRRO DE VICENTE DE CARVALHO II".</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ATUALIZA E APERFEIÇOA A LEI MUNICIPAL Nº 393/00".</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4649/4649_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4649/4649_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, O PROGRAMA "AGENDA 21 LOCAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BERTIOGA O "DIA DA CONSCIÊNCIA JOVEM", A SER COMEMORADA TODO ÚLTIMO DOMINGO DE ABRIL DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROGRAMA DE APOIO A GERAÇÃO DE EMPREGO PARA JOVENS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA DE INCENTIVO À PRÁTICA CULTURAL E DESPORTIVA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4701/4701_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4701/4701_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A IMPLANTAÇAO DE SISTEMA DE CIRCUITO FECHADO DE TV NAS ESCOLAS DO MUNICÍPIO DE BERTIOGA."</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4738/4738_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4738/4738_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PARÁGRAFO 1º, DO ARTIGO 1º, DA LEI Nº 1.032 DE 18 DE JULHO DE 2.012."</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4739/4739_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4739/4739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 13.467.485,00.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4740/4740_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4740/4740_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE DOTAÇÕES ORÇAMENTÁRIAS CONSTANTE NOS ARTIGOS 1º E 2º DA LEI MUNICIPAL Nº 1.028, DE 29 DE JUNHO DE 2.012.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 5.400.000,00 (CINCO MILHÕES E QUATROCENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.007, DE 21 DE DEZEMBRO DE 2.011".</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTIMULA O INCENTIVO DE DOAÇÃO A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS-APAE DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA AVENIDA FRANCISCO SOTO BARREIRO FILHO A ATUAL AVENIDA ENSEADA 5/RUA APROVADA 957 NO BAIRRO MAITINGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO ÂMBITO DO MUNICÍPIO, O PROGRAMA "MULHER-SUA SAÚDE, SEUS DIREITOS", E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA EDUCATIVA DE NUTRIÇÃO INFANTIL".</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 316,  DE 16 DE OUTUBRO DE 1998".</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INCLUI PROGRAMAS DE AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO PERÍODO DE 2010 A 2013 PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4819/4819_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4819/4819_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INCLUI E ALTERA PROGRAMAS E AÇÕES PROGRAMÁTICAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2013".</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>"FIXA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2013".</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE BERTIOGA O PROGRAMA DE VISITAS EM DOMICILIO DISPONDO SOBRE VACINAÇÃO DE IDOSOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE EXAME OFTALMOLÓGICO EM CRIANÇAS POR OCASIÃO DAS VACINAS OBRIGATÓRIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 5.500,00 (CINCO MIL E QUINHENTOS REAIS)</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4873/4873_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4873/4873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO PARA OS CARGOS E FUNÇÕES DE CONFIANÇA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA  MUNICIPAL DIRETA, INDIRETA E AUTÁRQUICA E FUNDACIONAL NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4856/4856_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4856/4856_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
     <t>Marcelo Vilares, Alemão, Caio Matheus, Dr. Jurandyr, Ney Lyra, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7622/7622_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7622/7622_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIA DE HOMENAGEM A BSGI</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7623/7623_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7623/7623_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMPANHIA MUNICIPAL DE HABITAÇÃO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7621/7621_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7621/7621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIOA DE SEGURANÇA PÚBLICA, PARA FORNECIMENTO DE COMBUSTÍVEL PARA AS VIATURAS EM SERVIÇO NA UNIDADE POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O REGISTRO ELETRÔNICO DA PONTO DA SECRETARIA DA HABITAÇÃO - CHEFIAS E SERVIDORES COMISSIONADOS.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE FÉRIAS E HORAS EXTRAS DA SECRETARIA DE SAÚDE - SERVIDORES COMISSIONADOS.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>REITERA INFORMAÇÕES SOBRE O PROJETO VERÃO AZUL 2012.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS IMÓVEIS LOCADOS PREFEITURA.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CREDORES ACIMA DE R$ 100 MIL REAIS.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROJETO DE ILUMINAÇÃO PARA TREVOS DE ACESSOS AOS BAIRROS</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CASA ONDE FUNCIONAVA A CRECHE_x000D_
 EM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A UNIDADE BÁSICA DE SAÚDE DE_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES ACERCA DA PAVIMENTAÇÃO DAS RUAS DR. LINCOLN BOLIVAR NEVES, NA CHÁCARA VISTA LINDA E ANTÔNIO RODRIGUES DE ALMEIDA, NO JARDIM LIDO E CÓPIAS._x000D_
 </t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLICAÇÃO DE MULTA À SABESP</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE MICRO E MACRO DRENAGEM DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATO ENCAMINHAMENTO DO PROJETO DE LEI E EM FORMA DE PROJETO DE LEI QUE INSTITUI O ESTATUTO DO MAGISTÉRIO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONVÊNIO FIRMADO COM A CEF PARA OBRAS DE INFRA ESTRUTURA - RUA LUCAS DA CRUZ CARVALHO E AVENIDA DO TELÉGRAFO</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE JET SKIS E LANCHAS</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO 2354/09</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DE INTEIRO TEOR DO PROC. ADM. 9882/2011 </t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROCESSO PROTOCOLADO PELA SERRAMAR EMPREENDIMENTOS</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O NÃO CUMPRIMENTO DO DECRETO 1.499 DE 08 DE FEVEREIRO DE 2010.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ESCOLA ESTADUAL DE GUARATUBA.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO ENTRE A PREFEITURA E A VIAÇÃO BERTIOGA.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O BOLSA FAMILIA.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O USO DA EMEIF JOSÉ HERMÍRIO DE MORAES DURANTE AS FESTIVIDADES DE CARNAVAL</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO PARA A RUA ANTONIO RODRIGUES DE ALMEIDA.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SOBRE OBRAS DA RUA SEBASTIÃO ARANTES.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE IMPLANTAÇÃO DO SISTEMA DE PONTO ELETRÔNICO DAS ESCOLAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROJETO VERÃO AZUL 2012.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNDEB - FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA_x000D_
 EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATO FIRMADO ENTRE A PREEFEITURA, CDHU E SABESP.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O PROGRAMA DE SAUDE VOCAL.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE A EMEIF CAIUBURA.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDÊNCIAS QUANTO A MANUTENÇÃO POPULAR DOS MORADORES NO BAIRRO ANA PAULA.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS PROJETOS DA CASA DO EDUCADOR.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DOS PROCESSOS ADMINISTRATIVOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO TERCOPAV</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DA EMPRESA ALADIN</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ZONA AZUL</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE ATAS DE REUNIÃO DA CEAT</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ETEC BERTIOGA</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE GRATIFICAÇÕES DO SAMU</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ÁREA PÚBLICA PARA INSTALAÇÃO DE POSTO POLICIAL MILITAR EM GUARATUBA.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DISPONIBILIDADE DE VACINA H1N1 PARA O COMBATE A GRIPE INFLUENZA PARA OS PROFISSIONAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DO PROGRAMA REDE CEGONHA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM. 6110/11.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM.  6174/10.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. 9882/11.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM.  7538/10.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM.  11578/11.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM.  9979/11.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM.  10748/11.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM.  8808/11.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. ADM.  10609/11.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROC. 6666/11.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO DER.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E COPIA DE INTEIRO TEOR DO PROCESSO PA 7353/2008.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE POSSÍVEL PONTO DE RECICLAGEM E TRANSBORDO.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A VILA DA MATA.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PSH BORACÉIA.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDÊNCIAS NA UBS DE VISTA LINDA</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DAS CONTAS DE ÁGUA, LUZ E TELEFONE.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER IMEDIATAS PROVIDENCIAS NA ÁREA DE SEGURANÇA E ZELADORIA DO PAÇO MUNICIPAL. </t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMACOES ACERCA DA MANUTENÇÃO NOS APARELHOS DE ELETROCARDIOGRAMA DO CEME CENTRO DE ESPECIALIDADES MEDICAS.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE INFORME QUANTO GASTOU COM_x000D_
 PUBLICIDADE NOS PRIMEIROS 3 ANOS DE MANDATO, BEM COMO QUANTO_x000D_
 GASTOU NO CORRENTE ANO ATE A PRESENTE DATA.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDENCIAS NA EMEIF RIO DA GRANJA - MANGUE_x000D_
 SECO.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES SOBRE A SUPRESSAO DE VAGAS EM 45° COM A_x000D_
 IMPLANTAÇAO DE CICLOVIA NA AV. ANCHIETA.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFICIO A DELEGACIA REGIONAL DE ENSINO DE SANTOS.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ATUALIZADAS SOBRE O NACE.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTO QUANTO A DUPLICIDADE DE NOME DE RUAS EM_x000D_
 BORACEIA.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSA SÃO PAULO</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONVOCAÇÃO PRESIDENTE DO BERTPREV PARA DISCUSSÃO DE ASSUNTO PERTINENTE A VOTAÇÃO DO ESTATUTO DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DA AGENDA DE AÇÕES 2012 DO MUNICÍPIO, NAS ÁREAS DE ASSISTENCIA SOCIAL,SAUDE, EDUCAGAO E TURISMO.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER COPIA DA PLANTA OFICIAL DO LOTEAMENTO JARDIM ALBATROZ I_x000D_
 </t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFICIO A ELEKTRO PARA ESCLARECIMENTO SOBRE_x000D_
 DIREITOS DOS CLIENTES QUANDO DE SITUACOES DE RESSARCIMENTO DE PREJUIZOS.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE O PROJETO DE INSTALAÇÃO DE REDE DE_x000D_
 ESGOTO E URBANIZACAO DA RUA MANOEL GAJO, PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t>CICLO-FAIXA.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INVASAO DO BAIRRO SANTISTA.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES PORMENORIZADAS SOBRE A SAÚDE EM BORACÉIA.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO PERMANENTE DE UMA UNIDADE DE BASE COMUNITÁRIA MÓVEL EM BORACÉIA.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA COMPLETA DA APRESENTAÇÃO PROFERIDA DURANTE A AUDIÊNCIA PÚBLICA DA EDUCAÇÃO REALIZADA EM 30/04/2012.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROJETO DE IMPLANTAÇÃO DE UM PONTO DE ENTREGA VOLUNTÁRIA - PEV NO BAIRRO JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE PLANTA OFICIAL DOS LOTEAMENTOS CHÁCARA VISTA LINDA E CHÁCARA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>Renatinho, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPACIDADE DE ATENDIMENTO NO NACE</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES QUANTO A CICLOVIA DA AV. ANCHIETA</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>Taciano Goulart, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES ACERCA DO CONCURSO PARA PROCURADOR MUNICIPAL REFERENTE AO EDITAL 01/2011.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO DER PARA ADEQUAR O ACESSO À RODOVIA RIO-SANTOS PELAS RUAS DOS BAIRROS CHÁCARAS VISTA LINDA E JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO 2874/12</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COMPLEMENTARES SOBRE ETEC BERTIOGA</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO 3156/11 RELACIONADO COM A REFORMA DA USB BORACÉIA.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO 5050/2000</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO QUANTO AO ABUSO DOS ESPORTISTAS DE PARAPENTE</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE VERBAS DO GOVEMADOR ALCKMIN PARA A_x000D_
 SAUDE DE BERTIOGA.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDENCIAS NA EMEIF E NEIM JOSE CARLOS_x000D_
 BUZINARO - GUARATUBA.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE VERBAS DO DEPUTADO ESTADUAL PAULO_x000D_
 ALEXANDRE PARA A PRACA POTENGY NO VILA AGAO.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA IMEDIATAS PROVIDENCIAS NA EMEIF CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇOES VILA DA MATA</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇOES PSF</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACAO SOBRE POSSIVEL CONSTRUÇAO DA COBERTURA DO_x000D_
 ESTACIONAMENTO DO CONDOMINIO CUNHAMBEBE.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUCAO DOS PROBLEMAS PENDENTES NESTA ESCOLA QUE ATÉ HOJE NAO FORAM RESOLVIDOS.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES A RESPEITO DA EMPRESA DILMA CORDEIRO DE SOUZA ME</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMACOES ACERCA DA_x000D_
 QUANTIDADE DE CRIANCAS QUE ESTÃO EM LISTA DE ESPERA DAS_x000D_
 CRECHES MUNICIPAIS</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PROCESSO 4014/11 RELACIONADO COM A MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DO CONTRATO ENTRE A PREFEITURA E A EMPRESA QUE_x000D_
 PRESTA MANUTENCAO DE LUMINARIAS PUBLICAS.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DO CONVENIO ENTRE A PREFEITURA E O_x000D_
 MENDES CONVENTION CENTER DE SANTOS.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDENCIAS NA EMEIF JOSE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA COMPLETA DA APRESENTACAO PROFERIDA DURANTE A AUDIENCIA PUBLICA DA LDO 2013.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>Ney Lyra, Alemão, Caio Matheus, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4552/4552_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4552/4552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE ABERTURA DE RUA.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE SAUDE DO SERVIDOR MUNICIPAL.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf</t>
   </si>
   <si>
     <t>FEIROES DE AUTOMOVEIS.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE DECISAO DA SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PROCESSO 11733/11 RELACIONADO COM A LOCAÇAO DE RELOGIOS DE PONTO.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE DIVERSOS DOCUMENTOS DA EMPRESA GERALDO J_x000D_
 COAN, PRESTADORA DE SERVIÇOS DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PROCESSO 6743/11 RELACIONADO COM_x000D_
 A AQUISICAO DE VEICULO PARA COLETA SELETIVA DE LIXO.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INFORMACAO COMPLEMENTAR SOBRE OS LOTEAMENTOS CHACARA VISTA LINDA E CHACARA ITAPANHAU.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PLANO DIRETOR DE TURISMO NAUTICO.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA DE APOIO I E II.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DOS SERVICOS REALIZADOS EM 2011 E 2012</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADITAMENTO DOS CONTRATOS FIRMADOS ENTRE A PMB E ACCB</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMACOES ACERCA DO _x000D_
 LEVANTAMENTO TOPOGRAFICO NA RUA 10 DO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE OS PROCESSOS EM ANDAMENTO NA_x000D_
 PREFEITURA MUNICIPAL DE BERTIOGA QUE VERSAM SOBRE O PAGAMENTO DA 6A PARTE_x000D_
 DO SALARIO PARA OS FUNCIONARIOS PUBLICOS COM 20 ANOS COMPLETO DE SERVIÇO</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROCESSO 2646/11.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DOS AUTOS ADMINISTRATIVOS N° 4692/2009,</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMACOES SOBRE OS MENORES "APRENDIZ" RETIRADOS DO SEAL</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO 2706/12 RELACIONADOCOM A EMPRESA DILMA CORDEIRO DE SOUZA - ME.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES COMPLETAS SOBRE O PROJETO DE IMPLANTAÇÃO DO ESPACO CIDADAO EM BORACEIA.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4646/4646_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4646/4646_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROCESSO 5079/05</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PROCESSO 1310/09 RELACIONADO COM A EMPRESA PELTIER COMERCIO E INDUSTRIA LTDA.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4648/4648_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4648/4648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES COMPLETAS SOBRE O PROJETO E A IMPLANTAÇÃO DO NEIM DA JARDIM VISTA ALEGRE.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EMENDA PARLAMENTAR_x000D_
 DO DEPUTADO FEDERAL NELSON MARQUEZELLI</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA A COMPANHIA MUNICIPAL_x000D_
 DE HABITAÇÃO</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES COMPLETAS SOBRE O PROJETO E IMPLANTAÇÃO DE QUADRA POLIESPORTIVA - JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4720/4720_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4720/4720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO LOTEAMENTO JARDIM ALBATROZ II.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE VERBA PARA CRIAÇAO DE LEITOS DE UTI.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>Marcelo Vilares, Caio Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DO INSS</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES SOBRE A OBRA DE DUPLICACAO DA AVENIDA_x000D_
 ANCHIETA.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4735/4735_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4735/4735_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA INSTITUCIONAL</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4736/4736_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4736/4736_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTACAO DE CONTAS E INFORMAÇÕES NA GESTAO PUBLICA DO_x000D_
 MUNICIPIO DE BERTIOGA FRENTE AS IRREGULARIDADES APONTADAS PELO TRIBUNAL DE_x000D_
 CONTAS DO ESTADO DE SAO PAULO, ENTRE ESTAS DESVIOS DE DINHEIRO PUBLICO_x000D_
 E SUPERFATURAMENTO DE OBRAS E SERVIÇOS.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4737/4737_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4737/4737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇAO DE REGISTROS DE AMBULANTES_x000D_
 CANCELADOS</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTACAO DE CONTAS E INFORMACOES NA GESTAO PUBLICA DO MUNICIPIO DE BERTIOGA FRENTE AS IRREGULARIDADES APONTADAS PELO TRIBUNAL DE_x000D_
 CONTAS DO ESTADO DE SAO PAULO, ENTRE ESTAS DESVIOS DE DINHEIRO PUBLICO_x000D_
 E SUPERFATURAMENTO DE OBRAS E SERVICOS.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTACAO DE CONTAS E INFORMACOES NA GESTAO PUBLICA DO_x000D_
 MUNICIPIO DE BERTIOGA FRENTE AS IRREGULARIDADES APONTADAS PELO TRIBUNAL DE_x000D_
 CONTAS DO ESTADO DE SAO PAULO, ENTRE ESTAS DESVIOS DE DINHEIRO PUBLICO_x000D_
 E SUPERFATURAMENTO DE OBRAS E SERVICOS.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTAÇAO DE CONTAS E INFORMAÇOES NA GESTAO PTDO_x000D_
 MUNICIPIO DE BERTIOGA FRENTE AS IRREGULARIDADES APONTADAS PELO TRIBUNAL DE_x000D_
 CONTAS DO ESTADO DE SAO PAULO, ENTRE ESTAS DESVIOS DE DINHEIRO PUBLICO_x000D_
 E SUPERFATURAMENTO DE OBRAS E SERVICOS.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTACAO DE CONTAS E INFORMAÇÕES NA GESTÃO PÚBLICA DO MUNICIPIO DE BERTIOGA ANTE O NAO CUMPRIMENTO DA LEI -MUNICIPAL_x000D_
 990/2011 EM BENEFICIO DOS PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATA ADEQUACAO E INSTALACAO DE PROTECAO LATERAL DE_x000D_
 CONCRETO DA PONTE DO RIO ITAPANHAU - MATERIA CONEXA AO REQUERIMENTO_x000D_
 29/2011.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>KIT DE UNIFORME ESCOLAR.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E CÓPIA DE INTEIRO TEOR DOS PROCESSOS ADMINISTRATIVOS QUE  AUTORIZARAM A CONTRATAÇÃO PARA COMPRA OU CONFECÇÃO DO LIVRO CONTO, CANTO E ENCOTRO COM A MINHA HISTÓRIA... BERTIOGA A CAÇULA DA BAIXADA SANTISTA BEM COMO ESCLARECIMENTOS  PERTINENTES AO PATENTE DESVIO DA FINALIDADE E MORALIDADE PÚYBLICA DO PREFEITO MAURO ORLANDINI</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>Dr. Jurandyr, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIVERSALIZACAO DOS SERVICOS DE AGUA E TRATAMENTO DE ESGOTO_x000D_
 CONFORME A LEI FEDERAL N° 11.445 DE 5/02/2007</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDENCIAS QUANTO AO PAGAMENTO DAS_x000D_
 PROMOCOES DOS SERVIDORES PUBLICOS MUNICIPAIS CONFORME_x000D_
 DOCUMENTO FUNDAMENTADO PELO SERVIDORES PETER GADES E ITAMAR RIBEIRO DOS SANTOS ANTE O DESCUMPRIMENTO DE LEI POR PARTE DO EXECUTIVO MUNICIPAL - INTERSTICIO 2006/2009 E 2009/2012</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE PROCESSO_x000D_
 ADMINISTRATIVO N° 14.857/97</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDENCIAS QUANTO AS MEDIDAS DE_x000D_
 CONTENCAO E ERRADICACAO DE SURTO DE MALARIA NO MUNICIPIO DE BERTIOGA POR PARTE DO EXECUTIVO MUNICIPAL E SUA SECRETARIA DE SAUDE E DE ASSUNTOS EPIDEMIOLOGICOS</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTACAO DE INFORMACOES OFICIAIS SOBRE A SOLUCAO PROMETIDA_x000D_
 NAS OBRAS DA PONTE DO RIO ITAPANHAU SEGUNDO MATERIA JORNALISTICA.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATAS PROVIDENCIAS DE PREVENCAO E SAUDE NA EMEIF CHACARA VISTA LINDA (FAZENDINHA) E NEIM CHACARA VISTA LINDA DECORRENTE DE_x000D_
 OBRAS DE REFORMAS IRREGULARES GERANDO RISCO DE EPIDEMIA DE DOENCAS HIDRICAS_x000D_
 E HEPATITE POR CONTAMINACAO DA AGUA UTILIZADA NO LOCAL.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E IMEDIATA REGULARIZAÇÃO DO REBAIXAMENTO E ALINHAMENTO DAS RUAS JOSE RODEIGUES E DA SUADADE AO PATENTE DESNÍVEL CAUSADO NA REALIZAÇÃOD AS OBRAS. VIOLAÇÃO Á ACESSIBILIDADE, AOS DIREITOS DOS IDOSOS, DAS CRIANÇAS E DOS DEFICIENTES FÍSICOS</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES QUANTO A EXISTENCIA DE LISTA DE ESPERA DE_x000D_
 ATENDIMENTO CLÍNICO DE PACIENTES BEM COMO QUANTO AO LABOR DOS FUNCIONARIOS_x000D_
 CONTRATADOS, TERCEIRIZADOS, COMISSIONADOS E EFETIVOS DA SAUDE DAS AREAS DE_x000D_
 . REABILITACAO CONTIDOS NO NACE, NUCLEO DE APOIO A CRIANÇA ESPECIAL</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE TODOS OS GASTOS COM PUBLICIDADE DO_x000D_
 ATUAL PODER EXECUTIVO</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4857/4857_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4857/4857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO 7999/99 (CABEÇA), E OS 3262/06, 3289/11, 3291/11, 3293/11, 3295/11 E 3296/11 QUE TRTAM DAS CANCELAS DO BAIRRO DE GUARATUBA.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4858/4858_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4858/4858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE PROCESSOS LIGADOS A IMPRESSÃO E DISTRIBUIÇÃO DO BOLETIM OFICIAL DO MUNICIPIO NA GESTÃO 2005/08 E 2009/12</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4859/4859_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4859/4859_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFOMAÇÃO DE QUANTOS VEÍCULOS ESTÃO LACRADOS NO MUNICÍPIO E QUAL A RECEITA ORIGINADA NOS EXERCÍCIOS 2009, 2010, , 2011 E 2012 DE IPVA NO TOCANTE AO PERCENTUAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4860/4860_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4860/4860_texto_integral.pdf</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4861/4861_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4861/4861_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS NO CENTRO</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4862/4862_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4862/4862_texto_integral.pdf</t>
   </si>
   <si>
     <t>MULTAS DE TRANSITO ABUSIVAS NO PERIODO ELEITORAL_x000D_
 REQUER RELATORIO DE INFRAÇOES DE TRANSITO POR AGENTE</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE EQUIPAMENTO DE AFERIÇÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9703,67 +9703,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4631/4631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4632/4632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4633/4633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4634/4634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4635/4635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4662/4662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4664/4664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4642/4642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4651/4651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4650/4650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4649/4649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7622/7622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7623/7623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7621/7621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4646/4646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4631/4631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4632/4632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4633/4633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4634/4634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4635/4635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4662/4662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4664/4664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4642/4642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4651/4651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4650/4650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4649/4649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7622/7622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7623/7623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/7621/7621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4646/4646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H836"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="146.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>