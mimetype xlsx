--- v0 (2026-02-25)
+++ v1 (2026-06-13)
@@ -54,12727 +54,12727 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO GUE FORMULE JUNTO A SECRETARIA DE_x000D_
 TURISMO DE NOSSO MUNICIPIO CIRCUITO DE CICLOTURISMO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO EXECUTIVO, QUE FORMALIZE A_x000D_
 PERMISSÃO DE USO DO TERRENO SITUADO NA RUA APROVADA 249, S/N_x000D_
 (ANTIGO CAMPO DO ESPORTE CLUBE VISTA LINDA), PARA A ASSOCIAÇÃO_x000D_
 ATLETICO CLUBE BEIRA RIO.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO EXECUTIVO, A RETIRADA DE ALGUMAS CERCAS PARA A PASSAGEM DE PEDESTRES E TURISTAS QUE ESPERAM NA FILA DA TRAVESSIA DE BALSA BERTIOGA /GUARUJÁ.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA E LIMPEZA DE VALAS DA RUA RODRIGUES ALVES, NO BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E COLOCAÇÃO DE PÓ DE BRITA_x000D_
 NA RUA MARITIMA, ALTURA DO N° 70, DO BAIRRO SITIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Caio Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE O MESMO ESTUDE A POSSIBILIDADE DE ATENDER AS SOLICITAÇÕES_x000D_
 REALIZADAS ATRAVES DE ABAIXO-ASSINADO ELABORADO PELOS PAIS, AMIGOS E PARENTES DAS CRIANCAS ESPECIAIS_x000D_
 ZELADAS PELO NACE.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE QUE SEJAM FEITOS REPAROS APONTADOS NO NEIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE O MESMO ESTUDE A POSSIBILIDADE DE SE FORNECER_x000D_
 CURSO DE LINGUAS DE SINAIS E DE BRAILE AOS PROFESSORES DA REDE PUBLICA MUNICIPAL DE ENSINO BEM COMO_x000D_
 INVISTA PARA QUE CRIANÇAS ESPECIAIS QUE FREQUENTEM SALAS DE AULAS REGULARES POSSAM TER SEUS PROBLEMAS_x000D_
 RAPIDAMENTE DIAGNOSTICADOS PARA QUE POSSAM TER UMA CORRETA INCLUSÃO SOCIAL E EDUCACIONAL.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>ZONA AZUL</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO PARA A RUA FAUSTO GUIMARAES SAMPAIO.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARA RUA JORGE FERREIRA.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE NUMINAÇÃO PÚBLICA EM TRÊS POSTES EXISTENTES ENTRE OS NUMEROS 269 E_x000D_
 335 NA RUA ALZEMIRO BALIO, NO JARDIM VISTA LINDA.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO NA RUA GENTIL TEIXEIRA DOS SANTOS NO JD. INDAIÁ</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVICO DE NIVELAMENTO NA RUA PROFESSORA SUELI AVELINO DOS SANTOS E EM SUAS RUAS_x000D_
 ADJACENTES NO INDAIA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVICO DE NIVELAMENTO NA RUA SEBASTIAO BARBOSA, ALTURA DO NUMERO 126 NO INDAIA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA RECICLE IDEIAS</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DE SECRETARIO PARA EDUCAÇÃO</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE MEDICAMENTOS EM FALTA NO CENTRO DE SAUDE.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE ÁGUA POTAVEL EM TODAS AS REPARTIÇÕES PÚBLICAS_x000D_
 MUNICIPAIS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO SEMAFORO DA RUA WALDEMAR COSTA FILHO COM A_x000D_
 AV. ANCHIETA POR ROTATÓRIA</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA EMEIF JARDIM RIO DA GRANJA</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA MANUTENÇÃO DA CICLOVIA DA AV. ANCHIETA</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA MANUTENÇÃO DO PONTO_x000D_
 DE ÔNIBUS DA PRACA VICENTE MOLINARI</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA MANUTENÇÃO DA RODOVIA MOGI-BERTIOGA</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA APRENDENDO COM SAUDE</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE EXTENSÃO DE REDE ELETRICA COM COLOCAÇÃO DE_x000D_
 LUMINÁRIAS NOS POSTES JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE APOIO AOS CATADORES DE MATERIAIS RECICLAVEIS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE NIVELAMENTO, ATERRO, LIMPEZA, DESOBSTRUÇÃO DE_x000D_
 VALA E TROCA DE MANILHAS NO BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA GUIAS E SARJETAS DA AV. AIRTON_x000D_
 SENNA, NO BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO INDICAÇÃO PARA INSTALAÇÃO DE_x000D_
 ÁGUA E LUZ NAS RUAS 11-B, 13, 14 E NA AV. ENG. EDUARDO CORREIA_x000D_
 COSTA JUNIOR.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL INDICAÇÃO PARA O_x000D_
 NIVELAMENTO, LIMPEZA DE VALAS, COLOCAÇÃO DE PÓ DE BRITA._x000D_
 COLOCAÇÃO DE BRACADEIRA DE LUZ E DESRATIZAÇÃO NA RUA 611, DO_x000D_
 BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO SITIO SÃO JOÃO</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO HISTORIA DA GENTE</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA SANTA CRUZ.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENGUE</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS CRIANÇAS NAS CRECHES, ATE 4 ANOS.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, CASCALHAMENTO E LIMPEZA DE VALA NA RUA ENG. JOSE_x000D_
 SANCHES FERRARI, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, CASCALHAMENTO E LIMPEZA DE VALA NA RUA PARTICULAR 1B,_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, CASCALHAMENTO E LIMPEZA DE VALA NA RUA APROVADA 1,_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E LIMPEZA DE VALA DA RUA JOÃO LUCHET, BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DA RUA JOAO LUCHET, BAIRRO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CANTEIRO CENTRAL DA RUA 23, BAIRRO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ATERRAMENTO NA RUA DR. PEDRO UZZO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ATERRAMENTO NA RUA RENATO JOSE ALMIRANTE, BAIRRO JD._x000D_
 RAFAEL.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIAS NO BAIRRO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NO MANGUE SECO</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO A REALIZAÇÃO_x000D_
 DE AUDIENCIAS PUBLICAS PARA DISCUSSÃO DA CRIAÇÃO_x000D_
 DA UNIDADE DE CONSERVAÇÃO DE BERTIOGA</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Marcelo Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>BIBLIOTECA - CONVENIO ESTADUAL</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE VENTILADORES NA ESCOLA ESTADUAL PRAIA DE BORACEIA.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA VILA DA MATA - GUARATUBA.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE AGUA NA MARIO SCHEMBERG BORACEIA.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA E NIVELAMENTO DA RUA I EM BORACEIA.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE PUBLICO PARA ESCOLARES DE GUARATUBA</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ACESSA SÃO PAULO</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>0800 AGENDAMENTO GRATUITO DE CONSULTA.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS_x000D_
 PROJETO QUE ISENTA DO PAGAMENTO DA CHAMADA TAXA DE ZONA AZUL OS VEICULOS LACRADOS NO MUNICIPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DENOMINE UM PROPRIO MUNICIPAL, SEJA ELE UMA RUA, AVENIDA, PRAÇA, ESCOLA OU QUALQUER OUTRA EDIFICAÇÃO COM O NOME DE ZILDA ARNS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE QUE A SECRETARIA DE OBRAS REALIZE SERVIÇO DE NIVELAMENTO NA RUA DOS JORNALISTAS, ALTURA DO NUMERO 326 NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE A COMPACTAÇÃO COM A_x000D_
 IMPLANTACAO DE BRITA NA RUA SILVIO RODRIGUES, BEM COMO SEJAM INSTALADAS_x000D_
 PLACAS DE TRANSITO INFORMANDO QUE, NO LOCAL, AS SEXTAS, E REALIZADA A FEIRA LIVRE.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO NA RUA ORLANDO SOLTINO, ALTURA DO NUMERO 65 NO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO POR TODA A RUA AUGUSTO RIBEIRO PACHECO LOCALIZADA NO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO POR TODA A EXTENSÃO DA RUA PEDRO UZZO LOCALIZADA NO JARDIM_x000D_
 RAFAEL.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSE LIVRE PARA OS IDOSOS ACIMA DE 60 ANOS.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROBLEMAS COM A EMEIF DELPHINO STOCLER DE LIMA</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE VIA PUBLICA.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO SEM FRONTEIRAS</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RUA SABINO ABDALA NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTO QUANTO A MUDANÇA DO COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE OBRA NO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR CAMPANHA PARA CASTRAÇÃO E VACINAÇÃO DE_x000D_
 ANIMAIS DOMÉSTICOS CAES E GATOS.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA 611, DO BAIRRO_x000D_
 CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE POSTE DA RUA 611, ALTURA DO_x000D_
 N° 151, NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA 8 DO BAIRRO_x000D_
 CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICACAO 95/09. SOLICITA A COLOCAÇÃO DE_x000D_
 BRAÇADEIRAS DE LUZ NA RUA ROBERTO DE ALMEIDA VINHAS, ALTURA DO_x000D_
 N° 97, NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Renatinho, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBSTRUCAO NO ACESSO A PRAIA PELA PASSAGEM DA PRAIA DE SAO LOURENCO PARA A PRAIA DE ITAGUARE.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NO SOLO DEVIDO A EROSAO NA RUA DJALMA DA SILVA COIMBRA</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS, ROCADA DE MATO, NIVELAMENTO_x000D_
 NA CHACARA VISTA LINDA - RUA JOAO HENRIQUE DE JESUS JUNIOR</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E NIVELAMENTO DA RUA JOSE COSTA E SILVA SOBRINHO JD INDAIA</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE REPOVOAMENTO DE ROBALO</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA PRAIA ACESSIVEL.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE INSTITUA CAMPANHA VISANDO A_x000D_
 DIMINUIÇÃO DA SEVERIDADE DA DOENÇA PERIODONTAL (DAS GENGIVAS)_x000D_
 E A MELHORIA DAS CONDIÇÕES DE SAUDE BUCAL DAS GESTANTES.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DE POSTE DE LUZ DANIFICADO_x000D_
 POR ABALROAMENTO DE CAMINHÃO DE GÁS, NA RUA OSVALDO CRUZ,_x000D_
 ALTURA DO N° 11, NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA DE MATO E LIMPEZA_x000D_
 DE VALA, NA RUA 4, PRÓXIMO A FARMÁCIA DO ALECRIM, NO BAIRRO_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE BRAÇADEIRAS DE LUZ NA_x000D_
 ESQUINA DA RUA DR. EDMUNDO GOMES DE QUEIROZ COM A RUA JOHN_x000D_
 WOLTHERS, NO BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CONSERTO DO QUADRO DE ENERGIA DA_x000D_
 ESCOLA ESTADUAL VICENTE DE CARVALHO. LOCALIZADA NO BAIRRO_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS DE MANUTENÇÃO NO CCZ - CENTRO DE CBNTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO E NIVELAMENTO DA RUA 8, BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO E NIVELAMENTO DAS RUAS DO BAIRRO JD. RIO DA GRANJA, O_x000D_
 MANGUE SECO.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO SISTEMA DE ILUMINAÇÃO PUBLICA DAS PRINCIPAIS AVENIDAS DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>TUBULAÇÃO QUEBRADA NO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO MANGUE SECO</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CALÇADÃO DA PRAIA.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO SALVA SURF MANTECORP.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL ENVIE A ESTA CASA PROJETO DE LEI QUE REGULAMENTE A_x000D_
 SITUACÃO DAS ASSISTENTES DE DESENVOLVIMENTO INFANTIL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE O MESMO ESTUDE A POSSIBILIDADE DE FORNECER CADEIRA DE_x000D_
 RODAS E MACA PARA O CEMITERIO MUNICIPAL, PARA QUE COM ISSO, OS FUNCIONARIOS POSSAM PROMOVER OS_x000D_
 PRIMEIROS SOCORROS NECESSARIOS NOS MOMENTOS DE FORTES EMOÇÕES.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE TAMPA DE CONCRETO NO BUEIRO EXISTENTE NA RUA MANOEL MENDES VENTURA,_x000D_
 NO INDAIA.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO NA RUA VITOR SAVELLI NA ALTURA DO NUMERO 124 E RUAS ADJACENTES_x000D_
 NO INDAIA.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE DETERMINE, JUNTO A SECRETARIA DE OBRAS, A REALIZAÇÃO DE UM MUTIRÃO_x000D_
 PARA QUE SERVIÇOS DE NIVELAMENTO SEJAM REALIZADOS NAS RUAS DO BAIRRO JARDIM RAFAEL DE MANEIRA_x000D_
 URGENTE.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVICO DE NIVELAMENTO E LIMPEZA DAS VALAS EXISTENTES NAS RUAS MANOEL RUAS PEREZ;_x000D_
 RUA 8, (ANTIGA RUA APROVADA 155) E, ANTONIO GUIDOLIN, NO INDAIA.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LINHA TELEFONICA NAS QUADRAS T V E Z DO CONDOMINIO_x000D_
 COSTA DO SOL EM GUARATUBA</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO POSTO DE SAUDE DE BORACEIA</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE LUMINARIAS COSTA DO SOL</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAS NA EMEIF RIO DA GRANJA</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR INCENTIVO PARA MELHORIA DOS BAIRROS JUNTAMENTE COM A COMUNIDADE</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE TUBULAÇÃO E SERVIÇOS DE MANUTENÇÃO NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE MANUTENÇÃO NO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE ÁREA PARA AS PORTARIAS DO LOT. COSTA DO SOL</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE ENVIE, A ESTA CASA DE LEIS, PROJETO QUE CONCEDE O BENEFÍCIO DO TRANSPORTE PUBLICO COLETIVO GRATUITO AOS MAIORES DE 60 (SESSENTA) ANOS.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE UM NINHO DE ABELHAS E, POSTERIORMENTE, REALIZE O NIVELAMENTO DO LEITO CARROFAVEL E A DESOBSTRUÇÃO DAS VALAS EXISTENTES NA RUA 12 NO BAIRRO ALBATROZ II.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO MUNICIPAL DETERMINE QUE O SETOR COMPETENTE REALIZE OS REPAROS_x000D_
 APONTADOS NA EMEIF JOSE ERMIRIO DE MORAES FILHO, NO INDAIA.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO NO LEITO CARROÇAVEL E DESOBSTRUÇÃO DAS VALAS EXISTENTES NA RUA JOSE SANCHES FERRARI, ALTURA DO NUMERO 33, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVICO DE NIVELAMENTO NO LEITO CARROÇÁVEL E DESOBSTRUÇÃO DAS VALAS EXISTENTES NA TRAVESSA DA RUA UM, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Marcelo Vilares, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DO CAPS</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A ELABORAÇÃO DE UMA CARTILHA QUE MOSTRE AOS ALUNOS DA REDE_x000D_
 PUBLICA O PERIGO DO CONSUMO DE DROGAS BEM COMO REALIZE PALESTRAS A ESSES MESMOS ALUNOS COM_x000D_
 MONITORES ESPECIALIZADOS NA AREA.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA POLIESPORTIVA DA EMEIF SÃO LOURENÇO</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDENCIAS NA ESCOLA MUNICIPAL JOSE_x000D_
 HERMINIO DE MORAES FILHO, NO BAIRRO JD. INDAIÁ</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DOS TELEFONES PUBLICOS EM GUARATUBA E BORACEIA.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DIGITAL</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS PARA AGILIZAR O ATENDIMENTO AOS PACIENTES COM_x000D_
 DENGUE.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES CONTRA A DENGUE</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DE VIA PÚBLICA: RUA JORGE FERREIRA - VL. TAMOIOS_x000D_
 </t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE COMPLEMENTAÇÃO DA REDE DE ÁGUA E LIGAÇÃO PARA AS CASAS NO JARDIM ANA PAULA.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAÇÃO DO PEDIDO DE CONSTRUÇÃO DE UM CENTRO COMUNITARIO E UM CAMPO DE FUTEBOL </t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MELHORIAS NO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTE E NIVELAMENTO NA CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>TUBULAÇÃO QUEBRADA NA CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E TUBULAÇÃO NA CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE AGUA POTÁVEL - SABESP - CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALAS OBSTRUIDAS, NIVELAMENTO NA CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NÃO CONCLUÍDOS - CHACARA VISTA LINDA - RUA 09</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA E DESASSOREAMENTO DE VALAS NO LOTEAMENTO CITY MAR</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REGULARIZAÇÃO DA SINALIZAÇÃO HORIZONTAL E LOMBADAS</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRAO PARA VARRIÇAO DE RUA E COLETA DE LIXO NO BAIRRO VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E LIMPEZA DE VALA NO BAIRRO JD. ALBATROZ II</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E COLETA DE LIXO NA VIELA DA SAUDADE, CENTRE</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PUBLICA NA CONTINUACAO DA AV. 19 DE MAIO, NO JD. ALBATROZ</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CESSÃO DE USO DE AREA PUBLICA_x000D_
 PARA OSCIP BORACEIA VIVA.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESRATIZAÇÃO DOS CONIUNTOS HABITACIONAIS_x000D_
 "NEDDA I E II", NO BAIRRO JD. INDAIA</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE LOMBADA NO CONJUNTO_x000D_
 HABITACIONAL NEDDA II, NO BAIRRO JD. INDAIA</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL INDICAÇÃO PARA CRIAÇÃO_x000D_
 DE PROGRAMA HABITACIONAL PARA FUNCIONÁRIOS PÚBLICOS DE NOSSO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA E DESRATIZAÇÃO DA AV._x000D_
 LUCAS DA CRUZ CARVALHO, NO BAIRRO JD. INDAIA</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA AGENTE COMUNITÁRIO</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRA COMUNITARIA.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ATERRO E NIVELAMENTO NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ATERRO EM SAO LOURENÇO.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIA NOS POSTES JA EXISTENTES</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ATERRO E NIVELAMENTO NA RUA PEDRO ANTUNES PINTO -_x000D_
 JD. SAO LOURENCO.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE ENVIE, A ESTA CASA DE LEIS, PROJETO QUE INSTITUI O PROGRAMA_x000D_
 SILENCIO URBANO NO MUNICIPIO DE BERTIOGA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVICO DE DESOBSTRUÇÃO DA REDE COLETORA DE ESGOTO NAS RUAS TEOTONIO VILELA E HUMBERTO NOVAES E ROÇADA DO MATO QUE SE FORMOU AO REDOR DA CAIXA DE INSPECAO E FISCALIZACAO DE_x000D_
 TRATAMENTO E LANÇAMENTO DE ESGOTO NO JARDIM SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUTIRAO PARA A REALIZAÇÃO DE DIVERSOS SERVIÇOS DE INFRAESTRUTURA URBANA COMO LIMPEZA_x000D_
 DA PRAIA; DESOBSTRUÇÃO DE SAIDA DA AGUA DAS RUAS GERALDO MONTEMOR E MARIA LURDES FERNANDES_x000D_
 GUEDES; ROÇADA DE MATO DAS VIELAS DE ACESSO DO BAIRRO E, NIVELAMENTO DAS RUAS, EM BORACEIA.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO MUNICIPAL DETERMINE QUE A SECRETARIA DE OBRAS REALIZE NIVELAMENTO,_x000D_
 LIMPEZA E DESOBSTRUÇÃO DE VALAS BEM COMO REALIZE O RECOLHIMENTO DE ENTULHO EXISTENTE NO CRUZAMENTO_x000D_
 ENTRE A AVENIDA RAMOS E A RUA PRUDENCIO NUNES, NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO MUNICIPAL DETERMINE QUE A SECRETARIA DE OBRAS QUE REALIZE REPAROS NO_x000D_
 CRUZAMENTO ENTRE AS RUAS JOÃO RAMALHO E FRANCISCO CHAVES.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO MUNICIPAL DETERMINE QUE A SECRETARIA DE OBRAS QUE REALIZE NIVELAMENTO,_x000D_
 LIMPEZA E DESOBSTRUÇÃO DE VALAS DA AVENIDA RAMOS, NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO MUNICIPAL FORNEÇA DIRETRIZES E ANDAMENTOS REFERENTES AOS_x000D_
 COMPROMISSOS FIRMADOS NO SEMINARIO "BERTIOGA RIVIERA PAULISTA", ATRAVES DA ASSINATURA DE_x000D_
 PROTOCOLO DE INTENÇÕES</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PROGRAMA VIVA LEITE EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO TREVO DO CAIBURA E SUA PASSAGEM SUBTERRÂNEA</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO A SABESP</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>BURACOS DA SABESP.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI N° 877.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ETEC PARA BERTIOGA</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAÇÃO DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA JOVENS ACOLHEDORES</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA EMEIF BORACEIA.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Caio Matheus, Marcelo Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA A REFORMULAÇÃO DAS VAGAS DO ESTACIONAMENTO DESTA CASA, NO SENTIDO DE SE_x000D_
 GARANTIR UMA DELAS AOS VEICULOS DE PROPRIEDADE DE DEFICIENTES E IDOSOS QUE VENHAM PRESTIGIAR AS_x000D_
 SESSÕES AQUI REALIZADAS.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA DO TELEGRAFO,_x000D_
 ALTURA DO N° 352, DO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDENCIAS NA RUA JORGE ABDALLA, NO_x000D_
 BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PRAÇA SOROPTIMISTA DE SANTOS.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESPAÇO PARA EVENTOS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS EM BORACEIA.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMEM AS MEDIDAS NECESSARIAS VISANDO TROCAR A LAMPADA QUEIMADA, DO POSTO DE ILUMINAÇÃO QUE SE ENCONTRA NO CRUZAMENTO DA RUA AIRTON SENA DA SILVA COM A RUA JOHN WOLTHERS.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUIDADOS E ATENÇÃO A AVENIDA DO TELÉGRAFO NO BAIRRO INDAIA</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DEVIDO AS CHUVAS BAIRRO INDAIA - RUA JOAO DE CASTRO MONTE </t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA SÃO FRANCISCO DO SUL E WASHINGTON CURVELO DE AGUIAR</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORGANIZAR UMA FORÇA TAREFA NO BAIRRO JARDIM RIO DA PRAIA PARA_x000D_
 REALIZAR OS SERVIÇOS DE DESOBSTRUÇÃO DE VALA, NIVELAMENTO E CASCALHAMENTO_x000D_
 DAS RUAS 21, 23, 25 E MARIVALDO FEMANDES.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIAS NA RUA FRANCISCO PINTO E NA ANTIGA RUA_x000D_
 6, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA CICLOVIA MANOEL NUNES VIVEIROS, NO BAIRRO VICENTE_x000D_
 DE CARVALHO II.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO REFIS</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t>"COMBATE A DENGUE"</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFICIO AO PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR, NA SECRETARIA DE SAUDE, O PROGRAMA DE SAUDE BUCAL_x000D_
 DIRECIONADO AOS PORTADORES DE NECESSIDADES ESPECIAIS E O RESTABELECIMENTO DO SERVIÇO.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE A LIMPEZA DAS VALAS, O TAPAMENTO DE BURACOS E O NIVELAMENTO_x000D_
 DA RUA DA SAUDADE, NA ALTURA DO NUMERO 300.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE TUBOS DE CONCRETO PARA FINALIZAR A OBRA DE ESCOAMENTO DE AGUA DA RUA_x000D_
 GENERAL OSORIO, ALTURA DO NÚMERO 2000, NO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NA AREA DE LAZER DO NEIM DE BORACEIA.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE AGUA NA VILA DA MATA.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE ENTULHO NA RUA CLAUDIO CESAR DE AGUIAR MAURIZ</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE LUMINARIAS NA MARIO SCHULEMBERG</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE DETERMINE A LIMPEZA E DESOBSTRUÇÃO DAS VALAS EXISTENTES NA RUA 3, NA_x000D_
 VILA AGAO, BEM COMO A DESRATIZAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO ELABORE UMA CARTA A SER ENVIADA AS IMOBILIARIAS, AOS CORRETORES DE IMÓVEIS E_x000D_
 AOS ESCRITÓRIOS DE ADMINISTRACAO DE CONDOMINIOS, SOLICITANDO QUE TAL CARTA SEJA ENCAMINHADA AOS_x000D_
 VERANISTAS PROPRIETARIOS DE IMÓVEIS EM NOSSA CIDADE, EXPONDO OS RISCOS OCASIONADOS PELO MOSQUITO DA_x000D_
 DENGUE.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA NO CRUZAMENTO DA AV. ANCHIETA COM A RUA_x000D_
 VICENTE LEPORACIO, NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE, JUNTO A SECRETARIA DA EDUCAÇÃO, A POSSIBILIDADE DE, A EXEMPLO_x000D_
 DO MUNICÍPIO DO GUARUJA, FIRMAR PARCERIA COM O EXERCITO A FIM DE COMBATER A PROLIFERAÇÃO DO MOSQUITO DA_x000D_
 DENGUE.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO REALIZE MELHORIAS NA RUA MANOEL GAJO, ALTURA DO NUMERO 2534 NO PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO QUE PROMOVA ESTUDO PARA VIABILIZAR QUE O PIER LICURGO MAZZONI POSSA_x000D_
 RECEBER OS BARCOS DE PESCA ESPORTIVA E DE TURISMO PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS ENTRE_x000D_
 OUTRAS SOLICITACOES.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVE QUE INSTITUA E IMPLANTE PROGRAMA_x000D_
 DE PREVENÇÃO DE DOENCAS BRONQUICAS E DE NATUREZA RESPIRATORIA_x000D_
 JUNTO AS CRIANCAS CARENTES OUE FREQUENTAM AS ESCOLAS_x000D_
 MUNICIPAIS.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>FLUTUANTE PARA ATRACAÇÃO DE EMBARCAÇÃO.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DA "LEI ANTIFUMO".</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI N°301/98.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA PLACA DE INDICAÇÃO DO FORUM MUNICIPAL</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE ENTULHO NA RUA 20. ALTURA DO N°_x000D_
 100- RIO DA GRANJA</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO, ROÇADA DE MATO E LIMPEZA DE_x000D_
 VALA NA AVENIDA APROVADA 162, ALTURA DO N° 110, NO BAIRRO_x000D_
 JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE PROCEDA O FECHAMENTO DOS_x000D_
 BURACOS NA RUA DA SAUDADE, ALTURA DO N° 285, NO CENTRO.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO, NA RUA NICOLAU MIGUEL OBEIDE, NO_x000D_
 BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL INDICACAO PARA_x000D_
 INSTALAÇÃO DE ESTRUTURA EM PONTO DE ONIBUS EM FRENTE AOS_x000D_
 CONJUNTOS HABITACIONAIS "NEDA I E II"</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL INDICAÇÃO PARA_x000D_
 VIABILIZAÇÃO DE INSTALAÇÃO DE PLAYGROUND, NO CONJUNTO_x000D_
 HABITACIONAL NEDA I</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇAO DE MORADORES DO BAIRRO JD. RIO DA PRAIA</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO DOS BUEIROS NA AV. ANCHIETA, NO TRECHO ENTRE A RUA_x000D_
 JORGE FERREIRA E A RUA ALEIXO GARCIA.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO E NIVELAMENTO DA RUA AUGUSTO RIBEIRO PACHECO, ALTURA_x000D_
 DO N° 140, NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO, NIVELAMENTO E RETIRADA DE ENTULHO DE OBRA NAS_x000D_
 RUAS FRANCISCO CHAVES E FRANCISCO PINTO, BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA OSWALDO CRUZ, INICIANDO NO CRUZAMENTO COM A_x000D_
 RUA AYRTON SENNA DA SILVA, NO BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUCAO DE VALA NA RUA QUATRO, BAIRRO VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO, LIMPEZA DE VALA E COLOCAÇÃO DE MANILHAS NA_x000D_
 RUA FRANCISCO PINTO, AO LADO DA ESCOLA ESTADUAL JD. VICENTE DE CARVALHO,_x000D_
 NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE NIVELAMENTO E ABERTURA DE RUA PARA O BAIRRO_x000D_
 BORACEIA</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE NIVELAMENTO DE RUA, DESSASOREAMENTO DE VALAS E COLOCAÇÃO_x000D_
 DE MANILHAS NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MELHORIAS PARA ESCOLA RIO DA GRANJA</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNEIO MUNICIPAL DE PESCA ESPORTIVA.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIA.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ATERRO E NIVELAMENTO DE RUA COM COLOCAÇAO DE_x000D_
 PEDRISCO.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NO ITINERARIO DE ALGUMAS LINHAS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NA RUA L, OLEODUTO E MARIO SCHEMBERG EM_x000D_
 BORACEIA.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZACAO DE ESTUDOS E PRESERVAÇÃO DOS SAMBAQUIS EXISTENTES NO MUNICÍPIO DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO A REATIVAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO AGRICOLA_x000D_
 E PESQUEIRO DE BERTIOGA.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBRA O CUMPRIMENTO DA LEI MUNICIPAL 266 DE 13 DE ABRIL DE 1998.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PRESIDENCIA DESTA CASA, ESPAÇO PROPRIO, PARA_x000D_
 ESTACIONAMENTO DE VIATURAS, DA GUARDA MUNICIPAL E DAS POLICIAS_x000D_
 MILITARES.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE BRAÇADEIRAS DE LUZ NA RUA_x000D_
 FRANCISCO DE ASSIS G. PORTO, PROXIMO AO PONTO DE ONIBUS E A_x000D_
 ESCOLA EMEI VISTA LINDA E ESCOLA ESTADUAL VISTA LINDA.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE ENTULHO NA AVENIDA AIRTON SENNA,_x000D_
 AO LADO DO BOMBEIRO, NO BAIRRO JARDIM PAULISTA</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INSTITUA HORÁRIO DE_x000D_
 FUNCIONAMENTO DISTINTOS PARA O ATENDIMENTO DOS BENEFICIARIOS DO_x000D_
 SISTEMA PREVIDENCIARIO, GESTANTES E DEFICIENTES NAS INSTITUICOES_x000D_
 FINANCEIRAS ESTABELECIDAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO EM EQUIPAMENTO DA EMPRESA DE TELEFONIA, NA RUA_x000D_
 OSWALDO CRUZ, ALTURA DO N° 1.525, JD. PAULISTA.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE POSTES DA REDE ELETRICA NA RUA OSWALDO CRUZ,_x000D_
 ALTURA DO N° 12, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E COLOCAÇÃO DE CASCALHO NA RUA OSWALDO CRUZ,_x000D_
 ALTURA DO N° 12, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E COLOCAÇÃO DE CASCALHO NA RUA ENGENHEIRO JOSE_x000D_
 SANCHES FERRARI, ALTURA DO N° 2.600, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LAMPADAS EM POSTES DE ILUMINAÇÃO PUBLICA, NA RUA_x000D_
 ENGENHEIRO JOSE SANCHES FERRARI, ALTURA DO N° 2.600, EM VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NA RUA MANOEL GAJO, ALTURA DO N° 2.567, NO BAIRRO_x000D_
 PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA PAVIMENTAÇÃO DA RUA JORGE FERREIRA,_x000D_
 CRUZAMENTO COM A RUA PERO GOES, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS NA RUA EPIPHANIO BATISTA, ALTURA DO N° 239,_x000D_
 EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS E MANUTENÇÃO NA RUA DA SAUDADE, ALTURA_x000D_
 DO N° 273, BAIRRO CLIPPER.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO HORA DA LEITURA</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA, DESSASOREAMENTO DE VALAS E ROÇADA DE MATO NA CHACARA_x000D_
 VISTA LINDA.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIAS NA MARGINAL DA RIO SANTOS _x000D_
 BAIRRO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA ELETRÔNICA</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIA NUM TRECHO DA AVENIDA ANCHIETA - JARDIM INDAIA</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIAS NA RUA ENGENHEIRO EDUARDO DA COSTA JR._x000D_
 BAIRRO JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CANAL DO MAITINGA.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIROS PUBLICOS NAS_x000D_
 IMEDIAAÇÕES DA BALSA, NO CANAL, (FEIRINHA).</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESENTUPIMENTO DE BOCA DE LOBO DA AVENIDA ANCHIETA_x000D_
 - JARDIM INDAIA</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAMPA DE BUEIRO RUA VALDEMAR COSTA FILHO COM OSVALDO OLIVA</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIA NA ROTATORIA DA RUA VALDEMAR COSTA FILHO COM A AV. DO_x000D_
 TELEGRAFO - JARDIM INDAIA</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ESPECIAL DE MELHORIAS HABITACIONAIS E URBANAS</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FORMALIZE A PRORROGAÇÃO DO_x000D_
 CONVENIO DA APAE E PMB.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO_x000D_
 MUNICIPAL INDIGENA</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO E INSTALAÇÃO DE BLOQUETES NA_x000D_
 AVENIDA MANOEL DA NOBREGA, ALTURA DO N° 966, NO BAIRRO JARDIM_x000D_
 LIDO, (RUA DA FABE E ESCOLA BELEGARDE).</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AV. VICENTE DE CARVALHO</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA 3A COMPANHIA DO 21° BATALHAO DA POLICIA MILITAR DO_x000D_
 INTERIOR</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO DO PEDIDO DE MELHORIAS NO JD. SAO RAFAEL.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE NIVELAMENTO DE RUA E DESASSOREAMENTO DE VALAS NO_x000D_
 LOTEAMENTO CITY MAR</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE NIVELAMENTO DE RUA, TROCA DE MANILHAS E DESASSOREAMENTO DE VALA.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA NO TRANSITO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA JORGE FERREIRA</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>JET SKIS</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATERIAL ESCOLAR</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DAS "TAMPAS DE VISITA" (BUEIRO) DE FERRO FUNDIDO POR MATERIAL RECICLAVEL._x000D_
 </t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">BENEFICIOS PARA RECEM FORMADOS_x000D_
 </t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIACAO DE GREMIOS ESTUDANTIS</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA EPIFANIO BATISTA DA EMEF GIUSFREDO_x000D_
 SANTINI, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA RUA SETE, NO BAIRRO JD. ALBATROZ II.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS NA RUA 12, NO BAIRRO JD. ALBATROZ II.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PROJETO DE RECIFES ARTIFICIAIS</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE BUSQUE, JUNTO A MARINHA, O BALIZAMENTO DO CANAL DE BERTIOGA, VISANDO LIMITAR O NUMERO DE BARCOS DE PESCA E AQUELES QUE SAO LOCADOS PARA PESCA ESPORTIVA E_x000D_
 PASSEIOS NAUTICOS.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE ILUMINAÇÃO PUBLICA NAS RUAS ARISTIDES PEDRO DE CASTRO E SEBASTIÃO_x000D_
 XAXA, NO JARDIM VELEIROS.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO JOSE MAURO DEDEMO ORLANDINI ESTUDE A POSSIBILIDADE DE NAO USAR O CÓDIGO_x000D_
 15 DA OPERADORA TELEFONICA NA REALIZAÇÃO DE LIGAÇÕES INTERURBANAS NOS PRÉDIOS PUBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA EDUCAR PARA PREVENIR</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>TENDA PARA O TRATAMENTO DA DENGUE.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE AGUA JD. PAULISTA</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO E ROÇADA DO MATO DA RUA IRMA DULCE E O BOSQUEAMENTO DA_x000D_
 PRAÇA NO ENTRONCAMENTO DAS RUAS IRMA DULCE E AVENIDA DO TELEGRAFO, NO INDAIA.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCLUSÃO DO SERVIÇO DE LIGAÇÃODA REDE COLETORA DE AGUAS PLUVIAIS NO_x000D_
 ENTRONCAMENTO DAS VIAS AVENIDA WALDEMAR COSTA FILHO COM A RUA DOS JORNALISTAS, COLOCAÇÃO DE TAMPA_x000D_
 PARA PROTEÇÃO E NIVELAMENTO DA RUA DOS JORNALISTAS, NO INDAIA.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL CRIE UMA EQUIPE ESPECIALIZADA EM REFORMAR OS MÓVEIS E_x000D_
 ELETRONICOS DISPOSTOS NOS PRÓPRIOS MUNICIPAIS QUE NECESSITAM DE REPAROS.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE O MESMO ESTUDE A POSSIBILIDADE DA REALIZAÇÃO DE UMA PARCERIA_x000D_
 COM O SENAI PARA TRAZER AO MUNICIPIO CURSOS OFERECIDOS PELO PROGRAMA REGIONAL DE OPERAÇÕES_x000D_
 ARTICULADAS (PROA) E BUSQUE UTILIZAR O ATUAL ESPACO CEDIDO PELO EMPRESARIO ANTONIO ERMIRIO DE MORAES_x000D_
 PARA FORNECIMENTO EXCLUSIVO DE CURSOS VOLTADOS PARA AREA NÁUTICA PELO PRÓPRIO SENAI E PELA DIRETORIA DE_x000D_
 ASSUNTOS NAUTICOS DE BERTIOGA BEM COMO COLABORE COM A IMPLANTAÇÃO DE UM NOVO CENTRO DE_x000D_
 TREINAMENTO (CT) NO CENTRO DE NOSSA CIDADE A FIM DE AUMENTAR VARIEDADE DE CURSOS OFERECIDOS COMO_x000D_
 TAMBEM ATRAVES DESTA DESCENTRALIZAÇÃO FACILITAR O ACESSO DOS INTERESSADOS.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE IMPLANTE EM NOSSO MUNICIPIO_x000D_
 CIRURGIA E TRATAMENTO BUCO MAXILO-FACIAL.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO DE RETIRADA DE ALGUMAS CERCAS_x000D_
 PARA A PASSAGEM DE PEDESTRES E TURISTAS QUE ESPERAM NA FILA DA_x000D_
 TRAVESSIA DE BALSA BERTIOGA -GUARUJÁ.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA E DESRATIZAÇÃO DA RUA_x000D_
 PROFESSOR JOSE BENEVENUTO MADUREIRA, NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO NA RUA 21, NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO E ROÇADA DE MATO, NA RUA CARDEAL_x000D_
 EMILIO BAYENDA, ALTURA DO N° 794, NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO, ROÇADA DE MATO E LIMPEZA DE_x000D_
 VALA, NA RUA 25, ALTURA DO N° 150, NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE AREA PRAÇA DO CORETO - SADEF</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DE LEGISLAÇÃO ESPECIFICA PARA CASAS GEMINADAS_x000D_
 E EM SERIE</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO PARA A RUA MANOEL DA NOBREGA.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARA VIA PUBLICA.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS RUAS GENERAL OSORIO E RODRIGUES ALVES.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NO PROJETO INICIAL DE REURBANIZAÇAO DA ORLA DA PRAIA</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER VALER A LEI AREA ESCOLAR DE SEGURANÇA. RETIRADA DE_x000D_
 ENTULHOS NAS PROXIMIDADES DO COLEGIO SABER.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER VALER A LEI AREA ESCOLAR DE SEGURANÇA. RETIRADA DE_x000D_
 ENTULHOS NAS PROXIMIDADES DA ESCOLA PROF. ARMANDO BELLEGARD.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS E RETIRADA DE ENTULHOS NA RUA DR. PEDRO UZZO,_x000D_
 NO BAIRRO JD. SAO RAFAEL, PROXIMO A AV. ANCHIETA.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO PUBLICA NA PRAÇA NO BAIRRO JD. VELEIROS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CUMPRIR A LEI QUE DETERMINA O TEMPO DE MAXIMO DE_x000D_
 ESPERA EM FILAS DE BANCOS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS PARA PREVENÇÃO DE ACIDENTES NO TERMINAL RODOVIARIO_x000D_
 INACABADO.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA COBERTURA DA AREA DE RECREAÇÃO DO NEIM PARQUE_x000D_
 ESTORIL, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÃO SOLIDARIA NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NA RUA DOS COQUEIROS, BAIRRO JD. VELEIROS.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE PEDIDO</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIA</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ATERRO E NIVELAMENTO DE RUA COM COLOCAÇÃO DE_x000D_
 PEDRISCO OU CASCALHO.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Marcelo Vilares, Alemão, Caio Matheus, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISSÍDIO DOS SERVIDORES</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>MINUTA DE PROJETO CIDADE MIRIM</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE BRAÇADEIRAS DE  LUZ NA RUA_x000D_
 ANGELO PERES, ALTURA DO N° 465, NO BAIRRO VILA ITAPANHAU.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ADEQUADA PARA AS VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O NIVELAMENTO TOTAL TANTO NA LARGURA QUANTO NO COMPRIMENTO DA RUA HUM, NO_x000D_
 JARDIM ALBATROZ.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVICO DE NIVELAMENTO DA VIA E DESOBSTRUÇAO DAS VALAS EXISTENTES NA RUA EMANUEL_x000D_
 TAUMATURGO EM SEU CRUZAMENTO COM A RUA JOSE CARLOS PACE NA VISTA LINDA.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO DO LEITO CARROÇAVEL, DESOBSTRUÇÃO DE VALAS E PODA DE MATO NA_x000D_
 RUA ALZEMIRO BAILO NA VISTA LINDA.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO DA VIA E DESOBSTRUÇÃO DAS VALAS EXISTENTES NA RUA JOSE_x000D_
 ALEXANDRE DE MOURA NEGRINI NA VISTA LINDA.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE OFICIO AO DER QUESTIONANDO SOBRE A PREVISÃO DA REALIZAÇÃO DE_x000D_
 OBRAS NO KM 238 DA RODOVIA SP-55, QUE VEM AFUNDANDO E TRAZENDO RISCOS A QUEM POR ALI_x000D_
 TRAFEGA.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO OFICINAS TERCEIRA IDADE ITINERANTES</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LLUMINAÇÃO NO RIO DA PRAIA</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE NIVELAMENTO DE RUA E DESASSOREAMENTO DE VALAS_x000D_
 NO BAIRRO RIO RASO.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREA DE LAZER NO CONJUNTO HABITACIONAL NEDA I E II</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA EM TODO O ENTORNO DA EMEF JD. VISTA LINDA</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E INSTALAÇÃO DE RAMPAS DE ACESSO NAS CALCADAS DO BAIRRO_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAR O ITINERARIO DOS ONIBUS CIRCULARES NO BAIRRO VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA SINALIZAÇÃO DE SOLO EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO, RECOLHA DE ENTULHOS E LIMPEZA DE VALA NA RUA DA_x000D_
 SAUDADE, ALTURA DO N° 370, BAIRRO CLIPPER.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E RECOLHIMENTO DE ENTULHOS NA RUA SEBASTIAO ARANTES, NO_x000D_
 BAIRRO JD. VELEIROS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO, RECOLHIMENTO DE LIXO E ENTULHOS NA RUA DOMINGOS PIRES,_x000D_
 ALTURA DO N" 46, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E CASCALHAMENTO NA RUA B, ALTURA DO N° 432, NO BAIRRO_x000D_
 CHACARA ITAPANHAU.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Dr. Jurandyr</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA PRACA VICENTE MOLINARI</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JD. INDAIA.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA AGUA NA ESCOLA</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA "CATA-TRECO".</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE TRATAMENTO DO TABAGISMO</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ESPORTE SOCIAL</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO ESTUDE A POSSIBILIDADE DE O PODER PUBLICO MUNICIPAL MANTER UM AUXILIAR_x000D_
 DE ENFERMAGEM E FORNECER EQUIPAMENTOS PARA A AFERIÇÃO DE PRESSÃO ARTERIAL E EXAME DE GLICEMIA AOS_x000D_
 MEMBROS DA MELHOR IDADE DO GRUPO DE GINASTICA GERIATRICA ATENDIDOS TODAS AS SEGUNDAS E QUARTAS-FEIRAS_x000D_
 NA PRODESAN.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE O TAPAMENTO DE BURACO EXISTENTE NA RUA GUSTAVO DA COSTA_x000D_
 OLIVEIRA, NA ALTURA DO NUMERO 9 NO INDAIA.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE O NIVELAMENTO DO LEITO CARROÇÁVEL DA AVENIDA DO CANAL_x000D_
 MARGEM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA A LIMPEZA E A DESOBSTRUÇÃO DO CANAL EXISTENTE NO LLHA 4 NA AVENIDA_x000D_
 LUCAS DA CRUZ CARVALHO, NO BAIRRO INDAIA, ENTRE A AVENIDA ANCHIETA E A AVENIDA DO TELEGRAFO.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE QUE SEJA REALIZADO NIVELAMENTO E CALOCACAO DE BICA CORRIDA_x000D_
 NA RUA ESTEVAM DA COSTA VISANDO DAR CONDIÇÕES PARA A INSTALAÇÃO DA FEIRA LIVRE NO LOCAL.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE O NIVELAMENTO DO LEITO CARROÇÁVEL DA RUA DIVA FIALHO DUARTE,_x000D_
 EM TODA A SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MANUTENÇÃO E REGULARIZAÇÃO DA SINALIZAÇÃO_x000D_
 HORIZONTAL E LOMBADAS</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA E DESASSOREAMENTO DE VALA NA RUA MANOEL GAJO</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA TUBULAÇÃO E DESASSOREAMENTO DO CORREGO QUE RECEBE AS AGUAS_x000D_
 PLUVIAIS DAS RUAS 01 E 02 NO JARDIM ALBATROZ 01</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAMPA DA LIXEIRA DO NACE.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DO DERRAME DE CHORUME.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO A CEU ABERTO.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE LEI DE_x000D_
 ISENÇÃO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISQN)_x000D_
 AOS CONTRIBUINTES AUTONOMOS COM IDADE IGUAL OU SUPERIOR A_x000D_
 SESSENTA ANOS.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE BRACADEIRAS DE LUZ E_x000D_
 CONSERTO DO ORELHÃO AMBOS NA RUA PROIETADA II, PROXIMO A IGREJA_x000D_
 ASSEMBLEIA DE DEUS, NO BAIRRO SITIO SAO JOÃO</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE PREVENÇÃO DE CANCER BUCAL.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA DO ENTORNO DA EMEIF PROF. JOSE INACIO HORA.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E ADEQUAÇÃO NA ESTRUTURA FISICA DO DEPARTAMENTO DE_x000D_
 RECURSOS HUMANOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DA PRAÇA POTENGI.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE BRACADEIRAS DE LUZ NA RUA_x000D_
 PERSEVERANCA, EM TODA SUA EXTENSAO, NO BAIRRO SITIO SAO JOÃO</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALBERGUE MUNICIPAL.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUSEU DO MAR E DO MANGUE.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REURBANIZAÇÃO DA PRAÇA POTENGUI.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE AREAS NO PLANO DIRETOR PARA IMPLANTAÇÃO DE_x000D_
 HELIPORTOS</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDENCIAS AO CENTRO DE EQUOTERAPIA_x000D_
 "NICIA VON SCHULEMBURG GOULART".</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TROCADA A_x000D_
 MANILHA QUEBRADA, BEM COMO PROCEDA A ROÇADA DO MATO NA RUA_x000D_
 ARNALDO FERREIRA DOS SANTOS, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE INTENSIFIQUE ACOES VOLTADAS AO_x000D_
 COMBATE A DENGUE, NOS BAIRROS JARDIM ALBATROZ E JARDIM_x000D_
 PAULISTA.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2054/2054_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO, ATRAVÉS DA DIRETORIA DE TRANSITO, REALIZE UMA FISCALIZAÇAO ELETRONICA NOS_x000D_
 VELCULOS DA EMPRESA QUE PRESTA SERVICO DE TRANSPORTE PUBLICO NO MUNICÍPIO VISANDO FORNECER UM_x000D_
 ATENDIMENTO MAIS RAPIDO E COM UMA PERIODICIDADE MELHOR A TODOS OS USUARIOS.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2055/2055_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS EM RELACAO AO ESGOTO DA EMEIF GIUSFREDO SANTINI LOCALIZADA NO BAIRRO_x000D_
 VICENTE DE CARVALHO II, QUE VEM SENDO DEPOSITADO NUM TERRENO LOCALIZADO AO LADO DA UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO VOLTE A DISPONIBILIZAR AOS MORADORES DE BORACEIA UM PROFISSIONAL_x000D_
 HABILITADO QUE POSSA REALIZAR A COLETA DE MATERIAL PARA EXAMES LABORATORIAIS NA PROPRIA UNIDADE BASICA DE_x000D_
 SAUDE DO BAIRRO EVITANDO, ASSIM, A VINDA DAS PESSOAS DE UMA DISTANCIA TAO LONGA APENAS PARA A_x000D_
 REALIZACAO DE TAL COLETA.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE BASE HELICÓPTERO AGUIA DA POLICIA MILITAR</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDA ESCOLAR</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Vando, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE REURBANIZAÇÃO DA ORLA</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO NA RUA ENG. EDUARDO C. COSTA - CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUARIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE SECRETARIA DE ESPORTES</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVOS CURSOS PARA FORMAÇAO DE PESCADORES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMEIF. JOSE INACIO HORA</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO ELETRONICO.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO AV. ANCHIETA.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA CICLOVIA MANOEL NUNES VIVEIROS, NO BAIRRO_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACO E RETIRAR ENTULHOS DO MEIO DA RUA 20, NO JD. RIO_x000D_
 DA GRANJA (MANGUE SECO).</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA ENSEADA - TIBIRIÇA</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO GUARDA AMBIENTAL MIRIM</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO CENTRO DE SAUDE III</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ALAMBRADO AO REDOR DO PARQUE DOS TUPINIQUINS</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇAO NA RUA ENSEADA NO JD. ALBATROZ.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS NAS RUAS PARTICULAR "A" E PARTICULAR "B",_x000D_
 CRUZAMENTO COM A RUA 27, NO JD. RIO DA GRANJA (MANGUE SECO).</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NO CRUZAMENTO DA AV. ANCHIETA COM A RUA_x000D_
 PEDRO UZZO.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇAO DE MANILHAS NA RUA RENATO JOSE ARMINANTE, ALTURA_x000D_
 DO N.° 141, JD. SAO RAFAEL.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E RETIRADA DE LIXO NA RUA 18, ALTURA DO N.° 37, JD._x000D_
 RIO DA GRANJA (MANGUE SECO).</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DO AUXILIO MATERNIDADE</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JD. RAFAEL</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORELHÕES NO SÍTIO S. JOÃO</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA SAUDE DA FAMILIA</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE O_x000D_
 NECESSÁRIO PARA AGILIZAR A HOMOLOGAÇÃO DO TERMO ADITIVO OFICIO N°_x000D_
 710/2010/REDUR/ST, A FIM DE QUE O POSTO DE SAUDE DO RIO DA_x000D_
 PRAIA E RIO RASO TERMINE EM 30 DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARA O BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO NASCE UMA VIDA, PLANTE UMA ARVORE.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO E_x000D_
 DESENVOLVIMENTO DE PROGRAMA QUE OBJETIVE A IMPLANTACÃO DA_x000D_
 "FARMACIA VIVA" EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AULAS DE DANÇA PARA O GRUPO DE REVITALIZAÇÃO GERIATRICA DE BORACEIA E_x000D_
 INDAIA.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTACAO DE LUMINARIAS NA QUADRA Z_x000D_
 GUARATUBA.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PUBLICA.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL REALIZE ALGUMAS MANUTENÇÕES NO NEIM JARDIM RAFAEL,_x000D_
 LOCALIZADO NO BAIRRO DE MESMO NOME.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUTIRAO PARA A REALIZAÇÃO DE DIVERSOS SERVICOS DE INFRAESTRUTURA URBANA E MUTIRAO DE_x000D_
 LIMPEZA PARA A COLETA DE MÓVEIS E MATERIAL PODA DE JARDIM E ARVORES EM TODAS AS VIAS DO JARDIM PAULISTA_x000D_
 E VILA TUPI E NIVELAMENTO DAS MESMAS</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>MINI LABORATORIO DE ASSISTENCIA A ANIMAIS MARINHOS</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t>FABRICAS DE CULTURA</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUÇAO DE CARGA HORARIA PARA OS FUNCIONARIOS PUBLICO</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO NO TREVO DO CAIBURA E NO TRECHO EM FRENTE A_x000D_
 ESCOLA ESTADUAL DA VISTA LINDA LOCALIZADA NA MARGEM DA RODOVIA RIO SANTOS</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PUBLICA NA RUA RODRIGUES ALVES, CRUZAMENTO COM A_x000D_
 AVENIDA ANCHIETA.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DE PINTURA DE SOLO EM TODA A AVENIDA ANCHIETA</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO BORACEIA</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>TESTE DO OLHINHO</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSOS PROFISSIONALIZANTES</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO DA AVENIDA TOME DE SOUZA NO JD. RAFAEL</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS REFLETORES DA ORLA DA PRAIA ENTRE A COLONIA DE FERIAS DO_x000D_
 SESC ATE O CONDOMINIO MAITINGA</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO BOLSA MESTRADO E DOUTORADO - PROGRAMA DE FORMAÇÃO CONTINUADA</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARA RUA ANTONIO IVO.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA PARA OS POSTOS DE SAUDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LUMINARIAS NAS RUAS RH E P1, QUADRA RPM.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIAS</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NAO CONCLUIDOS ESTRADA 09  CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADES DE PROTECAO PARA OS BUEIROS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2126/2126_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS E MANUTENÇÃO NA RUA DA SAUDADE,_x000D_
 ALTURA DO N° 273, BAIRRO CLIPPER</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMBULANCIA 24H</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTROS DE LAZER</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O NIVELAMENTO, E O FECHAMENTO DA VALA NA_x000D_
 RUA 9, NO BAIRRO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIAS - RUA JOAQUIM THOMAS DE AQUINO</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTENSIFIQUE AÇÕES DA ZOONOSE_x000D_
 PARA RETIRAR ANIMAIS DE VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O DESENTUPIMENTO DO ESGOTO EXISTENTE ENTRE OS NUMEROS 744 E 806 DA RUA DR. HUGO_x000D_
 SANTOS SILVA BEM COMO A LIMPEZA E A DESOBSTRUÇÃO DAS VALAS EXISTENTES NA ALAMEDA "A" E DEMAIS VIAS_x000D_
 TODOS DA VILA AGAÓ I E II.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE COLETA DE LIXO DO BAIRRO MANGUE SECO COM MAIOR PERIODICIDADE</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE A REALIZAÇÃO DA LIMPEZA DO CANAL EXISTENTE AO LONGO_x000D_
 DA RUA FRANCISCO HERMANO VASCONCELOS BEM COMO DETERMINE A COLETA DE LIXO COM UMA MAIOR_x000D_
 PERIODICIDADE NO JARDIM RAFAEL RECOLHENDO, AINDA, MÓVEIS VELHOS E MATERIAIS DE LIMPEZA DE JARDINS_x000D_
 ESPALHADOS PELO LOCAL.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA, DESOBSTRUÇÃO E PODA DO MATO DO CANAL EXISTENTE NA AVENIDA DO CANAL, EM_x000D_
 TODA SUA EXTENSÃO, NO BAIRRO MAITINGA.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE LIGAÇÃO DA REDE DE AGUA EXISTENTE NA RUA CARDEAL EMILIO BAYENDA NOS_x000D_
 IMÓVEIS ALI INSTALADOS, NIVELAMENTO E APLICACAO DE BICA CORRIDA NA RUA JOAQUIM DA SILVEIRA BEM COMO_x000D_
 LIMPEZA, DESOBSTRUCAO E PODA DO MATO DOS CANAIS EXISTENTES NO ENTORNO DE UNIDADES EDUCACIONAIS E_x000D_
 RELIGIOSAS, TODOS DO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>UPAS/SE</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS E ABERTURA DE RUA</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER VALER A LEI AREA ESCOLAR DE SEGURANÇA E REALIZAR LIMPEZA E_x000D_
 MANUTENÇÃO DA VALA EM FRENTE A ESCOLA ESTADUAL WILLIAN AURELI, JARDIM_x000D_
 RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRIÇÃO E RETIRADA DE AREIA DAS RUAS BLOQUETEADAS DO BAIRRO DE_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E LIMPEZA DE VALA DA RUA PROF. FRANCISCA MARTINS DA_x000D_
 CUNHA, BAIRRO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, CASCALHAMENTO E LIMPEZA DE VALA NA RUA MARIVALDO_x000D_
 FERNANDES, PROXIMO AO N°650, JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE O_x000D_
 SANEAMENTO DO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>FESTA DA PRIMAVERA IGREJA ROCHA ETERNA</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA URGENTE DE PONTO DE ONIBUS EM GUARATUBA.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTO DE ONIBUS.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE ENVIE A ESTA CASA DE LEIS, PROJETO QUE DISPOE SOBRE A OBRIGAÇÃO DE SE_x000D_
 PUBLICAR NO SITE OFICIAL DA PREFEITURA DE BERTIOGA BEM COMO EM TODAS AS UNIDADES BASICAS DE SAUDE, A_x000D_
 RELAÇÃO DE MEDICAMENTOS DE USO CONTINUO EXISTENTES, DAQUELES EM FALTA E O LOCAL ONDE ENCONTRA-LOS NA_x000D_
 REDE MUNICIPAL DE SAUDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLETA DO ENTULHO EXISTENTE NAS RUAS JULIO PRESTES E SEBASTIÃO ARANTES NO CENTRO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZACAO DO NIVELAMENTO DAS RUAS DA SAUDADE E PROCÓPIO FERREIRA, AMBAS NO_x000D_
 CENTRO, E O NIVELAMENTO E APLICAÇÃO DE BICA CORRIDA NA RUA MANOEL GAJO NO PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ABERTURA DA VIA MARGINAL A RODOVIA RIO-SANTOS NO TRECHO COMPREENDIDO ENTRE A RUA_x000D_
 NICOLAU MIGUEL OBEID E O CONDOMÍNIO HANGA ROA, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TAMPA NA CAIXA DE INSPEÇÃO DA REDE PLUVIAL LOCAIIZADA NO_x000D_
 ENTRONCAMENTO ENTRE A AVENIDA DEPUTADO ANTONIO SILVA CUNHA BUENO E RUA CAMINHO DA GAMBOA NO_x000D_
 RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICE DA CESTA BASICA DE BERTIOGA.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRAS DE ESPORTE E PLAYGROUND PARA VISTA LINDA</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA SANEBASE - APOIO AOS MUNICIPIOS PARA AMPLIAÇÃO E MELHORIAS DE_x000D_
 SISTEMAS DE AGUA E ESGOTO</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DE VALAS E ROÇADA DE MATO NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZE A CONSTRUÇÃO DE UM PORTAL NO BAIRRO DE VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS NA RUA 23 ESQUINA COM A RUA PAULO_x000D_
 CEZAR ARAUJO, JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA SERVICO DE ATENDIMENTO ESPECIAL.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAT ( CENTRO DE APOIO AO TRABALHADOR) MOVEL</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMANA MUNICIPAL DE DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO GUARDA AMBIENTAL MIRIM.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTEÇÃO DAS LOUSAS ESCOLARES.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE GALERIA DE DRENAGEM DE AGUAS.PLUVIAIS</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA ELETRONICA.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE OFICIO AO PREFEITO, COBRANDO O MESMO SOBRE O FORNECIMENTO DE MATERIAL PARA_x000D_
 A APLICACAO DA INSULINA BEM COMO PARA SE MEDIR O NIVEL DE DIABETES NOS CIDADAOS QUE TEM TAL PROBLEMA DE SAUDE</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFICIO AO ILUSTRISSIMO SENHOR ORLANDO MORGADO JUNIOR, DIRETOR_x000D_
 REGIONAL DO DER-SP PARA QUE DETERMINE A INSTALAÇÃO DE PLACA INDICATIVA DO BAIRRO CAIUBURA NA ENTRADA_x000D_
 DO MESMO NA RODOVIA RIO-SANTOS BEM COMO ILUMINACAO NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO DETERMINE QUE SEJA FEITA A DESRATIZAÇÃO DE TODO O BAIRRO_x000D_
 CHACARA VISTA LINDA, BEM COMO A LIMPEZA E A DESOBSTRUCAO DAS VALAS QUE MARGEIAM AS RUAS DO BAIRRO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO DETERMINE QUE SEJA FEITO O NIVELAMENTO DO LEITO CARROÇAVEL DAS_x000D_
 RUAS 01, 04 E 10 NO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFICIO AO PREFEITO MUNICIPAL PARA QUE, JUNTO AO SETOR COMPETENTE,_x000D_
 CONSTRUA UMA CAIXA DE INSPECAO BEM COMO REALIZE O NIVELAMENTO DE MANEIRA ADEQUADA DA TRAVESSA 9_x000D_
 COM A RUA 4, EM FRENTE AO NUMERO 470 NA CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SENHOR PREFEITO DETERMINE QUE SEJA FEITO O NIVELAMENTO DO ACESSO A RODOVIA RIO-_x000D_
 SANTOS NA ENTRADA DOS BAIRROS VISTA LINDA E CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFICIO AO LLUSTRÍSSIMO SENHOR ORLANDO MORGADO JUNIOR, DIRETOR REGIONAL DO DER-SP PARA QUE DETERMINE A INSTALAÇÃO DE PLACA INDICATIVA DO BAIRRO CAIUBURA NA ENTRADA DO MESMO NA RODOVIA RIO-SANTOS BEM COMO ILUMINAÇÃO NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIENCIA</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO NA ESTRADA 3, DO BAIRRO_x000D_
 CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A_x000D_
 ILUMINAÇÃO DA RUA APROVADA, E DA RUA 03, AMBAS NO BAIRRO_x000D_
 JARDIM MORELLI.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE INSTITUA CAMPANHA VISANDO O_x000D_
 DIAGNOSTICO DE HEPATITES.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇAO DE UMA OUVIDORIA MUNICIPAL</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINACAO PUBLICA</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANIMAIS SOLTOS NO MUNICIPIO</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO - ESTRADA 4</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NAS PRINCIPAIS VIAS DA CIDADE</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPINTAR ALGUMAS FAIXAS DE PEDESTRES NAS RUAS DO MUNICIPIO E_x000D_
 REFORMAR O SEMAFORO QUE SE ENCONTRA NO CRUZAMENTO DA AV. ANCHIETA COM_x000D_
 A RUA RAFAEL CONSTABILE.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTOS DE ONIBUS COBERTOS NO JARDIM SAO_x000D_
 LOURENÇO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALACAO DE LOUSA DIGITAL_x000D_
 NOS ESTABELECIMENTOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMANA DA SAUDE DO HOMEM.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>PADEF - PROGRAMA DE APOIO A PESSOA PORTADORA DE DEFICIENCIA_x000D_
 FISICA.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Taciano Goulart, Alemão, Marcelo Vilares, Ney Lyra, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE ESTUDO A_x000D_
 FIM DE GARANTIR BOLSAS DE ESTUDO ENTRE MORADORES DE BERTIOGA E_x000D_
 A FABE - FACULDADE DE BERTIOGA.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DOS ESTUDANTES QUANTO A FILA DE ESPERA DO ONIBUS DA AETUB</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LUMINARIAS E MANUTENÇÃO DOS REFLETORES NA ORLA DA PRAIA ENTRE A_x000D_
 COLONIA DE FERIAS DO SESC ATE O CONDOMINIO MAITINGA</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA MANTA ASFALTICA.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDA MUNICIPAL NA PORTARIA DAS CRECHES</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA - RUA A, RUA E - JARDIM DAS CANÇOES</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVA LINHA DE ONIBUS OU ALTERAÇÃO ITINERARIO - CHACARA VISTA LINDA - INDAIA</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACAO PROVIDENDAS NA CASA DOS CONSELHOS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE INSTITUA EM NOSSO MUNICIPIO_x000D_
 ATRAVES DA SECRETARIA DE SAUDE A OBRIGATORIEDADE DO "TESTE DA_x000D_
 ORELHINHA" EM RECEM-NASCIDOS.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE_x000D_
 ILUMINAÇÃO PUBLICA DA RUA MANOEL DIEGUES, ALTURA DO N° 372, NO_x000D_
 BAIRRO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL GUE PROVIDENCIE A_x000D_
 CONTINUIDADE DA ILUMINAÇÃO PUBLICA NA RUA APROVADA I, ALTURA_x000D_
 DO N° 346, NO BAIRRO SITIO SAO JOAO.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, CASCALHAMENTO E LIMPEZA DE VALA EM TODA A EXTENSAO DA_x000D_
 RUA M, BORACEIA.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO SISTEMA DE ILUMINACAO PUBLICA AO LONGO DA_x000D_
 CICLOVIA QUE LIGA O BAIRRO VICENTE DE CARVALHO II ATE AO BAIRRO JARDIM_x000D_
 ALBATROZ II, PARALELA COM A RODOVIA MANOEL HIPOLITO REGO.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIA NOS POSTES JA EXISTENTES EM_x000D_
 BORACEIA</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>HIGIENE BUCAL NO CURRICULO ESCOLAR.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REURBANIZAÇAO DO PIER NO CANAL DE BERTIOGA</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOLSA DE ESTUDO</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS COM OS NOMES DAS RUAS DO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO ILUMINAÇÃO NA RUA MANOEL DIEGUES N° 372D. INDAIA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO ESTUDE A POSSIBILIDADE DE SE BENEFICIAR A QUADRA POLIESPORTIVA EXISTENTE NA SEDE DA SOCIEDADE DE AMIGOS DO CAIUBURA COM A INSTALAÇÃO DE COBERTURA.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO E APLICAÇÃO DE ATERRO NA ESTRADA 9 NA CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO E APLICAÇÃO DE ATERRO NA RUA 1 NO CAIUBURA.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA A CRIAÇÃO DE OUVIDORIA NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLUÇÃO PARA OS CONJUNTOS HABITACIONAIS DE BERTIOGA</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO E AMPLIAÇÃO DA CAMPANHA DE HEPATITE C.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO N° 054/10 SOBRE REVITALIZAÇÃO DA SINALIZAÇÃO DE_x000D_
 SOLO EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO N° 067/10 GRADES DE PROTEÇÃO PARA BUEIROS.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA RUA MANOEL GAJO, QUE VAI DO CENTRO ATE AO_x000D_
 RIO DO ITATINGA.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO GARI DO OLEO</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE INSTITUA CAMPANHA DE_x000D_
 INCENTIVO A DOAÇÃO DE MEDULA OSSEA.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DE VALAS NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO RIO DA PRAIA</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO JD. SAO RAFAEL</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTOS DE ONIBUS</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO RECREATIVO CULTURAL</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE LEI QUE FIXE_x000D_
 A OBRIGATORIEDADE DE FOMECIMENTO DE COLETE ANTI-BALISTICO AOS_x000D_
 GUARDAS MUNICIPAIS DE BERTIOGA</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO NA RUA JOAO HENRIQUE JUNIOR,_x000D_
 ALTURA DO N° 754, NO BAIRRO JD. VISTA LINDA.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE A_x000D_
 INSTALAÇÃO DE POSTO DE ATENDIMENTO DA ELEKTRO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COMISSÃO PERMANENTE DE CONSULTA AO CONJUNTO DO PLANO_x000D_
 DIRETOR</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA UNIDADE BASICA DE SAUDE NO BAIRRO VISTA LINDA</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTES COM AS RESPECTIVAS LUMINARIAS NO TRECHO CENTRAL DA RUA "L" NO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DOS BRINQUEDOS BEM COMO A DRENAGEM E O ATERRAMENTO DO LOCAL AONDE ESTE_x000D_
 INSTALADO O PARQUINHO DO EMEIF CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DOS PONTOS DE ÔNIBUS DE CONCRETO ANTIGOS EXISTENTES NA CIDADE BEM COMO_x000D_
 SOLICITA A EMTU A REFORMA DOS PONTOS INSTALADOS PELA CITADA EMPRESA.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇADA ENTRE O NUMERO 599 DA RUA LUIS PEREIRA DE CAMPOS E SUA ESQUINA COM A RUA JORGE FERREIRA.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DO ORÇAMENTO PARTICIPATIVO EM BERTIOGA.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE CRIE PROIETO A FIM DE VIABILIZAR_x000D_
 DOAÇÃO ENXOVAL AOS FILHOS DE PAIS CARENTES.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE VIABILIZE A CRIAÇÃO DE CURSOS_x000D_
 DE CAPACITAÇÃO PROFISSIONAL PARA OS DEFICIENTES FISICOS DE NOSSO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>VAZAMENT0 DE AGUA - TUBULAÇÃO QUEBRADA</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS - CORREIOS</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREDIO DA ANTIGA PRODESAN.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DO CENSO IBGE 2010</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM N.A.I - NUCLEO DE ATENÇÃO AO IDOSO</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NO CAIBURA</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO N° 063/10 SOBRE TAPA BURACO NA CICLOVIA MANOEL_x000D_
 NUNES VIVEIROS, NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO N° 030/10 SOBRE RECOLOCAÇÃO DE POSTES DA_x000D_
 REDE ELETRICA NA RUA OSWALDO CRUZ, ALTURA DO N° 12, EM VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, ROÇADA E RETIRADA DE ENTULHO DA RUA 1, JARDIM ALBATROZ.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE CORREGO NA PRAIA DE VISTA LINDA</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVMOVEL.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIA NOS POSTES JA EXISTENTES EM_x000D_
 BORACEIA.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIA NOS POSTES JA EXISTENTES NA CHACARA_x000D_
 VISTA LINDA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DE REDE ELETRICA NA CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O NIVELAMENTO E ILUMINAÇÃO PÚBLICA DA RUA PERSEVERANÇA, EM TODA A SUA EXTENSÃO, NO BAIRRO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS QUANTO AO ITINERARIO DE_x000D_
 ONIBUS PARA O NACE</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE VIABILIZE A CRIAÇÃO DE GIBITECA_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO DAS RUAS 7 E 8 NO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALACAO DE PLACAS INFORMATIVAS NOS PONTOS DE ONIBUS AONDE SEJA GRAFADO_x000D_
 AS LINHAS EXISTENTES NA CIDADE COM SEUS RESPECTIVOS ITINERARIOS E HORARIOS E A INSTALACAO DE UM_x000D_
 ABRIGO QUE ATENDA OS USUARIOS DOS COLETIVOS NO PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA DEMARCAÇÃO DE SOLO E NAS LOMBADAS EXISTENTES E COLOCAÇÃO DE PLACAS_x000D_
 DE REDUÇÃO DE VELOCIDADE DEVIDO AREA ESCOLAR AO LONGO DA RUA ENGENHEIRO EDUARDO DA COSTA JUNIOR NO_x000D_
 BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITEAR ESTUDOS PARA A IMPLANTAÇÃO DE BIKE BUS</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE ONIBUS MUNICIPAL ATE O CAIUBURA.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPTAÇÃO E UTILIZAÇÃO DE AGUA DA CHUVA - RECICLAGEM</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICO DE ATENDIMENTO ODONTOLOGICO MOVEL.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇAO DE LIXEIRAS NA PRAIA DA ENSEADA</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALAS E ROÇADA DE MATO</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS - MANGUE SECO</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE GRUPO DE ACOMPANHAMENTO DO TRABALHO DE_x000D_
 RECENSEAMENTO REALIZADO PELO IBGE.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIAS - BAIRRO DO INDAIA</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇAO DE LUMINARIAS - BAIRRO DO INDAIA</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO DAS FAIXAS DE TRANSITO - AV. 19 DE MAIO</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PRAÇA - ORLA DA PRAIA - BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO NEIM DE BORACEIA.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSOS 2010</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLICAÇÃO DE 0800 PARA RESGATE DE ANIMAIS SILVESTRES_x000D_
 </t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE LOMBADA NA RUA MARLENE_x000D_
 NA TRAVESSA COM A AVENIDA RAMOS, NO BAIRRO JD. INDAIÁ</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DO CAPS-AD</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE ESTRUTURE E INTEGRE A CASA DOS_x000D_
 CONSELHOS DE NOSSO MUNICIPIO O CONSELHO MUNICIPAL ANTIDROGAS_x000D_
 COMAD.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABERTURA DE RUA EM BORACEIA</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BAIRROS VISTA LINDA E CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DE TRANSPORTE PUBLICO</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM INSTALADAS LUMINARIAS NOS POSTES EXISTENTES NA RUA ENGENHEIRO EDUARDO_x000D_
 CORREIA DA COSTA JUNIOR, ENTRE O NUMERO 378 E AS PROXIMIDADES DO NACE NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA JOÃO RAMALHO BEM COMO UMA FISCALIZAÇÃO MAIS RIGIDA NO QUE DIZ RESPEITO A VELOCIDADE PRATICADA POR ALGUNS MOTORISTAS._x000D_
 </t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTRADA DA CIDADE - EXPOSIÇOES E PONTO DE INFORMAÇAO.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELEBRAÇAO DE CONVENIO COM MINISTERIO DA JUSTICA - INFOSEG</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO A DER.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO DO CALÇADAO DA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇAO DAS VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ATERRO E NIVELAMENTO DE RUA COM COLOCAÇÃO DE_x000D_
 PEDRISCO.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHAS EDUCATIVAS NAS RODOVIAS DO DER/SP. (RODOVIAS_x000D_
 RIO-SANTOS E MOGI-BERTIOGA).</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS - AVENIDAS 19 DE MAIO E ANCHIETA</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA PARA PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO, A SOLICITAÇÃO DE INSTALAÇÃO DE_x000D_
 ESTRUTURA EM PONTO DE ONIBUS EM FRENTE AOS CONJUNTOS_x000D_
 HABITACIONAIS "NEDA I E II"</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE A_x000D_
 IMPLANTAÇÃO DO PROGRAMA "BOMBEIRO NAS ESCOLAS" EM NOSSO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TUBULACAO ENTUPIDA - RUA PASSEIO DAS ORQUIDEAS_x000D_
 </t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇAO PUBLICA - RUA MARITIMA</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇAO PUBLICA- RUA CARVALHO PINTO KM 195.5</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORCA TAREFA PARA DESRATIZAR A CIDADE DE BERTIOGA.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUCAO DAS BOCAS DE LOBO EXISTENTES NO ENTRONCAMENTO ENTRE A AVENIDA JOAO_x000D_
 RAMALHO E A RUA MIGUEL SEAID BICHIR.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇAO NAS ESCOLAS NEIM PARQUE ESTORIL E_x000D_
 EMEF GIUSFREDO SANTINI, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO II DA INDICAÇAO N° 030/10 SOBRE RECOLOCACAO DE POSTES DA_x000D_
 REDE ELETRICA NA RUA OSWALDO CRUZ, ALTURA DO N° 12, EM VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO DA INDICAÇAO 799/2009 - MELHORIAS NO SISTEMA DE_x000D_
 ILUMINAÇAO PUBLICA AO LONGO DA CICLOVIA QUE LIGA O BAIRRO VICENTE DE_x000D_
 CARVALHO II ATE AO BAIRRO JARDIM ALBATROZ II, PARALELA COM A RODOVIA_x000D_
 MANOEL HIPOLITO REGO._x000D_
 REF: GV_CFB_IND 0082/</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERACAO DA INDICACAO 327/10, SOBRE O NIVELAMENTO E INSTALACAO_x000D_
 DE RAMPAS DE ACESSO NAS CALCADAS DO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇAO PUBLICA EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO DA INDICAÇAO 256/10, SOBRE A COLOCACAO DE PLACAS_x000D_
 DENOMINATIVAS NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALACAO DE AGUA NA VILA DOS PESCADORES</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZACAO DA PRACA ESPORTIVA INDEPENDENTE FUTEBOL_x000D_
 CLUBE.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSAO DE CIRCUITO MUNICIPAL DE SURFE_x000D_
 NO CALENDARIO ESPORTIVO DE BERTIOGA / 2011.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO SAO RAFAEL.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO NOITE ESPORTIVA</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A_x000D_
 ILUMINAÇÃO PUBLICA NA RUA SARGENTO SILVIO DEL MAR HOLLEMBACH,_x000D_
 ALTURA DO N° 26, NO BAIRRO JD. INDAIÁ</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE IPTU</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENTREGUE JUNTO COM_x000D_
 A MEDICAÇÃO RETIRADA GRATUITAMENTE NO POSTO DE SAUDE, A DEVIDA_x000D_
 BULA.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA EFETIVA DE DIAGNOSTICO AO ALZHEIMER</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA NO BAIRRO CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>ITINERARIO DE LINHA DE ONIBUS</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSE LIVRE PARA IDOSOS ACIMA DE 60 ANOS NOS TRANSPORTES_x000D_
 COLETIVOS NO MUNICFPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTACAO DE TERAPIAS NATURAIS EM NOSSO MUNICFPIO.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO TALENTOS ESPECIAIS</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>BORACEIA - ILUMINAÇÃO</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>VAGAS DE ESTACIONAMENTO PARA DEFICIENTES E IDOSOS.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DAS GALERIAS DE AGUAS PLUVIAIS</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE SAUDE DO RIO DA PRAIA</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE EM FRENTE A ESCOLA E A CRECHE DO MANGUE SECO</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE AO LONGO DA RUA DR. LINCOLN BOLIVAR NEVES</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACAO A DELEGACIA DA POLICIA CIVIL_x000D_
 DE BERTIOGA DO ENVIO A ESTA CASA DE LEIS_x000D_
 DAS ESTATISTICAS DOS ULTIMOS 24 MESES SOBRE_x000D_
 AS INFRACAO ENVOLVENDO ADOLESCENTES</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO COZINHALIMENTO</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INCLUA NA GRADE_x000D_
 CURRICULAR DAS ESCOLAS MUNICIPAIS DO ENSINO MEDIO A DISCIPLINA_x000D_
 NOÇÕES DE CIDADANIA.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUCAO DAS VALAS NO BAIRRO JARDIM IINDAIA.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>LAPAROSCOPIA EM BERTIOGA.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMANA NACIONAL DE COMBATE AS DROGAS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2455/2455_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE ATERRO E NIVELAMENTO DE RUA COM COLOCACAO DE_x000D_
 PEDRISCO OU CASCALHO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALACAO DE LUMINARIA NO BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REFORMA NA QUADRA DE ESPORTES DA_x000D_
 ESCOLA ESTADUAL ARCHIMEDES BAVA, LOCALIZADA NO BAIRRO JD._x000D_
 INDAIA</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL INDICAÇÃO PARA_x000D_
 DESRATIZAÇÃO DOS CONJUNTOS HABITACIONAIS "NEDDA I E II", NO_x000D_
 BAIRRO JD. INDAIÁ</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALACAO DE LUMINARIAS NA RUA DURVAL BRUZZA, NA VILA AGAÓ</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO O SERVIÇO DE NIVELAMENTO DO LEITO CARROÇÁVEL COM A APLICACAO DE_x000D_
 ATERRO BEM COMO SEJA REALIZADA A DRAGAGEM DO CANAL QUE MARGEIA A RUA 1 NO BAIRRO CAIUBURA.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE OFICIO AO PRESIDENTE DO TRIBUNAL DE JUSTICA DO ESTADO DE SAO PAULO SOLICITANDO INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DO AUMENTO DO NUMERO DE FUNCIONÁRIOS NO FORUM LOCAL BEM COMO A INSTALAÇÃO DE UM JUIZADO ESPECIAL.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GRELHAS.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTOS DE ONIBUS E PLACAS INDICATIVAS DE HORARIOS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO ALOJAMENTO DR JOSE APARECIDO_x000D_
 RIBEIRO - ANTIGA PRODESAN</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇAO PUBLICA - RUA L JARDIM MOGIANO B._x000D_
 BORACEIA</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE POSTE E LUMINARIA</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇAO DE TUBULAÇAO E LIMPEZA DE RUA</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇAO DA ASSOCIAÇAO DOS PROMOTORES DA FEIRA DE CONVIVENCIA DE_x000D_
 BERTIOGA</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇAO DA ASSOCIAÇAO DOS PROMOTORES DA FEIRA DE CONVIVENCIA DE_x000D_
 BERTIOGA QUANTO A SINALIZAÇAO DE TRANSITO.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E CASCALHAMENTO DAS RUAS OSWALDO CRUZ E ENG.°_x000D_
 JOSE SANCHES FERRARI, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E CASCALHAMENTO DA RUA 23, NO BAIRRO JD. RIO DA_x000D_
 PRAIA.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA QUE SEJA ENVIADO OFICIO A SABESP PARA_x000D_
 QUE A EMPRESA INFORME SOBRE VERBAS E OBRAS A SEREM REALIZADAS NO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRIÇAO EM TODAS AS RUAS BLOQUETEADAS DO BAIRRO VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA MANOEL GAJO, NO BAIRRO PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇAO PUBLICA NA EPIPHANIO BATISTA, PROXIMO A EMEF_x000D_
 GIUSFREDO SANTINI, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RETIRADA DE ENTULHO NA VIELA DA SAUDADE, BAIRRO_x000D_
 CENTRO.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA EPIPHANIO BATISTA, NO BAIRRO VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇAO DA INDICAÇAO 014/09 MANUTENÇÃO DOS_x000D_
 PLAYGROUNDS DAS PRAIAS</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAVALIACAO DE AUTUACAO - COMUNIDADE CRISTA ROCHA ETERNA GUARATUBA._x000D_
 </t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE LAVANDERIA COMUNITÁRIA</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇAO</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E ROÇADA.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALACAO DE LUMINARIAS NAS RUAS MARIA CECILIA, ANTONIO IVO, DANIEL FERREIRA, VITORIO_x000D_
 GUDOLIN, CEZAR GALLI E NA AVENIDA VICENTE DE CARVALHO, TODAS NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LUMINARIAS - BORACEIA</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>BORACEIA- ILUMINAÇAO</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE O MESMO TOME MEDIDAS EMERGENCIAIS PARA DIMINUIÇÃO DE MORADORES DE RUA, EM ESPECIAL NA PÇA VICENTE MOLINARI</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LUMINARIAS NA AVENIDA FAUSTO GUIMARAES SAMPAIO - INDAIÁ</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LUMINARIAS NA RUA RENATO JOSE ARMIRANTE EM FRENTE AO NUMERO 400 - INDAIA</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DESASSOREAMENTO DAS VALAS EXISTENTES EM TERRENO BALDIO LOCALIZADO NA RUA APROVADA 166 EM SEU CRUZAMENTO COM AS RUAS AUGUSTO RIBEIRO PACHECO E RENATO JOSE ARMIRANTE</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O DESINTUPIMENTO DE VALAS EXISTENTES NO CRUZAMENTO DAS RUAS 4 E OSWALDO CRUZ EM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE NIVELAMENTO E APLICAÇÃO DE BICA CORRIDA NA ESTRADA 3 - CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE CAMPANHA DE PREVENÇÃO AO MOSQUITO DA DENGUE COM MAIOR APELO EM VESPERAS DE FERIADO PROLONGADO</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO COM O GOVERNO DO ESTADO PARA CONSTITUIR FORÇA TATICA PARA FISCALIZAÇÃO OSTENSIVA E COMBATE A ASSALTOS</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIAS RUA PROFESSORA SUELI DOS SANTOS JARDIM INDAIA</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMBATE A DENGUE</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE PEDIDO DE DESASSOREAMENTO DAS GALERIAS PLUVIAS</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>CLUBINHO DE FERIAS</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NOS BAIRROS DA CIDADE</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NO ATENDIMENTO DAS CHAMADAS EMERGENCIAIS 190</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREA PÚBLICA ABONDONADA</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAMBORES DE LIXO NA RUA DA SAUDADE</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE ESGOTO NA RUA MANOEL GAJO, ALTURA DO NÚMERO 2000 ATÉ O FINAL DA RUA, NO PARQUE ESTORIL</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DE VALA NAS RUAS PROJETADAS B1 E PARTICULAR 1B, EM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BRAÇOS DE LUZ NA TRAVESSA DA RUA FRANCISCO PINTO COM A ANTIGA RUA 6, EM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NO ENTORNO DE EE VICENTE DE CARVALHO, EM VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E RETIRADA DE ACÚMULO DE TERRA DAS RUAS A E B, BAIRRO CHÁCARA ITAPANHAÚ</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DE ENTULHO NO PONTO DE ONIBUS INSTALADO NA RODOVIA RIO SANTOS, PROXIMO A EMEF VISTA LINDA_x000D_
  </t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LUMINARIAS</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA POLICLINICA DO INDAIÁ</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO NEIM DE BORACEIA - REITERAÇÃO</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETOS EM ANDAMENTO GUARATUBA.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA ESTUDOS PERANTE O CARTORIO_x000D_
 DE REGISTO CIVIL DE BERTIOGA, A FIM DE PROVIDENCIAR A EXPEDIÇÃO_x000D_
 DA CERTIDÃO DE NASCIMENTO AINDA NA MATERNIDADE DO HOSPITAL.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENTO E RETIRADA DE ENTULHO DA RUA_x000D_
 APROVADA, ALTURA DO N° 136, NO BAIRRO JD. VISTA LINDA.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE PSICOLOGOS COM ESPECIALIZAÇÃO EM CLLNICA INFANTIL BEM COMO DE_x000D_
 PSICOPEDAGOGOS PARA REALIZAREM TRABALHOS JUNTO AS CRIANCAS COM DIFICULDADE DE APRENDIZAGEM NAS_x000D_
 UNIDADES DE ENSINO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ABERTURA DA FARMACIA DO POSTO DE SAUDE CENTRAL AOS FINAIS DE SEMANA E FERIADOS BEM_x000D_
 COMO A ENTREGA DE MEDICAMENTOS NAS UNIDADES NOS BAIRROS POR MOTOBOYS.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LUMINARIAS NO TRECHO DE PRAIA LOCALIZADO NO ENTOMO DO FORTE SAO JOAO.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO PARA RUA NICOLINO GODOY ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIENCIA PUBLICA PARA A POPULACAO SUGERIR PROPOSTA_x000D_
 PARA O NOVO SISTEMA DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE LLUMINAÇÃO NO TREVO DO CAIBURA, TRECHO EM FRENTE A ESCOLA ESTADUAL DA VISTA LINDA NA MARGEM DA RODOVIA RIO SANTOS, ROTATORIA DO MANGUE SECO E CURVA DO S EM BORACEIA.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CICLOVIA MANOEL NUNES VIVEIROS</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO 513/10 - INSTALAÇÃO DE GRADES DE_x000D_
 PROTEÇÃO NOS BUEIROS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA SINALIZAÇÃO DE SOLO NO CRUZAMENTO DA RUA JORGE_x000D_
 FERREIRA COM A RUA LUIS PEREIRA DE CAMPOS.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFRAESTRUTURA URBANA. NIVELAMENTO, CASCALHAMENTO E_x000D_
 MANUTENCAO NAS VALAS E MANILHAS NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERVAÇÃO DOS CANTEIROS URBANOS DO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLICACAO DE BICA CORRIDA - RUA JOSE CARLOS PACCI JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>TUBULAÇÃO QUEBRADA - RUA QUARENTA E NOVE-  JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRAÇA E PLAYGROUND ABANDONADO JARDIM INDAIÁ_x000D_
 </t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO NUM CRUZAMENTO DA AVENIDA DO TELEGRAFO COM VALDEMAR COSTA FILHO</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRAVESSIA RIO SANTOS E RUA JOSE CARLOS PACCI JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERVENÇÃO QUANTO A REMOÇÃO DE FLUTUANTE AO LADO DO ATRACADOURO DA BALSA GUARUJÁ BERTIOGA</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECENSEAMENTO IBGE</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGACAO PROCESSO SELETIVO POLICIAIS TEMPORARIO</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO BORACEIA</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO - CHACARAS VISTA LINDA</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE REFERENCIA EM SEGURANÇA ALIMENTAR E_x000D_
 NUTRICIONAL SUSTENTAVEL - CRESANS E A COZINHA DE REFERENCIA EM_x000D_
 SEGURANÇA ALIMENTAR E NUTRICIONAL SUSTENTAVEL</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE HIDROMETROS PARA USO_x000D_
 DOS QUIOSQUES INDEPENDENTES DOS BANHEIROS</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE AUDIENCIAS PUBLICAS ITINERANTES NOS DIVERSOS BAIRROS DA CIDADE, VISANDO INICIAR O PROCESSO DE ABAIRRAMENTO COM A ESCOLHA, A PRINCÍPIO, DE NOMES OFICIAIS PARA OS BAIRROS JA_x000D_
 EXISTENTES.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALACAO DE POSTES COM AS RESPECTIVAS LUMINARIAS NO TRECHO DA RUA APROVADA 166 EM SEU TRECHO SITUADO ENTRE AS RUAS AUGUSTA RIBEIRO PACHECO E RENATO JOSE ARMIRANTE NO BAIRRO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE O MESMO DISPONIBILIZE AO NACE UMA ASSISTENTE SOCIAL PARA ATENDIMENTO FIXO BEM COMO REALIZE A TROCA DOS BRINQUEDOS DE MADEIRA DO PLAYGROUND POR OUTROS FABRICADOS COM MATERIAL DIFERENCIADO.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE CRIE PROGRAMA ESPECIAL DE_x000D_
 BENEFICIO FISCAL PARA EMPRESAS QUE ADOTAREM UMA CRIANCA_x000D_
 CARENTE DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE INSTITUA NO MUNICÍPIO ATRAVES DA SECRETARIA DE SAUDE A OBRIGATORIEDADE DO TESTE DO OLHINHO EM RECÉM-NASCIDOS</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGOS PARA PONTOS DE ONIBUS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS INSTALAÇÕES DA FARMACIA DO POSTO DE SAUDE DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA PREDIAL DA UNIDADE BASICA DE SAUDE DO BAIRRO DE_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA DA RUA MARIVALDO FERNANDES, BAIRRO RIO DA_x000D_
 PRAIA.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESCASO COM O FUTEBOL AMADOR BERTIOGUENSE</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARVORE EM RISCO DE QUEDA NA AV. ANCHIETA, BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E COLOCACAO DE BICA CORRIDA NA RUA EPIFANIO_x000D_
 BATISTA, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DE BORACEIA - REITERACAO</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTAGIO EDUCACIONAL LABORATIVO APAE.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE REALIZE ESTUDOS VISANDO A POSSIBILIDADE DE,_x000D_
 EM PARCERIA COM A CODESP, CRIE, EM ITATINGA, UM PARQUE TEMATICO HISTORICO-AMBIENTAL.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALACÃO DE ACADEMIAS AO AR LIVRE, A PRINCLPIO, NOS BAIRROS DE BORACEIA E INDAIA E QUE SEJAM CONTRATADOS MEDICOS GERIATRAS PARA REALIZAREM ATENDIMENTOS AOS IDOSOS NA_x000D_
 REDE PUBLICA DE SAUDE.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DESCENTRALIZAÇÃO DE ALGUNS DOS SERVICOS PRESTADOS PELA OSCIP ACCB PARA O BAIRRO JARDIM RAFAEL ATENDENDO, EM CONSEQUENCIA, MORADORES DOS BAIRROS ANA PAULA E VISTA_x000D_
 LINDA.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E A ADEQUACAO DA RAMPA NAUTICA EXISTENTE NA PRAÇA POR DO SOL.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>TESTE DA ORELHINHA.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAMPAS DE ACESSO NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM TAMPA DE GALERIA DE ESGOTO EM VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO TRANSBORDANDO EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA E ROÇADA DE MATO NO BAIRRO JD. RAFAEL</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS URGENTES NA EMEIF JARDIM RIO DA GRANJA_x000D_
 ESCOLA JARDIM RIO DA GRANJA</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDA MIRIM AMBIENTAL</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO GINASIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS JUNTO AO NEIM DO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIA NO TRANSPORTE DE PACIENTES E HEMODIALISE PARA TRATAMENTO</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA_x000D_
 DOS ANIMAIS</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMINAL ABANDONADO</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA FROTA DE TAXIS DE BERTIOGA</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Ney Lyra, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA REALIZAÇÃO DO 5"SUMMER GOSPEL</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A 3A COMPANHIA DO 21° BATALHÃO DA POLICIA MILITAR DO_x000D_
 INTERIOR PELOS EXCELENTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO SENHOR SOMALIO PELAS DOAÇÕES</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A SENHORA HELCIRENE GONCALVES CUNHA, CHEFE DE SETOR DO_x000D_
 POSTO DE SAUDE DO CENTRO.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS COLABORADORES DA COPA VERÃO_x000D_
 GUARATUBA.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCÃO DE PARABENIZAÇÃO AOS ZELADORES DE BERTIOGA PELA PASSAGEM DE SEU DIA.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR GILBERTO DANIEL JUNIOR DA LIQUIGAS.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS ATLETAS DA ACADEMIA DE BOXE, JOVENS_x000D_
 DE OURO DE BERTIOGA E SEU TREINADOR "DIDI"</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>Alemão, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>1° TORNEIO DE BEACH SOCCER DA VILA BOA ESPERANÇA</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À PREFEITURA PELA REALIZAÇAO DAS_x000D_
 FESTIVIDADES DE CARNAVAL</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA O PREFEITO JOSE MAURO DEDEMO ORLANDINI PELA_x000D_
 PRESIDÊNCIA DO CONDESB.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AS MULHERES PELA PASSAGEM DE SEU DIA INTERNACIONAL</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ANTIGA DIRETORIA DO CONSEG PELO TRABALHO DESENVOLVIDO E A NOVA DIRETORIA PELA_x000D_
 POSSE.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ONG ONDA SONORA PELA COMEMORAÇÃO DE SEUS 3 ANOS DE_x000D_
 FUNDAÇÃO</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO SARGENTO CHAPITISK, CABO EZEQUIEL, SOLDADO SANDRO,_x000D_
 SOLDADO DIAS E SOLDADO JEFFERSON PELO SERVIÇO PRESTADO A COMUNIDADE.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE AGRADECIMENTO AO PRONUNCIAMENTO DO DEPUTADO RUI_x000D_
 FALCÃO</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO EXMO SR. ROBERTO SANTIAGO, DEPUTADO_x000D_
 FEDERAL, E A LAROCCA ADVOGADOS ASSOCIADOS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A VIAÇÃO BERTIOGA PELA DOAÇAO DE UM_x000D_
 MICROONIBUS A APAE.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO DR. SIDNEI ARANHA, REPRESENTANTE JURIDICO DA_x000D_
 ONG PRINCIPIOS, PELA PASSAGEM DO DIA MUNDIAL DA AGUA.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AOS APOIADORES DA CERIMONIA DE ENTREGA DE_x000D_
 CERTIFICADO DA 1A TURMA DO CURSO DE BOMBEIRO MIRIM DE BERTIOGA REALIZADO_x000D_
 PELO IAVI - INSTITUTO ALIANCA COM A VIDA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Taciano Goulart, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PL QUE PROPÕE NOVA FORMA DE DIVISÃO DOS ROYALTIES</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARI_x000D_
 AMPARO DO NASCIMENTO ZENS.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Marcelo Vilares, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO JORNAL ACONTECE PELA REALIZAÇÃO DO_x000D_
 FORUM ACONTECE DE SUSTENTABILIDADE.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕESPELA PASSAGEM DO DIA DO INDIO</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS FUNCIONARIOS VALTER BARBOSA DOS SANTOS E LUIZ CARLOS.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS 50 ANOS DE BRASILIA</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO A AUTORIDADES POLICIAIS DO ESTADO DE SAO PAULO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS DOMESTICOS PELA PASSAGEM DO SEU_x000D_
 DIA</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZAÇÃO PELA PASSAGEM DO DIA DO SACERDOTE, A SER COMEMORADO_x000D_
 EM 27 DE ABRIL.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO SR. PREFEITO, MAURO ORLANDINI E AS SECRETARIAS_x000D_
 MUNICIPAIS ENVOLVIDAS NA ACAO SOLIDARIA REALIZADA NA ESCOLA MUNICIPAL DE_x000D_
 BORACEIA.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA O ATLETA ALEXANDRO MILHOMENS LUTADOR DE_x000D_
 MUAU THAI</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS ENFERMEIROS E ENFERMEIRAS PELO SEU_x000D_
 DIA- O DIA DO ENFERMEIRO. QUE SERA, COMEMORADO EM_x000D_
 12/05/2010.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA O DEPUTADO ESTADUAL PAULO ALEXANDRE_x000D_
 BARBOSA, PELO EMPENHO NA APROVACDO DO PROJETO DE LEI ESTADUAL_x000D_
 OUE VISA INSTITUIR O PROGRAMA DE COMBATE AO BULLYING, DE AÇÃO_x000D_
 INTERDISCIPLINAR E DE PARTICIPAÇÃO COMUNITÁRIA. NAS ESCOLAS_x000D_
 PUBLICAS E PRIVADAS DO ESTADO DE SAO PAULO.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. JOSE CARLOS MAIA, COORDENADOR_x000D_
 DO PROGRAMA DE COMBATE A DENGUE EM BERTIOGA.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZAÇAO AOS ATOS DE COMBATE AO ABUSO E_x000D_
 EXPLORACAO SEXUAL CONTRA CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA A CPI DA PEDOFILIA, DO SENADO FEDERAL PELO_x000D_
 TRABALHO DESENVOLVIDO, TENDO EM VISTA O DIA DO COMBATE AO_x000D_
 ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES, QUE SE_x000D_
 DÁ NESTA DATA</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A DIRETORIA DE ASSUNTOS NAUTICOS, A DIRETORIA DE OPERAÇÕES_x000D_
 AMBIENTAIS E AO ROTARY CLUBE BERTIOGA PELA REALIZAÇÃO E ORGANIZAÇÃO DO II ENCONTRO LOUIS BRAILLE E_x000D_
 PROGRAMA PRAIA ACESSÍVEL.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO ROTARY CLUBE RIVIERA, AO SALÃO DE BELEZA EVIDENCE, A ONG_x000D_
 ONDA SONORA, A SECRETARIA MUNICIPAL DE SAUDE E EDUARDO NAMEM PELA REALIZACAO DO 3° DIA DA_x000D_
 CIDADANIA.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A SECRETARIA DE SAUDE MUNICIPAL E AOS_x000D_
 BOMBEIROS MIRIM.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>Caio Matheus, Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO LIONS CLUBE BERTIOGA PELA REALIZACAO DA III FESTA DO PORCO NO_x000D_
 ROLETE E DO BOI ATROPELADO NO ULTIMO DOMINGO.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>Marcelo Vilares, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO A SENHORA LEDA PAULA BERNARDE</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO A EMPRESA DE TRANSPORTE VIAÇAO BERTIOGA.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO AO JORNAL MARE CHEIA</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>"II SIMPOSIO DE EMPREENDEDORISMO DO TERCEIRO SETOR:_x000D_
 FINANCIAMENTO DE PROJETOS E AUTO-SUSTENTABILIDADE",</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO AO DIA DA IMPRENSA</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO SEMANA DO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A FABE PELOS FESTEJOS JUNINOS</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS JOVENS BERTIOGUENSES QUE RECEBERAM PRÊMIO REVELAÇÃO NO TRIBUNA SURF COLEGIAL</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS NOVOS REPRESENTANTES DO CONSELHO_x000D_
 TUTELAR DE BERTIOGA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO  AOS ENVOLVIDOS NO MUTIRAO DE LIMPEZA DO MANGUE QUE MARGEIA O RIO_x000D_
 ITAPANHAU, REALIZADO NO ULTIMO DIA DA SEMANA DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ALUNOS DO CURSO DE ADMINISTRAÇÃO DA FACULDADE BERTIOGA BEM_x000D_
 COMO AO COORDENADOR DO NÚCLEO DE PESQUISA E EXTENSAO E AO DIRETOR PELA REALIZACAO DA PESQUISA_x000D_
 CIENTIFICA QUE DIZ RESPEITO AO CUSTO DA CESTA BASICA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PARABENIZACAO A ATLETA BERTIOGUENS</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCDO DE PARABENIZAÇÃO PELO DIA DO PESCADOR</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO AO SENHOR JOSE MARCOS DA SILVA.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO LIONS CLUBE DE BERTIOGA PELA REALIZAÇÃO DA FESTA DA TAINHA.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO SECRETARIO DE TURISMO E ASSUNTO NAUTICOS LUIS_x000D_
 HENRIQUE CAPELLINI</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO DIA DO MOTORISTA.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZACÃO PELA REALIZACAO DO ENCONTRO DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS PROFISSIONAIS DA SECRETARIA DE SAUDE E CTA_x000D_
 PELA REALIZACAO DAS CAMPANHAS PREVENTIVAS DE COMBATE AO CANCER DE_x000D_
 COLO DE UTERO E A CAMPANHA DE ORIENTACAO, ACONSELHAMENTO E TESTAGEM_x000D_
 PARA HEPATITE C.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A EQUIPE DO LABORATORIO DO HOSPITAL DE_x000D_
 BERTIOGA E FUNDAÇAO ABC.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA A RESERVA INDÍGENA RIO SILVEIRA, PELA_x000D_
 PASSAGEM DO DIA INTERNACIONAL DOS POVOS INDIGENAS.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZAÇAO A FUNDACAO 10 DE AGOSTO PELA PASSAGEM DE SEUS 18 ANOS DE_x000D_
 EXISTENCIA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APOIO AOS SERVIDORES ESTADUAIS</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PELA REALIZAÇÃO DO EVENTO DENOMINADO "24 HORAS DE CAPOEIRA".</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO GRUPO DE TEATRO ARMAGEDON</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS CORRETORES DE IMOVEIS PELA_x000D_
 PASSAGEM DE SEU DIA</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA AS LOJAS MAÇONICAS DE BERTIOGA PELA_x000D_
 PASSAGEM DO DIA DO MAÇOM</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕESPELA PASSAGEM DO DIA DO FOLCLORE</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS PSICÓLOGOS PELA_x000D_
 PASSAGEM DE SEU DIA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS VOLUNTÁRIOS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZACAO AOS ATLETAS PARTICIPANTES DO 3° COMBATE TOP FIGHT DE MUAY THAI.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APOIO A CONTRAPROPOSTA APRESENTADA PELO EXECUTIVO_x000D_
 MUNICIPAL AO PROJETO DE CRIAÇAO DA UNIDADE DE CONSERVAÇAO</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZAÇAO PARA O SECRETARIO DE_x000D_
 SERVICOS URBANOS</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZACAO AOS PARTICIPANTES DAS FESTIVIDADES RELATIVAS AO PRIMEIRO ANO DO CICLO_x000D_
 DE ORAÇÕES LIRIOS DO VALE DA IGREJA EVANGELICA ASSEMBLEIA DE DEUS MINISTERIO SUL-FLUMINENSE.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS IDEALIZADORES DO 17A FESTA DO CAMARAO NA MORANGA.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA A APAE, PELOS RELEVANTDS SERVICOS_x000D_
 PRESTADOS NO CUIDADO DOS PORTADORES DEFICIENCIA, EM NOSSO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZACAO PELA PASSAGEM DO DIA NACIONAL DE LUTA DAS PESSOAS DEFICIENTES.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO A COMUNIDADE CRISTA ROCHA ETERNA_x000D_
 DE GUARATUBA.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO AOS IDEALIZADORES E FUNDADORES DA ASSOCIAÇÃO DOS CABELEIREIROS DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PARABENIZACAO A EQUIPE DA VIGILANCIA SANITARIA PELO 6° PREMIO_x000D_
 PELA QUALIDADE NO TRATAMENTO DE CONTROLE DA TUBERCULOSE.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JACOB PEREIRA</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO ÀS VENCEDORAS DO CONCURSO DE REDAÇÃO</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>Ney Lyra, Marcelo Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZACAO AO CLUBE INDEPENDENTE BORACEIA PELA_x000D_
 CONQUISTA DO CAMPEONATO DE FUTEBOL AMADOR</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO A ONG ONDA SONORA PELA PARTICIPACAO DO FESTIVAL INTERNACIONAL DE_x000D_
 CORAIS.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ESTUDANTE_x000D_
 E ATLETA LETICIA SPERIDIAO</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>Marcelo Vilares, Alemão, Caio Matheus, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO AOS ORGANIZADORES, COLABORADORES E PARTICIPANTES_x000D_
 DO CAMPEONATO DE FUTEBOL AMADOR DE BERTIOGA.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO AO DELEGADO JOSE APARECIDO CARDIA E SUA EQUIPE.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇAO AOS PROFESSORES DO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PARABENIZAÇÃO AOS MEDICOS PELA_x000D_
 PASSAGEM DE SEU DIA.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>Ney Lyra, Alemão, Caio Matheus, Marcelo Vilares, Pastor Clayton, Taciano Goulart, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE APOIO A PROPOSTA APRESENTADA PELO EXECUTIVO MUNICIPAL_x000D_
 AO PROJETO DE CRIACAO DA UNIDADE DE CONSERVACAO</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AOS DENTISTAS PELA PASSAGEM DO SEU DIA </t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENADOR ROMEU TUMA</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>Marcelo Vilares, Alemão, Ney Lyra, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A TODOS OS FUNCIONÁRIOS PÚBLICOS DE BERTIOGA</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ALUNOS DA FABE</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO TIME JUVENIL DE HANDEBOL DE AREIA DE BERTIOGA PELA CONQUISTA DO VICE-CAMPEONATO PAULISTA NA CATEGORIA</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS ORGANIZADORES DO CURSO DE ARRAIS AMADOR</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>Alemão, Marcelo Vilares, Ney Lyra, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE DONA NEDDA GOULART</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS ALUNOS E ATLETAS DA ESCOLA ESTADUAL ARMANDO BELEGARDE PELA CONQUISTA DO TITULO DE CAMPEÃO DOS JOGOS ESTUDANTIS DE BERTIOGA.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS LUTADORES DE MUAY THAI PELO DESEMPENHO NO II CAMPEONATO BRASILEIRO DA MODALIDADE REALIZADO NA CIDADE DE SOROCABA/SP.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS BONS TRABALHOS REALIZADOS PELO DR._x000D_
 JURANDYR TEIXEIRA DAS NEVES A FRENTE DA DIRECAO DO HOSPITAL MUNICIPAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO CENTENARIO DA BANDA PADRE PIO_x000D_
 PINHO DO MUNICIPIO DE JUCAS, CEARA.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO A FABE - FACULDADE BERTIOGA</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZACAO A EMPRESA SOBLOCO CONSTRUTORA S/A</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO A EMPRESA PRAIAS PAULISTAS</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO A EMPRESA DE TRANSPORTE VIACAO BERTIOGA.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO ÀS PROFESSORAS DA ESCOLA ESTADUAL JARDIM VICENTE DE CARVALHO</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO EXMO SR. ENG.° EDUARDO PEREIRA, VICE-_x000D_
 PREFEITO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCÃO DE PARABENIZACAO AOS PARTICIPANTES DAS FESTIVIDADES RELATIVAS AO QUARTO ANO DO CICLO DE ORAÇÃO HEROLNAS DE CRISTO DA IGREJA EVANGELICA ASSEMBLEIA DE DEUS MINISTERIO SUL-FLUMINENSE.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZACAO AO ATLETAS BERTIOGUENSES CAMPEÕES BRASILEIROS DE  VOLEI ADAPTADO_x000D_
 MASCULINO, VICE-CAMPEAS DA MESMA MODALIDADE NO FEMININO E NO DOMINO E A TERCEIRA COLOCAÇÃO NO JOGO_x000D_
 DE DAMAS.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A ASSOCIAÇÃO DE CABELEIREIROS DE BERTIOGA PELA REALIZAÇÃO DO EVENTO_x000D_
 DENOMINADO FASHION COLOR HAIR.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS PROFESSORES DE KARATE TICIANO LACERDA, JOSE CARLOS E OSVALDO.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO ILUSTRÍSSIMO DEPUTADO ESTADUAL DE SÃO PAULO, DR. PAULO ALEXANDRE BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>ADW, ARF, CAM, CFB, MHV, NVPL, OS, RFOF, TGCL</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE A ESTRUTURA ADMINISTRATIVA E O QUADRO DE SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE A ESTRUTURA ADMINISTRATIVA E O QUADRO DE SERVIDORES COMISSIONADOS DA CÂMARA MUNICIPAL DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BERTIOGUENSE AO EXMO. DEPUTADO FEDERAL SR. ROBERTO SANTIAGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE DO DECRETO LEGISLATIVO Nº 32/2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BERTIOGUENSE AO DEPUTADO ESTADUAL BRUNO COVAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XI AO ARTIGO 26 DA LOM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>Marcelo Vilares, Caio Matheus, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO IV E PARÁGRAFO SEGUNDO AO ART. 16 DA LOM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Mauro Dedemo Orlandini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA CATEGORIA DE USO NA LEI MUNICIPAL Nº 317, DE 26 DE OUTUBRO DE 1998 E ALTERA ZONEAMENTO DE IMÓVEL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DOIS PARÁGRAFOS JUNTO AO ARTIGO 33 DA LEI MUNICIPAL Nº 317/98 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 67 DA LEI COMPLEMENTAR Nº 01, DE 29 DE MARÇO DE 2001, ACRESCENDO À LEI DOS ARTIGOS 67-A A 67-J</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE DÉBITOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 01, DE 29 DE MARÇO DE 2001, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 32, DE 07 DE MAIO DE 2004 QUE AUTORIZA O PAGAMENTO DE AUXÍLIO RECLUSÃO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DA ESTÂNCIA BALNEÁRIA DE BERTIOGA</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI E ORGANIZA O SISTEMA MUNICIPAL DE DEFESA CIVIL NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE RECURSOS EXTRAORDINÁRIO PARA A LEI COMPLEMENTAR Nº 68/09 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DOS CARGOS DE ASSISTENTES DE DESENVOLVIMENTO INFANTIL E CRECHEIRA/PAGEM PARA PROFESSOR DE DESENVOLVIMENTO INICIAL E PROMOVE A INCLUSÃO NO QUADRO  DO MAGISTÉRIO MUNICIPAL COMO PROFISSIONAIS DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REMUNERAÇÃO E CARREIRA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REMUNERAÇÃO E CARREIRA DOS SERVIDORES PUBLICOS DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 636, DE 16 DE DEZEMBRO DE 2004</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR - CAE DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 3º DA LEI 886, DE 10 DE NOVEMBRO DE 2009</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º DO ART. 1º DA LEI Nº 850, DE 04 DE JUNHO DE 2009</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º DA LEI Nº 29, DE 01 DE OUTUBRO DE 1993</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>FACULTA O TRANSPORTE DE PASSAGEIROS PELOS TAXISTAS EM FORMA DE LOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A COLOCAR PLACAS INDICATIVAS DE NOMES DE VIAS PÚBLICAS LOCALIZADAS NO PERÍMETRO URBANO DE BERTIOGA</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A DOAR ÁREA INSTITUCIONAL AO ESTADO DE SÃO PAULO PARA  INSTALAÇÃO DE ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E ENSINO MÉDIO</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A DOAR ÁREA INSTITUCIONAL AO ESTADO DE SÃO PAULO PARA INSTALAÇÃO DE ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>Pastor Clayton, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A IMPLANTAÇÃO, INSTALAÇÃO E USO DE SEMAFÓROS SONOROS QUE PERMITAM A FACILITAÇÃO DO TRÂNSITO AOS DEFICIENTES VISUAIS NAS PRINCIPAIS VIAS EESTABELECIMENTOS NA CIDADE DE BERTIOGA._x000D_
 </t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL 446, DE 24 DE FEVEREIRO DE 2001</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE A REALIZAÇÃO DE QUEIMADAS NOS LOTES URBANOS DO MUNICIPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE COLETA CONTÍNUA DO LIXO ELETRÔNICO  NO MUNICIPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA CONSCIENTIZAR E DISCIPLINAR A POPULAÇÃO ACERCA DA IMPORTÂNCIA DE SUA EFETIVA PARTICIPAÇÃO NA PREVENÇÃO, NO COMBATE E NA ERRADICAÇÃO DO MOSQUITO CAUSADOR DA DENGUE, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI Nº 591, DE 16 DE MAIO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 3.000.000,00 (TRÊS MILHÕES DE REAIS)</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 888/2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE PULSEIRAS COLORIDAS ALUSIVAS A JOGOS DE CONOTAÇÃO SEXUAL NA REDE DE ENSINO PÚBLICA DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO OBRIGATÓRIA DE ADESIVOS EDUCATIVOS COM O TEXTO "NÃO JOGUE LIXO PELA JANELA, VAMOS MANTER A CIDADE LIMPA" NO ESPAÇO INTERNO DE TODOS OS VEÍCULOS DO SISTEMA MUNICIPAL DE TRANSPORTE COLETIVO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS AGÊNCIAS BANCÁRIAS EXISTENTES NO MUNICÍPIO DE BERTIOGA A INSTALAR BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES NOS LOCAIS DE ATENDIMENTO AO PÚBLICO COMO FORMA DE PRESERVAR A SEGURANÇA DOS CLIENTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVÊ A INSTALAÇÃO DE BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES NAS AGÊNCIAS BANCÁRIAS NOS LOCAIS DE ATENDIMENTO AO PÚBLICO COMO FORMA DE PRESERVAR A SEGURANÇA DOS CLIENTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO LIONS CLUBE NO CALENDÁRIO DE EFEMPERIDES DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA FAMÍLIA</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DE PLACA DE IDENTIFICAÇÃO NO LOCAL DE OBRAS OU CONSTRUÇÃO DE EDIFICAÇÃO NOVA, REFORMA COM MODIFICAÇÃO OU ACRÉSCIMO , DEMOLIÇÃO TOTAL, RECOSNTRUÇÃO E INSTALAÇÃO DE EQUIPAMENTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA REMÉDIO EM CASA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2014/2014_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2014/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CAMPEONATO DE FUTEBOL AMADOR DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNDO DE DESTINAÇÃO DE HONORÁRIOS ADVOCATÍCIOS</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI ANEXOS E DEMONSTRATIVOS CONTÁBEIS DA LEI Nº 866, DE 10 DE JULHO DE 2009</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI ANEXOS E DEMONSTRATIVOS CONTÁBEIS DA LEI Nº 887, DE 10 DE DEZEMBRO DE 2009</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE CULTURA - CMC E O FUNDO MUNICIPAL DE CULTURA - FMC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 2.024.562,14 (DOIS MILHÕES, VINTE E QUATRO MIL, QUINHENTOS E SESSENTA E DOIS REAIS E QUATORZE CENTAVOS)</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2050/2050_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE ALTERAÇÃO DA COR ORIGINAL DOS PRÓPRIOS PÚBLICOS, VEÍCULOS E MÁQUINAS PESADAS DE PROPRIEDADE DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS ORIUNDOS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DEVIDAS ENÃO REPASSADAS AO BERTPREV</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4623/4623_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4623/4623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS OCUPANTES DE CARGOS DE SPUERVISOR DE ENSINO, DIRETORES DE ESCOLA, ASSISTENTES DE DIREÇÃO E COORDENADORES PEDAGÓGICOS</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE E PREVENÇÃO À OBESIDADE INFANTIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA PERMANENTE DE INCENTIVO À ARBORIZAÇÃO DE RUAS, PRAÇAS E JARDINS DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DO PATRIMÔNIO CULTURAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DAS AGÊNCIAS BANCÁRIAS A FIXAR AVISOS COM INFORMAÇÕES ALERTANDO SOBRE CUIDADOS A SEREM TOMADOS PELOS USUÁRIOS AO EFETUAREM TRANSAÇÕES BANCÁRIAS EM SUAS AGÊNCIAS</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CRIAR O PROGRAMA DE PATROCÍNIO AOS ATLETAS DEFICIENTES FÍSICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMUTA A AFETAÇÃO DE ÁREAS QUE DISCRIMINA NO LOTEAMENTO COSTA DO SOL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO - DER/SP E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FAZENDA PÚBLICA DO MUNICÍPIO DE BERTIOGA A RECEBER RECURSOS FINANCEIROS DE PROGRAMAS DO GOVERNO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR APARELHOS AUDITIVOS A PESSOAS CARENTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TRÂNSITO DE BERTIOGA</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º DA LEI Nº 12, DE 05 DE ABRIL DE 1993</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DOS CONSELHOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA AOS HOSPITAIS DA REDE PÚBLICA E PRIVADA A FIXAÇÃO DE AVISO ESCLARECENDO O DIREITO PARA OS IDOSOS DE TEREM UM ACOMPANHANTE EM CASO DE INTERNAÇÃO.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA AGRICULTURA FAMILIAR URBANA NA ESCOLA, PRIORIZANDO PARA A MERENDA ESCOLAR, A AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DIRETAMENTE DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL DE BERTIOGA</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FALTA AO TRABALHO ÀS SERVIDORAS PÚBLICAS MUNICIPAIS DE BERTIOGA UM DIA POR ANO PARA A REALIZAÇÃO DO EXAME PREVENTIVO DE CÂNCER EM ATENÇÃO À SAÚDE INTEGRAL DA MULHER, NAS SITUAÇÕES EM QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COBRANÇA DA TAXA DE RELIGAÇÃO DE ÁGUA E ENERGIA ELÉTRICA NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BERTIOGA A DOAR ÁREA AO INSTITUTO NACIONAL DE SEGURIDADE SOCIAL - INSS</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O CENTRO ESTADUAL DE EDUCAÇÃO TECNOLÓGICA PAULA SOUZA - CEETEPS</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO NO MUNICÍPIO DE BERTIOGA DA SEMANA CULTURAL DO ARTISTA ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À PLANILHA DE DOTAÇÕES ORÇAMENTÁRIAS, CONSTANTE NO ART. 1º DA LEI MUNICIPAL Nº 914, DE 23 DE JUNHO DE 2010</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À CLÁUSULA 3ª DO TERMO DE CONCESSÃO DE USO INTEGRANTE DA LEI MUNICIPAL Nº 348, DE 12 DE MAIO DE 1999</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DISTRIBUIÇÃO DE CESTAS BÁSICAS ÀS PESSOAS PORTADORAS DE TUBERCULOSE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS EM ÁREAS URBANAS DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE SAÚDE OCULAR PARA ALUNOS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE A INCLUSÃO DO PROGRAMA DE INFORMAÇÕES SOBRE O ECA AOS ESTUDANTES DO ENSINO FUNDAMENTAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PREVENÇÃO E CONTROLE DE DIABETES NAS CRIANÇAS E ADOLESCENTES MATRICULADOS NOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO V DO ARTIGO 1º DA LEI MUNICIPAL Nº 904, DE 27 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE GINÁSTICA LABORAL EM TODOS OS ÓRGÃOS DO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS ESPECIAIS PARA FUNCIONAMENTO DE BARES E SIMILARES COM REFERÊNCIA A FREQUÊNCIA DE MENORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DO USO DE SACOLAS E SACOS PLÁSTICOS NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS EM ÁREAS URBANAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE BERTIOGA O SELO EMPRESA INCLUSIVA DE RECONHECIMENTO ÀS INICIATIVAS EMPRESARIAIS QUE FAVOREÇAM A INTEGRAÇÃO DE PESSOAS PORTADORAS DE DEFICIÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE ORIENTAÇÃO E CONSCIENTIZAÇÃO POLÍTICA NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE AULAS DE DEFESA PESSOAL PARA INTEGRANTES DA GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O  PROGRAMA DE USO E APROVEITAMENTO DE LOTES BALDIOS E NÃO UTLIZADOS DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2011</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA HENRIQUE A. COSTÁBILE A ATUAL AVENIDA DOS COQUEIROS NO JARDIM VELEIROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO AOS OCUPANTES DO CARGO DE SUPERVISOR DE ENSINO, DIRETORES DE ESCOLA, ASSISTENTES DE DIREÇÃO E COORDENADORES PEDAGÓGICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE INCENTIVO À CRIAÇÃO DE UM PROGRAMA PARA SE REALIZAR A ESCOVAÇÃO DENTAL DIÁRIA NAS CRIANÇAS REGULARMENTE MATRICULADAS EM ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL - EMEIF E ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL - EMEF DE BERTIOGA, NO SENTIDO DE PROMOVER A SAÚDE BUCAL E PREVENIR DOENÇAS BUCAIS</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA DO CONSUMIDOR CONSCIENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AVALIAÇÃO MÉDICA ANTERIOR, INCLUSIVE CARDIOLÓGICA, NOS CONCURSOS PÚBLICOS PARA OS QUAIS É EXIGIDO TESTE DE ESFORÇO FÍSICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA PREFERÊNCIA ABSOLUTA ÀS CRIANÇAS E ADOLESCENTES ENCAMINHADOS PELOS CONSELHOS TUTELARES PARA FINS DE ATENDIMENTO NOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE BERTIOGA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ENGº DURVAL GAGO LOURENÇO A ATUAL AVENIDA DO CANAL AB SITUADA NO BAIRRO DO JARDIM SÃO LOURENÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE A INSTITUIÇÃO NAS ESCOLAS PÚBLICAS MUNICIPAIS DE CAMPANHA PERMANENTE PARA CONSCIENTIZAÇÃO DOS ALUNOS SOBRE A QUESTÃO DO LIXO NA CIDADE </t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O USO DE APARELHOS SONOROS NOS TRANSPORTES COLETIVOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO À UNIÃO, POR MEIO DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE MANDATÁRIO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE BERTIOGA A SEMANA DE COMBATE AO USO DE DROGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PROGRAMAS DE AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL QUADRIÊNIO 2010/2013</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PROGRAMAS DE AÇÕES GOVERNAMENTAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2011</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4912/4912_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4912/4912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA EMANCIPADOR DINEY LYRA A RUA APROVADA 218 NO JARDIM INDAIÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE POLÍTICAS CULTURAIS - CMPC E O FUNDO MUNICIPAL DE INCENTIVO À CULTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PENSÃO MENSAL VITALÍCIA EM BENEFÍCIO DAQUELES QUE LUTARAM PELA EMANCIPAÇÃO POLÍTICO ADMINISTRATIVA DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 23 E DO ARTIGO 133 DA RESOLUÇÃO Nº 068/2004, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE BERTIOGA A REALIZAR EVENTO EM COMEMORAÇÃO AO CENTENÁRIO DA VILA DE ITATINGA</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>ADW, ARF, CAM, CFB, MHV, NVPL, OS, RFOF, TGCL, Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES ATUAIS DE VENCIMENTO DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>Mesa Diretora 2009/2010</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA UM PARÁGRAFO QUE SERÁ O QUINTO JUNTO AO ART. 145 DA RESOLUÇÃO Nº 68/2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTEIRO TEOR DO PROCESSO 8024/09.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRASO DAS LINHAS DE ONIBUS</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO N°1435/09.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJA DE 1° A 8° SÉRIE.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTEIRO TEOR DO PROCESSO 1436/09.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACÕES SOBRE O CONTRATO FIRMADO ENTRE A ACCB - ASSOCIAÇÃO CIVIL CIDADANIA_x000D_
 BRASIL E O PODER PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DA 2° MEDIÇÃO E PAGAMENTOS DAS ESCOLAS</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGOS DE ONIBUS.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITO DOS MOTORISTAS DA SECRETARIA DE SAUDE</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>Taciano Goulart, Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ESCALAS MÉDICAS, BEM COMO_x000D_
 RELAÇÃO COMPLETA DOS MÉDICOS DA FUNDAÇÃO ABC.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Pastor Clayton, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OBRA PARALISADA DO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPSITO DA POSSIBILIDADA DE SE AUMENTAR A SUBVENÇÃO PARA QUE A_x000D_
 AETUB SUPRA A DEMANDA DE UNIVERSITARIOS QUA ESTUDAM FORA DE NOSSA CIDADE E NECESSITAM, PARA ISSO,_x000D_
 DO TRANSPORTE GRATUITO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>Renatinho, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE CAE PARA ESTUDOS SOBRE CRIAÇÃO DE UC NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGUER INFORMAÇÕES SOBRE NASCIMENTO NA RECEPÇÃO DO_x000D_
 HOSPITAL MUNICIPAL GERIDO PELA FUNDAÇÃO ABC.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃODO CHEFE DE PORTARIA DO SETOR HOSPITALAR.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DAS PLANTAS DAS OBRAS DE REFORMA DAS ESCOLAS.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGUER INFORMAÇÕES SOBRE QUADRO DE FUNCIONDRIOS_x000D_
 CONTRATADOS E OS SERVIDORES ESTATUTÁRIOS ABSORVIDOS PELA_x000D_
 FUNDAÇÃO ABC.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DO FUNCIONAMENTO DA CASA DO IDOSO ZEFERINO ORLANDINI, BEM_x000D_
 COMO DO PROGRAMA QUERO VIDA, CRIADO PELO GOVERNO DO ESTADO DE SAO PAULO.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALUNOS DA REDE.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTA DA REDE DE ESGOTO DO PAÇO MUNICIPAL</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO N° 4525/99,_x000D_
 REFERENTE AO CIRCULO DE AMIGOS DO MENOR PATRULHEIRO DE BERTIOQA_x000D_
 - CAMPB.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>UBS GUARATUBA.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DA EMPRESA RP PROPAGANDA.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETARIA DE AÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROFESSORAS CEDIDAS PELO ESTADO.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CORRETA APLICABILIDADE DA LEI 135/1995.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOLETIM OFICIAL.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPERFATURAMENTO NA COMPRA DE MATERIAL ESCOLAR.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE A UTILIZAÇÃO DE R$_x000D_
 500.000,00, (QUINHENTOS MIL REAIS), PARA A CONSTRUÇÃO DO POSTO_x000D_
 DE SAUDE NO BAIRRO RIO DA PRAIA</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACCB.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE PROFESSORES EM PERIODO DE FERIAS.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>Ney Lyra, Pastor Clayton, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZACÃO DE AUDIENCIA PUBLICA EM CARÁTER DE_x000D_
 URGENCIA PARA O DIA 24 DE ABRIL DE 2010, DAS 9H AS 12H.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Marcelo Vilares, Pastor Clayton, Taciano Goulart, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DE PA QUE VERSEM SOBRE CERTAME EM SERVIÇOS_x000D_
 FUNERARIOS NESTA URBE.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES QUANTO A INDICACAO DE PROJETO DE LEI PA N° 2695/2010 E_x000D_
 VIGENCIA DO DECRETO 1535/2010 - ASSISTENTES DE DESENVOLVIMENTO INFANTIL, CRECHEIRAS E_x000D_
 PAJENS.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROJETO DE URBANIZAÇÃO DA ORLA DA PRAIA DA_x000D_
 ENSEADA</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE REVITALIZACAO NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DO PRONTUARIO DA ENTAO GESTANTE_x000D_
 ELISANGELA SILVA NASCIMENTO, BEM COMO DE SEU PRE-NATAL E OUTROS_x000D_
 DOCUMENTOS DE ACOMPANHAMENTO DE SUA GESTAÇÃO EM ESPECIAL A_x000D_
 DO DIA 14 DE JANEIRO DE 2010.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMACOES SOBRE O CENTRO DE_x000D_
 EQUOTERAPIA DE BERTIOGA</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTANTES, PRE - NATAL E PARTOS DO MUNICIPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO N° 4739/2009_x000D_
 E DEMAIS QUESITOS.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMISSAO DE USO PARA A IGREJA BATISTA.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUESTIONAMENTOS QUANTO AOS TAXIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O SETOR DE SERVICOS URBANOS.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DO INSS.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATAMENTO SUPERVISIONADO EM CASOS DE TUBERCULOSE.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE DESTINAÇÃO DE MATERIAIS RECICLAVEIS NOS TERMOS DA RESOLUCAO 080/2007.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMAÇÃO DE COMISSÃO DE ASSUNTOS ESPECIAIS</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMACAO SOBRE OS ONIBUS DA AETUB</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENUNCIA QUANTO A ALTERAÇÃO DOS HORARIOS DOS ONIBUS.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACAO DE INFORMACAO SOBRE APROVACAO DE LOTEAMENTO</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE QUAL AREA SERA DESTINA PARA_x000D_
 CUMPRIMENTO DA LEI MUNICIPAL N° 910/10, QUE "AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O DEPARTAMENTO DE_x000D_
 ESTRADAS E RODAGENS DO ESTADO DE SAO PAULO - DER/SP".</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DE PROCESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ESCOLA ESTADUAL DE GUARATUBA.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL O ENVIO DE  CÓPIA DO PROCESSO 3.522/05 QUE TRATA DE ABERTURA DE_x000D_
 PROCESSO VISANDO O PROJETO DE ABAIRRAMENTO DA CIDADE DE BERTIOGA.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATORIO DETALHADO DOS TRABALHADOS REALIZADOS PELA ACCB.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTEIRO TEOR DO PROCESSO 3944/10.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO DE PNEUMOLOGISTA INFANTIL E NEUROPEDIATRA</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE HORAS EXTRAS.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DE OBRAS EM ANDAMENTO, OBRAS INICIADAS_x000D_
 E PARADAS E OBRAS A SEREM INICIADAS POR TODA A CIDADE.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONVENIO ACESSA SAO PAULO</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMACOES SOBRE AS CERCAS INSTALADAS NO_x000D_
 ATRACADOURO DA TRAVESSIA DE BALSA BERTIOAA /GUARUJA</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>RELATORIO DO PLANO DE CARREIRA DOS FUNCIONARIOS PUBLICOS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>Taciano Goulart, Alemão, Marcelo Vilares, Ney Lyra, Pastor Clayton, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE A CRIAÇÃO DO CONSELHO_x000D_
 MUNICIPAL INDIGENA.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>APURAÇAO DAS IRREGULARIDADES NO TRANSPORTE UNIVERSITARIO DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMOVEIS ALUGADOS</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO AO IBAMA.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO A CETESB.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DA 2° MEDIÇAO E PAGAMENTOS EFETUADOS NAS OBRAS DE_x000D_
 AMPLIACAO DAS ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE A PRESENÇA DO SECRETARIO DE OBRAS E SERVIÇOS URBANOS, POR_x000D_
 PARTICIPAR EM HORARIO DE EXPEDIENTE DE CAMPANHA POLITICAS NA CIDADE DE SAO BERNARDO DO CAMPO,_x000D_
 FAZENDO PANFLETAGEM.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>Marcelo Vilares, Alemão, Ney Lyra, Pastor Clayton, Taciano Goulart, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINGENCIAMENTO2010</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>Pastor Clayton, Alemão, Marcelo Vilares, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTRATO ANALITICO DE TODOS OS VALORES PAGOS A TODAS AS_x000D_
 EMPRESAS CONTRATADAS PELA PREFEITURA MUNICIPAL DESDE O INICIO DA ATUAL_x000D_
 GESTAO.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALUGUEL DE VEICULOS PARA USO DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO CONTRATO FIRMADO ENTRE A_x000D_
 PREFEITURA MUNICIPAL E A EMPRESA MONTE AZUL.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DOS CONTRATOS E RENOVACOES DE_x000D_
 CONTRATOS LOCATICIOS SOBRE IMOVEIS FIRMADOS COM A ATUAL ADMINISTRACAO_x000D_
 NO PERIODO DE JANEIRO DE 2009 ATE PRESENTE DATA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO CONTRATO FIRMADO ENTRE A_x000D_
 PREFEITURA MUNICIPAL E A ACCB ASSOCIAÇAO CIVIL CIDADANIA BRASIL E_x000D_
 DEMAIS DOCUMENTOS E INFORMAÇÕES</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE ONIBUS ADAPTADO PARA REALIZAR O TRANSPORTE DAS_x000D_
 CRIANÇAS ATENDIDAS PELO NACE.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O TRABALHO REALIZADO PELO IBGE NA CIDADE</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Marcelo Vilares, Pastor Clayton, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULAÇÃO DO EDITAL DE CONCORRÊNCIA 02/2010 POR VICIOS INSANAVEIS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUESTIONA O PODER PUBLICO SOBRE A COLOCACAO DE BLOCOS DE CONCRETO PARA EVITAR O DESBARRANCAMENTO DA MARGEM DO RIO ITAPANHAU NO ESPACO AONDE ESTA INSTALADO O GRUPO VIVENCIA.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE A VIABILIDADE DE INSTALAÇÃO_x000D_
 DE POSTES PADRÕES NAS RESIDENCIAS DOS MORADORES DA RUA 10, NO_x000D_
 BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>IMPOSTOS CAPELA DE NOSSA RAINHA DOS ANJOS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDAS E CONVENIOS EM FAVOR DO MUNICIPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES SOBRE A VILA DA MATA E ADJACENCIAS.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATORIO DO REPASSE DA VERBA DO FUNDEB.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>Taciano Goulart, Alemão, Marcelo Vilares, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATWO_x000D_
 DE N° 999/2010. QUE VERSA SOBRE A RATIFICAÇÃO DE DISPENSA DE_x000D_
 LICITAÇÃO</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESCLARECIMENTOS QUANTO A FALTA DE VACINA PARA APLICAÇÃO EM PACIENTE DO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETOS E FUNCIONARIOS LOTADOS NO NUCLEO DE APOIO A CRIANCA_x000D_
 ESPECIAL (NACE).</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INVASAO DE AREA PUBLICA.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTACAO DE INFORMACOES QUANTO AS HORAS EXTRAS NA_x000D_
 SECRETARIA DE EDUCACAO.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUIOSQUE DO PARQUE TUPINIQUINS.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DE OBRA DO JD. RAFAEL.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRECADAÇAO DE TRANSITO.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>QUESTIONA A SECRETARIA DE OBRAS SOBRE A ABERTURA E O NAO FECHAMENTO DA GALERIA DE AGUA_x000D_
 PLUVIAL NA RUA DA SAUDADE.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE SEGURANCA NOS PROPRIOS PUBLICOS.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETOS PEDAGOGICOS ELABORADOS PELA EMPRESA PLANETA_x000D_
 EDUCACAO GRAFICA E EDITORA LTDA.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTAS DE PAGAMENTOS FEITOS A EMPRESA PLANETA EDUCAÇAO_x000D_
 GRAFICA E EDITORA LTDA.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMACOES SOBRE PROJETOS VOLTADOS PARA O COMBATE AO CRACK E OUTRAS DROGAS PARA_x000D_
 QUE O MUNICLPIO RECEBA VERBAS FEDERAIS DESTINADAS A TAL PROBLEMA SOCIAL.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DA RENOVACAO OU NAO DO CONVÊNIO FIRMADO ENTRE A PREFEITURA E_x000D_
 A APAE-BERTIOGA.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPROVANTE DE PAGAMENTOS EFETUADOS A EMPRESA PLANETA_x000D_
 EDUCACAO.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DOS PROCESSOS 378/07 E 2628/10.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS QUANTO AOS ACIDENTES DE TRABALHO.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO_x000D_
 QUE VERSA SOBRE A IMPLANTACAO DA UNIDADE DE CONSERVACAO EM_x000D_
 NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJAM ENVIADOS OS NOMES DOS MUNICIPES_x000D_
 CONTEMPLADOS NO SORTEIO DAS CASAS POPULARES NO PROGRAMA DE_x000D_
 SUBSIDIO HABITACIONAL DE INTERESSE SOCIAL - PSH, OCORRIDO EM_x000D_
 11/12/2008.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMACOES SOBRE A VERBA DESTINADA PARA O_x000D_
 PROGRAMA SANEAMENTO PARA TODOS.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROCESSO 999/10</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE CONTRATOS CELEBRADOS COM A EMPRESA MONTE_x000D_
 AZUL</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO IRREGULAR</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE FLUTUANTE.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DAS VERBAS DESTINADAS PELO ESTADO RELATIVAS AO FUNDO DE MELHORIA DAS ESTANCIAS</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREDIO DO FORUM.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>RADARES E LOMBADAS ELETRONICAS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, REITERADAMENTE, INFORMACOES SOBRE AS CERCAS_x000D_
 INSTALADAS NO ATRACADOURO DA TRAVESSIA DE BALSA BERTIOGA_x000D_
 /GUARUJÁ, BEM COMO SITUAÇÃO DE AMBULANTES LOCAIS.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>Pastor Clayton, Alemão, Marcelo Vilares, Renatinho, Taciano Goulart, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>FESTIVAL DE MUSICA GOSPEL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13081,67 +13081,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1087"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>