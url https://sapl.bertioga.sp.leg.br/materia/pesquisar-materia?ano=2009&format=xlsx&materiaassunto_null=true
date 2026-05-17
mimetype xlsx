--- v0 (2026-02-05)
+++ v1 (2026-05-17)
@@ -54,11988 +54,11988 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/351/351_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE BOLSAS DE ESTUDO</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/352/352_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO GERAL DA CIDADE E CRIAÇÃO DA OUVIDORIA MUNICIPAL</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dr. Jurandyr</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/353/353_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE SAÚDE NA FAMÍLIA (PSF)</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/354/354_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATAMENTO DENTÁRIO NA GESTAÇÃO</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/355/355_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE CONVIVÊNCIA DIA PARA IDOSOS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/356/356_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSOS PARA A RODOVIA DR. MANUEL HIPÓLITO DO REGO</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Caio Matheus</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/357/357_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INCLUSÃO DA CIDADE DE BERTIOGA NO ITINERÁRIO DO PROGRAMA POUPA TEMPO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/358/358_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE INTERURBANOS EM LIGAÇÕES REALIZADAS DE BERTIOGA PARA AS DEMAIS CIDADES DA REGIÃO METROPOLITANA DA BAIXADA SANTISTA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/359/359_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO JUNTO AO GOVERNADOR JOSÉ SERRA SOBRE A POSSIBILIDADE DE BERTIOGA RECEBER A INSTALAÇÃO DE UMA FATEC OU DE UMA ETEC.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/360/360_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO KM 232,5 DA RODOVIA RIO-SANTOS (CAIUBURA)</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/361/361_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGULAMENTAÇÃO DO PROGRAMA ADOTE UM ATLETA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/362/362_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAÇÃO DA ASSISTÊNCIA JUDICIÁRIA GRATUITA DE BERTIOGA COM A OAB/SP - SUBSEÇÃO SANTOS </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/363/363_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE ÁREA PÚBLICA PARA A ASSOCIAÇÃO ATLÉTICO CLUBE BEIRA RIO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/364/364_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATATIVAS PARA AGILIZAR OBRAS EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ney Lyra</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/365/365_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAR O PRÓ-LABORE PARA POLICIAIS MILITARES</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/366/366_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE VAZAMENTO DE ESGOTO NO BAIRRO DO MAITINGA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/367/367_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O TRANSPORTE PÚBLICO</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/368/368_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPACITAÇÃO PARA OS PROFESSORES.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/369/369_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUÁRIO NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/370/370_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA AVENIDA 19 DE MAIO E RECAPEAMENTO E CONSTRUÇÃO DA CICLOVIA E REVITALIZAÇÃO DA ORLA DA PRAIA DA ENSEADA - VERBA DADE 2007</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/371/371_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DOS CORRIMÕES ENFERRUJADOS NO TRECHO ENTRE O FORTE SÃO JOÃO E O JARDIM VELEIROS, BEM COMO A COLOCAÇÃO DE TELAS DE PROTEÇÃO COMO MEDIDA DE URGÊNCIA, EVITANDO A QUEDA DE PESSOAS E O CONTATO COM O MATERIAL ENFERRUJADO</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/372/372_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FISCALIZACAO RIGIDA PARA QUE PROPRIETARIOS DE IMOVEIS, SEJAM ELES CASAS OU TERRENOS BALDIOS, CUMPRAM A LEI 52/93, LIMPANDO, CONSTRUINDO MUROS E PASSEIOS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/373/373_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS BANHEIROS OU A INSTALAÇAO DE DOIS BANHEIROS QUIMICOS NA FEIRA DE CONVIVENCIA DE BERTIOGA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/374/374_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALACÃO DE UM BICICLETARIO NA FEIRA DE CONVIVENCIA DE BERTIOGA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/375/375_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZACAO DE TODOS OS QUINHOES DO SITIO SAO JOAO</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO MUNICÍPIO VERDE</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANCO DE EMPREGOS</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SOBRE ESTAGIARIOS NA ADMINISTRAÇAO PUBLICA</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIACAO DO PROGRAMA BIBLIOTECAS NAS ESCOLAS</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇAO SITIO SAO JOAO</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACAO DE REALIZACAO DE ATIVIDADES CULTURAIS NA ASSOCIACAO AMIGOS DE BAIRRO DO CAIUBURA</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACAO DE REALIZACAO DE ATIVIDADES ESPORTIVAS NA ASSOCIACAO AMIGOS DE BAIRRO DO CAIUBURA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE AOS PORTADORES DE DEFICIÊNCIA FÍSICA E IDOSOS</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> UNIDADE MÓVEL DE REABILITAÇÃO</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA REDE DE ÁGUA E LIGAÇÃO PARA AS CASA NO BAIRRO JD. ANA PAULA</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPASSE DA DEFESA CIVIL PARA ASSOCIAÇÃO ARVB</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>MACRO DRENAGEM NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇAO DE UM POSTO DO INSS EM NOSSO MUNICIPIO. </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>PADRONIZAÇAO DA FONTE DE IMPRESSAO DO BOM.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROJETO EDUCANDO NO ESPORTE</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROJETO DE LEI PARA A APRECIACAO DO PREFEITO</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE COBERTURA NAS QUADRAS POLI ESPORTIVAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REATIVAR OS PATRULHEIROS MIRINS </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/401/401_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO JOSÉ MAURO DEDEMO ORLANDINI A CESSÃO DE UMA ÁREA PARA A INSTALAÇÃO, NA CIDADE DE BERTIOGA, DE UMA UNIDADE DA DELEGACIA DE DEFESA DA MULHER – DDM.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/402/402_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPARAÇÃO DOS PROBLEMAS EXISTENTES NA ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL BORACÉIA, COMO O CONSERTO DO MURO QUEBRADO, DA INSTALAÇÃO HIDRÁULICA DO PÁTIO, DO VAZAMENTO DO TETO DA SALA 7, DO TOLDO E DO PORTÃO DE ENTRADA, BEM COMO O TRATAMENTO DA ÁGUA DA PISCINA LÁ INSTALADA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/403/403_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FISCALIZAÇÃO RÍGIDA PARA QUE CADA ESTABELECIMENTO DE ENSINO MUNICIPAL PROMOVA, SEMANALMENTE, O HASTEAMENTO E ARREAMENTO DO PAVILHÃO NACIONAL E PAVILHÃO MUNICIPAL E O CANTO DO HINO NACIONAL E DO HINO OFICIAL DO MUNICÍPIO DE BERTIOGA POR TODOS OS ALUNOS, PROFESSORES E FUNCIONÁRIOS DA ESCOLA, DIANTE DAS BANDEIRAS, CONFORME DETERMINA O DECRETO 371/98.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/404/404_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE DETERMINE O FORNECIMENTO DE MERENDA ESCOLAR AOS ALUNOS MATRICULADOS E FREQÜENTADORES DA EDUCAÇÃO DE JOVENS E ADULTOS – EJA</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/405/405_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS  E A PRESENÇA DA GUARDA CIVIL MUNICIPAL NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS DA REDE PÚBLICA DE ENSINO DE NOSSA CIDADE, NO INTUITO DE INIBIR A PRESENÇA DE TRAFICANTES NAS PORTAS DAS INSTITUIÇÕES DE ENSINO DE RESPONSABILIDADE DO PODER PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/406/406_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE ENVIE, A ESTA CASA DE LEIS, PROJETO SIMILAR AO ENCAMINHADO EM ANEXO, PARA QUE SEJA INCLUÍDO NO CURRÍCULO DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, CONTEÚDO PROGRAMÁTICO RELATIVO À PREVENÇÃO CONTRA AS DROGAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/407/407_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  SOLICITA A PARCERIA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL COM O DENARC, PARA QUE SEJA MINISTRADO CURSOS SOBRE A PREVENÇÃO DO USO E DO TRÁFICO DE DROGAS</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/408/408_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ESCOLA VIDA E TRABALHO - SENAI</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/409/409_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/410/410_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  CANALIZAÇÃO DAS ÁGUAS PLUVIAIS E CONSTRUÇÃO DA PISTA DE ATLETISMO ENTORNO DAS ESCOLAS</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> À MESA DIRETORA, QUE ACIONE A ASSESSORIA JURÍDICA DA CÂMARA COM O INTUITO DE REPRESENTAR JUNTO AO MINISTÉRIO PÚBLICO A TELEFÔNICA E ANATEL (FALTA DE CONURBAÇÃO).</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAÇÃO DE LUMINÁRIAS NA RUA LUIZ PEREIRA DE CAMPOS ESQUINA COM A RUA MANOEL GAJO</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REITERAÇÃO DE PEDIDO PARA CONSTRUÇÃO DO TERMINAL RODOVIÁRIO DE PASSAGEIROS</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO ADOTE UM LEITO HOSPITALAR</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ILUMINAÇÃO DA PRAÇA PÔR DO SOL</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/416/416_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  REUNIÃO DO CONTUR</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/417/417_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  IMPLANTAÇÃO DE UMA UNIDADE ODONTOLÓGICA EM VCII.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/418/418_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/419/419_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAÇÃO DE COLOCAÇÃO DE BRAÇADEIRA DE LUZ</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/420/420_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE PAT EM BERTIOGA</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/421/421_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE CORRESPONDENCIA NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/422/422_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  COLOCAÇÃO DE TELEFONES PUBLICOS NO SITIO SÃO JOÃO</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/423/423_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECIFES ARTIFICIAIS</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/424/424_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AMPLIAÇÃO DA POLICLINICA DO INDAIA</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/425/425_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVO MODULO PARA ESCOLA JOSE ERMIRIO DE MORAES</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/433/433_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MARCOS REGULATÓRIOS NA CÃMARA DE BERTIOGA</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/434/434_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINÁRIAS NA RUA OSWALDO CRUZ VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/435/435_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA MATERNIDADE 180 DIAS</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/436/436_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DIRETOR</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Taciano Goulart, Alemão, Ney Lyra, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/437/437_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE ESPAÇO PARA TREINAMENTO DE BOXE</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/438/438_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DAS GRELHAS DOS BUEIROS</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/439/439_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO PIER</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/440/440_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UNIDADE BÁSICA DE SAUDE</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA PARALISADA DA CRECHE NO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CARGO DE AGENTE DE TRÂNSITO</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DAS LUMINÁRIAS NO CONDOMÍNIO COSTA DO SOL, EM GUARATUBA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/445/445_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CENTRO DE CAPTAÇÃO DE ÁGUAS PLUVIAIS PARA ABASTECIMENTO MUNICIPAL</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS NO CONDOMÍNIO COSTA DO SOL, EM GUARATUBA</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE PROVIDÊNCIAS QUANTO À REGULARIZAÇÃO DE PROBLEMAS NA REDE INTERNA DE ÁGUA DA ESCOLA MUNICIPAL JOSÉ ERMÍRIO DE MORAES FILHO, NO INDAIÁ, BEM COMO MANUTENÇÃO E/OU TROCA DO FILTRO GERAL DE ÁGUA</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO ENVIE À CÂMARA, PARA ANÁLISE E APROVAÇÃO DOS NOBRES VEREADORES,  PROJETO DE LEI QUE CRIA O CENTRO DE EDUCAÇÃO MUSICAL DE BERTIOGA E A BANDA MUNICIPAL, CONFORME MODELO ANEXO</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE OFÍCIO AO SECRETÁRIO DE EDUCAÇÃO DO ESTADO DE SÃO PAULO, PARA QUE O MESMO ESTUDE A POSSIBILIDADE DE REFORMAR E COBRIR A QUADRA POLIESPORTIVA BEM COMO AMPLIAR O NÚMERO DE SALAS DE AULA DA ESCOLA ESTADUAL PROFESSOR ARCHIMEDES BAVA.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE O PREFEITO DETERMINE QUE SEJAM INSTALADAS GRADES NO PERÍMETRO DO TERRENO AONDE SE ENCONTRAM AS INSTALAÇÕES DO CENTRO COMUNITÁRIO PROMOCIONAL, CÍVICO E SOCIAL DO BAIRRO DO INDAIÁ - AMAI, BEM COMO SEJA REALIZADA MANUTENÇÃO NA COBERTURA DO LOCAL ELIMINANDO, ASSIM, AS GOTEIRAS E OS VAZAMENTOS QUE OCORREM EM EXCESSO EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DO MATO DAS VIELAS EXISTENTES NO MEIO DAS QUADRAS DO BAIRRO BORACÉIA.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE ABERTURA DE RUA COM ROÇADA DE MATO, LIMPEZA DE VALAS E NIVELAMENTO NO INDAIA</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>CODIGO DE POSTURA</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA DE MATO, LIMPEZA DE VALAS E NIVELAMENTO NO RIO DA PRAIA, ILHA II</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PARQUE ZOOBOTÂNICO</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NA RUA OSWALDO CRUZ, JARDIM PAULISTA</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A ABERTURA DE VALAS, COLOCAÇÕES DE ATERRO, NIVELAMENTO E CASCALHAMENTO DO LEITO CARROÇÁVEL DA RUA 2, BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE O ENVIO DOS QUESTIONAMENTOS COLOCADOS AO LONGO DA INDICAÇÃO À COAN PARA QUE A EMPRESA, EM ALGUNS DIAS, ENVIE RESPOSTAS. ISSO NÃO OCORRENDO, QUE COMUNIQUE O FATO À ESTA CASA DE LEIS PARA QUE CRIEMOS UMA COMISSÃO ESPECIAL DE INQUÉRITO PARA AVERIGUAR POSSÍVEIS ATOS QUE DESRESPEITEM O CONTRATO FIRMADO ENTRE A ADMINSITRAÇÃO MUNICIPAL E A GERALDO J. COAN &amp; CIA LTDA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO ENVIE A ESTA CASA DE LEIS PROJETO SIMILAR AO ENCAMINHADO EM ANEXO QUE DISPÕE SOBRE O INCENTIVO FISCAL PARA AS PESSOAS JURIDICAS DOMICILIADAS NO MUNICÍPIO DE BERTIOGA NA QUALIDADE DE EMPREGADORES, VISANDO A INSERÇÃO DE IDOSOS E JOVENS APRENDIZES DE 14 A 17 ANOS NO MERCADO DE TRABALHO E DÁ OUTRAS PREVIDÊNCIAS</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OBRAS DE RECONSTRUÇÃO DO MURO DEMOLIDO NA LATERAL DA ESCOLA, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, APLICAÇÃO DE ATERRO NO PLAYGROUD, DE MEDIDAS QUE VISEM A RESOLUÇÃO DOS PROBLEMAS RELATIVOS AO DESPEJO DE ÁGUA POLUÍDA DOS MORADORES DAS CASAS VIZINHAS NO TERRENO DA ESCOLA E A INSTALAÇÃO DE UMA BIBLIOTECA NA ESCOLA MUNICIPAL RIO DA GRANJA</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE 50 COLCHÕES PARA O NÚCLEO DE EDUCAÇÃO INFANTIL MUNICIPAL RIO DA PRAIA, BEM COMO DE BRINQUEDOS, SE REFORME OS BRINQUEDOS INSTALADOS NO PÁTIO, BEM COMO SE CONSERTE O BEBEDOURO E O VAZAMENTO DO BANHEIRO INFANTIL, TODOS DA MESMA UNIDADE DE ENSINO CITADA</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CESSÃO DE UM TERRENO AO ESTADO PARA QUE O MESMO CONSTRUA UMA SEDE MAIS ESTRUTURADA PARA A POLÍCIA CIVIL DE BERTIOGA</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE DETERMINE A INSTALAÇÃO DE APARELHO DE AR-CONDICIONADO NA SALA DE INFORMÁTICA, CORTINAS E/OU PERSIANAS EM TODAS AS SALAS DE AULA, DE UM VENTILADOR E DE UMA COIFA NA COZINHA, BEM COMO CONSERTO DO TOLDO SUBSTITUINDO-O POR UMA COBERTURA DE POLICARBONATO E A MANUTENÇÃO DO FILTRO DE ÁGUA NA ESCOLA MUNICIPAL JOSÉ DE OLIVEIRA SANTOS, LOCALIZADA NO BAIRRO JARDIM RIO DA PRAIA</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE QUE SEJAM FEITOS TRABALHOS DE DESOBSTRUÇÃO E LIMPEZA DAS VALAS E BOCAS-DE-LOBO EXISTENTES NA RUA PARTICULAR A, 27 E PASTOR DJALME COIMBRA, NO MANGUE SECO</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE ESTRUTURA EM PONTO DE ÔNIBUS EM FRENTE AOS CONJUNTOS HABITACIONAIS NEDA I E II</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE INSTALAÇÃO DE PLAYGROUND, NO CONJUNTO HABITACIONAL NEDA I</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>A FUNÇÃO SOCIAL E O ABANDONO DE IMÓVEIS URBANOS</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/468/468_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>CLASSES DO EJA 5ª A 8ª SÉRIE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UBS- JD. RIO DA PRAIA</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE IDENTIFICAÇÃO</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA-BURACOS EM VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO SETOR DE PEDIATRIA E ESTRUTURA DA UNIDADE HOSPITALAR MISTA DE BERTIOGA. </t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXAS ELETRÔNICOS_JARDIM SÃO LOURENÇO</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CENTROS DE ATENDIMENTO PSIQUIÁTRICO INFANTIL</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE PEDIDO PARA MUDANÇA DE ITINERÁRIO DOS ÔNIBUS QUE PASSAM PRÓXIMO AO NACE – JARDIM  VISTA LINDA.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS COM OS NOMES DAS RUAS</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROGRAMA DE DISTRIBUIÇÃO DE LEITE A TODAS AS CRIANÇAS MATRICULADAS NAS EMEIFS, CRECHES MUNICIPAIS E CLASSES DE EDUCAÇÃO ESPECIAL</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO CHÁCARAS VISTA LINDA</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE NIVELAMENTO, ABERTURA DE RUA E LIMPEZA DE VALA NAS SEGUINTES RUAS SITUADAS NO BAIRRO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DE ESPORTES RADICAIS</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/495/495_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SABESP</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/496/496_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DOS CANTEIROS LATERAIS DA AVENIDA WALDEMAR DA COSTA FILHO, JD. INDAIÁ</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE O PREFEITO DETERMINE A INSTALAÇÃO DE UMA MANTA TÉRMICA NA COBERTURA DE POLICARBONATO EXISTENTE NO PÁTIO DO NÚCLEO DE EDUCAÇÃO INFANTIL MUNICIPAL PARQUE ESTORIL, BEM COMO O FORNECIMENTO DE VELOTROLS E BRINQUEDOS PEDAGÓGICOS, A INSTALAÇÃO DE VENTILADOR E COIFA NA COZINHA, E, POR FIM, O DESENTUPIMENTO DOS RALOS QUE DÃO VAZÃO ÀS ÁGUAS DAS CHUVAS OU, SE NECESSÁRIO, SEU REDIMENSIONAMENTO, TODOS NA MESMA UNIDADE DE ENSINO INSTALADA NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE A INSTALAÇÃO DE UMA COBERTURA NA ENTRADA E NAS LATERAIS DO PRÉDIO DA UNIDADE BÁSICA DE SAÚDE NO BAIRRO VICENTE DE CARVALHO II, BEM COMO ENVIE UMA EQUIPE TÉCNICA ESPECIALIZADA PARA QUE A MESMA REALIZE UMA REVISÃO DA REDE ELÉTRICA DA MESMA UBS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFICIO AO SECRETÁRIO DE EDUCAÇÃO DO ESTADO DE SÃO PAULO E AO DEPUTADO ESTADUAL PAULO ALEXANDRE BARBOSA PARA QUE PROVIDENCIE REPAROS NA ESCOLA ESTADUAL JARDIM VICENTE DE CARVALHO</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/500/500_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE O QUE SEJAM INSTALADAS LÂMPADAS E LUMINÁRIAS NAS RUAS FRANCISCO PINTO E EPIFÂNIO BATISTA, BEM COMO A LIMPEZA E DESOBSTRUÇÃO DOS CANAIS QUE MARGEIAM AS VIAS CITADAS NO BAIRRO VICENTE DE CARVALHO, AONDE SE ENCONTRAM OS LOCAIS DE ENTRADA E SAÍDA DA ESCOLA ESTADUAL ALI EXISTENTE.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DOS LOCAIS QUE DRENAM AS ÁGUAS DA CHUVA E SE NECESSÁRIO O REDIMENSIONAMENTO, A TROCA DAS TELHAS QUEBRADAS, A INSTALAÇÃO DE VENTILADOR E DE COIFA NA COZINHA, A CONSTRUÇÃO DE UM LOCAL ESPECÍFICO PARA A RECREAÇÃO E O LAZER DAS CRIANÇAS NA ÁREA DESCOBERTA DO PÁTIO BEM COMO O CONSERTO DO BEBEDOURO ELÉTRICO, TODOS NA EMEIF GIUSFREDO SANTINI, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE BERTIOGA NO “PROJETO LINHAÇA”.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE ONIBUS ESCOLARES</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDA ESCOLAR</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCESSO DE VELOCIDADE</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRONOGRAMA DE LIMPEZA</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇADA E LIMPEZA DA RUA EDMUNDO GOMES DE QUEIROZ </t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, SUGESTÃO DE IMPLANTAÇÃO DO CURSO DE INICIAÇÃO POLÍTICA, PELO ILP VIRTUAL (INSTITUTO LEGISLATIVO PAULISTA)</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ESTRADA 4 - CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINÁRIAS RUA LUIS CARLOS PACCE, EM FRENTE À ESCOLA ESTADUAL DE VISTA LINDA</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DA TAXA DO PATIO</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETAR AREA NA QUADRA L, LOTEAMENTO COSTA DO SOL, PARA CONSTRUÇÃO DE QUADRA </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE CONVÊNIO COM A MARINHA DO BRASIL</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REFORMA NO PORTAL DO INDAIÁ</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE DO INDAIÁ</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DAS RUAS NO VISTA LINDA</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>OSIQUIATRA, CLINICO GERAL E AMBULANCIA 24 HORAS NO POSTO DE BORACEIA</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA NO BAIRRO CAIUBURA</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDÊNCIAS NO NACE</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR ATENDIMENTO AO IDOSO PERANTE OS SERVIÇOS DE SAÚDE DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPAMENTOS PARA O CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUIAS QUALIFICADOS PARA TRABALHAR DENTRO DO FORTE SÃO JOÃO</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO PARA DIAGNOSTICAR OS DISTURBIOS DE APRENDIZAGEM</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA PARA CONSCIENTIZAÇÃO DA IMPORTÂNCIA DA DOAÇÃO DE SANGUE E ÓRGÃOS</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS RUAS DO CENTRO</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PREFEITO DETERMINE A COMPLEMENTAÇÃO DA REDE ELÉTRICA BEM COMO A INSTALAÇÃO DE LUMINÁRIAS NA RUA MESTRE BAHIA ESQUINA COM A RUA PROJETADA 1 NO SITIO SÃO JOÃO</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE SEJA FEITO SERVIÇO DE NIVELAMENTO DA RUA AUGUSTO RIBEIRO PACHECO, MAIS ESPECIFICAMENTE NA ALTURA DO NÚMERO 309, NO BAIRRO JARDIM RAFAEL</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE A INSTALAÇÃO DE LUMINÁRIAS NA RUA DO TELÉGRAFO NO BAIRRO JARDIM RAFAEL, MAIS ESPECIFICAMENTE EM FRENTE AO TERMINAL</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Marcelo Vilares, Alemão, Caio Matheus, Dr. Jurandyr, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA SECRETARIA DE ESPORTES E VALORIZAÇÃO DA JUVENTUDE</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CRIAÇÃO DE ENTIDADE PARA ASSUNTOS SOCIAIS</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">UNIDADE MÓVEL ODONTOLÓGICA - BORACÉIA </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIROS TRANSBORDANDO  - VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIROS TRANSBORDANDO  - CENTRO</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES E REGULARIZAÇÃO DAS PLACAS DE TRÂNSITO</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS PLAYGROUNDS DAS PRAIAS</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>BURACO NA CALÇADA DA ESCOLA PROF.  JOSÉ INÁCIO HORA</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS SEMAFORO</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR A ABERTURA DE VALAS, COLOCAÇÕES DE ATERRO, NIVELAMENTO E CASCALHAMENTO DO LEITO CARROÇÁVEL DO  BAIRRO JARDIM RAFAEL </t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ILUMINAÇÃO DO MANGUE SECO</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE SAUDE PARA SERVIDORES PÚBLICOS DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LEGISLAÇÃO SIMPLIFICADA PARA MANTER A TITULO PRECÁRIO TODAS AS OBRAS E ADAPTAÇÕES EXECUTADAS IRREGULARMENTE.  </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PISO ADEQUADO NO PÁTIO DE RECREAÇÃO E NOVOS EQUIPAMENTOS PARA A LAVANDERIA DA CRECHE CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE RUA COM ROÇADA DE MATO, ATERRO E NIVELAMENTO</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA EMEIF DO CAIUBURA</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RUA MARIO SCHEBERGH - BORACÉIA</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA REDE ELÉTRICA NA VILA DA MATA</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ENVIE A ESTA CASA DE LEIS PROJETO SIMILAR AO ENCAMINHADO EM ANEXO QUE INSTITUI, NO ÂMBITO DO MUNICÍPIO DE BERTIOGA, O PROJETO "VOVÔ SABE TUDO", PROGRAMA DE APROVEITAMENTO E VALORIZAÇÃO DE IDOSOS PARA FINS EDUCACIONAIS, CULTURAIS E SOCIAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO DETERMINE A REALIZAÇÃO DE UM MAPEAMENTO DOS PONTOS DE ÔNIBUS EXISTENTES NA CIDADE E, APÓS ISTO SER FEITO, SEJAM OS MESMOS BENEFICIADOS COM A INSTALAÇÃO DE BANCOS E COBERTURAS DE MANEIRA PADRÃO</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINE A REVISÃO DE RADARES INSTALADOS AO LONGO DA AVENIDA ANCHIETA E NA AVENIDA AYRTON SENNA NO JARDIM ESTORIL, CONSERTANDO OS QUE ESTIVEREM COM DEFEITOS</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO REALIZE COMPRA DE OITENTA COLCHÕES PARA O NÚCLEO DE EDUCAÇÃO INFANTIL MUNICIPAL JARDIM RAFAEL, BEM COMO DE BRINQUEDOS PEDAGÓGICOS, SEJA CONSERTADO O BEBEDOURO ELÉTRICO E O VAZAMENTO DO RUFO DO PÁTIO, TODOS DA MESMA UNIDADE DE ENSINO CITADA</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE ACADEMIAS AO AR LIVRE EM PONTOS ESTRATÉGICOS COMO PRAÇAS, ESCOLAS, DEMAIS PRÉDIOS PÚBLICOS E ORLA DA PRAIA EXISTENTE NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI GERAL DAS MICROS E PEQUENAS EMPRESAS - REGULAMENTAÇÃO</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA MUNDIAL DA SAÚDE</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO A SER AGREGADA AOS ESTUDOS DA REVISÃO DO PLANO DIRETO</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO PARA ILUMINAR OS PONTOS DE ÔNIBUS E AS ROTATÓRIAS AO LONGO DA RODOVIA RIO SANTOS</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA FUNCIONAMENTO DA SALA DO CONTRIBUINTE</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Renatinho, Alemão, Caio Matheus, Dr. Jurandyr, Marcelo Vilares, Pastor Clayton, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA HIDRELÉTRICA VILA DE ITATINGA</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA MACÁRIO PINTO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO 1,372/09</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARA O CANAL DE BERTIOGA</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARA O BAIRRO JARDIM ALBATROZ II</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO JARDIM ALBATROZ II</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICHAS ORÇAMENTÁRIAS</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTALAÇÃO DE UMA CENTRAL DE ATENDIMENTO DO 190 NO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CRIAÇÃO DE LEI QUE FIXE A OBRIGATORIEDADE DE FORNECIMENTO DE COLETE ANTI-BALÍSTICO AOS GUARDAS MUNICIPAIS DE BERTIOGA</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE DÊ CONTINUIDADE NAS OBRAS DO PROGRAMA SANEAMENTO PARA TODOS</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIMENTO DO CARGO DE ASSESSOR DE CONSELHOS E COMISSÕES</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO EFETIVO DE GUARDA MUNICIPAL PARA AUXILIO NA TRAVESSIA DA E.E. VISTA LINDA</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FISCALIZE AS OBRAS DO EMPREENDIMENTO “BERTIOGA D”, QUE TRATA DE URBANIZAÇÃO DO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE CONSCIENTIZAÇÃO SOBRE O LIXO TOXICO</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E NIVELAMENTO DE RUAS JD. ALBATROZ I</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE ONIBUS DA APAE</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IDENTIFICAÇÃO DE RUAS EM SÃO LOURENÇO E OBRAS EM GERAL</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/587/587_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSICIONAMENTO DOS BANCOS NO PONTO DE ÔNIBUS DA AV. ANCHIETA, PRÓXIMO À BALSA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA J BORACÉIA</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO TRAJETO DOS ÔNIBUS DA VIAÇÃO BERTIOGA LINHAS 02 E 07 DE GUARATUBA PARA BORACÉIA</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ESCOLA DE BORACEIA</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>FARMACIA NO POSTO DE BORACEIA</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA MANOEL GAJO</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/601/601_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE RADARES ELETRONICOS NA RODOVIA MANOEL HYPPOLITO REGO</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL INDÍGENA</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE CRAS DA BORACÉIA, CHÁCARA VISTA LINDA E VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE ÁGUA E LUZ NAS RUAS 11-B, 13, 14 E NA AV. ENG. EDUARDO CORREIA COSTA JUNIOR</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA DO TRABALHO</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRAFEGO DE CAMINHÕES</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>BULLYING</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE COLETA SELETIVA DE LIXO</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE PREVENÇÃO A SAÚDE DO FUNCIONÁRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A ABERTURA DE VALAS, COLOCAÇÕES DE ATERRO, NIVELAMENTO E CASCALHAMENTO DO LEITO CARROÇÁVEL NAS ESTRADAS 4 E 5 DO  BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR NIVELAMENTO NA VIELA DA SAUDADE, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE UMA REDE DE ESGOTO NA RUA MANOEL GAJO DO BAIRRO PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DEDEMO ORLANDINI DETERMINE A LIMPEZA E A PODA DO MATO DO CANAL EXISTENTE NA RUA NICOLAU MIGUEL OBIDI, NO BAIRRO VISTA LINDA.  </t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA A INSTALAÇÃO DE UM GERADOR DE ENERGIA E DE UM BICICLETÁRIO NA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DEDEMO ORLANDINI DETERMINE A TROCA DO TUBO ROMPIDO BEM COMO SEU ATERRAMENTO DE MANEIRA CORRETA INSTALADO NA ESQUINA ENTRE AS RUAS ORESTE COLUMBARI E I. M. PAULO GAUDENCINO, NO BAIRRO VISTA LINDA.  </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DEDEMO ORLANDINI DETERMINE A LIMPEZA DO CANAL EXISTENTE NA RUA RENATO OLIVEIRA, NO BAIRRO VISTA LINDA.  </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINE A ALTERAÇÃO DO ARTIGO 14 DA LEI COMPLEMENTAR 017/2002 ESPECIFICANDO, SEPARADAMENTE, AS CONDIÇÕES PARA HOMENS E MULHERES INGRESSAREM NA GUARDA CIVIL MUNICIPAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA NA VISTA LINDA</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>ZOONOSES</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA AVENIDA B - BORACÉIA</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/622/622_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INICIAÇÃO E DIVULGAÇÃO DO PROGRAMA CIDADE LEGAL</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO JARDIM DAS CANÇÕES</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CRECHES COMUNITÁRIAS</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE MONITORAMENTO VIA CÂMERAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CESSÃO DE USO DE ÁREA PUBLICA PARA ASSOCIAÇÃO BENEFICENTE COMUNIDADE DE NOSSA SENHORA DE FÁTIMA DE BERTIOGA.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA, LIMPEZA DE VALAS E  TERRENOS BALDIOS DA RUA MARIVALDO FERNANDES, JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRANSFERÊNCIA DE ÁREA PARA MORADIA NO JARDIM VELEIRO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LEI DE INCENTIVO FISCAL A FIM DE COMPENSAÇÃO EM ISS PARA VIABILIZAÇÃO DE CURSOS PROFISSIONALIZANTES.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO SISTEMA MUNICIPAL DE MEIO AMBIENTE - SISMUMA.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO CARAVANA DA LEITURA</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ABERTURA DA RUA C EM BORACÉIA</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/651/651_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ABERTURA DA RUA J EM BORACÉIA</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MINHA CASA MINHA VIDA</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARTILHAS "ACOMPANHEM A VIDA ESCOLAR DE SEUS FILHOS".</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO PARA LEITURA DA LEI COMPLEMENTAR Nº 95/98</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSINATURA DE CONVÊNIO COM A GUARDA MUNICIPAL E POLÍCIA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA QUE O PREFEITO MUNICIPAL MUDE A FUNÇÃO DE CASEIRO PARA ZELADOR DAQUELES TRABALHADORES QUE MORAM NAS ESCOLAS PÚBLICAS MUNICIPAIS EXISTENTES EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE DETERMINE A TROCA DO TOLDO DE ENTRADA POR UMA COBERTURA DE POLICARBONATO, A REFORMA DO TELHADO DO PÁTIO, A MANUTENÇÃO E, SE NECESSÁRIO, O REDIMENSIONAMENTO DO FILTRO GERAL DE ENTRADA DE ÁGUA, A REFORMA TOTAL DA QUADRA POLIESPORTIVA E INSTALAÇÃO DE UMA COBERTURA, A MANUTENÇÃO DO PLAYGROUND E, POR FIM, A MANUTENÇÃO DA PISCINA, TODOS DO EMEIF VISTA LINDA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PREFEITO QUE DETERMINE A COBERTURA DO ESPAÇO EXTERNO DO PRÉDIO BEM COMO A INSTALAÇÃO DE BANCOS, ESTENDA O ATENDIMENTO DOS MÉDICOS CLÍNICOS GERAIS PARA DUAS VEZES POR SEMANA, REFORME O PRÉDIO BEM COMO ENVIE UMA IMPRESSORA, TODOS OS SERVIÇOS, ESTES, PARA A UNIDADE BÁSICA DE SAÚDE VISTA LINDA.  </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE UMA FISCALIZAÇÃO RÍGIDA NO LOCAL, BEM COMO SEJAM COLETADAS AMOSTRAS DO EFLUENTE LANÇADO PARA QUE O MESMO SEJA ANALISADO E SEJA APRESENTADO UM LAUDO QUE COMPROVE QUE O EFLUENTE ALI LANÇADO NÃO PREJUDICA O MEIO-AMBIENTE, MAIS ESPECIFICAMENTE A ÁGUA DO RIO ITAPANHAÚ.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA QUE SEJA ENVIADO OFÍCIO À EMPRESA METROPOLITANA DE TRANSPORTES URBANOS PARA QUE NOS INFORME A POSSIBILIDADE DE COBRANÇA DE TARIFAS DA LINHA 930 DE FORMA FRACIONADA.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONVOCAÇÃO DO SECRETÁRIO DE HABITAÇÃO E PLANEJAMENTO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA ADMINISTRATIVA</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DE PLANO PLURIANUAL</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/663/663_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE CONVIVÊNCIA DO IDOSO</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRÓ-LABORE PARA BOMBEIROS</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE TAXAS PARA CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>CERCAR ÁREA DENTRO DA EMEIF GIUSFREDO SANTINI.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> COLOCAÇÃO DE TUBULAÇÃO – JD. RIO DA PRAIA</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE POSTE DA REDE ELÉTRICA EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DENOMINATIVAS NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/671/671_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/672/672_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINÁRIAS NA VILA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDA MUNICIPAL NA CÂMARA PARA OS DIAS DE SESSÃO.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DOS ACESSOS E RETORNOS DA AVENIDA 19 DE MAIO.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ROÇADA DE MATO E NIVELAMENTO DA RUA ALZEMIRO BALIO DO  BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/676/676_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁREA PARA IMPLANTAÇÃO DE UMA CASA DE RECUPERAÇÃO DE DEPENDENTES QUÍMICOS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA AV. BOUNGAVILLE</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO COMUNITARIO E CAMPO DE FUTEBOL NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/679/679_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CAMPEONATOS MUNICIPAIS E ESCOLARES</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA AGENTE COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESPAÇO PARA EVENTOS</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CEMITÉRIO</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO GERAL NA RUA RENATA (ANTIGA RUA 23) JD. RIO DA PRAIA</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FISCALIZAÇÃO NA OBRA DE SANEAMENTO </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE PROCEDA ESTUDOS VIABILIZANDO TRAZER PARA BERTIOGA O PROJETO VILA DA DIGNIDADE</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO COM ESTADO PARA CEDER SALA PARA USO DO EJA</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS SOLMED - SOLUÇÕES MÉDICAS NA SAÚDE LTDA</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO DE BOULEVARD NA AV. 19 DE MAIO</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO TRANSFORMAR JARDIM ANA PAULA EM ZEIS</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO - TRANSFORMAR A CHÁCARA VISTA LINDA EM ZEIS</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO TRANSFORMAR O BAIRRO SÍTIO SÃO JOÃO EM ZEIS</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA, LIMPEZA DE VALAS NA RUA 9 DA CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DA LIXEIRA DA EM JOSÉ DE OLIVEIRA SANTOS</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PSICÓLOGO PARA ATUAR NO NACE EM CARÁCTER DE URGÊNCIA</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE FUNCIONÁRIOS DE LIMPEZA PARA A EE PROF. ARMANDO BELEGARDE</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS BUEIROS DA AV. ANCHIETA, ESQUINA COM A RUA ALEIXO GARCIA</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXA DÁGUA PARA A EE WILLIAN AURELI</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS ESGOTO GIUSFREDO SANTINI</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROBLEMAS NA CRECHE VISTA LINDA</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE OBRAS NAS ESCOLAS</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO DA SEDE DO PROJETO SENTINELA</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS EM RELAÇÃO AOS MORADORES DE RUA</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE LIXO NA RUA 11, BAIRRO MAITINGA</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO NA RUA PROJETADA ENSEADA A, JARDIM ALBATROZ I</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESASSOREAMENTO DO CANAL NA AV. 19 DE MAIO</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSO DE PRIMEIROS SOCORROS PARA OS AMBULANTES</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA ABERTURA DE RUA NO JARDIM ANA PAULA</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ELÉTRICA NO JARDIM ANA PAULA</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE BANHEIROS QUÍMICOS PELO CONDEMA</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORA DA ILUMINAÇÃO DO PÍER DO CANAL DE BERTIOGA</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA LUMINÁRIA NA RUA ELIAS NEHME</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURAS E BANCOS EM PONTOS DE ÔNIBUS</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E DESOBSTRUÇÃO DE VALAS NO BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA DE VALAS, ROÇADA DE MATO E COLOCAÇÃO DE MANILHAS NA VILA ITAPANHAU</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE EXTENSÃO DE REDE ELÉTRICA COM COLOCAÇÃO DE LUMINÁRIAS NOS POSTES JÁ EXISTENTES</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DA ENTRADA DA AMBULÂNCIA  NO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Dr. Jurandyr, Marcelo Vilares, Ney Lyra, Pastor Clayton, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DO CONSELHO MUNICIPAL DA CULTURA</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA ADMINISTRATIVA - CONSIDERAR EQUIPE CIRÚRGICA</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO EM ORTOPEDIA</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA VIÁRIA DE DEFICIENTES FÍSICOS E VISUAIS: AMPLIAR ESPAÇOS PARA PEDESTRES E CICLISTAS</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA ESCOLA ESTADUAL MARIA CELESTE</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA, LIMPEZA DE RUAS E VALAS NA AV. ANCHIETA - VISTA LINDA</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFÔNICA</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>HORTA NAS ESCOLAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E ABERTURA DE RUA NO JD. ALBATROZ II</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE TRANSITO</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS EM RELAÇÃO ÁS CRIANÇAS QUE GUARDAM CARROS EM ESTACIONAMENTOS.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE ASSISTÊNCIA RELIGIOSA.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/741/741_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE UNIFORMES PARA OS FUNCIONÁRIOS DO PRONTO SOCORRO, CENTRO DE SAÚDE E OUTRAS UNIDADES DE SAÚDE DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BUEIRO LOCALIZADO NA AV. ANCHIETA, ESQUINA -PRÓXIMO A LANCHONETE GORDÃO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DO MATERIAL QUE É IMPRESSO O DEMONSTRATIVO DE PAGAMENTO DOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA DE MATO, LIMPEZA DE VALAS E NIVELAMENTO NO BAIRRO JD. ALBATROZ II</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA DE MATO, LIMPEZA DE VALAS E NIVELAMENTO NO BAIRRO MAITINGA(VILA AGAÓ)</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA DE MATO, LIMPEZA DE VALAS E NIVELAMENTO NO BAIRRO CITY MAR</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ABERTURA DE RUA COM ROÇADA DE MATO, E NIVELAMENTO NO BAIRRO CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RUA JOSÉ VIEIRA - INDAIÁ</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE COLETA E RECICLAGEM DE ÓLEO DE COZINHA USADO</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE LUMINÁRIA NA RUA ANTONIO SALDANHA</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CENTRO DE SAÚDE III</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO SÍTIO SÃO JOÃO</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE COMBATE AS DROGAS</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Dr. Jurandyr, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMENAGEAR O DEPUTADO MAURICIO NAJAR,DANDO O SEU NOME AO ATUAL PREDIO DA PRODESAN</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE NOS EVENTOS ESPORTIVOS DESTINADOS A MELHOR IDADE EM NOSSO MUNICÍPIO, SEJA COLOCADA A DISPOSIÇÃO UMA AMBULÂNCIA E UM PROFISSIONAL DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DEDEMO ORLANDINI, JUNTO AO SETOR COMPETENTE, DETERMINE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA JOSÉ CARLOS PACE, VIA AONDE SE ENCONTRA INSTALADA A ESCOLA ESTADUAL VISTA LINDA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NA ENTRADA DO BAIRRO MANGUE SECO,INFORMANDO QUE O LOCAL É DE PERÍMETRO URBANO INSTALANDO, SE POSSÍVEL, REDUTORES DE VELOCIDADE</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DEDEMO ORLANDINI PARA QUE, JUNTO AO SETOR COMPETENTE, DETERMINE A INFORMATIZAÇÃO DO SETOR DE ABASTECIMENTO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DSEDEMO ORLANDINI PARA QUE SOLICITE QUE O SECRETÁRIO DE MEIO AMBIENTE, MANOEL PRIETO ALVAREZ, BUSQUE REALIZAR PARCERIAS COM O EXÉRCITO BRASILEIRO VISANDO A PRESERVAÇÃO E LIMPEZA DOS MANGUES EXISTENTES EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O SISTEMA CICLOVIÁRIO E O USO DE BICICLETAS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DEDEMO ORLANDINI PARA QUE ENVIE A ESTA CASA DE LEIS PROJETO SIMILAR AO ENVIADO EM ANEXO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR E CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA, ADMINISTRATIVA E FINANCEIRA COM A ASSOCIAÇÃO DOS ENGENHEIROS E ARQUITETOS DE BERTIOGA, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVAÇAO DO LOTEAMENTE JD. ALBATROZ</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIOAO DER</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARA RUA PASTOR DJALMA DA SILVA COIMBRA - MANGUE SECO</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCACOES DE TACHOES NA CICLOFAIXA.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIACÃO E IMPLANTACAO DE CAPS</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENCAO DE GALERIAS DE AGUAS_x000D_
 PLUVIAIS NA RUA RODRIGUES ALVES, DO BAIRRO JD. PAULISTA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO DE BRACADEIRAS DE LUZ NA RUA_x000D_
 SETE, NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE ORIENTAÇÃO E EDUCAÇÃO PARA O USO DA CICLOFAIXA</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERPETUAÇÃO DA CAMPA DO ILMO. EX. VEREADOR JOSÉ CARLOS BUZINARO</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>KIT DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO NA FIACAO DA REDE DE TELEFONIA.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCÃO EM POSTE DA REDE ELETRICA NA RUA EPIFÂNIO BATISTA._x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIAS NA RUA FRANCISCO PINTO, VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO NO BUEIRO LOCALIZADO NA RUA JOAO RAMALHO, ESQUINA COM A RUA DR. HUGO SANTOS SILVA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPASSE DEPUTADO VANDERLEI SIRAQUE</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUCAO DA UNIDADE BASICA DE SAUDE NO MODULO 33 DA RIVIERA_x000D_
 DE SAO LOURENCO</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUSTIÇA DO TRABALHO</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5506/5506_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5506/5506_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE CORRESPONDENCIA VILA AGAO II.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE NIVELAMENTO E ATERRO NA RUA DA SAUDADE.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE RUA COM ROCADA, ATERRO E NIVELAMENTO DA_x000D_
 MESMA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE PARA FILHOS DE FUNCIONARIOS PUBLICOS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DA REDE DE AGUA INDIVIDUAL NAS RESIDENCIAS DO PARQUE ESTORIL</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DA SEMANA DESTINAÇÃO CRIANÇA.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>COIBIR E ELIMINAR VÁRIOS PONTOS DE EMISSÃO CLANDESTINA_x000D_
 DE ESGOTO NÃO TRATADO QUE POLUI EM ESPECIAL A PRAIA DE BORACEIA.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA "E" ALTURA DO_x000D_
 N° 1 78, NO BAIRRO JD. DAS CANÇÕES.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO EFETIVO PERMANENTE DE GUARDA_x000D_
 MUNICIPAL PARA AUXILIO NA ENTRADA E SAIDA DA ESCOLA MUNICIPAL_x000D_
 JOSE DE OLIVEIRA, LOCALIZADA NA RUA EMILIO BUYIENDA, NO BAIRRO_x000D_
 JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA E LIMPEZA DE VALAS_x000D_
 DAS RUAS PROJETADAS I E PROJETADA II, NO BAIRRO SITIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL JOSE MAURO DEDEMO ORLENDINI PARA_x000D_
 QUE, JUNTO AO SETOR COMPETENTE,  DETERMINE A IMPLANTACAO DE ATERRO_x000D_
 BEM COMO O NIVELAMENTO E A LIMPEZA DA RUA OSVALDO OLIVA NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXCEIENTISSIMO SENHOR PREFEITO MUNICIPAL JOSE MAURO DEDERRIO ORLANDINI_x000D_
 DETERMINE AO SETOR COMPETENTE, QUE SEJA REALIZADO O NIVELAMENTO E A LIMPEZA DA RUA AUGUSTO RIBEIRO_x000D_
 PACHECO NO BAIRRO JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSO SOBRE O PIANO DIRETOR</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACAO PREVENTIVA CONTRA OS MALES DO FUMO.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO PARA O PARQUINHO DA EMEI JOSE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PEDAGIOS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAGAO PÚBLICA.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE ITINERARIO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DA ENTRADA DA CIDADE (CONSERVAÇÃO DE RUAS E EDIFÍCIOS)</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONIBUS CIRCULAR NA RIVIERA.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DAS MATERIAS INGLÊS E ESPANHOL NA GRADE_x000D_
 CURRICULAR</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA ACUPUNTURA NOS POSTOS DE SAUDE.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO PARA MOTOS NA ORLA_x000D_
 DA PRAIA</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NO BAIRRO DO INDAIA</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA PRIMAVERA NO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alemão, Caio Matheus, Dr. Jurandyr, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE SERVIÇOS DE GESTAO E GERENCIAMENTO_x000D_
 NA SECRETARIA DE SAUDE.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROLABORE" AOS POLICIAIS CIVIS QUE ESTEJAM DESIGNADOS PARA EXERCER SUA FUNÇÕES DENTRO DOS LIMITES DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DURVAL BRUZZA, NA VILA AGAÓ.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE REVISÃO NA FROTA DE VEÍCULOS DO PODER EXECUTIVO E LEGISLATIVO, PARA EVITAR A POLUIÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE ONIBUS MUNICIPAL QUE TRAFEGUE PELA AVENIDA_x000D_
 ENGENHEIRO EDUARDO CORREA DA COSTA JUNIOR, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA NICOLAU MIGUEL OBEID NO BAIRRO VISTA_x000D_
 LINDA.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO MATO QUE VEM OBSTRUINDO A PASSAGEM DA RUA_x000D_
 LINCOLN BOLIVAR NEVES, ESTRADA 28, NO BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFAROS PARA TRAVESSIA DE PEDESTRES NA TRAVESSIA DA AV. ANCHIETA, NA ALTURA DA PADARIA 4 ASES E NA TRAVESSIA DA AV. RAFAEL COSTÁBILE, CONFLUÊNCIA COM A AV. LUIS PEREIRA DE CAMPOS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSE ÚNICO E CORREDOR DE ÔNIBUS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE JD. RAFAEL.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO NO BAIRRO DO INDAÍA</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO DO CONSELHO DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>MORRO DA SENHORINHA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUNTEÇÃO NO NÚCLEO DE EDUCAÇÃO INFANTIL MUNICIPAL - NEIM.  PARQUE ESTORIL, VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA AIRTON SENNA, CRUZAMENTO COM A RUA RODRIGUES ALVES</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO, CONSERVAÇÃO E FUNCIONAMENTO DE ELEVADORES E OUTROS APARELHOS DE TRANSPORTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA AV. ANCHIETA X RODRIGUES ALVES.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DA MESA DA ÁREA DE REFEITÓRIO DA EMEIF PROFº. JOSÉ INÁCIO HORA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BRAÇADEIRA DE LUZ NA AV. COREOLANDO MAZZONI, NO BAIRRO JD. INDAIÁ.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/901/901_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS EM TUBULAÇÃO A CÉU ABERTO E SEU DEVIDO TAPAMENTO NA RUA SEBASTIÃO BARBOSA NO BAIRRO JD. INDAIA.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>Marcelo Vilares, Alemão, Dr. Jurandyr, Ney Lyra, Pastor Clayton, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VIATURAS E POLICIAIS PARA O MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRA DE LUZ NA RUA CLÁUDIO CEZAR MUNIZ, NO BAIRRO VILA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE COLETA DE LIXO NA RUA MARIANO LAERTE GOMES, NO BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMINO DO SERVIÇO REALIZADO NA RUA VALDEMAR DA COSTA FILHO EM FRENTE AO Nº. 539 NO BAIRRO JD. INDAIÁ, TAPANDO O BURACO QUE ALI SE ENCONTRA</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS CANTEIROS LATERAIS E ROÇADA DA RUA DOS JORNALISTAS ALTURA DO Nº. 598, JD. INDAIÁ.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE PLACAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA 04 - CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O CAIBURA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA CRECHE DO JD. RIO DA PRAIA</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E MANUTENÇÃO DE PARQUE INFANTIL.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA - CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE HORÁRIOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELÓGIOS/TERMÓMETROS PÚBLICOS DIGITAIS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONDIÇÕES DE HABITAÇÃO E VIOLÊNCIA URBANA - JARDIM RAFAEL</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA TRAVESSIA DA OSVALDO CRUZ E ABERTURA DE VIA MARGINAL, LIGANDO A RUA OSVALDO CRUZ A RUA MANOEL GAJO.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA - JD. INDAIA</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DOS PORTÕES DO NÚCLEO DE EDUCAÇÃO INFANTIL MUNICIPAL BORACÉIA.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA_x000D_
 JORNALISTA OSCAR MENEZES BARBOSA, NA ALTURA DO NÚMERO 92, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVOS CORRIMÕES MARGEANDO O CANAL, BEM COMO SEJA FEITA A REVISÃO DA COBRANÇA DA ZONA AZUL, CONFORME SOLICITAÇÃO DOS COMERCIANTES INSTALADOS NA AVENIDA VICENTE DE CARVALHO.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE FAIXAS DE PEDESTRES E LOMBADAS INSTALADAS NO TRECHO DA ROD. DR. MANOEL HIPÓLITO REGO QUE CORTA O MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA VIELA DA SAUDADE, CENTRO.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA RODRIGUES ALVES, CRUZAMENTO COM A AV. ANCHIETA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NO SISTEMA DE ILUMINAÇÃO DA RUA RODRIGUES ALVES,_x000D_
 CRUZAMENTO COM A AV. ANCHIETA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA E DESASSOREAMENTO DE VALAS NO JD. RAFAEL.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE ORIENTAÇÃO SOBRE O USO DA CICLO-FAIXA.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE COLETA SELETIVA NAS ESCOLAS_x000D_
 MUNICIPAIS.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA 4, DO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCON ITINERANTE.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRAS  DE LUZ NA RUA PROJETADA B1, ALTURA DO Nº. 157, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRAS  DE LUZ, BEM COMO  LIMPEZA DE VALA, NA ESTRADA 8, ALTURA DO Nº. 120, NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRAS  DE LUZ NA RUA SARGENTO SILVA DELMAR, ALTURA DO Nº. 916, NO BAIRRO JD. INDAIÁ.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRAS  DE LUZ NA RUA 4, ALTURA DO Nº. 2186, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS)</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RUA 9</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDALANDO COM SEGURANÇA</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAIS NOS BAIRROS</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>MERCADO MUNICIPAL</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTÃO MÉDICO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE CONTROLE DE ANIMAIS – CHIPS E TATUAGENS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA PARA DIVULGAR AS CONSEQÜÊNCIAS DO USO INDISCRIMINADO DE MEDICAMENTOS PELAS PESSOAS DA 3ª. IDADE.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ATENDIMENTO Á TERCEIRA IDADE – PATI.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE AÇÕES VISANDO A DIVULGAÇÃO DA CULTURA CAIÇARA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AGENTE, A FIM DE VERIFICAR AS CASAS QUE ESTÃO ABAIXO DO NÍVEL DA RUA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO DA RUA FRANCISCO CHAVES, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SINALIZAÇÃO VIÁRIA NA RUA PASTOR DJALMA DA SILVA COIMBRA E OUTRAS RUAS AO REDOR, NO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA VIELA ENTRE A RUA 02 E A AVENIDA 19 DE MAIO, JD. ALBATROZ I</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/918/918_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE NO PERÍMETRO DA ROTATÓRIA NAS PROXIMIDADES DO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DOS POSTES DA REDE ELÉTRICA NA RUA ALBINO LUIS CALDAS, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/920/920_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA, RECOLHIMENTO DO LIXO, COLOCAÇÃO DE ATERRO E NIVELAMENTO DA RUA APROVADA I, ALTURA DO N°. 57, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO PORTÃO DE ENTRADA DE VEÍCULOS E CONSTRUÇÃO DA CALÇADA DA UNIDADE BÁSICA DE VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>MORADORES DE RUA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRO PARA O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSIBILIDADE AOS SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/924/924_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A MESA DIRETORA QUESTIONE A ELEKTRO COM RELAÇÃO A ILUMINAÇÃO NO CANAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS CAVALETES EXISTENTES NA AVENIDA VICENTE DE CARVALHO EM FRENTE AO CANAL DE BERTIOGA,SEJAM TOTALMENTE FECHADOS, IMPEDINDO A ENTRADA DE QUALQUER PESSOA NO LOCAL.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTES E DE ILUMINAÇÃO PÚBLICA NA RUA TIBIRIÇÁ, NA ALTURA DO NÚMERO 347, NO BAIRRO JARDIM ALBATROZ.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/926/926_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E PODA DO MATO DAS VALAS E DO CANTEIRO CENTRAL EXISTENTE NA RUA 23 NO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPRESAS INCUBADORAS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROGRAMA HABITACIONAL PARA FUNCIONÁRIOS PÚBLICOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÕES GERAIS PARA A TRAVESSIA DA RUA 20 NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/953/953_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRA DE LUZ, NA RUA DOS JORNALISTAS, ALTURA DO Nº. 521, NO BAIRRO DO JARDIM INDAIÁ.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/954/954_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA NA AV. CENTRAL DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA FARMÁCIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE ÁREA PARA O CENTRO COMUNITÁRIO GUARATUBA.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/957/957_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/958/958_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SR. PREFEITO DISPONIBILIZE EFETIVO DE FUNCIONÁRIO E VEÍCULOS PARA REALIZAR RONDAS PELA CIDADE, FISCALIZANDO A ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO CRUZAMENTO ENTRE AS AVENIDAS LUCAS DA CRUZ CARVALHO E ANCHIETA, INSTALAÇÃO DE PLACAS INFORMATIVAS SOBRE O BAIRRO E CONTROLE DE VELOCIDADE MAIS RÍGIDO NA RUA VALDEMAR COSTA FILHO NO BAIRRO DO INDAIÁ.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA TIBIRIÇÁ.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIMINUIÇÃO DE INTERVALO ENTRE AS LINHAS 930.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRIMEIRO EMPREGO.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5507/5507_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5507/5507_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE ESPECIALISTA PARA CONTRATAÇÃO DE PROFISSIONAIS DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>NARCÓTICOS ANÔNIMOS (NA).</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEI - MICRO EMPREENDEDOR INDIVIDUAL E LEI GERAL DAS MICROS E_x000D_
 PEQUENAS EMPRESAS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O LOTEAMENTO CITY MAR.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ALAMBRADO E PORTÕES AO REDOR DO HOSPITAL, E PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE MANILHA NO BAIRRO MANGUE SECO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/968/968_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE SAÚDE AUDITIVA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CENTRO PROFISSIONALIZANTE.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO JEPOM.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/992/992_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>BORACÉIA.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/993/993_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA CATA TRECO.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>JD. ALBATROZ II.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRO DE IDENTIFICAÇÃO - UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECREAÇÃO ESPORTIVA - REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E LIMPEZA DA RUA MERLIN JUNIOR(ANTIGA RUA K), ALTURA DO Nº. 690 A 784, DO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA COLETA DE LIXO NA RUA HUM, ALTURA DO Nº. 65, NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/999/999_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL DO TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA CRIAÇÃO E IMPLANTAÇÃO DE UMA COORDENADORIA DO 3º. SETOR NO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DAS VALAS EXISTENTES AO REDOR DA ESCOLA ESTADUAL ARMANDO BELEGARDE, INSTALADA NA RUA LUIS PEREIRA DE CAMPOS NA VILA ITAPANHAÚ.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ILUMINAÇÃO PÚBLICA NAS RUAS 6, 9 E 12 TODAS DO BAIRRO CAIUBURA.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ILUMINAÇÃO PÚBLICA NAS RUAS 10, 11-A , 11-B E 12  TODAS DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO BORACÉIA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA COM ROÇADA, ATERRO E NIVELAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIDADE MÓVEL DE SAÚDE PARA ATENDER OS MORADORES DOS BAIRROS CAIUBURA E SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ESCOLA JOSÉ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>CINE TELA BRASIL.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE NIVELAMENTO NO CENTRO.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA - VILA AGAÓ.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOLAS MUNICIPAIS ADAPTADAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDA MUNICIPAL ARMADA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONES NO SITIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO 669/02 - CORRUPTO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO TREVO DA MOGI-BERTIOGA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE SALA PROVISORIA PARA ATENDIMENTO DE FONOAUDIOLOGIA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>MONITORAMENTO ELETRÔNICO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS INDICATIVAS COM O NOME DAS VIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUIOSQUES QUE NÃO FUNCIONAM MAIS COMO COMÉRCIO SE TORNEM QUIOSQUES TEMÁTICOS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRÉ-ATENDIMENTO AOS PACIENTES SUSPEITOS DE ESTAREM INFECTADOS COM  GRIPE, SEJA ELA COMUM OU A H1N1.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE ITINERÁRIO DO ÔNIBUS ESCOLAR NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA BIBLIOTECA ITINERANTE.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA GUARDA COSTEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CRACHÁS E COLETES PERSONALIZADOS PELO PODER PÚBLICO MUNICIPAL AOS VENDEDORES AMBULANTES.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DISTRITO POLICIAL NO BAIRRO DE BORACÉIA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERLIGAÇÃO DE TODA REDE DE SAÚDE MUNICIPAL ATRAVÉS DA REDE DE COMPUTADORES.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E RECOLOCAÇÃO DOS SEXTAVADOS DA CONFLUÊNCIA ENTRE AS RUAS MESTRE PESSOA E JORGE FERREIRA, NA VILA TAMOIOS(CENTRO).</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NO TRECHO COMPREENDIDO ENTRE AS QUADRAS 47 E 72 DA RUA "L", NO BAIRRO BORACÉIA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUIZADO ESPECIAL ITINERANTE.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO SISTEMA DE ESGOTO, BEM COMO A LIGAÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO NO CONJUNTO HABITACIONAL "NEDDA I".</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS A, B E C, TODAS NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BARAÇADERIAS DE LUZ NAS RUAS: MESTRE SEBASTIÃO ROCHA, ALTURA DO Nº. 101, E ARISTIDES PEDRO DE CASTRO, ALTURA DO Nº. 233, AMBAS NO BAIRRO JD. VELEIROS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇADEIRAS DE LUZ NAS RUAS 08, ALTURA DOS NUMEROS 115/175, E APROVADA, ALTURA DO Nº. 128 AMBAS NO BAIRRO JD. MORELLI.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARTÃO DO SUS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE COMBATE AO COLESTEROL.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTO AOS FUNCIONÁRIOS DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARA VISTA LINDA</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>MINUTA DE PROJETO DE LEI "AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O CERTIFICADO AMIGO DO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE LUMINÁRIA.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁREA PARA A CONSTRUÇÃO DA UNIDADE BÁSICA DE SAÚDE E ESCOLA ESTADUAL.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO UTI NEONATAL.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DAS RUAS NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE VALAS NAS RUAS DR. PEDRO UZZO, RENATO JOSÉ ALM. E AUGUSTO RIBEIRO PACHECO NO JD. RAFAEL.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA FRANCISCO PINTO E DA RUA FRANCISCO CHAVES DO BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SALA DE INFORMÁTICA EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA INDICATIVA DE LIMITE DE VELOCIDADE NA ENTRADA DO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CANTEIRO CENTRAL QUE DIVIDE A RUA 23 NO BAIRRO JARDIM RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DOS LOCAIS E HORÁRIOS DE ATENDIMENTO DA UNIDADE BÁSICA DE SAÚDE BUCAL.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E DESASSOREAMENTO DE VALAS NA VILA BOA ESPERANÇA - INDAIÁ.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA E NIVELAMENTO DAS RUAS NÁUTICA E MARÍTIMA NO SÍTIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CANIL DA GUARDA CIVIL.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO RUA ÂNGELO PERES.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFICIO A DIRETORIA DE TRANSITO PARA QUE A MESMA FACA AS_x000D_
 DEMARCACOES DE SOLO NECESSARIAS PARA QUE DEFICIENTES TENHAM VAGA ESPECIFICA PARA ESTACIONAREM SEUS_x000D_
 VELCULOS AO REDOR DESTA CASA. SOLICITO AINDA AO EXCELENTISSIMO SENHOR PRESIDENTE DESTA CAMARA,_x000D_
 VEREADOR ANTDNIO RODRIGUES FILHO, DETERMINE QUE SEJAM FEITAS AS ADEQUACSES NECESSARIAS PARA QUE OS_x000D_
 USUARIOS DE CADEIRA DE RODAS POSSAM ACESSAR, COM TRANQUILIDADE, O ATUAL PREDIO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL JOSE MAURS DEDEMO ORLANDINI_x000D_
 DETERMINE AO SETOR COMPETENTE QUE REALIZE CAMPANHA DE CONSCIENTIZACAO PARA QUE A POPULACAO REGISTRE_x000D_
 A OCORRENCIA DE CRIMES ATRAVES DO FEITIO DE BOLETINS DE OCORRENCIA, BEM COMO UTILIZE 0 MESMO MATERIAL_x000D_
 PARA DIVULGAR DICAS DE SEGURANCA.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTFSSIMO SENHOR PREFEITO MUNICIPAL JOSE MAURO DEDEMO ORLANDINI_x000D_
 DETERMINE A REALIZAGAO DE UMA FISCALIZACSO MAIS RIGIDA EM RELAGAO A PUBLICIDADE FEITA PELAS RUAS DE_x000D_
 BERTIOGA, DETERMINANDO, AINDA, QUE O QUE NAO ESTIVER DE ACORDO COM O DECRETO 1.058/05 SEJA RETIRADO_x000D_
 DOS LOCAIS CITADOS PELA MESMA NORMA.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>HORARIO DE ATENDIMENTO DO CIRETRAN</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL O FUNCIONAMENTO_x000D_
 INTEGRAL DO CENTRO DE ECRUOTERAPIA "NICIA VON SCHULEMBURG_x000D_
 GOULART".</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAGAMBAS DE LIXO DO JD. INDAIA</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO PRODESAN</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO PARA AS RUAS DO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOCAS DE LOBO</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA E DESASSOREAMENTO DE VALAS NO BRFIRRO RRIIO RASO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>APARELHOS CELULARES CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INTENSIFICAÇAO DO POLICIAMENTO NOS BAIRRO RIO DA PRAIA E_x000D_
 MAITINGA</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA SEM CONCLUSAO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇAO DE PONTO DE ONIBUS ROD. RIO SANTOS _x000D_
 </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO DE TELEFONES PUBLICOS EM GUARATUBA.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO PODER EXECUTIVO MUNICIPAL MINUTE DE PROJETO DE LEI QUE_x000D_
 "ESTABELECE A CAPACITACAO DE PROFESSORES DA REDE MUNICIPAL DE ENSINO COM_x000D_
 ENFOQUE NA INCLUSAO DE ESTUDANTES COM NECESSIDADES ESPECIAIS"</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE NIVELAMENTO, LIMPEZA E DESOBSTRUCAO DE VALA_x000D_
 NAS SEGUINTES RUAS SITUADAS NO BAIRRO JD. SAO RAFAEL.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE LIMPEZA E NIVELAMENTO EM BORACEIA.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRO DE ATENDIMENTO AO TRABALHADOR</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCACAO DE POSTE COM REDE SECUNDARIA E BRAÇO DE ILUMINAÇAO_x000D_
 NAS RUAS "1 E 4" NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>LUMINARIAS NAS RUAS ANGELO PEREZ E CLAUDIO CESAR A. MAURIZ,_x000D_
 VILA ITAPANHAU.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA OSWALDO CRUZ, ALTURA NUMERO 2.396,_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALACAO DE PONTOS DE ONIBUS COBERTOS E COM BANCOS EM VICENTE_x000D_
 DE CARVALHO II</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIACAO DE UMA SECRETARIA MUNICIPAL DE SEGURANCA PUBLICA.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFICIO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO_x000D_
 PAULO PARA QUE INTENSIFIQUE A FISCALIZACAO NA RODOVIA RIO-SANTOS, MAIS ESPECIFICAMENTE NO TRECHO DO_x000D_
 BAIRRO BORACEIA, IMPEDINDO QUE ANIMAIS TRAFEGUEM PELA MESMA DIMINUINDO, EM CONSEQUENCIA, A_x000D_
 OCORRENCIA DE GRAVES ACIDENTES DE TRANSITO. SOLICITA, AINDA, QUE SEJA ENVIADO OFICIO AO SENHOR PREFEITO_x000D_
 MUNICIPAL PARA QUE EQUIPE O SETOR DE ZOONOSES COM VEICULOS APROPRIADOS PARA A APREENSÃO DOS ANIMAIS_x000D_
 DE PEQUENO E GRANDE PORTE.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFICIO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL ARQUITETO E_x000D_
 URBANISTA JOSE MAURO DEDEMO ORLANDINI PARA QUE, JUNTO AO SETOR COMPETENTE, DETERMINE A IMPLANTAÇÃO_x000D_
 DE BICA CORRIDA POR TODA A EXTENSAO DA RUA JOSE TOLEDO SEVITANOVA, ANTIGA ALAMEDA UM, NO BAIRRO_x000D_
 MAITINGA, BEM COMO SEJA REFEITA A PARTE CENTRAL QUE DIVIDE AS DUAS MÃOS DA MESMA</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE CELEBRECONVÊNIO_x000D_
 COM O ESTADO DE SAO PAULO, ATRAVÉS DA SECRETARIA DE SEGURANCA_x000D_
 PÚBLICA</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL O NIVELAMENTO, LIMPEZA_x000D_
 DE VALAS, COLOCAÇÃO DE PÓ DE BRITA, COLOCACÃO DE BRAÇADEIRA DE_x000D_
 LUZ E DESRATIZAÇÃO NA RUA 611, DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO DE COLOCAÇÃO DE BRACADEIRAS DE LUZ NA_x000D_
 TRAVESSA N° 16, ALTURA DO N° 208, NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E COLOCAÇÃO DE BRAÇADEIRAS_x000D_
 DE LUZ NA RUA 7, DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO DAS RUAS 08, 09, E 10, DO_x000D_
 BAIRRO CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA VERIFICADO QUAL O MOTIVO CAUSADOR DO_x000D_
 VAZAMENTO DE ESGOTO NA RUA DR. JULIO PRESTES, ALTURA DO N° 116,_x000D_
 NA PRAIA DA ENSEADA</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DO_x000D_
 FORNECIMENTO DE AGUA, BEM COMO A COLOCAÇÃO DE BRAÇADEIRAS DE_x000D_
 LUZ NA RUA 10, DO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DA VALA</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>MARCHA MUNDIAL PELA PAZ</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE IMPLANTAÇÃO DO PROGRAMA BRASIL SORRIDENTE DO GOVERNO FEDERAL</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>FEIRAO</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA RUA 04 E ESTRADA 20 NA CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PRAÇAA NA ORLA DO JD. INDAIÁ.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DE RUA</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E INSTALAÇÃO NA PRAÇA JARDIM VELEIROS</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RUA</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RAMPAS PARA EMBARCAÇÕES</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFÍCIO AO EXCELENTISSIMO SENHOR GOVERNADOR DO ESTADO DE SAO PAULO JOSE SERRA PARA QUE CONTEMPLE A POPULACAO DE BERTIOGA E REGIÃO COM A INSTALAÇÃO DE UMA_x000D_
 UNIDADE DO AMBULATÓRIO MÉDICO DE ESPECIALIDADES.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL JOSE MAURO DEDEMO ORLANDINI ESTUDE_x000D_
 A POSSIBILIDADE DE CONSTRUIR NO BAIRRO VICENTE DE CARVALHO II UMA PRAÇA E UM CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE REALIZE ESTUDOS PARA IMPLANTAR CÂMERAS DE MONITORAMENTO NOS PRÉDIOS PÚBLICOS DO_x000D_
 MUNICIPIO, EM ESPECIAL, NO PAÇO MUNICIPAL E EQUIPAR A GUARDA CIVIL MUNICIPAL COM RÁDIOS DE_x000D_
 COMUNICAÇÃO.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AO PREFEITO QUE DETERMINE QUE SEJAM INSTALADAS PLACAS AO LONGO DA ORLA MARITIMA DE NOSSA CIDADE INFORMANDO A_x000D_
 EXISTÊNCIA DA LEI 205/96, BEM COMO AS PENALIDADES PARA QUEM INFRINJA A MESMA INCLUINDO, AINDA, A_x000D_
 PROIBI~ÇÃO DO TRAFEGO DE VEICULOS NA PRAIA, OS HORARIOS EM QUE SÃO PERMITIDAS AS PRÁTICAS DESPORTIVAS BEM_x000D_
 COMO A PROIBIÇÃO DE SE UTILIZAR EQUIPAMENTOS COMO CHURRASQUEIRAS E BARRACAS DE CAMPING NA FAIXA DE_x000D_
 AREIA.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO ESTUDE A POSSIBILIDADE DE SE FORNECER GRATIFICAÇÃO PECUNIÁRIA AOS GUARDAS CIVIS MUNICIPALS QUE,_x000D_
 COMPROVADAMENTE, TENHAM CONHECIMENTO EM MAIS DE UM IDIOMA.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE A CRIAÇÃO_x000D_
 DE CASA ABRIGO PARA MULHERES VITIMAS DE VIOLENCIA DOMESTICA_x000D_
 EM BERTIOGA.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NIVELAMENLO E LIMPEZA DE VALAS DA_x000D_
 RUA 28,ALLURA DO N° 92, NO BAIRRO CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO VIÁRIA NA RUA ENGENHEIRO DA_x000D_
 COSTA JUNIOR, NO BAIRRO JD. VISTA LINDA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BRAÇADEIRAS DE LUZ NA_x000D_
 RUA 31 DE MAIO, ALTURA DO N° 100, NO BAIRRO CHÁCARA VISTA_x000D_
 LINDA.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO DA ORLA DA PRAIA.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA AREA COBERTA NO CENTRO DE SAUDE BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO SEMÁFORO DO CRUZAMENTO DA AV. ANCHIETA COM A_x000D_
 RUA RAFAEL COSTABILE.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO DOS QUIOSQUES LOCALIZADOS NA AV. TOME DE SOUZA.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA CARLOS HENRIQUE BRECH, MAITINGA.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAÇÃO DE ESGOTO TRANSBORDANDO NA RUA CARLOS HENRIQUE_x000D_
 BRECH, ALTURA DO N.° 236, MAITINGA.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS NA RUA CARLOS HENRIQUE BRECH, ALTURA DO N.°_x000D_
 236, MAITINGA.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURAS E BANCOS NOS PONTOS DE ÔNIBUS NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INSCRIÇÃO DO MUNICIPIO NO PROGRAMA VIVA LEITE</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSELHO DA COMUNIDADE NEGRA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PONTOS DE ÔNIBUS COM BANCOS E ABRIGO.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLICACAO DA LEI ANTIFUMO</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE BICA CORRIDA</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS RUA MANOEL GAJO</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA E DESASSOREAMENTO DE VALAS E COLOCAÇÃO DE PLACAS_x000D_
 DE NOMENCLATURA DE RUAS NO BAIRRO ALBATROZ</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REGULARIZAÇÃO DA SINALIZAÇÃO HORIZONTAL</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO INDEVIDO DE JET SKY NO BAIRRO DE SAO LOURENÇO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR O NIVELAMENTO E CASCALHAMENTO DO LEITO CARROCAVEL DAS_x000D_
 RUAS B1 E 1B DO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA ANTONIO RODRIGUES DE ALMEIDA, BAIRRO VILA_x000D_
 ITAPANHAU.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BIBLIOTECA NA EMEIF MARIO COVAS JR.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CRIAÇÃO DE CAMPANHA DE_x000D_
 CONSCIENTIZAÇÃO SOBRE O "DIA NACIONAL DA SAUDE BUCAL".</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CRIACÃO DA CASA DOS CONSELHOS</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO DE NIVELAMENTO DA RUA "J". ALTURA DO_x000D_
 N° 457, NO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA M, EM BORACEIA</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MELHORIAS PARA LOTEAMENTO CITY MAR</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LLUMINAÇÃO PUBLICA EM ITAGUARE</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O JD. SAO LOURENÇO</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE BENEFICIE OS PROFESSORES DA REDE PUBLICA MUNICIPAL DE ENSINO BEM COMO AOS GUARDAS_x000D_
 CIVIS MUNICIPALS COM O MEIO PASSE NO TRANSPORTE COLETIVO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PREFEITO_x000D_
 QUE REALIZE A COMPRA DE BICICLETAS PARA A GUARDA CIVIL MUNICIPAL UTILIZA-LAS EM SEU_x000D_
 PATRULHAMENTO DIARIO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA ENVIADO OFLCIO AO SUPERINTENDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM_x000D_
 SENHOR DELSON JOSE AMADOR E AO SECRETARIO DE TRANSPORTES DO ESTADO DE SÃO PAULO MAURO ARCE, PARA_x000D_
 QUE NOS INFORMEM SE EXISTE PROJETO POR PARTE DO GOVERNO VISANDO A IMPLANTAÇÃO DE ILUMINAÇÃO NOS_x000D_
 TREVOS DA RODOVIA MANOEL HYPOLITO DO REGO (RIO-SANTOS) EXISTENTES NO MUNICLPIO DE BERTIOGA, VISANDO A_x000D_
 SEGURANCA DOS USUARIOS DA MESMA, BEM COMO SOLICITA A INSTALAÇÃO DE PLACAS NA RODOVIA NA ALTURA DO_x000D_
 BAIRRO VISTA LINDA, INFORMANDO AOS MOTORISTAS A EXISTENCIA DE UMA UNIDADE EDUCACIONAL NO LOCAL.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTLSSIMO SENHOR PREFEITO MUNICIPAL ARQUITETO E URBANISTA JOSE MAURO_x000D_
 DEDEMO ORLANDINI QUE REALIZE A INSTALAÇÃO DE PLACAS EM LOCAL ESPECÍFICO PARA A PRÁTICA DE PESCA DE_x000D_
 ARREMESSO NO BAIRRO MAITINGA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFICIO A ELEKTRO PARA QUE A EMPRESA NOS INFORME A_x000D_
 POSSIBILIDADE DE O MUNICIPIO DE BERTIOGA RECEBER O CIRCUITO CULTURAL ELEKTRO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL ARQUITETO E URBANISTA JOSE MAURO_x000D_
 DEDEMO ORLANDINI DETERMINE O TAPAMENTO DE BURACOS, NIVELAMENTO E LIMPEZA DE RUAS, BEM COMO A PODA_x000D_
 DE MATOS NAS VIAS DO BAIRRO RIO DA PRAIA</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA E.E VISTA LINDA</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADOS CAMPOS DE FUTEBOL</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMATUS REALIZAÇÃO DE AUDIENCIA PUBLICA</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIE (CENTRO REGULADOR DE_x000D_
 IMUNIZAÇÕES ESPECIAIS).</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>VACINAÇÃO</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO DA RUA JOSE DA COSTA FILHO,_x000D_
 NO BAIRRO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E COLOCAÇÃO DE BRAÇADEIRAS_x000D_
 DE LUZ NA RUA JOSE DE MENEZES BERENGELLI, ALTURA DOS NUMEROS_x000D_
 655 E 708, DO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E COLOCAÇÃO DE BRACADEIRAS_x000D_
 DE LUZ NA RUA FERNANDO PESSOA, ALTURA DO N° 439. DO BAIRRO_x000D_
 BORACEIA.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>BRINQUEDOTECA</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL JOSE MAURO DEDEMO ORLANDINI PARA QUE_x000D_
 ENVIE A ESTA CASA DE LEIS, PROJETO SIMILAR AO ENCAMINHADO EM ANEXO QUE AUTORIZA O PODER EXECUTIVO A_x000D_
 IMPLANTAR NO AMBITO DO MUNICLPIO DE BERTIOGA O SELO DE QUALIDADE RELATIVO AO MANUSEIO DE ALIMENTOS_x000D_
 NOS ESTABELECIMENTOS QUE ESPECIFICA DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL ARQUITETO E URBANISTA JOSE MAURO_x000D_
 DEDEMO ORLANDINI REALIZE ESTUDOS VISANDO BENEFICIAR ESTUDANTES RESIDENTES EM BERTIOGA E QUE CURSEM_x000D_
 ENSINO SUPERIOR EM UNIVERSIDADES DA BAIXADA SANTISTA COM BOLSAS DE ESTUDO TOTAL OU PARCIAL.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTFSSIMO SENHOR PREFEITO MUNICIPAL ARQUITETO E URBANISTA JOSE MAURO DEDEMO_x000D_
 ORLANDINI PARA QUE DETERMINE QUE SEJA REALIZADA A MANUTENCDO DEVIDA NO PREDIO DA PRODESAN,_x000D_
 CONSERTANDO OS PROBLEMAS EXISTENTES NO ESPACO FLSICO DO LOCAL BEM COMO DETERMINE A LIMPEZA TRES_x000D_
 VEZES POR SEMANA POR PARTE DA MONTE AZUL.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE BRAÇADEIRAS DE LUZ NA_x000D_
 RUA ROBERTO DE ALMEIDA VINHAS, ALTURA DO N" 97, NO BAIRRO VISTA_x000D_
 LINDA.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE ENTULHOS NA RUA DR._x000D_
 FERNANDO NASCIMENTO, ALTURA DO N° 121, VILA ITAPANHAU.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO DA RUA TENENTE AFIO_x000D_
 PECORARO JUNIOR, ANTIGA RUA "F", ALTURA DO N 740, NO BAIRRO_x000D_
 BORACEIA.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENLO E COLOCAÇÃO DE BRAÇADEIRAS_x000D_
 DE LUZ NA RUA PROFESSOR GERALDO RODRIGUES MONTEMOR,_x000D_
 ALTURA DO N° 678, DO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE PUBLICIDADE.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E COLOCAÇÃO DE CASCALHO DE ALGUMAS RUAS DA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMAFORO COM BOTOEIRA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA, ROÇADA DE MATO E COLOCAÇÃO DE MANILHAS, RUA_x000D_
 4, ESQULNA COM A RUA OSWALDO CRUZ E RUA PROJETADA B1, EM VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA, ROÇADA DE MATO E COLOCAÇÃO DE MANILHAS, RUA_x000D_
 PROJETADA B1, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA, ROÇADA DE MATO E COLOCAÇÃO DE MANILHAS, RUA_x000D_
 EPIPHANIO BATISTA, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADA E DEPRESSÃO) NA_x000D_
 RUA ENG. JOSE SANCHES FERRARI, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRE SAL</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA AV. ANCHIETA</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO DE AGUA EMPOSSADA</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BUEIRO</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE OFICIO AO DIRETOR-PRESIDENTE DA EMTU, PARA QUE INFORME SOBRE A POSSIBILIDADE DE_x000D_
 A LINHA 949 REALIZAR O RETORNO NO CAIUBURA E NÃO NO CARUARA COMO VEM OCORRENDO ATUALMENTE.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE A INSTALAÇÃO DE DEZ POSTES COM ILUMINAÇÃO NO PATIO, INSTALE PISO E AZULEJO_x000D_
 NA COZINHA, NA COPA, NA SALA DOS FUNCIONARIOS, NOS BANHEIROS, NOS VELÓRIOS E NA SALA DA ADMINISTRACAO,_x000D_
 BEM COMO REPARE A VIGA DOS DOIS ULTIMOS CÔMODOS, TODOS DO CEMITERIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO NO BAIRRO DO INDAIA</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE O TAPAMENTO DOS BURACOS E O NIVELAMENTO DA RUA JULIO PRESTES.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO _x000D_
 DETERMINE QUE SEJA REALIZADO O MAPEAMENLO DOS BUEIROS E BOCAS DE LOBO EXISTENTES_x000D_
 E, POSTERIORMENTE, SEJAM TAPADOS OS QUE ENCONTRAM-SE SEM A DEVIDA COBERTURA.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO _x000D_
 DETERMINE QUE SEJA REALIZADO SERVIÇO DE NIVELAMENTO DAS VIAS DO BAIRRO CAIUBURA.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE QUE SEJA FEITA A DESRATIZAÇÃO POR TODA A CIDADE ATRAVES DE PRODUTOS_x000D_
 QUIMICOS APROPRIADOS, REALIZE ESTUDOS VISANDO A MELHORA E UMA MELHOR PERIODICIDADE DO RECOLHIMENTO DO_x000D_
 LIXO E, AINDA, UMA CAMPANHA DE CONSCIENTIZAÇÃO JUNTO A POPULAÇÃO DEMONSTRANDO A IMPORTANCIA DO_x000D_
 CORRETO ARMAZENAMENTO DO LIXO, PRINCIPALMENTE QUANDO O MESMO CONTER RESTOS DE ALIMENTOS</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AUE AUMENTE O PRAZO DE_x000D_
 CONCESSÃO DA AREA CEDIDA AO GRUPO VIVENCIA,_x000D_
 ATRAVES DA LEI N° 348/99.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO DE PROVIDENCIAS AO CENTRO DE EQUOTERAPIA_x000D_
 "NICIA VON SCHULEMBURG GOULART".</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA CAPÃO, ALTURA_x000D_
 DO N° 45, NO BAIRRO JD. INDAIA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E COLOCAÇÃO DE BRACADEIRAS_x000D_
 DE LUZ NA RUA LUIZ OTAVIO, ALTURA DO N° 250B, DO JARDIM VISTA_x000D_
 LINDA.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA_x000D_
 MANOEL MENDES VENTURA, ESQUINA COM A PRAIA DO INDAIÁ, NO_x000D_
 BAIRRO JD. INDAIÁ.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE PROCEDA A_x000D_
 MANUTENÇÃO DA MANILHA QUEBRADA PROXIMO A E.E. JARDIM VISTA_x000D_
 LINDA, NA RUA LUIZ OTÁVIO, DO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA AVENIDA ANCHIETA.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRAVIDEZ NA ADOLESCENCIA.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO E PLACAS INDICATIVAS DE LIMITE DE_x000D_
 VELOCIDADE, AV. ANCHIETA, NAS IMEDIACOES DO COND. BOUGAINVILLE.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA ESCOLA RIO DA GRANJA</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DOS PRESIDENTES DE BAIRROS</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANCO DO POVO</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA EE ARMANDO BELLEGARDE</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALACÃO DE TELEFONE PUBLICO - BASE COMUNITARIA DA POLÍCIA_x000D_
 NO BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELIGAÇÃO DE ILUMINAÇÃO NA ORLA DA PRAIA</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E EXTENSAO DE REDE ELETRICA BAIRRO DO INDAIÁ</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVICOS DE RUA NO BAIRRO DO INDAIA</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PUBLICA NO BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL ESTUDE A POSSIBILIDADE DE IMPLANTAR, NA PRAÇA DA PRIMAVERA UMA FEIRA DE ARTESANATO E_x000D_
 COMIDAS TIPICAS, BEM COMO EQUIPAMENTOS DE LAZER.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL _x000D_
 DETERMINE A INSTALAÇÃO DE BRAÇOS DE LUZ NA RUA JOSE VIEIRA NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE O CONSERTO DA MANILHA EXISTENTE EM FRENTE A ESCOLA ESTADUAL JARDIM VISTA_x000D_
 LINDA E ESCOLA MUNICIPAL JARDIM VISTA LINDA, LOCALIZADAS NA RUA LUIZ OTAVIO NO CRUZAMENTO COM A RUA_x000D_
 JOSE CARLOS PACE NO VISTA LINDA QUE ENCONTRA-SE QUEBRADA.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5508/5508_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5508/5508_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL ARQUITETO URBANISTA JOSÉ MAURO_x000D_
 DEDEMO ORLANDINI DETERMINE INSTALAÇÃO DE BRAÇOS DE LUZ NA RUA JOSE VIEIRA NO BAIRRO INDAIÁ</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE QUE SEJA FEITO O SERVIÇO DE NIVELAMENTO DE TODA A EXTENSÃO DA RUA_x000D_
 JORNALISTA CANDIDO HERNANDES BEM COMO A ROÇADA DO MATO EXISTENTE NA MESMA VIA EM SEU CRUZAMENTO_x000D_
 COM A RUA EDUARDO MAGALHÃES PACE, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE A IMPLANTAÇÃO DE PEDRISCOS OU DE PISO DE CONCRETO NA AREA DA CASA AONDE_x000D_
 FUNCIONA A VIGILÂNCIA EPIDEMIOLÓGICA DE BERTIOGA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO NA RUA MANOEL GAJO, ALTURA DO N.° 2.180,_x000D_
 PARQUE ESTORIL.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E DESOBSTRUÇÃO DE VALAS NA RUA EPIPHANIO_x000D_
 BATISTA, VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO E LIMPEZA DE VALAS NA RIUA 4 EM VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA OSWALDO CRUZ, ALTURA DO N 2.396, EM_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA_x000D_
 FRANCISCO PINTO, CRUZAMENTO COM A RUA EPIPHANIO BATISTA, EM VICENTE_x000D_
 DE CARVALHO II.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA BORACEIA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E MANUTENÇÃO DE PONTO DE ONIBUS</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE CARTORIO ELEITORAL.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO JD. ALBATROZ II.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA FRANCISCO_x000D_
 HERMANO VASCONCELOS, ALTURA DO N° 335, NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E COLOCAÇÃO DE BRAÇADEIRAS_x000D_
 DE LUZ NA RUA MARIO SCHEBERGH, ALTURA DO N° 780, DO BAIRRO_x000D_
 BORACEIA.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE CAMPANHA_x000D_
 DE DETECÇÃO DA DISLEXIA NOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO NO JD. ANA PAULA</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA CHACARA VISTA LINDA ESTRADA 20 E 27 DEPOIS DA PONTE.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA O BAIRRO VILA AGAO</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTÃO PARA ATENDIMENTO AOS CONTRIBUINTES.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>Ney Lyra, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO IPTU VERDE</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RUA VILA ITAPANHAU</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMAS PARA JOVENS.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA BASE COMUNITARIA DA PM EM BORACEIA</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIAS NA EE JARDIM VISTA LINDA</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DO MATO EM TODA AV. WALDEMAR COSTA FILHO, BEM COMO_x000D_
 SERVIÇO DE LIMPEZA DE GUIAS, SARJETAS E VALAS, E TAMBEM ACIONE A VIGILÂNCIA_x000D_
 SANITÁRIA, PARA QUE A MESMA VERIFIQUE A SITUAÇÃO DO ESGOTO A CÉU ABERTO.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA JOSE ERMIRIO DE MORAES</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ESTACIONAMENTO DO PRONTO SOCORRO E HOSPITAL</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RESTAURANTE POPULAR</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSELHOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPACITAÇÃODE JOVENS NA AREA PETROLIFERA.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO EM BORACEIA</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUAS NO CONDOMÍNIO COSTA DO SOL, EM GUARATUBA.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL GUE VIABILIZE SALA DE_x000D_
 INFORMÁTICA PARA OS IDOSOS DE NOSSO MUNICIPIO, A FIM DE INCLUI-LOS_x000D_
 DIGITALMENTE.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, LIMPEZA DE VALAS E ROÇADA_x000D_
 DE MATO NA RUA OLAVO DOS SANTOS, ANTIGA RUA "8", NO BAIRRO_x000D_
 VISTA LINDA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO DE NIVELAMENTO DA RUA FRARTCISCO MARTINS_x000D_
 DA CUNHA, ALTURA N° 707, NO BAIRRO RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAGAMENTO NO CRUZAMENTO DA RUA ENG. JOSE SANCHES FERRARI_x000D_
 COM A RUA 06, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DAS VALAS NA RUA PROJETADA UM,_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CRECHE NO SITIO SAO JOAO.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CENTRO DE COOPERAÇÃO DE RECICLAGEM</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ESCOLA TOTAL</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA ORLA DA PRAIA NO BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ILUMINAÇÃO PUBLICA NO BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COBERTO</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE VIABILIZE A ENTREGA DE_x000D_
 MEDICAMENTO NOS POSTOS DE SAUDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROCADA DE MATO NA RUA FADEL LATUR,_x000D_
 ALTURA DO N° 85, NO BAIRRO JD. RAFAEL.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E ROÇADA NA AV. EURICO_x000D_
 MASARU MATSUTANI, ALTURA DO N° 807, NO BAIRRO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO E ROÇADA NA RUA MANOEL_x000D_
 MENDES VENTURA, ALTURA DO N° 91, NO BAIRRO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA PUBLICA</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO AMBIENTAL.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE PEIXE NA ALIMENTAÇÃO ESCOLAR.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE DE ENERGIA EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PARA A RUA JORGE FERREIRA</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE O NIVELAMENTO E A INSTALAÇÃO DE BRAÇO DE LUZ EM FRENTE AO NUMERO 42 DA TRAVESSA LOCALIZADA EM FRENTE AO NUMERO 382 DA RUA MARIO OLAVO GUZZO,_x000D_
 CONHECIDA, POPULARMENTE, COMO RUA WILLY AURELLI NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE QUE SEJA FEITO O SERVIÇO DE NIVELAMENTO DE TODA A EXTENSÃO DAS RUAS JORGE_x000D_
 MANSUR E JOSE DA COSTA SOBRINHO, NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFICIO A TELEFÔNICA PARA QUE NOS PRESTE INFORMAÇÕES RELATIVAS A LIMPEZA E MANUTENÇÃO DE TELEFONES PUBLICOS, CONHECIDOS COMO "ORELHÕES".</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO DETERMINE QUE SEJA FEITO O SERVIÇO DE NIVELAMENTO DA AVENIDA ANCHIETA, NO TRECHO EM_x000D_
 FRENTE AO POSTO IPIRANGA, NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO E AO SECRETARIO DE TURISMO, COMERCIO E ASSUNTOS NAUTICOS, QUE ESTUDEM A_x000D_
 POSSIBILIDADE DE IMPLANTAR EM NOSSA CIDADE, PROJETO SIMILAR AO EXISTENTE EM LLHABELA DENOMINADO_x000D_
 "LLHABELA PRA VALER!".</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO BAIRRO DE BORACEIA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>RUA CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELHAS ECOLOGICAS</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO NAVEGA SAO PAULO.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE INCLUSÃO DIGITAL - ACESSA SÃO PAULO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RUA NOS BAIRROS</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODAS DE ÁRVORES EM SÃO LOURENÇO</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO, NO PLANO DIRETOR, DE REGRA PARA CONSTRUÇÃO DE CASAS_x000D_
 GEMINADAS</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFÍCIO AO PREFEITO PARA QUE IMPLANTE NOS TREVOS DA RODOVIA RIO-SANTOS OUTDOORS COM A PROGRAMAÇÃO DOS EVENTOS_x000D_
 REALIZADOS NA CIDADE. INDICO, AINDA, QUE TAIS INFORMAÇÕES SEJAM REPASSADAS AOS DONOS DE BARES,_x000D_
 RESTAURANTES, HOTEIS E POUSADAS INSTALADOS NA CIDADE ATRAVES DE UMA MALA DIRETA ENVIADA POR CORREIO_x000D_
 ELETRONICO</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFICIO AO PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR NA SAMJARP PROJETO VOLTADO A MELHOR IDADE, SIMILAR AO JA EXISTENTE NOS BAIRRO INDAIA E BORACEIA.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE OFICIO AO DER PARA QUE NOS INFORME SE EXISTE PREVISÃO DE SER FEITA CORREÇÃO_x000D_
 NAS PLACAS EXISTENTES AO LONGO DAS RODOVIAS RIO-SANTOS E MOGI-BERTIOGA INDICANDO, CORRETAMENTE, O_x000D_
 NOME DOS BAIRROS DA CIDADE DE BERTIOGA.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFICIO AO PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR, NA DIRETORIA DE ESPORTES, O "CONSULTÓRIO DO JOELHO", QUE_x000D_
 VISA O TRATAMENTO E RECUPERAÇÃO DAS PATOLOGIAS DO JOELHO EXISTENTES EM ATLETAS DA CIDADE</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO NA RUA APROVADA/ALTURA DO_x000D_
 N° 127, NO BAIRRO RIO DA PRAIA</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL GUE VIABILIZE BANHEIROS_x000D_
 QUIMICOS ADAPTADOS PARA CADEIRANTES, PESSOAS COM DEFICIÊNCIA_x000D_
 OU ALGUM TIPO DE DIFICULDADE FISICA.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>MORADORES DE RUA</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE TELEFONES PUBLICOS EM BORACEIA.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>LLUMINAÇÃO PARA A PRAÇA DE ESPORTE E CALÇADÃO DA PRAIA.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA APROVADA 166 NO JD. SÃO RAFAEL</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE MATO, LIMPEZA DE VALA E COLOCAÇÃO DE MANILHAS NA_x000D_
 RUA FRANCISCO PINTO, AO LADO DA ESCOLA ESTADUAL JD. VICENTE DE CARVALHO,_x000D_
 NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DE RUAS NO BAIRRO CITY MAR</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHAS TELEFONICAS JARDIM RIO DA GRANJA</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DE RUA JARDIM RIO DA GRANJA</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA ESTADUAL DE QUALIFICAÇÃO E REQUALIFICAÇÃO PROFISSIONAL</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NAS RUAS DE SAO LOURENÇO</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO VIDA ATIVA PARA IDOSOS.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO DE BORACEIA</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A_x000D_
 POSSIBILIDADE DE HOMENAGEAR A SAUDOSA MARIA HELENA FELIPE DUTZMANN COM O NOME DE UMA RUA,_x000D_
 AVENIDA OU PRAÇA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE A INSPEÇÃO DE LUMINÁRIAS_x000D_
 NO POSTE EXISTENTE EM FRENTE AO NUMERO 636 DA RUA CLÁUDIO CESAR DE AGUIAR MAURIZ NO BAIRRO VILA_x000D_
 ITAPANHAU.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO QUE PROMOVA AMPLA CAMPANHA PARA QUE NO PRÓXIMO DIA 13 DE NOVEMBRO,_x000D_
 AO SER REALIZADO O DIA D PELO SETOR DE ZOONOSES, TAMBÉM SEJA PROMOVIDO MUTIRÃO PARA RECOLHIMENTO DE_x000D_
 MÓVEIS E UTENSÍLIOS QUE NÃO SÃO UTILIZADOS, PELA EMPRESA QUE PRESTA SERVICO DE LIMPEZA, MONTE AZUL, E_x000D_
 QUE ESTES SEJAM RECUPERADOS E DOADOS.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO TURISTA LEGAL</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA DE PASSAGEM</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA PARA SÃO LOURENÇO</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL DA JUVENTUDE</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACÚMULO DE LIXO NA PRAIA NO CANTÃO DO INDAIÁ</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO DA AVENIDA ANCHIETA (MARGINAL) NO BAIRRO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NO SOLO DEVIDO À EROSÃO NA RUA DJALMA DA SILVA COIMBRA</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DO PROGRAMA VIVA LEITE NO MUNICIPIO</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO E APROVEITAMENTO DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA RUA OSWALDO CRUZ</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MELHORIAS NO JD. SAO RAFAEL.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE IMPLANTE NA REDE_x000D_
 PÚBLICA DE SAÚDE O DESENVOLVIMENTO DE TERAPIAS INTEGRADAS.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE ENVIE A UNIDADE MOVEL DE_x000D_
 ODONTOLOGIA AO BAIRRO DO INDAIA.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO NA RUA MARIA BENZEDEIRA,_x000D_
 ANTIGA RUA III, NO BAIRRO JARDIM ALBATROZ I</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA PARA COIBIR ABUSOS POR PARTE DOS TURISTAS</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA NO CENTRO DE SAUDE II!</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO TALENTOS ESPECIAIS</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RUA BAIRRO ITAPANHAU</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE PROGRAMA_x000D_
 DE HANSENIASE EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE LOMBADA NA RUA_x000D_
 ENGENHEIRO EDUARDO DA COSTA JUNIOR, NO BAIRRO JD. VISTA LINDA.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE VALA NA RUA 4, DO BAIRRO_x000D_
 VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DO IPTU_x000D_
 DOS MORADORES DA RUA 10, NO BAIRRO CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO NA ESTRADA 3, DO BAIRRO_x000D_
 CHÁCARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO O NIVELAMENTO DA RUA OSVALDO CRUZ, NO_x000D_
 BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL ESTUDE A POSSIBILIDADE DE DISTRIBUIR À_x000D_
 POPULAÇÃO, KITS CONTENDO HIPOCLORITO DE SÓDIO A 2,5%, PARA QUE AUXILIE NO COMBATE AO MOSQUITO DA_x000D_
 DENGUE E A OUTRAS DOENÇAS.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE QUE SEJAM FEITAS AS DEVIDAS_x000D_
 DEMARCAÇÕES POR TODA A CIDADE, RELATIVA A VAGAS PARA IDOSOS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE O NIVELAMENTO BEM COMO O_x000D_
 RECOLHIMENTO COM A DEVIDA PERIODICIDADE DO LIXO EXISTENTE NO CRUZAMENTO ENTRE AS RUAS JAÇANA E MIGUEL_x000D_
 SEID BICHIR.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE AGUA PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANAL DO MAITINGA</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO PARA MELHORIAS NO BAIRRO VICENTE DE CARVALHO II</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MANUTENÇÃO E REGULARIZAÇÃO DA SINALIZAÇÃO_x000D_
 HORIZONTAL</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO PEDIDO DE MELHORIAS NO JD. SAO RAFAEL</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DE DATA COMEMORATIVA</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA "CENTRO DE RECUPERAÇÃO DE DEPENDENTES QUIMICOS</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DO "PROJETO HORA DA LEITURA"</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA "MERENDA ESCOLAR NAS FERIAS"</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ATERRO EM SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NO BAIRRO JD. SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NO LOTEAMENTO CITY MAR.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E NIVELAMENTO NO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NA AVENIDA ANCHIETA (PARTE DE TERRA)</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RUA NO JARDIM INDAIÁ</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NA AVENIDA DO TELÉGRAFO NO INDAIÁ</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO OFICIAL DO LOTEAMENTO JARDIM RAPHAEL</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, ATERRO E NIVELAMENTO DA RUA JAIME LASCANE</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DISPONIBILIZE_x000D_
 MOBILLIÁRIO URBANO ADAPTADOS PARA DEFICIENTES FISICOS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO DE NIVELAMENTO DA AV. CENTRAL, ALTURA DO_x000D_
 N° 203, NO BAIRRO CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, LIMPEZA DE VALAS E ROÇADA_x000D_
 DE MATO, DA AV. SÃO GONÇALO, ALTURA DO N° 211, NO BAIRRO_x000D_
 CHÁCARA VISTA LINDA</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE O MESMO DETERMINE QUE A EMPRESA CONCESSIONÁRIA DE TRANSPORTE COLETIVO_x000D_
 QUE OPERA EM NOSSO MUNICIPIO, INSTALE DENTRO DOS VEICULOS PLACA INDICATIVA DA PROIBIÇÃO DE SE USAR APARELHOS_x000D_
 SONOROS, CONFORME DISPÕE DECRETO 2.521 DE 20 DE MARÇO DE 1998.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL QUE FORNEÇA AOS TRABALHADORES DA MONTE_x000D_
 AZUL, BEM COMO AOS DEMAIS FUNCIONÁRIOS QUE TRABALHAM NA_x000D_
 RUA, BONÉS E PROTETOR SOLAR, AUXILIANDO NA PRECAUÇÃO DO CÂNCER DE PELE.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE QUE SEJA REALIZADA UMA FORCA TAREFA NO BAIRRO_x000D_
 JARDIM RAFAEL.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE DETERMINE A LIMPEZA E O_x000D_
 NIVELAMENTO DA RUA L, LOCALIZADA NO BAIRRO BORACEIA.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE DETERMINE QUE O SETOR_x000D_
 COMPETENTE INSTALE LUMINÁRIAS NO POSTE EXISTENTE NO CRUZAMENTO ENTRE AS RUAS ARISTIDES_x000D_
 LICKES E IVO HENRIQUE NO BAIRRO VILA ITAPANHAU.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE A INSTALAÇÃO DE PLACA INDICATIVA BEM COMO DE ILUMINAÇÃO NA PRAÇA SOROPTIMISTA NA VILA TUPI.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO MARGINAL VISTA LINDA</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA 930.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS PARA OS BAIRROS VISTA LINDA E CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DO COMÉRCIO DE SUCATA NO MUNICIPIO</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GRADE EM BUEIROS NA RUA JOÃO RAMALHO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>Marcelo Vilares, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DAS CRECHES.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUXILIO A LIGA DE FUTEBOL AMADOR DE BERTIOGA</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORTALECIMENTO DAS ASSOCIAÇÕES DE BAIRRO</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BRAÇO E LUMINARIA</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRACADOURO PARA BARCOS DE PESCA ESPORTIVA</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAL DO JARDIM INDAIA</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO BAIRRO DA VILA ITAPANHAU (1)</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS EM BORACEIA.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA DE MATO E LIMPEZA_x000D_
 DE VALA, NA RUA PROF. JOSE BENEVENUTO MADUREIRO, E NA RUA_x000D_
 CARDEAL EMILIO BAYENDA, AMBAS NO BAIRRO RIO DA PRAIA</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NIVELAMENTO, ROÇADA DE MATO E LIMPEZA_x000D_
 DE VALA, NA AVENIDA TENENTE A FIO JUNIOR, ALTURA DO N° 1.057, E DA_x000D_
 RUA MAESTRO JODO FERRARO, ALTURA DO N° 02, E RUA "K", ALTURA_x000D_
 770-B, TODAS DO BAIRRO BORACEIA</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA DE MATO NAS AVENIDAS DO_x000D_
 TELÉGRAFO E OSCAR RAMOS, ALTURA DO N° 135, E NAS RUAS SÃO_x000D_
 FRANCISCO DO SUL, ALTURA DO N° 40, MARILENE, ALTURA DO N°38 E_x000D_
 MARLY, ALTURA DO N° 50, TODAS NO BAIRRO JARDIM. INDAIA</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE ENVIE A UNIDADE MOVEL DE_x000D_
 ODONTOLOGIA AO BAIRRO JD. RIO DA PRAIA.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL VIABILIZE A INSTALAÇÃO DE POSTES PADRÃO AOS MORADORES DA RUA 10, NO BAIRRO CHACARA VISTA LINDA</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA DE MATO, RUA APROVADA, ALTURA_x000D_
 DO N° 92 E RUA DJALMA DA SILVA COIMBRA, AMBAS NO BAIRRO RIO DA_x000D_
 PRAIA</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>Alemão, Marcelo Vilares, Ney Lyra, Pastor Clayton, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONAL DE DEDICAÇÃO PLENA AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE MANILHA DE ESGOTO NA RUA PARTICULAR 1B, VICENTE_x000D_
 DE CARVALHO II.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, LIMPEZA DE VALAS E CASCALHAMENTO NA RUA 11B,_x000D_
 CHACARA VISTA LINDA.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO DA RUA ENG. JOSE SANCHES FERRARI, A PARTIR DO N°_x000D_
 2.860, EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE POSTES DE ILUMINAÇAO PUBLICA NA RUA_x000D_
 FRANCISCO PINTO, FRENTE A E.E. JD. VICENTE DE CARVALHO, EM VICENTE DE_x000D_
 CARVALHO II.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LÂMPADAS NOS POSTES DE LLUMINAÇÃO PÚBLICA NA RUA_x000D_
 OSWALDO CRUZ, BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROCADA DE MATO, LIMPEZA DE VALA E COLOCAÇÃO DE MANILHAS NA_x000D_
 RUA FRANCISCO PINTO, AO LADO DA ESCOLA ESTADUAL JD. VICENTE DE CARVALHO,_x000D_
 NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAÇÃO DOS AMBULANTES DA RIVIEIRA DE SAO LOURENÇO</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TERMINAL RODOVIARIO DE PASSAGEIROS</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÕES DOS ABRIGOS DE ONIBUS</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NO SITIO SÃO JOÃO</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE SERVIÇOS INACABADOS NO BAIRRO MANGUE SECO</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICINAS DE ESPORTE</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAGAMENTO TUBULACAO INADEQUADA</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SE REALIZAR UMA_x000D_
 PARCERIA COM A UNIVERSIDADE FEDERAL DE SÃO PAULO, VISANDO URN ATENDIMENTO_x000D_
 DIFERENCIADO AOS IDOSOS QUE AQUI RESIDEM.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL UMA PERIODICIDADE MAIOR NA LIMPEZA DA_x000D_
 CICLOFAIXA EXISTENTE AO LONGO DA AVENIDA ANCHIETA.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE BUSQUE REALIZAR PARCERIA PIIBLICO-PRIVADA COM_x000D_
 ALGUMA EMPRESA NO SENTIDO DE SE BENEFICIAR BERTIOGA COM A INSTALAÇÃO DE ACADEMIAS AO AR_x000D_
 LIVRE.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO COBRE COM RIGIDEZ A PRESTAÇÃO DE SERVICO DA_x000D_
 TERRACOM.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE A MANUTENÇÃO E RELIGAÇÃO DE_x000D_
 LUMINARIAS NOS POSTES EXISTENTES NA ORLA DA PRAIA ENTRE O SESC E O BAIRRO MAITINGA,_x000D_
 ASSIM COMO NOS DEMAIS PONTOS DA ORLA DA PRAIA DA ENSEADA E NO CANAL DE BERTIOGA.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL QUE O MESMO DETERMINE A INSTALAÇÃO DE LIXEIRAS_x000D_
 AO LONGO DA ORLA DA PRAIA ANTES DO INICIO DA TEMPORADA DE VERÃO</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE SEJA ESPALHADA DE BICA CORRIDA NA RUA EPIFANIO_x000D_
 BATISTA, M ALTURA DO NUMERO 103, NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BEBEDOUROS COM GALÕES DE_x000D_
 ÁGUA NO FORTE SÃO JOÃO.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANIMAIS SOLTOS NA PRAIA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS NA RUA ARISTIDES LICKES </t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A ABERTURA DA RUA MARIA STELLA GALLI EM SEU TRECHO_x000D_
 COMPREENDIDO ENTRE A RUA CESAR GALLI E A AVENIDA VICENTE DE CARVALHO, NO LOTEAMENTO "JARDIM_x000D_
 NEPTUNIA" NO BAIRRO INDAIA.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS NA RUA GERALDO FERRAZ E ENIO BARBATO</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E.M.E.F. DR. DINO BUENO</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUIOSQUE DIGITAL DE INFORMAÇÃO AO TURISTA.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE ATENDIMENTO A TURISTAS</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/348/348_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO TIME DE BEACH SOCCER DE BERTIOGA PELA CONQUISTA DO CAMPEONATO PAULISTA DE 2009.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/349/349_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO 4º SUMMER GOSPEL 2009 DE BERTIOGA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/350/350_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO TENENTE CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTIGIA TODAS AS MULHERES PELA PASSAGEM DO SEU DIA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/427/427_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA O GRUPO VIVÊNCIA DE BERTIOGA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/428/428_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO DEPUTADO FAUSTO FIGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/429/429_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALECIMENTO SR. RUY MARCELLO GOMES PINTO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/430/430_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO PREFEITO E À SECRETARIA DE TURISMO PELAS ATIVIDADES DE CARNAVAL</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO 1° FESTIVAL EVANGÉLICO DE FUTEBOL </t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO SECRETÁRIO DE SERVIÇOS URBANOS ENGENHEIRO EDUARDO PEREIRA DE ABREU PELAS OBRAS NOS BAIRROS DE GUARATUBA E BORACEIA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO ATLETA KADU ZAIDAN</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PARABENIZAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JOSÉ MAURO DEDEMO ORLANDINI PELA REALIZAÇÃO DA TÃO ESPERADA ILUMINAÇÃO DOS TRECHOS QUE NÃO ERAM BENEFICIADOS DA AVENIDA ANCHIETA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À AUDIÊNCIA PÚBLICA "MAIS MULHERES NO PODER"</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO À IGREJA CATÓLICA PELA CAMPANHA DA FRATERNIDADE DO ANO DE 2009, CUJO TEMA ESCOLHIDO FOI A SEGURANÇA PÚBLICA. </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA O TREINADOR DEDÉ PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZAÇÃO A AEHTURB PELO SEMINÁRIO BERTIOGA A RIVIERA PAULISTA_x000D_
 </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO  ATENDIMENTO DO CHEFE DO EXECUTIVO A LIMPEZA DA REDE DE ESGOTO DA UNIDADE ESCOLAR  EMEIFBORACÉIA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS PROFISSIONAIS DA SAÚDE  PELA PASSAGEM DO DIA MUNDIAL DA SAÚDE.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A MADESP PELOS CURSOS MINISTRADOS</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À PARCERIA DA CDL “CÂMARA DE DIRIGENTES LOJISTAS DE BERTIOGA” COM O SCVBS “SINDICATO DO COMÉRCIO VAREJISTA DA BAIXADA SANTISTA”</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PARABENIZAÇÃO ÀS DOMÉSTICAS PELA PASSAGEM DO SEU DIA."</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO 21º BATALHÃO DA POLÍCIA MILITAR DO INTERIOR PELOS SEUS 30 ANOS DE EXISTÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS ENFERMEIROS E ENFERMEIRAS PELA_x000D_
 PASSAGEM DE SEU DIA - O DIA DO ENFERMEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SECRETÁRIO DE OBRAS, SR. EDUARDO PEREIRA E A TODA SUA EQUIPE</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A TODOS OS ARTISTAS QUE PARTICIPARAM DO PROJETO CULTURA NA CÂMARA EM RAZÃO DA PASSAGEM DO DIA DO ARTISTA PLÁSTICO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO À ASSOCIAÇÃO DOS ENGENHEIROS, ARQUITETOS E AGRÔNOMOS DE BERTIOGA PELA PASSAGEM DE SEU 24º ANIVERSÁRIO DE FUNDAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA A NOVA DIRETORIA DA AETUB</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO À DEPUTADA HAIFA MADI</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À SADEF</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À FEMACO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZAGAO A ONG ONDA SONORA PELO TRABALHO DESENVOLVIDO EM PROL DO DESENVOLVIMENTO MORAL, INTELECTUAL E CULTURAL DAS CRIANÇAS DE BERTIOGA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZACÃO PELO DIA DA IMPRENSA.</t>
   </si>
   <si>
     <t>Dr. Jurandyr, Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORQUESTRA SINFONICA DE HELIOPOLIS.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE CULTURA E TURISMO DE CUBATÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA A FACULDADE BERTIOGA PELA BRILHANTE FESTA JUNINA REALIZADA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A IGREJA PENTECOSTAL PALAVRA DA RESTAURAÇÃO PELA PASSAGEM DE SEU ANIVERSARIO DE FUNDAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO PREFEITO JOSE MAURO DEDEMO ORLANDINI.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO ÀS PROFESSORAS LIRIAN MAGDA DISTASI, DEISE CAMARGO CRUZ,ANGELA ERMIDE ROSA PILLA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A SECRETARIA DO MEIO AMBIENTE DE BERTIOGA, NA PESSOA DO SEU SECRETARIO MANOLO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE LYDIA ALTOMANI SANCHES</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. EDUARDO PEREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE SAUDAÇÃO – CAMPEONATO MUNICIPAL DE FUTEBOL AMADOR DE BERTIOGA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO  - PROJETO ESCOLA EM TEMPO INTEGRAL.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A EMEIF DELPHINO STOKLER DE LIMA.</t>
   </si>
   <si>
     <t>Renatinho, Marcelo Vilares, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO PÍER.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA CONQUISTA DO DIA ESTADUAL DO IDOSO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO DIA DO PESCADOR.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO DR. SIDNEI ARANHA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/948/948_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A IGREJA CATÓLICA PELAS FESTIVIDADES PROMOVIDAS EM COMEMORAÇÃO AO DIA DE SÃO JOÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SR. JOSÉ CARLOS RODRIGUEZ.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO EXCELENTISSIMO SENHOR PREFEITO ORLANDINI, SR. MIRANDA, AO CHEFE DA SEC. DE TURISMO E AO CHEFE DA SEC. DE OBRAS.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE AGRADECIMENTO AO COMANDANTE E AO CORPO DA GUARDA MUNICIPAL._x000D_
 DE BERTIOGA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A SRA SANDRA, POR TODO EMPENHO EMPREGADO PARA A REALIZACAO DAS FESTIVIDADES JULINAS NO BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO - PROJETO DE LEI N° 395/05 - FUNDO DE MELHORIA DAS ESTÂNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A 4ª. POSSE CONJUNTA DOS GRÊMIOS ESTUDANTIS E ENTIDADES CONGÊNERES DE BERTIOGA.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>BEACH SOCCER BERTIOGA.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTARY CLUB DE BERTIOGA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>Caio Matheus, Dr. Jurandyr</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO LIONS CLUBE DE BERTIOGA PELA REALIZAÇÃO DA FESTA DA TAINHA .</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA DO ADVOGADO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AS LOJAS MAÇONICAS DE BERTIOGA PELA REALIAÇÃO DA VII FESTA DO SUKIYAKI.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO EM COMEMORAÇÃO AO "DIA DO"_x000D_
 PROFISSIONAL DE EDUCAÇÃO FÍSICA".</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS ATLETAS DA ACADEMIA DE BOXE, JOVENS_x000D_
 DE OURO DE BERTIOGA E SEU TREINADOR "DIDI"</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO_x000D_
 FUNCIONARIO PÚBLICO MARCOS PERTINHES</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO PREFEITO MUNICIPAL JOSE MAURO ORLANDINI E AO_x000D_
 SECRETARIO DE SERVIÇOS URBANOS ENG. EDUARDO PEREIRA DE ABREU PELAS_x000D_
 INSTALAÇÕES DE ILUMINAÇÃO PÚBLICA NOS BAIRROS DE GUARATUBA E BORACEIA</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS 81 ANOS DO ITATINGA ATLETICO CLUBE</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIA DO GUARDA CIVIL E DO POLICIAL MILITAR</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>Caio Matheus, Marcelo Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ORGANIZADORES, COLABORADORES E PARTICIPANTES DO CAMPEONATO_x000D_
 DE FUTEBOL AMADOR DE BERTIOGA.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO 1° COMADESF.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO 16° ANIVERSARIO DA FUNDAÇÃO 10 DE_x000D_
 AGOSTO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS IDOSOS PELA PASSAGEM DE SEU DIA NACIONAL A SER COMEMORADO_x000D_
 EM 27 DE SETEMBRO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZAÇÃO AO SR. RENATO PAULO NICOLACI FINCANTI,_x000D_
 COMANDANTE DA 3A CIA. DA POLICIA MILITAR DE BERTIOGA.                                                                                                                                                                                                                                         </t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS RADIALISTAS, EM COMEMORACAO AO "DIA DO_x000D_
 RADIALISTA".</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO EMPENHO DO NOBRE EDIL NEY VAZ PINTO LYRA.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO A ANATEL</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A IGREJA UNIVERSAL PELA REALIZAÇÃO DO EVENTO_x000D_
 "CLAMOR PELA PAZ UNIVERSAL".</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS MEMBROS DA VIGILÂNCIA EPIDEMIOLÓGICA DE BERTIOGA, PELO BELO_x000D_
 TRABALHO REALIZADO NO QUE DIZ RESPEITO A TUBERCULOSE EM NOSSO MUNICLPIO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A EQUIPE MASCULINA DE HANDEBOL DE PRAIA PELO BRILHANTE_x000D_
 DESEMPENHO NO CIRCUITO PAULISTA DA CATEGORIA.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO SR. LUIS HENRIQUE CAPELLINI, CHEFE DA SECRETARIA_x000D_
 DE TURISMO, COMÉRCIO E ASSUNTOS NAUTICOS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AO COMEB, CONSELHO DE MINISTROS EVANGELICOS DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZACAO AO SECRETARIO DE OBRAS, O SR. EDUARDO PEREIRA, E_x000D_
 TODA SUA EQUIPE.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>Toninho Rodrigues, Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO PADRE ADAIR DINIZ</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS ORGANIZADORES E REALIZADORES DO 1° ENCONTRO DA MELHOR IDADE DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ORGANIZADORES E REALIZADORES DA FESTA DA PRIMAVERA.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS LOCUTORES DO PROGRAMA DOMINGO NA PRAIA</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA REALIZAÇÃO DA_x000D_
 9° FESTA DAS CRIANÇAS DE VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS PROFESSORES DO_x000D_
 MUNICIPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS FISIOTERAPEUTAS PELA PASSAGEM DA COMEMORACAO DE SEU DIA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO_x000D_
 BOTANICO MARCOS ANTONIO CAMPACCI E CELSO PEREZ DO SANTOS PELOS TRABALHOS CIENTIFICOS_x000D_
 DESENVOLVIDOS NAS CIDADES E PELA ORGANIZACAO DA I SEMANA DE ORQUIDEAS E BROMELIAS DE_x000D_
 BERTIOGA.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS DIRETORES DE ESCOLA EFETIVOS DA REDE MUNICIPAL_x000D_
 DE BERTIOGA.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO A EXMA. SRA MARIA ANTONIETA DE BRITO, PREFEITA DO_x000D_
 MUNICÍPIO DE GUARUJÁ, PELO EVENTO REALIZADO EM COMEMORAÇÃO AO DIA DO_x000D_
 PROFESSOR.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS MÉDICOS PELA_x000D_
 PASSAGEM DE SEU DIA.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO EXCELENTISSIMO SENHOR_x000D_
 DEPUTADO FEDERAL VALDEMAR DA COSTA NETO, PELA EMENDA_x000D_
 PARLAMENTAR EM FAVOR DE NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>Renatinho, Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton, Taciano Goulart, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃOAO PE. SILVIO LUIS DOS SANTOS E BOAS VINDAS AO_x000D_
 PADRE JOSE PEZ.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO SECRETARIO DE SERVIÇOS URBANOS EDUARDO PEREIRA</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AOS DENTISTAS PASSAGEM DE SEU DIA._x000D_
 </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS ORGANIZADORES E REALIZADORES DO V FEST MUSIC GOSPEL.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS FUNCIONÁRIOS PUBLICOS DO MUNICÍPIO DE BERTIOGA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A BRILHANTE APRESENTAÇÃO REALIZADA POR FUNCIONÁRIOS DA SECRETARIA DE_x000D_
 EDUCAÇÃO NO V ENCONTRO REGIONAL DE EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS MEMBROS DA IGREJA PRESBITERIANA DO BRASIL PELA COMEMORAÇÃO DOS SEUS 150 ANOS DE EXISTÊNCIA EM TERRITÓRIO NACIONAL E 2 ANOS DE EXISTÊNCIA NA CIDADE DE BERTIOGA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AOS PARTICIPANTES DA 13A EDIÇÃO DOS JOGOS REGIONAIS DO IDOSO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A PALESTRA SOBRE INCLUSÃO.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À RÁDIO PRAIA FM PELOS SEUS 8 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO SISTEMA COSTA NORTE DE COMUNICAÇÃO</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>2° CAMPEONATO DE FUTEBOL DE CAMPO ENTRE ESCOLINHAS DE BERTIOGA.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS FUNCIONÁRIOS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE PELO 3° LUGAR NO PRÊMIO VON MARTIUS DE SUSTENTABILIDADE</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>Caio Matheus, Alemão</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À ESCOLINHA DE FUTEBOL INFANTIL DO JARDIM ANA PAULA PELA REALIZAÇÃO DA I GINCANA REALIZADA NO BAIRRO.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DELEGADO JOSÉ APARECIDO CARDIA PELOS BONS SERVIÇOS PRESTADOS</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS MEMBROS DA MELHOR IDADE DE BERTIOGA PELO BELÍSSIMO_x000D_
 DESEMPENHO NO CAMPEONATO BRASILEIRO DE JOGOS ADAPTADOS A TERCEIRA IDADE DE 2009.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AO CABO DO CORPO DE BOMBEIROS PAULO LOURENÇO_x000D_
 E TODA SUA EQUIPE DE VOLUNTARIOS.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>Pastor Clayton, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E PARABENIZAÇÃO A EMPRESA JR CONTABILIDADE PELA_x000D_
 CONQUISTA DA CERTIFICAGAO ISO 9001/2008.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>Renatinho, Pastor Clayton</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À IMPLANTAÇÃO DE DIRETORIA REGIONAL DE ENSINO_x000D_
 GUARUJÁ</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS INTEGRANTES DO PROJETO "MUSICANDO, APRENDENDO E BRINCANDO COM_x000D_
 A MUSICA" PELO BRILHANTE TRABALHO DESENVOLVIDO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE BERTIOGA</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZA A ASSOCIAÇÃO ATLETICO CLUBE BEIRA RIO PELAS_x000D_
 CONQUISTAS NOS CAMPEONATOS MUNICIPAIS, BEM COMO RELEVANTES_x000D_
 SERVIÇOS PRESTADOS AO MUNICIPIO</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA APRESENTAÇÃO MUSICAL E CULTURAL DE FIM DE_x000D_
 ANO DA FUNDAÇÃO 10 DE AGOSTO</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELA FORMATURA DOS ALUNOS DA EM JOSE DE_x000D_
 OLIVEIRA SANTOS</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO DIA DA PADROEIRA DE ITATINGA.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃODE CONGRATULAÇÕES E LOUVOR A ENGENHEIRA FLORESTAL MARIA DE_x000D_
 CARVALHO TEREZA, SERVIDORA DE BERTIOGA.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>José Mauro Dedemo Orlandini</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/</t>
   </si>
   <si>
     <t>"ALTERA O INCISO XI, DO ARTIGO 99, DA LEI ORGÂNICA DO MUNICÍPIO DE BERTIOGA."</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>Alemão, Ney Lyra, Taciano Goulart</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI A REDAÇÃO DO ARTIGO 13 NOS ATOS DAS DISPOSIÇÕES TRANSITÓRIAS, E ALTERA A REDAÇÃO DO ARTIGO 11 DA LOM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>ADW, ARF, CAM, CFB, MHV, NVPL, OS, RFOF, TGCL, Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Oswaldo Gato, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 28 DA LOM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA INCISOS VIII, IX, X E XI DO PARÁGRAFO ÚNICO DO ARTIGO 77, DA LEI MUNICIPAL Nº 324, DE 22 DE DEZEMBRO DE 1998</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE TAXA PARA INTERESSADOS QUE FORMULEM PEDIDOS AOS ÓRGÃOS MUNICIPAIS COMPETENTES</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EFETIVOS E AUMENTA ALÍQUOTA DA CONTRIBUIÇÃO PREVIDENCIÁRIA PATRONAL</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA A REDAÇÃO DO CAPUT DOS ARTIGOS 171 E 172 DA LEI MUNICIPAL  Nº 129, DE 29 DE AGOSTO DE 1995 E DOS ARTIGOS 34 E 35 DA LEI COMPLEMENTAR MUNICIPAL Nº 12, DE 12 DE SETEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE LICENÇA MATERNIDADE</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA ÀS EDIFICAÇÕES, OBRAS E ADAPTAÇÕES EXECUTADAS IRREGULARMENTE OU EM DESACORDO COM NORMAS EDILÍCIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI COMPLEMENTAR Nº 30,  DE 24 DE DEZEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA E FIXA VIGÊNCIA DE DISPOSITIVOS DA LEI Nº 324, DE 22 DE DEZEMBRO DE 1998</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EFETIVOS PARA O QUADRO DE SERVIDORES DA SECRETARIA DE EDUCAÇÃO E DESENVOLVIMENTO CULTURAL</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 324, DE 22 DE DEZEMBRO DE 1998, FIXANDO O ÍNDICE DE CORREÇÃO MONETÁRIA O IPCA E PERCENTUAL DE DESCONTO PARA PAGAMENTO DE COTA ÚNICA</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N. 12/2002 E DA LEI COMPLEMENTAR N. 61/2009</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APERFEIÇOAMENTO DA LEI COMPLEMENTAR N. 01, DE 29 DE MARÇO DE 2001, E SUAS ALTERAÇÕES POSTERIORES, PARA REORGANIZAR O QUADRO DOS PROFISSIONAIS DA ÁREA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 577, DE 02 DE MARÇO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UM PONTO DE ÔNIBUS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DETERMINADO À PREFEITURA DE BERTIOGA REALIZAR EM TODA ÁREA URBANA A REGULARIZAÇÃO DA NUMERAÇÃO DE TODOS OS IMÓVEIS EM TODAS AS RUAS, PRAÇAS E AVENIDAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO ROTARY CLUBE NO CALENDÁRIO DE EFEMÉRIDES DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/490/490_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONTER CADEIRAS DE RODAS DOTADAS DE CESTO ACONDICIONADOR DE COMPRAS NOS SUPERMERCADOS INSTALADOS NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/491/491_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA-SE OBRIGATÓRIO QUE TODAS AS IMOBILIÁRIAS QUANDO O SOB SUA RESPONSABILIDADE TIVEREM UNIDADES COMERCIAIS OU RESIDENCIAIS EM FASE DE LOCAÇÃO OU VENDA, FECHADAS OU SEM MORADORES POR 30 DIAS, AGENDEM NO CENTRO DE CONTROLE DE ZOONOSES, UMA VISTORIA PARA QUE SEJA IMPEDIDA A PROLIFERAÇÃO DE VETORES</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/492/492_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS ÀS PESSOAS PORTADORAS DE DEFICIÊNCIA QUANDO DA OCORRÊNCIA DE CONCURSO PÚBLICO NA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/493/493_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE HIDRÔMETROS INDIVIDUAIS EM CONDOMÍNIOS RESIDENCIAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/494/494_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO MAÇON NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO, NO MUNICÍPIO DE BERTIOGA, DO USO DE CAPACETE PELO CONDUTOR E PELO PASSAGEIRO DE MOTOCICLETAS QUANDO DO INGRESSO E DA PERMANÊNCIA NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS E QUANDO A MOTOCICLETA SE ENCONTRAR ESTACIONADA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE ACÚMULO DE FUNÇÃO DE MOTORISTA DE ÔNIBUS NA CONDUÇÃO DOS VEÍCULOS E COBRANÇA DE TARIFAS, NAS LINHAS DE TRANSPORTE COELTIVO URBANO</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL Nº 445, DE 05 DE FEVEREIRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FORÇA VOLUNTÁRIA</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE TREINAMENTO E CAPACITAÇÃO DE PESSOAL EM PRESTAR SUPORTE BÁSICO DE VIDA E SOBRE AQUISIÇÃO E USO DE DESFRIBILADOR EXTERNO AUTOMÁTICO (DEA) NOS ESTABELECIMENTOS E LOCAIS QUE MENCIONA</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º DA LEI MUNICIPAL Nº 393/00, DE 21 DE MARÇO DE 2000, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE OS SUPERMERCADOS E DEMAIS COMÉRCIOS INSTALADOS NO MUNICÍPIO DE BERTIOGA DE UTILIZAREM SACOLAS PLÁSTICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 6º 7º E 23º DA LEI MUNICIPAL Nº 595/04 E REVOGA A LEI 698/06 SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE CASAS NOTURNAS, CASAS DE SHOWS, CLUBES E SHOPPINGS CENTERS INSTALADOS NA CIDADE DE BERTIOGA TENHAM EM SEU QUADRO DE FUNCIONÁRIOS A PRESENÇA DE UM BOMBEIRO CIVIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA RADU HORVATH A ATUAL RUA APROVADA 72, LOCALIZADA NO BAIRRO SANTISTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O DIA DOS EMANCIPACIONISTAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE ESTAGIÁRIOS PELO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
     <t>INEXISTENTE</t>
   </si>
   <si>
     <t>Caio Matheus, Alemão, Dr. Jurandyr, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ZEFERINO ORLANDINI O CENTRO DE CONVIVÊNCIA DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EDIFICAÇÕES AMBIENTALMENTE RESPONSÁVEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI EM TODAS AS UNIDADES BÁSICAS DE SAÚDE E EM TODAS AS INSTITUIÇÕES BANCÁRIAS EM NOSSO MUNICÍPIO INSTALADAS A AFIXAÇÃO DE PLACAS INFORMATIVAS AO ALTO INTERESSE DA POPULAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 618, DE 20 DE OUTUBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A EXISTÊNCIA DE LIXEIRAS PARA A COLETA DE LIXO RECICLÁVEL NOS PRÉDIOS, CONJUNTOS COMERCIAIS E VILAS RESIDENCIAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ÁREA ESCOLAR DE SEGURANÇA COMO ESPAÇO DE PRIORIDADE ESPECIAL DO PODER MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMA DE AÇÃO GOVERNAMENTAL NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO DO EXERCÍCIO DE 2009</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/930/930_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE BERTIOGA O DISQUE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE PAPEL NÃO-RECICLADO NOS MATERIAIS DE EXPEDIENTE DA ADMINISTRAÇÃO MUNICIPAL DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE COLETA E DESTINAÇÃO DE GORDURAS E ÓLEOS VEGETAIS, UTILIZADOS OU NÃO NA FRITURA DE ALIMENTOS EM NOSSA CIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE ASSISTÊNCIA RELIGIOSA EM ESTABELECIMENTOS HOSPITALARES, CIVIS E MILITARES DE INTERNAÇÃO COLETIVA DO MUNICÍPIO, PREVISTA NA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DAS DESPESAS COM A REALIZAÇÃO DE FUNERAL DOS DOADORES DE ÓRGÃOS, QUE POR ATO PRÓPRIO OU POR MEIO DE SEUS FAMILIARES OU RESPONSÁVEIS, DOE SEUS ÓRGÃOS, TECIDOS CORPORAIS OU PARTES DO CORPO PARA FINS DE TRANSPLANTE MÉDICO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO ORGANIZAÇÕES SOCIAIS, CRIA O PROGRAMA MUNICIPAL DE PUBLICIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DA POSSE DO IMÓVEL QUE ESPECIFICA À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE DO DESCARTE DE LIXOS TÓXICOS, COMO PILHAS, BATERIAS DE TELEFONE CELULARES E DEMAIS ARTEFATOS QUE CONTENHAM METAIS PESADOS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DO PEDESTRE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE ADOÇÃO DE LIXEIRAS SELETIVAS A SEREM INSTALADAS NO PASSEIO PÚBLICO E DÁ OUTRAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A OUTORGAR, POR MEIO DE LICITAÇÃO A CONCESSÃO ONEROSA DA EXPLORAÇÃO DO SERVIÇO DE REMOÇÃO E GUARDA DE VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR E CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA, ADMINISTRATIVA E FINANCEIRA COM A ASSOCIAÇÃO DOS ENGENHEIROS E ARQUITETOS DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUIÇÃO DE FOLHETOS QUE ESPECIFICA JUNTO A VIAS E LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA E ACRESCENTA DISPOSITIVOS QUE ESPECIFA DA LEI MUNICIPAL Nº 855, DE 26 DE JUNHO DE 2009</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DO MEIO AMBIENTE DO ESTADO DE SÃO PAULO E A COMPANHIA DE TECNOLOGIA E SANEMANETO AMBIENTAL - CETESB, ATRAVÉS DE SUA SECRETARIA DE MEIO AMBIENTE</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IMPLEMENTAÇÃO DE PROJETO DE ARBORIZAÇÃO URBANA NOS NOVOS PARCELAMENTOS DO SOLO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DE DATAS COMEMORATIVAS ASSOCIADAS A TEMAS AMBIENTAIS DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A INSERÇÃO DA EDUCAÇÃO AMBIENTAL, DE FORMA TRANSVERSAL, NA REDE MUNICIPAL DE ENSINO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATIVIDADES PERTINENTES AO CONTROLE DA POLUIÇÃO ATMOSFÉRICA ATRAVÉS DE INSPEÇÃO VEICULAR DA FROTA PÚBLICA MUNICIPAL CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A UTILIZAÇÃO DE MADEIRA DE ORIGEM LEGAL COMO PROCEDIMENTO NA CONSTRUÇÃO CIVIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXIGÊNCIA DE CERTIFICAÇÃO AMBIENTAL PARA MADEIRAS UTILIZADAS NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS MANANCIAIS DE ÁGUA DESTINADOS AO ABASTECIMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PRORROGAR A CONTRATAÇÃO FEITA ATRAVÉS DOS PROCESSOS SELETIVOS 01/09 E 02/09</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 346, DE 04 DE ABRIL DE 1999 - JARI</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE TRÁFEGO DE VEÍCULOS PESADOS E COM CARGAS PERIGOSAS NAS VIAS DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL Nº 316, DE 26 DE OUTUBRO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO SERVIDOR PUBLICO MUNICIPAL NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS HOTEIS E POUSADAS INSTALADOS NA CIDADE DE BERTIOGA CRIAREM E MANTEREM FICHA DE IDENTIFICAÇÃO DE MENORES QUE SE HOSPEDAM EM TAIS ESTABELECIMENTOS</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO TUTELAR DO IDOSO</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE POSTOS PARA COLETAS DE MEDICAMENTOS USADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A REGULAMENTAÇÃO E A INSTITUIÇÃO NO MUNICÍPIO DE BERTIOGA DO SERVIÇO DE COLETA DE PEQUENAS CARGAS MEDIANTE A UTILIZAÇÃO DE MOTOCICLETAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO MUNICIPAL NO VALOR DE R$ 1.250.000,00 (UM MILHÃO, DUZENTOS E CINQUENTA MIL REAIS) EM RAZÃO DE DISPONIBILIDADE FINANCEIRA DE OPERAÇÃO DE CRÉDITO</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO DO MUNICÍPIO DE BERTIOGA A SEMANA DA CULTURA EVANGÉLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA DE SAÚDE VOCAL DO PROFESSOR DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EXISTÊNCIA DE BRINQUEDOS ADAPTADOS AO USO DAS CRIANÇAS PORTADORAS DE DEFICIÊNCIA FÍSICA EM TODOS OS PARQUES RECREATIVOS INFANTIS PÚBLICOS</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APLICAÇÃO DE PENALIDADES À PRÁTICA DE ASSÉDIO MORAL NAS DEPENDÊNCIAS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA POR SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE DISQUE SAÚDE NO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE PLACAS INFORMATIVAS CONTRA O CRIME DE PEDOFILIA NAS ESCOLAS PÚBLICAS, POSTOS DE SAÚDES, GINÁSIO DE ESPORTES, BEM COMO A DIVULGAÇÃO DE INFORMATIVO NO SITE OFICIAL DOS ÓRGÃOS PÚBLICOS</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO DIA 20 DE NOVEMBRO O DIA DA CONSCIÊNCIA NEGRA, DATA QUE LEMBRA O DIA EM QUE FOI ASSASSINADO, EM 1695 O LÍDER ZUMBI DO QUILOMBO DOS PALMARES, UM DOS PRINCIPAIS SÍMBOLOS DA RESISTÊNCIA NEGRA À ESCRAVIDÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA LIXO RECICLADO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO O DIA MUNICIPAL DA CAMINHADA COM JESUS A SER COMEMORADO ANUALMENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO PRÓ-LABORE CONCEDIDO AOS POLICIAIS MILITARES ATRIBUÍDO PELA LEI MUNICIPAL N. 444, DE 15 DE FEVEREIRO DE 2001</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIOS COM A INICIATIVA PRIVADA PARA A MONTAGEM E MANUTENÇÃO DE CURSOS PROFISSIONALIZANTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AVALIAÇÃO OFTALMOLÓGICA E AUDITIVA PARA OS ALUNOS MATRICULADOS NOS ESTABELECIMENTOS DE ENSINO DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI TRÊS PARAGRÁFOS NO ARTIGO 4º E UM PARÁGRAFO ÚNICO NO ARTIGO 9º DA LEI 428 DE 08 DE DEZEMBRO DE 2000</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ART. 1º E O ART. 2º DA LEI Nº 29, DE 01 DE OUTUBRO DE 1993</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO ESPECIAL PARA AMBULANTES NO PERÍODO DE TEMPORADA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA PLANTANDO VIDA NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DO TESTE VOCACIONAL PARA OS ALUNOS DAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS VOLTADAS À RESPONSABILIDADE SOCIAL E AMBIENTAL NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE BERTIOGA, JUNTO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE, A FIGURA DO VIGILANTE AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA CIÊNCIA EM BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE APARELHOS DE TELEFONES PÚBLICOS PARA USO DE DEFICIENTES AUDITIVOS</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDA A AFETAÇÃO DE ÁREA PÚBLICA NO LOTEAMENTO COSTA DO SOL, TORNANDO-A BEM DE USO ESPECIAL</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DISTRIBUIÇÃO GRATUITA DE PROTETOR SOLAR AOS FUNCIONÁRIOS PÚBLICOS QUE TRABALHAM HABITUALMENTE EXPOSTOS AO SOL</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CRIADO NO MUNICÍPIO DE BERTIOGA O PROGRAMA DE ESCLARECIMENTO E CONSCIENTIZAÇÃO SOBRE A ESCLEROSE MÚLTIPLA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ASSISTÊNCIA ESPECIAL A SER FORNECIDA ÀS PARTURIENTES CUJOS FILHOS RECÉM NASCIDOS SEJAM PESSOAS COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA DA CULTURA CAIÇARA NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PSICOLÓGICO NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ART. 2º DA LEI Nº 866, DE 10 DE JULHO DE 2009 E REALIZA SUBSTITUIÇÃO DOS ANEXOS E DEMONSTRATIVOS CONTÁBEIS</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2010 A 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BERTIOGA PARA O EXERCÍCIO FINANCEIRO DE 2010</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO E ATENDIMENTO À GRAVIDEZ NA ADOLESCÊNCIA</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA PRÓ-JARDIM, PROGRAMA DE CUIDADOS COM VIVEIROS, PARQUES, PRAÇAS, JARDINS E DEMAIS LOGRADOUROS PÚBLICOS, DESTINADOS À FORMAÇÃO DE ADOLESCENTES RESIDENTES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONCURSO DE PAGAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA EM DIA DÁ PRÊMIOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS COM A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO DE EVENTOS  DO MUNICÍPIO O DIA MUNICIPAL DA ECONOMIA SOLIDÁRIA, A SER COMEMORADO ANUALMENTE DURANTE A SEMANA DO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA REMÉDIO EM CASA DE DISTRIBUIÇÃO DE MEDICAMENTOS DE USO CONTINUADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA SAÚDE DO HOMEM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A NOMEAÇÃO DE PRÓPRIOS MUNICIPAIS COM O NOME DE POLICIAIS CIVIS, POLICIAIS MILITARES, BOMBEIROS E GUARDAS CIVIS MUNICIPAIS MORTOS DURANTE O HORÁRIO DE SERVIÇO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE ASSISTÊNCIA MÉDICA INFANTILL NAS CRECHES NAS CRECHES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA LUTA CONTRA O CÂNCER DE MAMA NO ÂMBITO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE BERTIOGA, O PROGRAMA DE VISITAS EM DOMICÍLIO, DISPONDO SOBRE A PREVENÇÃO DE DOENÇAS E A VACINAÇÃO DOS MESMOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL DE PREVENÇÃO DE ACIDENTE DOMÉSTICO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE BERTIOGA O PROGRAMA VEREADOR MIRIM - FORMANDO CIDADÃOS POLITIZADOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO ENTRE A PREFEITURA DO MUNICÍPIO DE BERTIOGA E A SECRETARIA DE ESTADO DE ESPORTE, LAZER E TURISMO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE CARTÃO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DOS NÍVEIS 1, 2, 3, 4, 5 E 6 EM SUBSTITUIÇÃO DAS CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DESEMPREGADOS E TRABALHADORES QUE RECEBAM ATÉ 1 (HUM) SALÁRIO MÍNIMO DO PAGAMENTO DA TAXA EM CONCURSO PÚBLICO DO MUNICÍPIO DE BERTIOGA</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O FUNDO DE SOLIDARIEDADE E DESENVOLVIMENTO SOCIAL E CULTURAL DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 6º DA LEI MUNICIPAL Nº 396, DE 03 DE ABRIL DE 2000 PARA VINCULAR O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - CMDCA E O CONSELHO TUTELAR À SECRETARIA DE AÇÃO SOCIAL - SO</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 244, DE 02 DE OUTUBRO DE 1997</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CRIAÇÃO DO PROJETO RUA DO RECREIO NO ÂMBITO DO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE PREVENÇÃO E COMBATE À ANEMIA FALCIFORME NO MUNICÍPIO DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>Alemão, Caio Matheus, Marcelo Vilares, Ney Lyra, Pastor Clayton, Renatinho, Taciano Goulart, Toninho Rodrigues, Vando</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE A ESTRUTURA ADMINISTRATIVA E O QUADRO FUNCIONAL DA CÂMARA MUNICIPAL DE BERTIOGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS BANCÁRIOS PERMANECEREM ABERTOS PARA O ATENDIMENTO AO PÚBLICO DAS 10:00 HS ÀS 17:00 HS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 802/08, EM RESPEITO À SÚMULA VINCULANTE Nº 13 DO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE ABONO FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA JOVEM VEREADOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Mesa Diretora 2009/2010, Caio Matheus, Ney Lyra, Toninho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES ATUAIS DE VENCIMENTO DO PESSOAL AFETO AO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A MEDALHA TIRADENTES E O DIPLOMA DE RECONHECIMENTO AOS POLICIAIS CIVIS, MILITARES (INCLUÍDOS OS MEMBROS DO CORPO DE BOMBEIROS E POLÍCIA RODOVIDÁRIA) E GUARDAS MUNICIPAIS QUE SE DESTACAREM EM AÇÕES BENÉFICAS AOS MUNÍCIPES DA CIDADE DE BERTIOGA E DÁ OU</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>Mesa Diretora 2009/2010</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 120 DA RESOLUÇÃO 068/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Projeto substitutivo</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR 06/09 QUE CONCEDE ANISTIA ÀS EDIFICAÇÕES, OBRAS E ADAPTAÇÕES EXECUTADAS IRREGULARMENTE OU EM DESACORDO COM AS NORMAS EDILÍCIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/341/341_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUR INFORMAÇÕES SOBRE PARQUE DE DIVERSÕES INSTALADO NO BAIRRO INDAIÁ.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/342/342_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO Nº 3030/07, QUE TRATA CONTRATAÇÃO QUE REALIZOU O CURSO NORMAL DE NÍVEL MÉDIO - HABILITAÇÃO DO MAGISTÉRIO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/343/343_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE SUPOSTA DÍVIDA DO PODER EXECUTIVO MUNICIPAL NO VALOR DE R$ 50.000.000,00</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/344/344_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO Nº 259/09, QUE TRATA DA ANULAÇÃO DE INCISOS DA LEI MUNICIPAL Nº 234/98</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/345/345_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES A TRANSPORTE DOS UNIVERSITÁRIOS QUE RESIDEM EM BERTIOGA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/346/346_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE CONTRATO DE PRESTAÇÃO DE SERVIÇOS DA VIAÇÃO BERTIOGA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/347/347_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO À EXISTÊNCIA DE PROJETO PARA INSTALAÇÃO DE POSTO DE SAÚDE NO BAIRRO BARACÉIA.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/426/426_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO DA EMPRESA QUE FARÁ O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE INFORMAÇÕES SOBRE A EXISTÊNCIA DE ALGUM PROJETO PARA O CENTRO COMUNITÁRIO ESPEDITO RODRIGUES DE LIMA, NO BAIRRO INDAIÁ, BEM COMO O CONSERTO DE SEUS PORTÕES, PORTAS E JANELAS, MANTENDO O LOCAL ISOLADO DE VÂNDALOS.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/395/395_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇAO DE INFORMACOES SOBRE O CENTRO DE_x000D_
 EQUOTERAPIA DE BERTIOQA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/396/396_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇOES SOBRE VERBA DA UNIAO DESTINADA A INCLUSAO DIGITAL NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/397/397_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS APAE</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/398/398_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>LISTA DE FUNCIONARIOS AFASTADOS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/399/399_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAÇÃO DO FÓRUM.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/400/400_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTEIRO TEOR DO PROCESSO ADMINISTRATIVO Nº 5079/05.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/431/431_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/432/432_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUMAT - FUNDO MUNICIPAL DE TRANSITO</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -12277,689 +12277,689 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SOLICITA  A FORMAÇÃO DE DE UMA COMISSÃO DE ASSUNTOS ESPECIAIS PARA ANALISAR PROBLEMAS POR PARTE DA VIAÇÃO BERTIOGA NA PRESTAÇÃO DE SERVIÇOS NO QUE DIZ RESPEITO AO TRANSPORTE COLETIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/484/484_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE PUBLICIDADE</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE ATUAÇÃO DO CAT</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARTILHAS DA SECRETARIA DE SAUDE</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANCELAMENTO REFIS</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHÁCARA RECANTO ALEGRE</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SAMU SERVIÇO DE ATENDIMENTO MÉDICO DE URGÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL SOLUÇÃO PARA ESGOTO NAS EDIFICAÇÕES COLETIVAS?</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASAS POPULARES</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, QUE CRIE UMA COMISSÃO DE ASSUNTOS ESPECIAIS – CAE, PARA REVISÃO DA LEI ORGÂNICA DO MUNICÍPIO – LOM E REGIMENTO INTERNO DA CÂMARA – RI.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTEIRO TEOR DO PROCESSO 1194/2005</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>Dr. Jurandyr, Marcelo Vilares</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/628/628_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE ASSOCIAÇÃO DE ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS DE BERTIOGA - AETUB </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTAS EM CONTRATOS REALIZADOS COM O EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OBRAS INICIADAS NO MUNICÍPIO COM ORÇAMENTO PROVENIENTE DO GOVERNO FEDERAL E GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LAUDOS DO PRÓ-ÁGUA EMITIDOS PELO IAL - INSTITUTO ADOLFO LUTZ.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERBA DO FUNDEB.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OBRAS DE URBANIZAÇÃO NA VISTA LINDA E AV. TOMÉ DE SOUZA</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATAMENTO DE ESGOTOS EM EDIFICAÇÕES COLETIVAS</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO Nº 330/07</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETOS DO FUNDO DE MELHORIAS DAS ESTÂNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO Nº 8405/06</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTAS DE PAGAMENTO DO BOLETIM OFICIAL DO MUNICÍPIO - BOM</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTAS DE ÁGUA DA ESCOLA JÓSÉ ERMÍRIO DE MORAES.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE INTEIRO TEOR DO PROCESSO 564/09</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>JARDIM DAS CANÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATO COM A EMPRESA BOCATO.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SALA DA TRANSPARENCIA</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA NO SETOR DE ZOONOSES.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRAVESSIA DE ESTUDANTES.</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE ÁGUA NO JARDIM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISIÇÃO DE MATERIAL PARA AS ESCOLAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DOS RECURSOS DO FUNDEB.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROFESSORES QUE TRABALHARAM NO FESTIVAL NACIONAL DA CULTURA INDÍGENA EM BERTIOGA 2009.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMOVEIS DE PARTICULARES LOCADOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROCESSO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAÇÃO DE IMOVEL EM VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATO COM A EMPRESA PLANETA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINTEGRACAO DE POSSE PRAIA DE BORACEIA</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMACAO QUANTO A INSTALAGAO DO POSTO DO INSS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEPULTAMENTO SOCIAL</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARALISAÇÃO DA OBRA DO PIER</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PROJETO DE CONSTRUÇÃOO DO PIER</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO N°. 18655/97, POR ONDE FOI CONTRATADA A FUNDAÇÃO DE_x000D_
 ESTUDOS E PESQUISAS AQUATICAS - FUNDESPA.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>MERCADO DE PESCADOS.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUESTIONAMENTOS SOBRE A EMPRESA SOLMED</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DOS CONTROLES HORARIOS</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>NUCLEOS DE EDUCAQAO INFANTIL.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROJETO URBANISTICO DESENVOLVIDO PARA O_x000D_
 BAIRRO VICENTE DE CARVALHO II.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS NA ORLA DA VISTA LINDA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROCESSO 4443/09.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROCESSO 3479/09.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTAL DO INDAIA.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RETRATAÇÃO</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANETA EDUCAÇÃO - APRENDIZADO DO_x000D_
 IDIOMA INGLÊS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>NUMERO OFICIAL DE ESCOLAS E CRECHES_x000D_
 PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AREAS DE INVASOES</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE INTEIRO TEOR DO PROCESSO ADMINISTRATIVO 1194/2005.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DE ATRIBUIÇÃO / ESCOLHA DE DIRETORES_x000D_
 PARA O ANO DE 2009.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA VIAÇÃO BERTIOGA.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOM</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO EXMO. SENHOR PREFEITO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA DO INDAIA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>ICMS ECOLOGICO</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE O PROGRAMA VIVA LEITE</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERÊNCIA MUNICIPAL DE SAUDE</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE QUESTIONAMENTO REFERENTE A INSTALAÇÃO DE ESCOLA_x000D_
 ESTADUAL NA RIVIERA DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS PUBLICITÁRIAS</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARROS ALUGADOS</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUXILIARES DE ENFERMAGEM ATENDENTES DO SERVIÇO 192 SEM_x000D_
 LOCAL PARA TRABALHAR</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOLSA FAMÍLIA</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>IRREGULARIDADES NO PLANO DE ATUAÇÃO E METAS DA DST/AIDS.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS ESCOLAS</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAÇÃO DE VEÍCULOS E MÁQUINAS PARA A SECRETARIA DE SERVIÇOS_x000D_
 URBANOS. PROC 7760/09</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASA DO IDOSO.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROFESSORAS ADJUNTOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13266,67 +13266,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bertioga.sp.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="158.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>